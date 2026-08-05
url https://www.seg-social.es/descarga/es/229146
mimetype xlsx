--- v0 (2025-10-06)
+++ v1 (2026-08-05)
@@ -1,162 +1,165 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="150" windowWidth="18915" windowHeight="13875"/>
+    <workbookView xWindow="240" yWindow="30" windowWidth="18780" windowHeight="14955"/>
   </bookViews>
   <sheets>
     <sheet name="ResumenPI" sheetId="4" r:id="rId1"/>
     <sheet name="ResumenPICap4" sheetId="5" r:id="rId2"/>
     <sheet name="ResumenPG" sheetId="6" r:id="rId3"/>
     <sheet name="ResumenPGCap4" sheetId="7" r:id="rId4"/>
     <sheet name="ResumenPGCap4NoCont" sheetId="8" r:id="rId5"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="424" uniqueCount="154">
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL</t>
     </r>
   </si>
   <si>
     <t>EJECUCIÓN DEL PRESUPUESTO DE INGRESOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>CLASIFICACIÓN ECONÓMICA ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2016</t>
+      <t>CLASIFICACIÓN ECONÓMICA ACUMULADO HASTA FIN DE MES DE JUNIO DE 2017</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">      </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                            </t>
     </r>
   </si>
   <si>
     <t>Millones de Euros</t>
   </si>
   <si>
     <t>CLASIFICACIÓN ECONÓMICA</t>
   </si>
   <si>
     <t xml:space="preserve">
 PREVISIONES
 DE INGRESOS</t>
   </si>
   <si>
     <t xml:space="preserve">   % DE EJECUCIÓN</t>
   </si>
   <si>
-    <t xml:space="preserve">   EJERCICIO 2015</t>
+    <t xml:space="preserve">   EJERCICIO 2016</t>
   </si>
   <si>
     <t>INCREMENTO RELATIVO %</t>
   </si>
   <si>
-    <t>DERECHOS RECONOCIDOS NETOS</t>
-[...2 lines deleted...]
-    <t>RECAUDACIÓN NETA</t>
+    <t>DERECHOS RECONOCIDOS NETOS (*)</t>
+  </si>
+  <si>
+    <t>RECAUDACIÓN NETA (*)</t>
   </si>
   <si>
     <t xml:space="preserve">    DERECHOS/
       PREVISIONES</t>
   </si>
   <si>
     <t>RECAUDACIÓN/
 PREVISIONES</t>
   </si>
   <si>
+    <t>DERECHOS RECONOCIDOS NETOS</t>
+  </si>
+  <si>
     <t>RECAUDACIÓN
 NETA</t>
   </si>
   <si>
     <t xml:space="preserve">  OPERACIONES CORRIENTES</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">   </t>
   </si>
   <si>
     <t xml:space="preserve">  1. COTIZACIONES SOCIALES</t>
   </si>
   <si>
     <t xml:space="preserve">  3. TASAS Y OTROS INGRESOS</t>
   </si>
   <si>
     <t xml:space="preserve">  4. TRANSFERENCIAS CORRIENTES</t>
   </si>
   <si>
@@ -172,82 +175,85 @@
     <t xml:space="preserve">  6. ENAJENACIÓN INVERSIONES REALES</t>
   </si>
   <si>
     <t xml:space="preserve">  7. TRANSFERENCIAS DE CAPITAL</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE OPERACIONES DE CAPITAL</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE OPERACIONES NO FINANCIERAS</t>
   </si>
   <si>
     <t xml:space="preserve">  OPERACIONES FINANCIERAS</t>
   </si>
   <si>
     <t xml:space="preserve">  8. ACTIVOS FINANCIEROS</t>
   </si>
   <si>
     <t xml:space="preserve">  9. PASIVOS FINANCIEROS</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE OPERACIONES FINANCIERAS</t>
   </si>
   <si>
     <t xml:space="preserve">  TOTAL INGRESOS</t>
+  </si>
+  <si>
+    <t>(*) Incluidos los derechos pendientes de aplicación definitiva</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                                                                                    EJECUCIÓN DEL PRESUPUESTO DE INGRESOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>DESARROLLO DE LOS CAPÍTULOS 1.- COTIZACIONES SOCIALES Y 4.- TRANSFERENCIAS CORRIENTES ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2016</t>
+      <t>DESARROLLO DE LOS CAPÍTULOS 1.- COTIZACIONES SOCIALES Y 4.- TRANSFERENCIAS CORRIENTES ACUMULADO HASTA FIN DE MES DE JUNIO DE 2017</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">      </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                            </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  
  PREVISIONES
  DE INGRESOS</t>
@@ -336,51 +342,51 @@
   </si>
   <si>
     <t xml:space="preserve">                    EJECUCIÓN DEL PRESUPUESTO DE GASTOS                                                    </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                         </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>CLASIFICACIÓN ECONÓMICA ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2016</t>
+      <t>CLASIFICACIÓN ECONÓMICA ACUMULADO HASTA FIN DE MES DE JUNIO DE 2017</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                  </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">
 PRESUPUESTO
 INICIAL</t>
   </si>
   <si>
     <t>MODIFICACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">
 PRESUPUESTO
 TOTAL</t>
   </si>
   <si>
@@ -483,51 +489,51 @@
   <si>
     <t xml:space="preserve">                                                                                        EJECUCIÓN DEL PRESUPUESTO DE GASTOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>DESARROLLO DEL CAPITULO 4.- TRANSFERENCIAS CORRIENTES.- NIVEL CONTRIBUTIVO ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2016</t>
+      <t>DESARROLLO DEL CAPITULO 4.- TRANSFERENCIAS CORRIENTES.- NIVEL CONTRIBUTIVO ACUMULADO HASTA FIN DE MES DE JUNIO DE 2017</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                                </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">
 MODIFICACIONES</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> OBLIGACIONES
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="6.8"/>
         <color indexed="8"/>
@@ -546,125 +552,182 @@
   <si>
     <t xml:space="preserve">    JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">    VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">    ORFANDAD</t>
   </si>
   <si>
     <t xml:space="preserve">    A FAVOR DE FAMILIARES</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE PENSIONES</t>
   </si>
   <si>
     <t xml:space="preserve">  SUBSIDIOS Y OTRAS PRESTACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">    AYUDAS GENÉRICAS A FAMILIAS E INSTITUCIONES</t>
   </si>
   <si>
     <t xml:space="preserve">    INCAPACIDAD TEMPORAL</t>
   </si>
   <si>
+    <t xml:space="preserve">    SUBSIDIO TEMPORAL POR CONTINGENCIAS COMUNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    SUBSIDIO TEMPORAL POR CONTINGENCIAS PROFESIONALES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">    COMPENSACION POR COLABORACION DE EMPRESAS</t>
+  </si>
+  <si>
     <t xml:space="preserve">    RECARGOS FALTA MEDIDAS SEGURIDAD E HIGIENE</t>
   </si>
   <si>
     <t xml:space="preserve">    PREST. MATERN., PATERN., RIESGOS EMBAR.</t>
   </si>
   <si>
-    <t xml:space="preserve">    PRESTACIONES Y ENTREGAS ÚNICAS</t>
+    <t xml:space="preserve">    PRESTACIONES Y ENCARGAS ÚNICAS</t>
   </si>
   <si>
     <t xml:space="preserve">    PRESTACIONES SOCIALES</t>
   </si>
   <si>
     <t xml:space="preserve">    OTRAS PRESTACIONES E INDEMNIZACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">    FARMACIA</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE SUBSIDIOS Y OTRAS PRESTACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">  OTRAS TRANSFERENCIAS CORRIENTES</t>
   </si>
   <si>
     <t xml:space="preserve">    AL ESTADO Y ORG.AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">    A LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t xml:space="preserve">    A COMUNIDADES AUTÓNOMAS</t>
   </si>
   <si>
     <t xml:space="preserve">    A EMPRESAS PRIVADAS Y OTRAS</t>
   </si>
   <si>
     <t xml:space="preserve">    AL EXTERIOR</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE OTRAS TRANSFERENCIAS CORRIENTES</t>
+  </si>
+  <si>
+    <t>3.829,92</t>
+  </si>
+  <si>
+    <t>1.187,63</t>
+  </si>
+  <si>
+    <t>1.148,38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31,01 </t>
+  </si>
+  <si>
+    <t>1.310,45</t>
+  </si>
+  <si>
+    <t>1.300,52</t>
+  </si>
+  <si>
+    <t>-9,37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-11,70 </t>
+  </si>
+  <si>
+    <t>129.371,67</t>
+  </si>
+  <si>
+    <t>54.615,57</t>
+  </si>
+  <si>
+    <t>54.527,70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42,22 </t>
+  </si>
+  <si>
+    <t>52.773,79</t>
+  </si>
+  <si>
+    <t>52.710,92</t>
+  </si>
+  <si>
+    <t>3,49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3,45 </t>
   </si>
   <si>
     <t>(*) A partir del 2014, el epígrafe 'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">                        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                                 EJECUCIÓN DEL PRESUPUESTO DE GASTOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">         </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>DESARROLLO DEL CAPÍTULO 4.- TRANSFERENCIAS CORRIENTES.- NIVEL  NO CONTRIBUTIVO ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2016</t>
+      <t>DESARROLLO DEL CAPÍTULO 4.- TRANSFERENCIAS CORRIENTES.- NIVEL  NO CONTRIBUTIVO ACUMULADO HASTA FIN DE MES DE JUNIO DE 2017</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                                                                                                                                                                                               </t>
     </r>
   </si>
   <si>
     <t>OBLIGACIONES
  RECONOCIDAS</t>
   </si>
   <si>
     <t>PAGOS
 REALIZADOS</t>
   </si>
   <si>
     <t>OBLIGACIONES</t>
   </si>
   <si>
     <t>PAGOS</t>
   </si>
@@ -677,67 +740,64 @@
   <si>
     <t xml:space="preserve">    PENSIONES DE JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">    COMPL. A MÍNIMOS PENSIONES CONTRIBUTIVAS</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE PENSIONES NO CONTR. Y COMPL. A MÍNIMOS DE PENSIONES CONTR.</t>
   </si>
   <si>
     <t xml:space="preserve">    PREST.MATERN., PATERN., RIESGO DURANTE EMBAR.</t>
   </si>
   <si>
     <t xml:space="preserve">    PRESTACIONES FAMILIARES</t>
   </si>
   <si>
     <t xml:space="preserve">    SÍNDROME TÓXICO</t>
   </si>
   <si>
     <t xml:space="preserve">    PRESTACIONES LISMI</t>
   </si>
   <si>
     <t xml:space="preserve">    AYUDAS GENÉRICAS E INS.SIN FIN LUCRO</t>
   </si>
   <si>
-    <t xml:space="preserve">    PRESTACIONES FONDO 11-M</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  SUMA SUBSIDIOS Y OTRAS PRESTACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">    A LA ADM. DEL ESTADO Y ORG. AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">  TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="19" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1002,51 +1062,51 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -1353,414 +1413,353 @@
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-[...4 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2343150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="a3f55f10-705b-4da2-b16b-fbea33a45e5f"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="d1c51174-550e-4938-9553-ced85c5d72cc"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2343150" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="687ab374-1303-4470-bf7c-b2f81c745c7b"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="6d08dac7-e9ef-4e23-84b9-460c887c8d9c"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2333625" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2343150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="aeca9730-2032-4e55-a43f-aefa419dfc8a"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="98e7e4ce-2bc6-4fa1-a7d9-8bbbeb9f9279"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2343150" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="a4bb3747-ca55-4388-8907-44bedab06ce9"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="07d1c352-93f1-4ccc-ba78-13f00fd65bf9"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2533650" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="689f15b3-53a2-47f5-9528-a88972e4cac8"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="16d983c1-c47a-4a5c-b4e3-a47ad24bdd21"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2552700" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
-        <a:extLst>
-[...7 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1799,86 +1798,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2030,4402 +2027,4408 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13" style="2" customWidth="1"/>
     <col min="11" max="11" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="5.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="13.28515625" style="2" customWidth="1"/>
     <col min="15" max="15" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="1.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="14.7109375" style="2" customWidth="1"/>
-    <col min="18" max="256" width="9.140625" style="2" customWidth="1"/>
+    <col min="18" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="36.140625" style="2" customWidth="1"/>
     <col min="258" max="258" width="2.42578125" style="2" customWidth="1"/>
     <col min="259" max="259" width="9.7109375" style="2" customWidth="1"/>
     <col min="260" max="260" width="13.140625" style="2" customWidth="1"/>
     <col min="261" max="261" width="13.42578125" style="2" customWidth="1"/>
     <col min="262" max="262" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="263" max="263" width="14.7109375" style="2" customWidth="1"/>
     <col min="264" max="264" width="13.85546875" style="2" customWidth="1"/>
     <col min="265" max="265" width="14.7109375" style="2" customWidth="1"/>
     <col min="266" max="266" width="13" style="2" customWidth="1"/>
     <col min="267" max="267" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="268" max="268" width="7.7109375" style="2" customWidth="1"/>
     <col min="269" max="269" width="5.140625" style="2" customWidth="1"/>
     <col min="270" max="270" width="13.28515625" style="2" customWidth="1"/>
     <col min="271" max="271" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="272" max="272" width="1.7109375" style="2" customWidth="1"/>
     <col min="273" max="273" width="14.7109375" style="2" customWidth="1"/>
-    <col min="274" max="512" width="9.140625" style="2" customWidth="1"/>
+    <col min="274" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="36.140625" style="2" customWidth="1"/>
     <col min="514" max="514" width="2.42578125" style="2" customWidth="1"/>
     <col min="515" max="515" width="9.7109375" style="2" customWidth="1"/>
     <col min="516" max="516" width="13.140625" style="2" customWidth="1"/>
     <col min="517" max="517" width="13.42578125" style="2" customWidth="1"/>
     <col min="518" max="518" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="519" max="519" width="14.7109375" style="2" customWidth="1"/>
     <col min="520" max="520" width="13.85546875" style="2" customWidth="1"/>
     <col min="521" max="521" width="14.7109375" style="2" customWidth="1"/>
     <col min="522" max="522" width="13" style="2" customWidth="1"/>
     <col min="523" max="523" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="524" max="524" width="7.7109375" style="2" customWidth="1"/>
     <col min="525" max="525" width="5.140625" style="2" customWidth="1"/>
     <col min="526" max="526" width="13.28515625" style="2" customWidth="1"/>
     <col min="527" max="527" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="528" max="528" width="1.7109375" style="2" customWidth="1"/>
     <col min="529" max="529" width="14.7109375" style="2" customWidth="1"/>
-    <col min="530" max="768" width="9.140625" style="2" customWidth="1"/>
+    <col min="530" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="36.140625" style="2" customWidth="1"/>
     <col min="770" max="770" width="2.42578125" style="2" customWidth="1"/>
     <col min="771" max="771" width="9.7109375" style="2" customWidth="1"/>
     <col min="772" max="772" width="13.140625" style="2" customWidth="1"/>
     <col min="773" max="773" width="13.42578125" style="2" customWidth="1"/>
     <col min="774" max="774" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="775" max="775" width="14.7109375" style="2" customWidth="1"/>
     <col min="776" max="776" width="13.85546875" style="2" customWidth="1"/>
     <col min="777" max="777" width="14.7109375" style="2" customWidth="1"/>
     <col min="778" max="778" width="13" style="2" customWidth="1"/>
     <col min="779" max="779" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="780" max="780" width="7.7109375" style="2" customWidth="1"/>
     <col min="781" max="781" width="5.140625" style="2" customWidth="1"/>
     <col min="782" max="782" width="13.28515625" style="2" customWidth="1"/>
     <col min="783" max="783" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="784" max="784" width="1.7109375" style="2" customWidth="1"/>
     <col min="785" max="785" width="14.7109375" style="2" customWidth="1"/>
-    <col min="786" max="1024" width="9.140625" style="2" customWidth="1"/>
+    <col min="786" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="36.140625" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="2.42578125" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="9.7109375" style="2" customWidth="1"/>
     <col min="1028" max="1028" width="13.140625" style="2" customWidth="1"/>
     <col min="1029" max="1029" width="13.42578125" style="2" customWidth="1"/>
     <col min="1030" max="1030" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1031" max="1031" width="14.7109375" style="2" customWidth="1"/>
     <col min="1032" max="1032" width="13.85546875" style="2" customWidth="1"/>
     <col min="1033" max="1033" width="14.7109375" style="2" customWidth="1"/>
     <col min="1034" max="1034" width="13" style="2" customWidth="1"/>
     <col min="1035" max="1035" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1036" max="1036" width="7.7109375" style="2" customWidth="1"/>
     <col min="1037" max="1037" width="5.140625" style="2" customWidth="1"/>
     <col min="1038" max="1038" width="13.28515625" style="2" customWidth="1"/>
     <col min="1039" max="1039" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1040" max="1040" width="1.7109375" style="2" customWidth="1"/>
     <col min="1041" max="1041" width="14.7109375" style="2" customWidth="1"/>
-    <col min="1042" max="1280" width="9.140625" style="2" customWidth="1"/>
+    <col min="1042" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="36.140625" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="2.42578125" style="2" customWidth="1"/>
     <col min="1283" max="1283" width="9.7109375" style="2" customWidth="1"/>
     <col min="1284" max="1284" width="13.140625" style="2" customWidth="1"/>
     <col min="1285" max="1285" width="13.42578125" style="2" customWidth="1"/>
     <col min="1286" max="1286" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1287" max="1287" width="14.7109375" style="2" customWidth="1"/>
     <col min="1288" max="1288" width="13.85546875" style="2" customWidth="1"/>
     <col min="1289" max="1289" width="14.7109375" style="2" customWidth="1"/>
     <col min="1290" max="1290" width="13" style="2" customWidth="1"/>
     <col min="1291" max="1291" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1292" max="1292" width="7.7109375" style="2" customWidth="1"/>
     <col min="1293" max="1293" width="5.140625" style="2" customWidth="1"/>
     <col min="1294" max="1294" width="13.28515625" style="2" customWidth="1"/>
     <col min="1295" max="1295" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1296" max="1296" width="1.7109375" style="2" customWidth="1"/>
     <col min="1297" max="1297" width="14.7109375" style="2" customWidth="1"/>
-    <col min="1298" max="1536" width="9.140625" style="2" customWidth="1"/>
+    <col min="1298" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="36.140625" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="2.42578125" style="2" customWidth="1"/>
     <col min="1539" max="1539" width="9.7109375" style="2" customWidth="1"/>
     <col min="1540" max="1540" width="13.140625" style="2" customWidth="1"/>
     <col min="1541" max="1541" width="13.42578125" style="2" customWidth="1"/>
     <col min="1542" max="1542" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1543" max="1543" width="14.7109375" style="2" customWidth="1"/>
     <col min="1544" max="1544" width="13.85546875" style="2" customWidth="1"/>
     <col min="1545" max="1545" width="14.7109375" style="2" customWidth="1"/>
     <col min="1546" max="1546" width="13" style="2" customWidth="1"/>
     <col min="1547" max="1547" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1548" max="1548" width="7.7109375" style="2" customWidth="1"/>
     <col min="1549" max="1549" width="5.140625" style="2" customWidth="1"/>
     <col min="1550" max="1550" width="13.28515625" style="2" customWidth="1"/>
     <col min="1551" max="1551" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1552" max="1552" width="1.7109375" style="2" customWidth="1"/>
     <col min="1553" max="1553" width="14.7109375" style="2" customWidth="1"/>
-    <col min="1554" max="1792" width="9.140625" style="2" customWidth="1"/>
+    <col min="1554" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="36.140625" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="2.42578125" style="2" customWidth="1"/>
     <col min="1795" max="1795" width="9.7109375" style="2" customWidth="1"/>
     <col min="1796" max="1796" width="13.140625" style="2" customWidth="1"/>
     <col min="1797" max="1797" width="13.42578125" style="2" customWidth="1"/>
     <col min="1798" max="1798" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1799" max="1799" width="14.7109375" style="2" customWidth="1"/>
     <col min="1800" max="1800" width="13.85546875" style="2" customWidth="1"/>
     <col min="1801" max="1801" width="14.7109375" style="2" customWidth="1"/>
     <col min="1802" max="1802" width="13" style="2" customWidth="1"/>
     <col min="1803" max="1803" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1804" max="1804" width="7.7109375" style="2" customWidth="1"/>
     <col min="1805" max="1805" width="5.140625" style="2" customWidth="1"/>
     <col min="1806" max="1806" width="13.28515625" style="2" customWidth="1"/>
     <col min="1807" max="1807" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1808" max="1808" width="1.7109375" style="2" customWidth="1"/>
     <col min="1809" max="1809" width="14.7109375" style="2" customWidth="1"/>
-    <col min="1810" max="2048" width="9.140625" style="2" customWidth="1"/>
+    <col min="1810" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="36.140625" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="2.42578125" style="2" customWidth="1"/>
     <col min="2051" max="2051" width="9.7109375" style="2" customWidth="1"/>
     <col min="2052" max="2052" width="13.140625" style="2" customWidth="1"/>
     <col min="2053" max="2053" width="13.42578125" style="2" customWidth="1"/>
     <col min="2054" max="2054" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2055" max="2055" width="14.7109375" style="2" customWidth="1"/>
     <col min="2056" max="2056" width="13.85546875" style="2" customWidth="1"/>
     <col min="2057" max="2057" width="14.7109375" style="2" customWidth="1"/>
     <col min="2058" max="2058" width="13" style="2" customWidth="1"/>
     <col min="2059" max="2059" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2060" max="2060" width="7.7109375" style="2" customWidth="1"/>
     <col min="2061" max="2061" width="5.140625" style="2" customWidth="1"/>
     <col min="2062" max="2062" width="13.28515625" style="2" customWidth="1"/>
     <col min="2063" max="2063" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2064" max="2064" width="1.7109375" style="2" customWidth="1"/>
     <col min="2065" max="2065" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2066" max="2304" width="9.140625" style="2" customWidth="1"/>
+    <col min="2066" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="36.140625" style="2" customWidth="1"/>
     <col min="2306" max="2306" width="2.42578125" style="2" customWidth="1"/>
     <col min="2307" max="2307" width="9.7109375" style="2" customWidth="1"/>
     <col min="2308" max="2308" width="13.140625" style="2" customWidth="1"/>
     <col min="2309" max="2309" width="13.42578125" style="2" customWidth="1"/>
     <col min="2310" max="2310" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2311" max="2311" width="14.7109375" style="2" customWidth="1"/>
     <col min="2312" max="2312" width="13.85546875" style="2" customWidth="1"/>
     <col min="2313" max="2313" width="14.7109375" style="2" customWidth="1"/>
     <col min="2314" max="2314" width="13" style="2" customWidth="1"/>
     <col min="2315" max="2315" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2316" max="2316" width="7.7109375" style="2" customWidth="1"/>
     <col min="2317" max="2317" width="5.140625" style="2" customWidth="1"/>
     <col min="2318" max="2318" width="13.28515625" style="2" customWidth="1"/>
     <col min="2319" max="2319" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2320" max="2320" width="1.7109375" style="2" customWidth="1"/>
     <col min="2321" max="2321" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2322" max="2560" width="9.140625" style="2" customWidth="1"/>
+    <col min="2322" max="2560" width="9.140625" style="2"/>
     <col min="2561" max="2561" width="36.140625" style="2" customWidth="1"/>
     <col min="2562" max="2562" width="2.42578125" style="2" customWidth="1"/>
     <col min="2563" max="2563" width="9.7109375" style="2" customWidth="1"/>
     <col min="2564" max="2564" width="13.140625" style="2" customWidth="1"/>
     <col min="2565" max="2565" width="13.42578125" style="2" customWidth="1"/>
     <col min="2566" max="2566" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2567" max="2567" width="14.7109375" style="2" customWidth="1"/>
     <col min="2568" max="2568" width="13.85546875" style="2" customWidth="1"/>
     <col min="2569" max="2569" width="14.7109375" style="2" customWidth="1"/>
     <col min="2570" max="2570" width="13" style="2" customWidth="1"/>
     <col min="2571" max="2571" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2572" max="2572" width="7.7109375" style="2" customWidth="1"/>
     <col min="2573" max="2573" width="5.140625" style="2" customWidth="1"/>
     <col min="2574" max="2574" width="13.28515625" style="2" customWidth="1"/>
     <col min="2575" max="2575" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2576" max="2576" width="1.7109375" style="2" customWidth="1"/>
     <col min="2577" max="2577" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2578" max="2816" width="9.140625" style="2" customWidth="1"/>
+    <col min="2578" max="2816" width="9.140625" style="2"/>
     <col min="2817" max="2817" width="36.140625" style="2" customWidth="1"/>
     <col min="2818" max="2818" width="2.42578125" style="2" customWidth="1"/>
     <col min="2819" max="2819" width="9.7109375" style="2" customWidth="1"/>
     <col min="2820" max="2820" width="13.140625" style="2" customWidth="1"/>
     <col min="2821" max="2821" width="13.42578125" style="2" customWidth="1"/>
     <col min="2822" max="2822" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2823" max="2823" width="14.7109375" style="2" customWidth="1"/>
     <col min="2824" max="2824" width="13.85546875" style="2" customWidth="1"/>
     <col min="2825" max="2825" width="14.7109375" style="2" customWidth="1"/>
     <col min="2826" max="2826" width="13" style="2" customWidth="1"/>
     <col min="2827" max="2827" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2828" max="2828" width="7.7109375" style="2" customWidth="1"/>
     <col min="2829" max="2829" width="5.140625" style="2" customWidth="1"/>
     <col min="2830" max="2830" width="13.28515625" style="2" customWidth="1"/>
     <col min="2831" max="2831" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2832" max="2832" width="1.7109375" style="2" customWidth="1"/>
     <col min="2833" max="2833" width="14.7109375" style="2" customWidth="1"/>
-    <col min="2834" max="3072" width="9.140625" style="2" customWidth="1"/>
+    <col min="2834" max="3072" width="9.140625" style="2"/>
     <col min="3073" max="3073" width="36.140625" style="2" customWidth="1"/>
     <col min="3074" max="3074" width="2.42578125" style="2" customWidth="1"/>
     <col min="3075" max="3075" width="9.7109375" style="2" customWidth="1"/>
     <col min="3076" max="3076" width="13.140625" style="2" customWidth="1"/>
     <col min="3077" max="3077" width="13.42578125" style="2" customWidth="1"/>
     <col min="3078" max="3078" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3079" max="3079" width="14.7109375" style="2" customWidth="1"/>
     <col min="3080" max="3080" width="13.85546875" style="2" customWidth="1"/>
     <col min="3081" max="3081" width="14.7109375" style="2" customWidth="1"/>
     <col min="3082" max="3082" width="13" style="2" customWidth="1"/>
     <col min="3083" max="3083" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3084" max="3084" width="7.7109375" style="2" customWidth="1"/>
     <col min="3085" max="3085" width="5.140625" style="2" customWidth="1"/>
     <col min="3086" max="3086" width="13.28515625" style="2" customWidth="1"/>
     <col min="3087" max="3087" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3088" max="3088" width="1.7109375" style="2" customWidth="1"/>
     <col min="3089" max="3089" width="14.7109375" style="2" customWidth="1"/>
-    <col min="3090" max="3328" width="9.140625" style="2" customWidth="1"/>
+    <col min="3090" max="3328" width="9.140625" style="2"/>
     <col min="3329" max="3329" width="36.140625" style="2" customWidth="1"/>
     <col min="3330" max="3330" width="2.42578125" style="2" customWidth="1"/>
     <col min="3331" max="3331" width="9.7109375" style="2" customWidth="1"/>
     <col min="3332" max="3332" width="13.140625" style="2" customWidth="1"/>
     <col min="3333" max="3333" width="13.42578125" style="2" customWidth="1"/>
     <col min="3334" max="3334" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3335" max="3335" width="14.7109375" style="2" customWidth="1"/>
     <col min="3336" max="3336" width="13.85546875" style="2" customWidth="1"/>
     <col min="3337" max="3337" width="14.7109375" style="2" customWidth="1"/>
     <col min="3338" max="3338" width="13" style="2" customWidth="1"/>
     <col min="3339" max="3339" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3340" max="3340" width="7.7109375" style="2" customWidth="1"/>
     <col min="3341" max="3341" width="5.140625" style="2" customWidth="1"/>
     <col min="3342" max="3342" width="13.28515625" style="2" customWidth="1"/>
     <col min="3343" max="3343" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3344" max="3344" width="1.7109375" style="2" customWidth="1"/>
     <col min="3345" max="3345" width="14.7109375" style="2" customWidth="1"/>
-    <col min="3346" max="3584" width="9.140625" style="2" customWidth="1"/>
+    <col min="3346" max="3584" width="9.140625" style="2"/>
     <col min="3585" max="3585" width="36.140625" style="2" customWidth="1"/>
     <col min="3586" max="3586" width="2.42578125" style="2" customWidth="1"/>
     <col min="3587" max="3587" width="9.7109375" style="2" customWidth="1"/>
     <col min="3588" max="3588" width="13.140625" style="2" customWidth="1"/>
     <col min="3589" max="3589" width="13.42578125" style="2" customWidth="1"/>
     <col min="3590" max="3590" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3591" max="3591" width="14.7109375" style="2" customWidth="1"/>
     <col min="3592" max="3592" width="13.85546875" style="2" customWidth="1"/>
     <col min="3593" max="3593" width="14.7109375" style="2" customWidth="1"/>
     <col min="3594" max="3594" width="13" style="2" customWidth="1"/>
     <col min="3595" max="3595" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3596" max="3596" width="7.7109375" style="2" customWidth="1"/>
     <col min="3597" max="3597" width="5.140625" style="2" customWidth="1"/>
     <col min="3598" max="3598" width="13.28515625" style="2" customWidth="1"/>
     <col min="3599" max="3599" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3600" max="3600" width="1.7109375" style="2" customWidth="1"/>
     <col min="3601" max="3601" width="14.7109375" style="2" customWidth="1"/>
-    <col min="3602" max="3840" width="9.140625" style="2" customWidth="1"/>
+    <col min="3602" max="3840" width="9.140625" style="2"/>
     <col min="3841" max="3841" width="36.140625" style="2" customWidth="1"/>
     <col min="3842" max="3842" width="2.42578125" style="2" customWidth="1"/>
     <col min="3843" max="3843" width="9.7109375" style="2" customWidth="1"/>
     <col min="3844" max="3844" width="13.140625" style="2" customWidth="1"/>
     <col min="3845" max="3845" width="13.42578125" style="2" customWidth="1"/>
     <col min="3846" max="3846" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3847" max="3847" width="14.7109375" style="2" customWidth="1"/>
     <col min="3848" max="3848" width="13.85546875" style="2" customWidth="1"/>
     <col min="3849" max="3849" width="14.7109375" style="2" customWidth="1"/>
     <col min="3850" max="3850" width="13" style="2" customWidth="1"/>
     <col min="3851" max="3851" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3852" max="3852" width="7.7109375" style="2" customWidth="1"/>
     <col min="3853" max="3853" width="5.140625" style="2" customWidth="1"/>
     <col min="3854" max="3854" width="13.28515625" style="2" customWidth="1"/>
     <col min="3855" max="3855" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3856" max="3856" width="1.7109375" style="2" customWidth="1"/>
     <col min="3857" max="3857" width="14.7109375" style="2" customWidth="1"/>
-    <col min="3858" max="4096" width="9.140625" style="2" customWidth="1"/>
+    <col min="3858" max="4096" width="9.140625" style="2"/>
     <col min="4097" max="4097" width="36.140625" style="2" customWidth="1"/>
     <col min="4098" max="4098" width="2.42578125" style="2" customWidth="1"/>
     <col min="4099" max="4099" width="9.7109375" style="2" customWidth="1"/>
     <col min="4100" max="4100" width="13.140625" style="2" customWidth="1"/>
     <col min="4101" max="4101" width="13.42578125" style="2" customWidth="1"/>
     <col min="4102" max="4102" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4103" max="4103" width="14.7109375" style="2" customWidth="1"/>
     <col min="4104" max="4104" width="13.85546875" style="2" customWidth="1"/>
     <col min="4105" max="4105" width="14.7109375" style="2" customWidth="1"/>
     <col min="4106" max="4106" width="13" style="2" customWidth="1"/>
     <col min="4107" max="4107" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4108" max="4108" width="7.7109375" style="2" customWidth="1"/>
     <col min="4109" max="4109" width="5.140625" style="2" customWidth="1"/>
     <col min="4110" max="4110" width="13.28515625" style="2" customWidth="1"/>
     <col min="4111" max="4111" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4112" max="4112" width="1.7109375" style="2" customWidth="1"/>
     <col min="4113" max="4113" width="14.7109375" style="2" customWidth="1"/>
-    <col min="4114" max="4352" width="9.140625" style="2" customWidth="1"/>
+    <col min="4114" max="4352" width="9.140625" style="2"/>
     <col min="4353" max="4353" width="36.140625" style="2" customWidth="1"/>
     <col min="4354" max="4354" width="2.42578125" style="2" customWidth="1"/>
     <col min="4355" max="4355" width="9.7109375" style="2" customWidth="1"/>
     <col min="4356" max="4356" width="13.140625" style="2" customWidth="1"/>
     <col min="4357" max="4357" width="13.42578125" style="2" customWidth="1"/>
     <col min="4358" max="4358" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4359" max="4359" width="14.7109375" style="2" customWidth="1"/>
     <col min="4360" max="4360" width="13.85546875" style="2" customWidth="1"/>
     <col min="4361" max="4361" width="14.7109375" style="2" customWidth="1"/>
     <col min="4362" max="4362" width="13" style="2" customWidth="1"/>
     <col min="4363" max="4363" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4364" max="4364" width="7.7109375" style="2" customWidth="1"/>
     <col min="4365" max="4365" width="5.140625" style="2" customWidth="1"/>
     <col min="4366" max="4366" width="13.28515625" style="2" customWidth="1"/>
     <col min="4367" max="4367" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4368" max="4368" width="1.7109375" style="2" customWidth="1"/>
     <col min="4369" max="4369" width="14.7109375" style="2" customWidth="1"/>
-    <col min="4370" max="4608" width="9.140625" style="2" customWidth="1"/>
+    <col min="4370" max="4608" width="9.140625" style="2"/>
     <col min="4609" max="4609" width="36.140625" style="2" customWidth="1"/>
     <col min="4610" max="4610" width="2.42578125" style="2" customWidth="1"/>
     <col min="4611" max="4611" width="9.7109375" style="2" customWidth="1"/>
     <col min="4612" max="4612" width="13.140625" style="2" customWidth="1"/>
     <col min="4613" max="4613" width="13.42578125" style="2" customWidth="1"/>
     <col min="4614" max="4614" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4615" max="4615" width="14.7109375" style="2" customWidth="1"/>
     <col min="4616" max="4616" width="13.85546875" style="2" customWidth="1"/>
     <col min="4617" max="4617" width="14.7109375" style="2" customWidth="1"/>
     <col min="4618" max="4618" width="13" style="2" customWidth="1"/>
     <col min="4619" max="4619" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4620" max="4620" width="7.7109375" style="2" customWidth="1"/>
     <col min="4621" max="4621" width="5.140625" style="2" customWidth="1"/>
     <col min="4622" max="4622" width="13.28515625" style="2" customWidth="1"/>
     <col min="4623" max="4623" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4624" max="4624" width="1.7109375" style="2" customWidth="1"/>
     <col min="4625" max="4625" width="14.7109375" style="2" customWidth="1"/>
-    <col min="4626" max="4864" width="9.140625" style="2" customWidth="1"/>
+    <col min="4626" max="4864" width="9.140625" style="2"/>
     <col min="4865" max="4865" width="36.140625" style="2" customWidth="1"/>
     <col min="4866" max="4866" width="2.42578125" style="2" customWidth="1"/>
     <col min="4867" max="4867" width="9.7109375" style="2" customWidth="1"/>
     <col min="4868" max="4868" width="13.140625" style="2" customWidth="1"/>
     <col min="4869" max="4869" width="13.42578125" style="2" customWidth="1"/>
     <col min="4870" max="4870" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4871" max="4871" width="14.7109375" style="2" customWidth="1"/>
     <col min="4872" max="4872" width="13.85546875" style="2" customWidth="1"/>
     <col min="4873" max="4873" width="14.7109375" style="2" customWidth="1"/>
     <col min="4874" max="4874" width="13" style="2" customWidth="1"/>
     <col min="4875" max="4875" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4876" max="4876" width="7.7109375" style="2" customWidth="1"/>
     <col min="4877" max="4877" width="5.140625" style="2" customWidth="1"/>
     <col min="4878" max="4878" width="13.28515625" style="2" customWidth="1"/>
     <col min="4879" max="4879" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4880" max="4880" width="1.7109375" style="2" customWidth="1"/>
     <col min="4881" max="4881" width="14.7109375" style="2" customWidth="1"/>
-    <col min="4882" max="5120" width="9.140625" style="2" customWidth="1"/>
+    <col min="4882" max="5120" width="9.140625" style="2"/>
     <col min="5121" max="5121" width="36.140625" style="2" customWidth="1"/>
     <col min="5122" max="5122" width="2.42578125" style="2" customWidth="1"/>
     <col min="5123" max="5123" width="9.7109375" style="2" customWidth="1"/>
     <col min="5124" max="5124" width="13.140625" style="2" customWidth="1"/>
     <col min="5125" max="5125" width="13.42578125" style="2" customWidth="1"/>
     <col min="5126" max="5126" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5127" max="5127" width="14.7109375" style="2" customWidth="1"/>
     <col min="5128" max="5128" width="13.85546875" style="2" customWidth="1"/>
     <col min="5129" max="5129" width="14.7109375" style="2" customWidth="1"/>
     <col min="5130" max="5130" width="13" style="2" customWidth="1"/>
     <col min="5131" max="5131" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5132" max="5132" width="7.7109375" style="2" customWidth="1"/>
     <col min="5133" max="5133" width="5.140625" style="2" customWidth="1"/>
     <col min="5134" max="5134" width="13.28515625" style="2" customWidth="1"/>
     <col min="5135" max="5135" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5136" max="5136" width="1.7109375" style="2" customWidth="1"/>
     <col min="5137" max="5137" width="14.7109375" style="2" customWidth="1"/>
-    <col min="5138" max="5376" width="9.140625" style="2" customWidth="1"/>
+    <col min="5138" max="5376" width="9.140625" style="2"/>
     <col min="5377" max="5377" width="36.140625" style="2" customWidth="1"/>
     <col min="5378" max="5378" width="2.42578125" style="2" customWidth="1"/>
     <col min="5379" max="5379" width="9.7109375" style="2" customWidth="1"/>
     <col min="5380" max="5380" width="13.140625" style="2" customWidth="1"/>
     <col min="5381" max="5381" width="13.42578125" style="2" customWidth="1"/>
     <col min="5382" max="5382" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5383" max="5383" width="14.7109375" style="2" customWidth="1"/>
     <col min="5384" max="5384" width="13.85546875" style="2" customWidth="1"/>
     <col min="5385" max="5385" width="14.7109375" style="2" customWidth="1"/>
     <col min="5386" max="5386" width="13" style="2" customWidth="1"/>
     <col min="5387" max="5387" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5388" max="5388" width="7.7109375" style="2" customWidth="1"/>
     <col min="5389" max="5389" width="5.140625" style="2" customWidth="1"/>
     <col min="5390" max="5390" width="13.28515625" style="2" customWidth="1"/>
     <col min="5391" max="5391" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5392" max="5392" width="1.7109375" style="2" customWidth="1"/>
     <col min="5393" max="5393" width="14.7109375" style="2" customWidth="1"/>
-    <col min="5394" max="5632" width="9.140625" style="2" customWidth="1"/>
+    <col min="5394" max="5632" width="9.140625" style="2"/>
     <col min="5633" max="5633" width="36.140625" style="2" customWidth="1"/>
     <col min="5634" max="5634" width="2.42578125" style="2" customWidth="1"/>
     <col min="5635" max="5635" width="9.7109375" style="2" customWidth="1"/>
     <col min="5636" max="5636" width="13.140625" style="2" customWidth="1"/>
     <col min="5637" max="5637" width="13.42578125" style="2" customWidth="1"/>
     <col min="5638" max="5638" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5639" max="5639" width="14.7109375" style="2" customWidth="1"/>
     <col min="5640" max="5640" width="13.85546875" style="2" customWidth="1"/>
     <col min="5641" max="5641" width="14.7109375" style="2" customWidth="1"/>
     <col min="5642" max="5642" width="13" style="2" customWidth="1"/>
     <col min="5643" max="5643" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5644" max="5644" width="7.7109375" style="2" customWidth="1"/>
     <col min="5645" max="5645" width="5.140625" style="2" customWidth="1"/>
     <col min="5646" max="5646" width="13.28515625" style="2" customWidth="1"/>
     <col min="5647" max="5647" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5648" max="5648" width="1.7109375" style="2" customWidth="1"/>
     <col min="5649" max="5649" width="14.7109375" style="2" customWidth="1"/>
-    <col min="5650" max="5888" width="9.140625" style="2" customWidth="1"/>
+    <col min="5650" max="5888" width="9.140625" style="2"/>
     <col min="5889" max="5889" width="36.140625" style="2" customWidth="1"/>
     <col min="5890" max="5890" width="2.42578125" style="2" customWidth="1"/>
     <col min="5891" max="5891" width="9.7109375" style="2" customWidth="1"/>
     <col min="5892" max="5892" width="13.140625" style="2" customWidth="1"/>
     <col min="5893" max="5893" width="13.42578125" style="2" customWidth="1"/>
     <col min="5894" max="5894" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5895" max="5895" width="14.7109375" style="2" customWidth="1"/>
     <col min="5896" max="5896" width="13.85546875" style="2" customWidth="1"/>
     <col min="5897" max="5897" width="14.7109375" style="2" customWidth="1"/>
     <col min="5898" max="5898" width="13" style="2" customWidth="1"/>
     <col min="5899" max="5899" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5900" max="5900" width="7.7109375" style="2" customWidth="1"/>
     <col min="5901" max="5901" width="5.140625" style="2" customWidth="1"/>
     <col min="5902" max="5902" width="13.28515625" style="2" customWidth="1"/>
     <col min="5903" max="5903" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5904" max="5904" width="1.7109375" style="2" customWidth="1"/>
     <col min="5905" max="5905" width="14.7109375" style="2" customWidth="1"/>
-    <col min="5906" max="6144" width="9.140625" style="2" customWidth="1"/>
+    <col min="5906" max="6144" width="9.140625" style="2"/>
     <col min="6145" max="6145" width="36.140625" style="2" customWidth="1"/>
     <col min="6146" max="6146" width="2.42578125" style="2" customWidth="1"/>
     <col min="6147" max="6147" width="9.7109375" style="2" customWidth="1"/>
     <col min="6148" max="6148" width="13.140625" style="2" customWidth="1"/>
     <col min="6149" max="6149" width="13.42578125" style="2" customWidth="1"/>
     <col min="6150" max="6150" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6151" max="6151" width="14.7109375" style="2" customWidth="1"/>
     <col min="6152" max="6152" width="13.85546875" style="2" customWidth="1"/>
     <col min="6153" max="6153" width="14.7109375" style="2" customWidth="1"/>
     <col min="6154" max="6154" width="13" style="2" customWidth="1"/>
     <col min="6155" max="6155" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6156" max="6156" width="7.7109375" style="2" customWidth="1"/>
     <col min="6157" max="6157" width="5.140625" style="2" customWidth="1"/>
     <col min="6158" max="6158" width="13.28515625" style="2" customWidth="1"/>
     <col min="6159" max="6159" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6160" max="6160" width="1.7109375" style="2" customWidth="1"/>
     <col min="6161" max="6161" width="14.7109375" style="2" customWidth="1"/>
-    <col min="6162" max="6400" width="9.140625" style="2" customWidth="1"/>
+    <col min="6162" max="6400" width="9.140625" style="2"/>
     <col min="6401" max="6401" width="36.140625" style="2" customWidth="1"/>
     <col min="6402" max="6402" width="2.42578125" style="2" customWidth="1"/>
     <col min="6403" max="6403" width="9.7109375" style="2" customWidth="1"/>
     <col min="6404" max="6404" width="13.140625" style="2" customWidth="1"/>
     <col min="6405" max="6405" width="13.42578125" style="2" customWidth="1"/>
     <col min="6406" max="6406" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6407" max="6407" width="14.7109375" style="2" customWidth="1"/>
     <col min="6408" max="6408" width="13.85546875" style="2" customWidth="1"/>
     <col min="6409" max="6409" width="14.7109375" style="2" customWidth="1"/>
     <col min="6410" max="6410" width="13" style="2" customWidth="1"/>
     <col min="6411" max="6411" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6412" max="6412" width="7.7109375" style="2" customWidth="1"/>
     <col min="6413" max="6413" width="5.140625" style="2" customWidth="1"/>
     <col min="6414" max="6414" width="13.28515625" style="2" customWidth="1"/>
     <col min="6415" max="6415" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6416" max="6416" width="1.7109375" style="2" customWidth="1"/>
     <col min="6417" max="6417" width="14.7109375" style="2" customWidth="1"/>
-    <col min="6418" max="6656" width="9.140625" style="2" customWidth="1"/>
+    <col min="6418" max="6656" width="9.140625" style="2"/>
     <col min="6657" max="6657" width="36.140625" style="2" customWidth="1"/>
     <col min="6658" max="6658" width="2.42578125" style="2" customWidth="1"/>
     <col min="6659" max="6659" width="9.7109375" style="2" customWidth="1"/>
     <col min="6660" max="6660" width="13.140625" style="2" customWidth="1"/>
     <col min="6661" max="6661" width="13.42578125" style="2" customWidth="1"/>
     <col min="6662" max="6662" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6663" max="6663" width="14.7109375" style="2" customWidth="1"/>
     <col min="6664" max="6664" width="13.85546875" style="2" customWidth="1"/>
     <col min="6665" max="6665" width="14.7109375" style="2" customWidth="1"/>
     <col min="6666" max="6666" width="13" style="2" customWidth="1"/>
     <col min="6667" max="6667" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6668" max="6668" width="7.7109375" style="2" customWidth="1"/>
     <col min="6669" max="6669" width="5.140625" style="2" customWidth="1"/>
     <col min="6670" max="6670" width="13.28515625" style="2" customWidth="1"/>
     <col min="6671" max="6671" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6672" max="6672" width="1.7109375" style="2" customWidth="1"/>
     <col min="6673" max="6673" width="14.7109375" style="2" customWidth="1"/>
-    <col min="6674" max="6912" width="9.140625" style="2" customWidth="1"/>
+    <col min="6674" max="6912" width="9.140625" style="2"/>
     <col min="6913" max="6913" width="36.140625" style="2" customWidth="1"/>
     <col min="6914" max="6914" width="2.42578125" style="2" customWidth="1"/>
     <col min="6915" max="6915" width="9.7109375" style="2" customWidth="1"/>
     <col min="6916" max="6916" width="13.140625" style="2" customWidth="1"/>
     <col min="6917" max="6917" width="13.42578125" style="2" customWidth="1"/>
     <col min="6918" max="6918" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6919" max="6919" width="14.7109375" style="2" customWidth="1"/>
     <col min="6920" max="6920" width="13.85546875" style="2" customWidth="1"/>
     <col min="6921" max="6921" width="14.7109375" style="2" customWidth="1"/>
     <col min="6922" max="6922" width="13" style="2" customWidth="1"/>
     <col min="6923" max="6923" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6924" max="6924" width="7.7109375" style="2" customWidth="1"/>
     <col min="6925" max="6925" width="5.140625" style="2" customWidth="1"/>
     <col min="6926" max="6926" width="13.28515625" style="2" customWidth="1"/>
     <col min="6927" max="6927" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6928" max="6928" width="1.7109375" style="2" customWidth="1"/>
     <col min="6929" max="6929" width="14.7109375" style="2" customWidth="1"/>
-    <col min="6930" max="7168" width="9.140625" style="2" customWidth="1"/>
+    <col min="6930" max="7168" width="9.140625" style="2"/>
     <col min="7169" max="7169" width="36.140625" style="2" customWidth="1"/>
     <col min="7170" max="7170" width="2.42578125" style="2" customWidth="1"/>
     <col min="7171" max="7171" width="9.7109375" style="2" customWidth="1"/>
     <col min="7172" max="7172" width="13.140625" style="2" customWidth="1"/>
     <col min="7173" max="7173" width="13.42578125" style="2" customWidth="1"/>
     <col min="7174" max="7174" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7175" max="7175" width="14.7109375" style="2" customWidth="1"/>
     <col min="7176" max="7176" width="13.85546875" style="2" customWidth="1"/>
     <col min="7177" max="7177" width="14.7109375" style="2" customWidth="1"/>
     <col min="7178" max="7178" width="13" style="2" customWidth="1"/>
     <col min="7179" max="7179" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7180" max="7180" width="7.7109375" style="2" customWidth="1"/>
     <col min="7181" max="7181" width="5.140625" style="2" customWidth="1"/>
     <col min="7182" max="7182" width="13.28515625" style="2" customWidth="1"/>
     <col min="7183" max="7183" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7184" max="7184" width="1.7109375" style="2" customWidth="1"/>
     <col min="7185" max="7185" width="14.7109375" style="2" customWidth="1"/>
-    <col min="7186" max="7424" width="9.140625" style="2" customWidth="1"/>
+    <col min="7186" max="7424" width="9.140625" style="2"/>
     <col min="7425" max="7425" width="36.140625" style="2" customWidth="1"/>
     <col min="7426" max="7426" width="2.42578125" style="2" customWidth="1"/>
     <col min="7427" max="7427" width="9.7109375" style="2" customWidth="1"/>
     <col min="7428" max="7428" width="13.140625" style="2" customWidth="1"/>
     <col min="7429" max="7429" width="13.42578125" style="2" customWidth="1"/>
     <col min="7430" max="7430" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7431" max="7431" width="14.7109375" style="2" customWidth="1"/>
     <col min="7432" max="7432" width="13.85546875" style="2" customWidth="1"/>
     <col min="7433" max="7433" width="14.7109375" style="2" customWidth="1"/>
     <col min="7434" max="7434" width="13" style="2" customWidth="1"/>
     <col min="7435" max="7435" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7436" max="7436" width="7.7109375" style="2" customWidth="1"/>
     <col min="7437" max="7437" width="5.140625" style="2" customWidth="1"/>
     <col min="7438" max="7438" width="13.28515625" style="2" customWidth="1"/>
     <col min="7439" max="7439" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7440" max="7440" width="1.7109375" style="2" customWidth="1"/>
     <col min="7441" max="7441" width="14.7109375" style="2" customWidth="1"/>
-    <col min="7442" max="7680" width="9.140625" style="2" customWidth="1"/>
+    <col min="7442" max="7680" width="9.140625" style="2"/>
     <col min="7681" max="7681" width="36.140625" style="2" customWidth="1"/>
     <col min="7682" max="7682" width="2.42578125" style="2" customWidth="1"/>
     <col min="7683" max="7683" width="9.7109375" style="2" customWidth="1"/>
     <col min="7684" max="7684" width="13.140625" style="2" customWidth="1"/>
     <col min="7685" max="7685" width="13.42578125" style="2" customWidth="1"/>
     <col min="7686" max="7686" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7687" max="7687" width="14.7109375" style="2" customWidth="1"/>
     <col min="7688" max="7688" width="13.85546875" style="2" customWidth="1"/>
     <col min="7689" max="7689" width="14.7109375" style="2" customWidth="1"/>
     <col min="7690" max="7690" width="13" style="2" customWidth="1"/>
     <col min="7691" max="7691" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7692" max="7692" width="7.7109375" style="2" customWidth="1"/>
     <col min="7693" max="7693" width="5.140625" style="2" customWidth="1"/>
     <col min="7694" max="7694" width="13.28515625" style="2" customWidth="1"/>
     <col min="7695" max="7695" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7696" max="7696" width="1.7109375" style="2" customWidth="1"/>
     <col min="7697" max="7697" width="14.7109375" style="2" customWidth="1"/>
-    <col min="7698" max="7936" width="9.140625" style="2" customWidth="1"/>
+    <col min="7698" max="7936" width="9.140625" style="2"/>
     <col min="7937" max="7937" width="36.140625" style="2" customWidth="1"/>
     <col min="7938" max="7938" width="2.42578125" style="2" customWidth="1"/>
     <col min="7939" max="7939" width="9.7109375" style="2" customWidth="1"/>
     <col min="7940" max="7940" width="13.140625" style="2" customWidth="1"/>
     <col min="7941" max="7941" width="13.42578125" style="2" customWidth="1"/>
     <col min="7942" max="7942" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7943" max="7943" width="14.7109375" style="2" customWidth="1"/>
     <col min="7944" max="7944" width="13.85546875" style="2" customWidth="1"/>
     <col min="7945" max="7945" width="14.7109375" style="2" customWidth="1"/>
     <col min="7946" max="7946" width="13" style="2" customWidth="1"/>
     <col min="7947" max="7947" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7948" max="7948" width="7.7109375" style="2" customWidth="1"/>
     <col min="7949" max="7949" width="5.140625" style="2" customWidth="1"/>
     <col min="7950" max="7950" width="13.28515625" style="2" customWidth="1"/>
     <col min="7951" max="7951" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7952" max="7952" width="1.7109375" style="2" customWidth="1"/>
     <col min="7953" max="7953" width="14.7109375" style="2" customWidth="1"/>
-    <col min="7954" max="8192" width="9.140625" style="2" customWidth="1"/>
+    <col min="7954" max="8192" width="9.140625" style="2"/>
     <col min="8193" max="8193" width="36.140625" style="2" customWidth="1"/>
     <col min="8194" max="8194" width="2.42578125" style="2" customWidth="1"/>
     <col min="8195" max="8195" width="9.7109375" style="2" customWidth="1"/>
     <col min="8196" max="8196" width="13.140625" style="2" customWidth="1"/>
     <col min="8197" max="8197" width="13.42578125" style="2" customWidth="1"/>
     <col min="8198" max="8198" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8199" max="8199" width="14.7109375" style="2" customWidth="1"/>
     <col min="8200" max="8200" width="13.85546875" style="2" customWidth="1"/>
     <col min="8201" max="8201" width="14.7109375" style="2" customWidth="1"/>
     <col min="8202" max="8202" width="13" style="2" customWidth="1"/>
     <col min="8203" max="8203" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8204" max="8204" width="7.7109375" style="2" customWidth="1"/>
     <col min="8205" max="8205" width="5.140625" style="2" customWidth="1"/>
     <col min="8206" max="8206" width="13.28515625" style="2" customWidth="1"/>
     <col min="8207" max="8207" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8208" max="8208" width="1.7109375" style="2" customWidth="1"/>
     <col min="8209" max="8209" width="14.7109375" style="2" customWidth="1"/>
-    <col min="8210" max="8448" width="9.140625" style="2" customWidth="1"/>
+    <col min="8210" max="8448" width="9.140625" style="2"/>
     <col min="8449" max="8449" width="36.140625" style="2" customWidth="1"/>
     <col min="8450" max="8450" width="2.42578125" style="2" customWidth="1"/>
     <col min="8451" max="8451" width="9.7109375" style="2" customWidth="1"/>
     <col min="8452" max="8452" width="13.140625" style="2" customWidth="1"/>
     <col min="8453" max="8453" width="13.42578125" style="2" customWidth="1"/>
     <col min="8454" max="8454" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8455" max="8455" width="14.7109375" style="2" customWidth="1"/>
     <col min="8456" max="8456" width="13.85546875" style="2" customWidth="1"/>
     <col min="8457" max="8457" width="14.7109375" style="2" customWidth="1"/>
     <col min="8458" max="8458" width="13" style="2" customWidth="1"/>
     <col min="8459" max="8459" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8460" max="8460" width="7.7109375" style="2" customWidth="1"/>
     <col min="8461" max="8461" width="5.140625" style="2" customWidth="1"/>
     <col min="8462" max="8462" width="13.28515625" style="2" customWidth="1"/>
     <col min="8463" max="8463" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8464" max="8464" width="1.7109375" style="2" customWidth="1"/>
     <col min="8465" max="8465" width="14.7109375" style="2" customWidth="1"/>
-    <col min="8466" max="8704" width="9.140625" style="2" customWidth="1"/>
+    <col min="8466" max="8704" width="9.140625" style="2"/>
     <col min="8705" max="8705" width="36.140625" style="2" customWidth="1"/>
     <col min="8706" max="8706" width="2.42578125" style="2" customWidth="1"/>
     <col min="8707" max="8707" width="9.7109375" style="2" customWidth="1"/>
     <col min="8708" max="8708" width="13.140625" style="2" customWidth="1"/>
     <col min="8709" max="8709" width="13.42578125" style="2" customWidth="1"/>
     <col min="8710" max="8710" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8711" max="8711" width="14.7109375" style="2" customWidth="1"/>
     <col min="8712" max="8712" width="13.85546875" style="2" customWidth="1"/>
     <col min="8713" max="8713" width="14.7109375" style="2" customWidth="1"/>
     <col min="8714" max="8714" width="13" style="2" customWidth="1"/>
     <col min="8715" max="8715" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8716" max="8716" width="7.7109375" style="2" customWidth="1"/>
     <col min="8717" max="8717" width="5.140625" style="2" customWidth="1"/>
     <col min="8718" max="8718" width="13.28515625" style="2" customWidth="1"/>
     <col min="8719" max="8719" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8720" max="8720" width="1.7109375" style="2" customWidth="1"/>
     <col min="8721" max="8721" width="14.7109375" style="2" customWidth="1"/>
-    <col min="8722" max="8960" width="9.140625" style="2" customWidth="1"/>
+    <col min="8722" max="8960" width="9.140625" style="2"/>
     <col min="8961" max="8961" width="36.140625" style="2" customWidth="1"/>
     <col min="8962" max="8962" width="2.42578125" style="2" customWidth="1"/>
     <col min="8963" max="8963" width="9.7109375" style="2" customWidth="1"/>
     <col min="8964" max="8964" width="13.140625" style="2" customWidth="1"/>
     <col min="8965" max="8965" width="13.42578125" style="2" customWidth="1"/>
     <col min="8966" max="8966" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8967" max="8967" width="14.7109375" style="2" customWidth="1"/>
     <col min="8968" max="8968" width="13.85546875" style="2" customWidth="1"/>
     <col min="8969" max="8969" width="14.7109375" style="2" customWidth="1"/>
     <col min="8970" max="8970" width="13" style="2" customWidth="1"/>
     <col min="8971" max="8971" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8972" max="8972" width="7.7109375" style="2" customWidth="1"/>
     <col min="8973" max="8973" width="5.140625" style="2" customWidth="1"/>
     <col min="8974" max="8974" width="13.28515625" style="2" customWidth="1"/>
     <col min="8975" max="8975" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8976" max="8976" width="1.7109375" style="2" customWidth="1"/>
     <col min="8977" max="8977" width="14.7109375" style="2" customWidth="1"/>
-    <col min="8978" max="9216" width="9.140625" style="2" customWidth="1"/>
+    <col min="8978" max="9216" width="9.140625" style="2"/>
     <col min="9217" max="9217" width="36.140625" style="2" customWidth="1"/>
     <col min="9218" max="9218" width="2.42578125" style="2" customWidth="1"/>
     <col min="9219" max="9219" width="9.7109375" style="2" customWidth="1"/>
     <col min="9220" max="9220" width="13.140625" style="2" customWidth="1"/>
     <col min="9221" max="9221" width="13.42578125" style="2" customWidth="1"/>
     <col min="9222" max="9222" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9223" max="9223" width="14.7109375" style="2" customWidth="1"/>
     <col min="9224" max="9224" width="13.85546875" style="2" customWidth="1"/>
     <col min="9225" max="9225" width="14.7109375" style="2" customWidth="1"/>
     <col min="9226" max="9226" width="13" style="2" customWidth="1"/>
     <col min="9227" max="9227" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9228" max="9228" width="7.7109375" style="2" customWidth="1"/>
     <col min="9229" max="9229" width="5.140625" style="2" customWidth="1"/>
     <col min="9230" max="9230" width="13.28515625" style="2" customWidth="1"/>
     <col min="9231" max="9231" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9232" max="9232" width="1.7109375" style="2" customWidth="1"/>
     <col min="9233" max="9233" width="14.7109375" style="2" customWidth="1"/>
-    <col min="9234" max="9472" width="9.140625" style="2" customWidth="1"/>
+    <col min="9234" max="9472" width="9.140625" style="2"/>
     <col min="9473" max="9473" width="36.140625" style="2" customWidth="1"/>
     <col min="9474" max="9474" width="2.42578125" style="2" customWidth="1"/>
     <col min="9475" max="9475" width="9.7109375" style="2" customWidth="1"/>
     <col min="9476" max="9476" width="13.140625" style="2" customWidth="1"/>
     <col min="9477" max="9477" width="13.42578125" style="2" customWidth="1"/>
     <col min="9478" max="9478" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9479" max="9479" width="14.7109375" style="2" customWidth="1"/>
     <col min="9480" max="9480" width="13.85546875" style="2" customWidth="1"/>
     <col min="9481" max="9481" width="14.7109375" style="2" customWidth="1"/>
     <col min="9482" max="9482" width="13" style="2" customWidth="1"/>
     <col min="9483" max="9483" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9484" max="9484" width="7.7109375" style="2" customWidth="1"/>
     <col min="9485" max="9485" width="5.140625" style="2" customWidth="1"/>
     <col min="9486" max="9486" width="13.28515625" style="2" customWidth="1"/>
     <col min="9487" max="9487" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9488" max="9488" width="1.7109375" style="2" customWidth="1"/>
     <col min="9489" max="9489" width="14.7109375" style="2" customWidth="1"/>
-    <col min="9490" max="9728" width="9.140625" style="2" customWidth="1"/>
+    <col min="9490" max="9728" width="9.140625" style="2"/>
     <col min="9729" max="9729" width="36.140625" style="2" customWidth="1"/>
     <col min="9730" max="9730" width="2.42578125" style="2" customWidth="1"/>
     <col min="9731" max="9731" width="9.7109375" style="2" customWidth="1"/>
     <col min="9732" max="9732" width="13.140625" style="2" customWidth="1"/>
     <col min="9733" max="9733" width="13.42578125" style="2" customWidth="1"/>
     <col min="9734" max="9734" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9735" max="9735" width="14.7109375" style="2" customWidth="1"/>
     <col min="9736" max="9736" width="13.85546875" style="2" customWidth="1"/>
     <col min="9737" max="9737" width="14.7109375" style="2" customWidth="1"/>
     <col min="9738" max="9738" width="13" style="2" customWidth="1"/>
     <col min="9739" max="9739" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9740" max="9740" width="7.7109375" style="2" customWidth="1"/>
     <col min="9741" max="9741" width="5.140625" style="2" customWidth="1"/>
     <col min="9742" max="9742" width="13.28515625" style="2" customWidth="1"/>
     <col min="9743" max="9743" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9744" max="9744" width="1.7109375" style="2" customWidth="1"/>
     <col min="9745" max="9745" width="14.7109375" style="2" customWidth="1"/>
-    <col min="9746" max="9984" width="9.140625" style="2" customWidth="1"/>
+    <col min="9746" max="9984" width="9.140625" style="2"/>
     <col min="9985" max="9985" width="36.140625" style="2" customWidth="1"/>
     <col min="9986" max="9986" width="2.42578125" style="2" customWidth="1"/>
     <col min="9987" max="9987" width="9.7109375" style="2" customWidth="1"/>
     <col min="9988" max="9988" width="13.140625" style="2" customWidth="1"/>
     <col min="9989" max="9989" width="13.42578125" style="2" customWidth="1"/>
     <col min="9990" max="9990" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9991" max="9991" width="14.7109375" style="2" customWidth="1"/>
     <col min="9992" max="9992" width="13.85546875" style="2" customWidth="1"/>
     <col min="9993" max="9993" width="14.7109375" style="2" customWidth="1"/>
     <col min="9994" max="9994" width="13" style="2" customWidth="1"/>
     <col min="9995" max="9995" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9996" max="9996" width="7.7109375" style="2" customWidth="1"/>
     <col min="9997" max="9997" width="5.140625" style="2" customWidth="1"/>
     <col min="9998" max="9998" width="13.28515625" style="2" customWidth="1"/>
     <col min="9999" max="9999" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10000" max="10000" width="1.7109375" style="2" customWidth="1"/>
     <col min="10001" max="10001" width="14.7109375" style="2" customWidth="1"/>
-    <col min="10002" max="10240" width="9.140625" style="2" customWidth="1"/>
+    <col min="10002" max="10240" width="9.140625" style="2"/>
     <col min="10241" max="10241" width="36.140625" style="2" customWidth="1"/>
     <col min="10242" max="10242" width="2.42578125" style="2" customWidth="1"/>
     <col min="10243" max="10243" width="9.7109375" style="2" customWidth="1"/>
     <col min="10244" max="10244" width="13.140625" style="2" customWidth="1"/>
     <col min="10245" max="10245" width="13.42578125" style="2" customWidth="1"/>
     <col min="10246" max="10246" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10247" max="10247" width="14.7109375" style="2" customWidth="1"/>
     <col min="10248" max="10248" width="13.85546875" style="2" customWidth="1"/>
     <col min="10249" max="10249" width="14.7109375" style="2" customWidth="1"/>
     <col min="10250" max="10250" width="13" style="2" customWidth="1"/>
     <col min="10251" max="10251" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10252" max="10252" width="7.7109375" style="2" customWidth="1"/>
     <col min="10253" max="10253" width="5.140625" style="2" customWidth="1"/>
     <col min="10254" max="10254" width="13.28515625" style="2" customWidth="1"/>
     <col min="10255" max="10255" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10256" max="10256" width="1.7109375" style="2" customWidth="1"/>
     <col min="10257" max="10257" width="14.7109375" style="2" customWidth="1"/>
-    <col min="10258" max="10496" width="9.140625" style="2" customWidth="1"/>
+    <col min="10258" max="10496" width="9.140625" style="2"/>
     <col min="10497" max="10497" width="36.140625" style="2" customWidth="1"/>
     <col min="10498" max="10498" width="2.42578125" style="2" customWidth="1"/>
     <col min="10499" max="10499" width="9.7109375" style="2" customWidth="1"/>
     <col min="10500" max="10500" width="13.140625" style="2" customWidth="1"/>
     <col min="10501" max="10501" width="13.42578125" style="2" customWidth="1"/>
     <col min="10502" max="10502" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10503" max="10503" width="14.7109375" style="2" customWidth="1"/>
     <col min="10504" max="10504" width="13.85546875" style="2" customWidth="1"/>
     <col min="10505" max="10505" width="14.7109375" style="2" customWidth="1"/>
     <col min="10506" max="10506" width="13" style="2" customWidth="1"/>
     <col min="10507" max="10507" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10508" max="10508" width="7.7109375" style="2" customWidth="1"/>
     <col min="10509" max="10509" width="5.140625" style="2" customWidth="1"/>
     <col min="10510" max="10510" width="13.28515625" style="2" customWidth="1"/>
     <col min="10511" max="10511" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10512" max="10512" width="1.7109375" style="2" customWidth="1"/>
     <col min="10513" max="10513" width="14.7109375" style="2" customWidth="1"/>
-    <col min="10514" max="10752" width="9.140625" style="2" customWidth="1"/>
+    <col min="10514" max="10752" width="9.140625" style="2"/>
     <col min="10753" max="10753" width="36.140625" style="2" customWidth="1"/>
     <col min="10754" max="10754" width="2.42578125" style="2" customWidth="1"/>
     <col min="10755" max="10755" width="9.7109375" style="2" customWidth="1"/>
     <col min="10756" max="10756" width="13.140625" style="2" customWidth="1"/>
     <col min="10757" max="10757" width="13.42578125" style="2" customWidth="1"/>
     <col min="10758" max="10758" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10759" max="10759" width="14.7109375" style="2" customWidth="1"/>
     <col min="10760" max="10760" width="13.85546875" style="2" customWidth="1"/>
     <col min="10761" max="10761" width="14.7109375" style="2" customWidth="1"/>
     <col min="10762" max="10762" width="13" style="2" customWidth="1"/>
     <col min="10763" max="10763" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10764" max="10764" width="7.7109375" style="2" customWidth="1"/>
     <col min="10765" max="10765" width="5.140625" style="2" customWidth="1"/>
     <col min="10766" max="10766" width="13.28515625" style="2" customWidth="1"/>
     <col min="10767" max="10767" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10768" max="10768" width="1.7109375" style="2" customWidth="1"/>
     <col min="10769" max="10769" width="14.7109375" style="2" customWidth="1"/>
-    <col min="10770" max="11008" width="9.140625" style="2" customWidth="1"/>
+    <col min="10770" max="11008" width="9.140625" style="2"/>
     <col min="11009" max="11009" width="36.140625" style="2" customWidth="1"/>
     <col min="11010" max="11010" width="2.42578125" style="2" customWidth="1"/>
     <col min="11011" max="11011" width="9.7109375" style="2" customWidth="1"/>
     <col min="11012" max="11012" width="13.140625" style="2" customWidth="1"/>
     <col min="11013" max="11013" width="13.42578125" style="2" customWidth="1"/>
     <col min="11014" max="11014" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11015" max="11015" width="14.7109375" style="2" customWidth="1"/>
     <col min="11016" max="11016" width="13.85546875" style="2" customWidth="1"/>
     <col min="11017" max="11017" width="14.7109375" style="2" customWidth="1"/>
     <col min="11018" max="11018" width="13" style="2" customWidth="1"/>
     <col min="11019" max="11019" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11020" max="11020" width="7.7109375" style="2" customWidth="1"/>
     <col min="11021" max="11021" width="5.140625" style="2" customWidth="1"/>
     <col min="11022" max="11022" width="13.28515625" style="2" customWidth="1"/>
     <col min="11023" max="11023" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11024" max="11024" width="1.7109375" style="2" customWidth="1"/>
     <col min="11025" max="11025" width="14.7109375" style="2" customWidth="1"/>
-    <col min="11026" max="11264" width="9.140625" style="2" customWidth="1"/>
+    <col min="11026" max="11264" width="9.140625" style="2"/>
     <col min="11265" max="11265" width="36.140625" style="2" customWidth="1"/>
     <col min="11266" max="11266" width="2.42578125" style="2" customWidth="1"/>
     <col min="11267" max="11267" width="9.7109375" style="2" customWidth="1"/>
     <col min="11268" max="11268" width="13.140625" style="2" customWidth="1"/>
     <col min="11269" max="11269" width="13.42578125" style="2" customWidth="1"/>
     <col min="11270" max="11270" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11271" max="11271" width="14.7109375" style="2" customWidth="1"/>
     <col min="11272" max="11272" width="13.85546875" style="2" customWidth="1"/>
     <col min="11273" max="11273" width="14.7109375" style="2" customWidth="1"/>
     <col min="11274" max="11274" width="13" style="2" customWidth="1"/>
     <col min="11275" max="11275" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11276" max="11276" width="7.7109375" style="2" customWidth="1"/>
     <col min="11277" max="11277" width="5.140625" style="2" customWidth="1"/>
     <col min="11278" max="11278" width="13.28515625" style="2" customWidth="1"/>
     <col min="11279" max="11279" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11280" max="11280" width="1.7109375" style="2" customWidth="1"/>
     <col min="11281" max="11281" width="14.7109375" style="2" customWidth="1"/>
-    <col min="11282" max="11520" width="9.140625" style="2" customWidth="1"/>
+    <col min="11282" max="11520" width="9.140625" style="2"/>
     <col min="11521" max="11521" width="36.140625" style="2" customWidth="1"/>
     <col min="11522" max="11522" width="2.42578125" style="2" customWidth="1"/>
     <col min="11523" max="11523" width="9.7109375" style="2" customWidth="1"/>
     <col min="11524" max="11524" width="13.140625" style="2" customWidth="1"/>
     <col min="11525" max="11525" width="13.42578125" style="2" customWidth="1"/>
     <col min="11526" max="11526" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11527" max="11527" width="14.7109375" style="2" customWidth="1"/>
     <col min="11528" max="11528" width="13.85546875" style="2" customWidth="1"/>
     <col min="11529" max="11529" width="14.7109375" style="2" customWidth="1"/>
     <col min="11530" max="11530" width="13" style="2" customWidth="1"/>
     <col min="11531" max="11531" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11532" max="11532" width="7.7109375" style="2" customWidth="1"/>
     <col min="11533" max="11533" width="5.140625" style="2" customWidth="1"/>
     <col min="11534" max="11534" width="13.28515625" style="2" customWidth="1"/>
     <col min="11535" max="11535" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11536" max="11536" width="1.7109375" style="2" customWidth="1"/>
     <col min="11537" max="11537" width="14.7109375" style="2" customWidth="1"/>
-    <col min="11538" max="11776" width="9.140625" style="2" customWidth="1"/>
+    <col min="11538" max="11776" width="9.140625" style="2"/>
     <col min="11777" max="11777" width="36.140625" style="2" customWidth="1"/>
     <col min="11778" max="11778" width="2.42578125" style="2" customWidth="1"/>
     <col min="11779" max="11779" width="9.7109375" style="2" customWidth="1"/>
     <col min="11780" max="11780" width="13.140625" style="2" customWidth="1"/>
     <col min="11781" max="11781" width="13.42578125" style="2" customWidth="1"/>
     <col min="11782" max="11782" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11783" max="11783" width="14.7109375" style="2" customWidth="1"/>
     <col min="11784" max="11784" width="13.85546875" style="2" customWidth="1"/>
     <col min="11785" max="11785" width="14.7109375" style="2" customWidth="1"/>
     <col min="11786" max="11786" width="13" style="2" customWidth="1"/>
     <col min="11787" max="11787" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11788" max="11788" width="7.7109375" style="2" customWidth="1"/>
     <col min="11789" max="11789" width="5.140625" style="2" customWidth="1"/>
     <col min="11790" max="11790" width="13.28515625" style="2" customWidth="1"/>
     <col min="11791" max="11791" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11792" max="11792" width="1.7109375" style="2" customWidth="1"/>
     <col min="11793" max="11793" width="14.7109375" style="2" customWidth="1"/>
-    <col min="11794" max="12032" width="9.140625" style="2" customWidth="1"/>
+    <col min="11794" max="12032" width="9.140625" style="2"/>
     <col min="12033" max="12033" width="36.140625" style="2" customWidth="1"/>
     <col min="12034" max="12034" width="2.42578125" style="2" customWidth="1"/>
     <col min="12035" max="12035" width="9.7109375" style="2" customWidth="1"/>
     <col min="12036" max="12036" width="13.140625" style="2" customWidth="1"/>
     <col min="12037" max="12037" width="13.42578125" style="2" customWidth="1"/>
     <col min="12038" max="12038" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12039" max="12039" width="14.7109375" style="2" customWidth="1"/>
     <col min="12040" max="12040" width="13.85546875" style="2" customWidth="1"/>
     <col min="12041" max="12041" width="14.7109375" style="2" customWidth="1"/>
     <col min="12042" max="12042" width="13" style="2" customWidth="1"/>
     <col min="12043" max="12043" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12044" max="12044" width="7.7109375" style="2" customWidth="1"/>
     <col min="12045" max="12045" width="5.140625" style="2" customWidth="1"/>
     <col min="12046" max="12046" width="13.28515625" style="2" customWidth="1"/>
     <col min="12047" max="12047" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12048" max="12048" width="1.7109375" style="2" customWidth="1"/>
     <col min="12049" max="12049" width="14.7109375" style="2" customWidth="1"/>
-    <col min="12050" max="12288" width="9.140625" style="2" customWidth="1"/>
+    <col min="12050" max="12288" width="9.140625" style="2"/>
     <col min="12289" max="12289" width="36.140625" style="2" customWidth="1"/>
     <col min="12290" max="12290" width="2.42578125" style="2" customWidth="1"/>
     <col min="12291" max="12291" width="9.7109375" style="2" customWidth="1"/>
     <col min="12292" max="12292" width="13.140625" style="2" customWidth="1"/>
     <col min="12293" max="12293" width="13.42578125" style="2" customWidth="1"/>
     <col min="12294" max="12294" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12295" max="12295" width="14.7109375" style="2" customWidth="1"/>
     <col min="12296" max="12296" width="13.85546875" style="2" customWidth="1"/>
     <col min="12297" max="12297" width="14.7109375" style="2" customWidth="1"/>
     <col min="12298" max="12298" width="13" style="2" customWidth="1"/>
     <col min="12299" max="12299" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12300" max="12300" width="7.7109375" style="2" customWidth="1"/>
     <col min="12301" max="12301" width="5.140625" style="2" customWidth="1"/>
     <col min="12302" max="12302" width="13.28515625" style="2" customWidth="1"/>
     <col min="12303" max="12303" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12304" max="12304" width="1.7109375" style="2" customWidth="1"/>
     <col min="12305" max="12305" width="14.7109375" style="2" customWidth="1"/>
-    <col min="12306" max="12544" width="9.140625" style="2" customWidth="1"/>
+    <col min="12306" max="12544" width="9.140625" style="2"/>
     <col min="12545" max="12545" width="36.140625" style="2" customWidth="1"/>
     <col min="12546" max="12546" width="2.42578125" style="2" customWidth="1"/>
     <col min="12547" max="12547" width="9.7109375" style="2" customWidth="1"/>
     <col min="12548" max="12548" width="13.140625" style="2" customWidth="1"/>
     <col min="12549" max="12549" width="13.42578125" style="2" customWidth="1"/>
     <col min="12550" max="12550" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12551" max="12551" width="14.7109375" style="2" customWidth="1"/>
     <col min="12552" max="12552" width="13.85546875" style="2" customWidth="1"/>
     <col min="12553" max="12553" width="14.7109375" style="2" customWidth="1"/>
     <col min="12554" max="12554" width="13" style="2" customWidth="1"/>
     <col min="12555" max="12555" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12556" max="12556" width="7.7109375" style="2" customWidth="1"/>
     <col min="12557" max="12557" width="5.140625" style="2" customWidth="1"/>
     <col min="12558" max="12558" width="13.28515625" style="2" customWidth="1"/>
     <col min="12559" max="12559" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12560" max="12560" width="1.7109375" style="2" customWidth="1"/>
     <col min="12561" max="12561" width="14.7109375" style="2" customWidth="1"/>
-    <col min="12562" max="12800" width="9.140625" style="2" customWidth="1"/>
+    <col min="12562" max="12800" width="9.140625" style="2"/>
     <col min="12801" max="12801" width="36.140625" style="2" customWidth="1"/>
     <col min="12802" max="12802" width="2.42578125" style="2" customWidth="1"/>
     <col min="12803" max="12803" width="9.7109375" style="2" customWidth="1"/>
     <col min="12804" max="12804" width="13.140625" style="2" customWidth="1"/>
     <col min="12805" max="12805" width="13.42578125" style="2" customWidth="1"/>
     <col min="12806" max="12806" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12807" max="12807" width="14.7109375" style="2" customWidth="1"/>
     <col min="12808" max="12808" width="13.85546875" style="2" customWidth="1"/>
     <col min="12809" max="12809" width="14.7109375" style="2" customWidth="1"/>
     <col min="12810" max="12810" width="13" style="2" customWidth="1"/>
     <col min="12811" max="12811" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12812" max="12812" width="7.7109375" style="2" customWidth="1"/>
     <col min="12813" max="12813" width="5.140625" style="2" customWidth="1"/>
     <col min="12814" max="12814" width="13.28515625" style="2" customWidth="1"/>
     <col min="12815" max="12815" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12816" max="12816" width="1.7109375" style="2" customWidth="1"/>
     <col min="12817" max="12817" width="14.7109375" style="2" customWidth="1"/>
-    <col min="12818" max="13056" width="9.140625" style="2" customWidth="1"/>
+    <col min="12818" max="13056" width="9.140625" style="2"/>
     <col min="13057" max="13057" width="36.140625" style="2" customWidth="1"/>
     <col min="13058" max="13058" width="2.42578125" style="2" customWidth="1"/>
     <col min="13059" max="13059" width="9.7109375" style="2" customWidth="1"/>
     <col min="13060" max="13060" width="13.140625" style="2" customWidth="1"/>
     <col min="13061" max="13061" width="13.42578125" style="2" customWidth="1"/>
     <col min="13062" max="13062" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13063" max="13063" width="14.7109375" style="2" customWidth="1"/>
     <col min="13064" max="13064" width="13.85546875" style="2" customWidth="1"/>
     <col min="13065" max="13065" width="14.7109375" style="2" customWidth="1"/>
     <col min="13066" max="13066" width="13" style="2" customWidth="1"/>
     <col min="13067" max="13067" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13068" max="13068" width="7.7109375" style="2" customWidth="1"/>
     <col min="13069" max="13069" width="5.140625" style="2" customWidth="1"/>
     <col min="13070" max="13070" width="13.28515625" style="2" customWidth="1"/>
     <col min="13071" max="13071" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13072" max="13072" width="1.7109375" style="2" customWidth="1"/>
     <col min="13073" max="13073" width="14.7109375" style="2" customWidth="1"/>
-    <col min="13074" max="13312" width="9.140625" style="2" customWidth="1"/>
+    <col min="13074" max="13312" width="9.140625" style="2"/>
     <col min="13313" max="13313" width="36.140625" style="2" customWidth="1"/>
     <col min="13314" max="13314" width="2.42578125" style="2" customWidth="1"/>
     <col min="13315" max="13315" width="9.7109375" style="2" customWidth="1"/>
     <col min="13316" max="13316" width="13.140625" style="2" customWidth="1"/>
     <col min="13317" max="13317" width="13.42578125" style="2" customWidth="1"/>
     <col min="13318" max="13318" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13319" max="13319" width="14.7109375" style="2" customWidth="1"/>
     <col min="13320" max="13320" width="13.85546875" style="2" customWidth="1"/>
     <col min="13321" max="13321" width="14.7109375" style="2" customWidth="1"/>
     <col min="13322" max="13322" width="13" style="2" customWidth="1"/>
     <col min="13323" max="13323" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13324" max="13324" width="7.7109375" style="2" customWidth="1"/>
     <col min="13325" max="13325" width="5.140625" style="2" customWidth="1"/>
     <col min="13326" max="13326" width="13.28515625" style="2" customWidth="1"/>
     <col min="13327" max="13327" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13328" max="13328" width="1.7109375" style="2" customWidth="1"/>
     <col min="13329" max="13329" width="14.7109375" style="2" customWidth="1"/>
-    <col min="13330" max="13568" width="9.140625" style="2" customWidth="1"/>
+    <col min="13330" max="13568" width="9.140625" style="2"/>
     <col min="13569" max="13569" width="36.140625" style="2" customWidth="1"/>
     <col min="13570" max="13570" width="2.42578125" style="2" customWidth="1"/>
     <col min="13571" max="13571" width="9.7109375" style="2" customWidth="1"/>
     <col min="13572" max="13572" width="13.140625" style="2" customWidth="1"/>
     <col min="13573" max="13573" width="13.42578125" style="2" customWidth="1"/>
     <col min="13574" max="13574" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13575" max="13575" width="14.7109375" style="2" customWidth="1"/>
     <col min="13576" max="13576" width="13.85546875" style="2" customWidth="1"/>
     <col min="13577" max="13577" width="14.7109375" style="2" customWidth="1"/>
     <col min="13578" max="13578" width="13" style="2" customWidth="1"/>
     <col min="13579" max="13579" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13580" max="13580" width="7.7109375" style="2" customWidth="1"/>
     <col min="13581" max="13581" width="5.140625" style="2" customWidth="1"/>
     <col min="13582" max="13582" width="13.28515625" style="2" customWidth="1"/>
     <col min="13583" max="13583" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13584" max="13584" width="1.7109375" style="2" customWidth="1"/>
     <col min="13585" max="13585" width="14.7109375" style="2" customWidth="1"/>
-    <col min="13586" max="13824" width="9.140625" style="2" customWidth="1"/>
+    <col min="13586" max="13824" width="9.140625" style="2"/>
     <col min="13825" max="13825" width="36.140625" style="2" customWidth="1"/>
     <col min="13826" max="13826" width="2.42578125" style="2" customWidth="1"/>
     <col min="13827" max="13827" width="9.7109375" style="2" customWidth="1"/>
     <col min="13828" max="13828" width="13.140625" style="2" customWidth="1"/>
     <col min="13829" max="13829" width="13.42578125" style="2" customWidth="1"/>
     <col min="13830" max="13830" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13831" max="13831" width="14.7109375" style="2" customWidth="1"/>
     <col min="13832" max="13832" width="13.85546875" style="2" customWidth="1"/>
     <col min="13833" max="13833" width="14.7109375" style="2" customWidth="1"/>
     <col min="13834" max="13834" width="13" style="2" customWidth="1"/>
     <col min="13835" max="13835" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13836" max="13836" width="7.7109375" style="2" customWidth="1"/>
     <col min="13837" max="13837" width="5.140625" style="2" customWidth="1"/>
     <col min="13838" max="13838" width="13.28515625" style="2" customWidth="1"/>
     <col min="13839" max="13839" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13840" max="13840" width="1.7109375" style="2" customWidth="1"/>
     <col min="13841" max="13841" width="14.7109375" style="2" customWidth="1"/>
-    <col min="13842" max="14080" width="9.140625" style="2" customWidth="1"/>
+    <col min="13842" max="14080" width="9.140625" style="2"/>
     <col min="14081" max="14081" width="36.140625" style="2" customWidth="1"/>
     <col min="14082" max="14082" width="2.42578125" style="2" customWidth="1"/>
     <col min="14083" max="14083" width="9.7109375" style="2" customWidth="1"/>
     <col min="14084" max="14084" width="13.140625" style="2" customWidth="1"/>
     <col min="14085" max="14085" width="13.42578125" style="2" customWidth="1"/>
     <col min="14086" max="14086" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14087" max="14087" width="14.7109375" style="2" customWidth="1"/>
     <col min="14088" max="14088" width="13.85546875" style="2" customWidth="1"/>
     <col min="14089" max="14089" width="14.7109375" style="2" customWidth="1"/>
     <col min="14090" max="14090" width="13" style="2" customWidth="1"/>
     <col min="14091" max="14091" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14092" max="14092" width="7.7109375" style="2" customWidth="1"/>
     <col min="14093" max="14093" width="5.140625" style="2" customWidth="1"/>
     <col min="14094" max="14094" width="13.28515625" style="2" customWidth="1"/>
     <col min="14095" max="14095" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14096" max="14096" width="1.7109375" style="2" customWidth="1"/>
     <col min="14097" max="14097" width="14.7109375" style="2" customWidth="1"/>
-    <col min="14098" max="14336" width="9.140625" style="2" customWidth="1"/>
+    <col min="14098" max="14336" width="9.140625" style="2"/>
     <col min="14337" max="14337" width="36.140625" style="2" customWidth="1"/>
     <col min="14338" max="14338" width="2.42578125" style="2" customWidth="1"/>
     <col min="14339" max="14339" width="9.7109375" style="2" customWidth="1"/>
     <col min="14340" max="14340" width="13.140625" style="2" customWidth="1"/>
     <col min="14341" max="14341" width="13.42578125" style="2" customWidth="1"/>
     <col min="14342" max="14342" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14343" max="14343" width="14.7109375" style="2" customWidth="1"/>
     <col min="14344" max="14344" width="13.85546875" style="2" customWidth="1"/>
     <col min="14345" max="14345" width="14.7109375" style="2" customWidth="1"/>
     <col min="14346" max="14346" width="13" style="2" customWidth="1"/>
     <col min="14347" max="14347" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14348" max="14348" width="7.7109375" style="2" customWidth="1"/>
     <col min="14349" max="14349" width="5.140625" style="2" customWidth="1"/>
     <col min="14350" max="14350" width="13.28515625" style="2" customWidth="1"/>
     <col min="14351" max="14351" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14352" max="14352" width="1.7109375" style="2" customWidth="1"/>
     <col min="14353" max="14353" width="14.7109375" style="2" customWidth="1"/>
-    <col min="14354" max="14592" width="9.140625" style="2" customWidth="1"/>
+    <col min="14354" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="36.140625" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="2.42578125" style="2" customWidth="1"/>
     <col min="14595" max="14595" width="9.7109375" style="2" customWidth="1"/>
     <col min="14596" max="14596" width="13.140625" style="2" customWidth="1"/>
     <col min="14597" max="14597" width="13.42578125" style="2" customWidth="1"/>
     <col min="14598" max="14598" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14599" max="14599" width="14.7109375" style="2" customWidth="1"/>
     <col min="14600" max="14600" width="13.85546875" style="2" customWidth="1"/>
     <col min="14601" max="14601" width="14.7109375" style="2" customWidth="1"/>
     <col min="14602" max="14602" width="13" style="2" customWidth="1"/>
     <col min="14603" max="14603" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14604" max="14604" width="7.7109375" style="2" customWidth="1"/>
     <col min="14605" max="14605" width="5.140625" style="2" customWidth="1"/>
     <col min="14606" max="14606" width="13.28515625" style="2" customWidth="1"/>
     <col min="14607" max="14607" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14608" max="14608" width="1.7109375" style="2" customWidth="1"/>
     <col min="14609" max="14609" width="14.7109375" style="2" customWidth="1"/>
-    <col min="14610" max="14848" width="9.140625" style="2" customWidth="1"/>
+    <col min="14610" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="36.140625" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="2.42578125" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="9.7109375" style="2" customWidth="1"/>
     <col min="14852" max="14852" width="13.140625" style="2" customWidth="1"/>
     <col min="14853" max="14853" width="13.42578125" style="2" customWidth="1"/>
     <col min="14854" max="14854" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14855" max="14855" width="14.7109375" style="2" customWidth="1"/>
     <col min="14856" max="14856" width="13.85546875" style="2" customWidth="1"/>
     <col min="14857" max="14857" width="14.7109375" style="2" customWidth="1"/>
     <col min="14858" max="14858" width="13" style="2" customWidth="1"/>
     <col min="14859" max="14859" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14860" max="14860" width="7.7109375" style="2" customWidth="1"/>
     <col min="14861" max="14861" width="5.140625" style="2" customWidth="1"/>
     <col min="14862" max="14862" width="13.28515625" style="2" customWidth="1"/>
     <col min="14863" max="14863" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14864" max="14864" width="1.7109375" style="2" customWidth="1"/>
     <col min="14865" max="14865" width="14.7109375" style="2" customWidth="1"/>
-    <col min="14866" max="15104" width="9.140625" style="2" customWidth="1"/>
+    <col min="14866" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="36.140625" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="2.42578125" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="9.7109375" style="2" customWidth="1"/>
     <col min="15108" max="15108" width="13.140625" style="2" customWidth="1"/>
     <col min="15109" max="15109" width="13.42578125" style="2" customWidth="1"/>
     <col min="15110" max="15110" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15111" max="15111" width="14.7109375" style="2" customWidth="1"/>
     <col min="15112" max="15112" width="13.85546875" style="2" customWidth="1"/>
     <col min="15113" max="15113" width="14.7109375" style="2" customWidth="1"/>
     <col min="15114" max="15114" width="13" style="2" customWidth="1"/>
     <col min="15115" max="15115" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15116" max="15116" width="7.7109375" style="2" customWidth="1"/>
     <col min="15117" max="15117" width="5.140625" style="2" customWidth="1"/>
     <col min="15118" max="15118" width="13.28515625" style="2" customWidth="1"/>
     <col min="15119" max="15119" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15120" max="15120" width="1.7109375" style="2" customWidth="1"/>
     <col min="15121" max="15121" width="14.7109375" style="2" customWidth="1"/>
-    <col min="15122" max="15360" width="9.140625" style="2" customWidth="1"/>
+    <col min="15122" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="36.140625" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="2.42578125" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="9.7109375" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="13.140625" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="13.42578125" style="2" customWidth="1"/>
     <col min="15366" max="15366" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15367" max="15367" width="14.7109375" style="2" customWidth="1"/>
     <col min="15368" max="15368" width="13.85546875" style="2" customWidth="1"/>
     <col min="15369" max="15369" width="14.7109375" style="2" customWidth="1"/>
     <col min="15370" max="15370" width="13" style="2" customWidth="1"/>
     <col min="15371" max="15371" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15372" max="15372" width="7.7109375" style="2" customWidth="1"/>
     <col min="15373" max="15373" width="5.140625" style="2" customWidth="1"/>
     <col min="15374" max="15374" width="13.28515625" style="2" customWidth="1"/>
     <col min="15375" max="15375" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15376" max="15376" width="1.7109375" style="2" customWidth="1"/>
     <col min="15377" max="15377" width="14.7109375" style="2" customWidth="1"/>
-    <col min="15378" max="15616" width="9.140625" style="2" customWidth="1"/>
+    <col min="15378" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="36.140625" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="2.42578125" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="9.7109375" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="13.140625" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="13.42578125" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15623" max="15623" width="14.7109375" style="2" customWidth="1"/>
     <col min="15624" max="15624" width="13.85546875" style="2" customWidth="1"/>
     <col min="15625" max="15625" width="14.7109375" style="2" customWidth="1"/>
     <col min="15626" max="15626" width="13" style="2" customWidth="1"/>
     <col min="15627" max="15627" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15628" max="15628" width="7.7109375" style="2" customWidth="1"/>
     <col min="15629" max="15629" width="5.140625" style="2" customWidth="1"/>
     <col min="15630" max="15630" width="13.28515625" style="2" customWidth="1"/>
     <col min="15631" max="15631" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15632" max="15632" width="1.7109375" style="2" customWidth="1"/>
     <col min="15633" max="15633" width="14.7109375" style="2" customWidth="1"/>
-    <col min="15634" max="15872" width="9.140625" style="2" customWidth="1"/>
+    <col min="15634" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="36.140625" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="2.42578125" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="9.7109375" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="13.140625" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="13.42578125" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15879" max="15879" width="14.7109375" style="2" customWidth="1"/>
     <col min="15880" max="15880" width="13.85546875" style="2" customWidth="1"/>
     <col min="15881" max="15881" width="14.7109375" style="2" customWidth="1"/>
     <col min="15882" max="15882" width="13" style="2" customWidth="1"/>
     <col min="15883" max="15883" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15884" max="15884" width="7.7109375" style="2" customWidth="1"/>
     <col min="15885" max="15885" width="5.140625" style="2" customWidth="1"/>
     <col min="15886" max="15886" width="13.28515625" style="2" customWidth="1"/>
     <col min="15887" max="15887" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15888" max="15888" width="1.7109375" style="2" customWidth="1"/>
     <col min="15889" max="15889" width="14.7109375" style="2" customWidth="1"/>
-    <col min="15890" max="16128" width="9.140625" style="2" customWidth="1"/>
+    <col min="15890" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="36.140625" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="2.42578125" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="9.7109375" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="13.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="13.42578125" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16135" max="16135" width="14.7109375" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="13.85546875" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="14.7109375" style="2" customWidth="1"/>
     <col min="16138" max="16138" width="13" style="2" customWidth="1"/>
     <col min="16139" max="16139" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16140" max="16140" width="7.7109375" style="2" customWidth="1"/>
     <col min="16141" max="16141" width="5.140625" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="13.28515625" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16144" max="16144" width="1.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="14.7109375" style="2" customWidth="1"/>
-    <col min="16146" max="16384" width="9.140625" style="2" customWidth="1"/>
+    <col min="16146" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:17" ht="7.15" customHeight="1">
       <c r="A1" s="1"/>
     </row>
-    <row r="2" spans="1:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" ht="16.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="C2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
     </row>
-    <row r="3" spans="1:17" ht="2.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" ht="2.1" customHeight="1">
       <c r="A3" s="1"/>
     </row>
-    <row r="4" spans="1:17" ht="10.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" ht="10.35" customHeight="1">
       <c r="A4" s="1"/>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:17" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:17" ht="7.15" customHeight="1">
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:17" ht="0.95" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:17" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" ht="0.95" customHeight="1"/>
+    <row r="7" spans="1:17" ht="18.2" customHeight="1">
       <c r="C7" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:17" ht="4.1500000000000004" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:17" ht="11.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" ht="4.1500000000000004" customHeight="1"/>
+    <row r="9" spans="1:17" ht="11.45" customHeight="1">
       <c r="K9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="9"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
     </row>
-    <row r="10" spans="1:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" ht="14.1" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="5"/>
       <c r="G10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="12"/>
       <c r="I10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="12"/>
       <c r="K10" s="5"/>
       <c r="L10" s="16" t="s">
         <v>8</v>
       </c>
       <c r="M10" s="12"/>
       <c r="N10" s="17"/>
       <c r="O10" s="5"/>
       <c r="P10" s="18"/>
       <c r="Q10" s="5"/>
     </row>
-    <row r="11" spans="1:17" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" ht="31.9" customHeight="1">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="5"/>
       <c r="G11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="22" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="23" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="J11" s="21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="K11" s="5"/>
       <c r="L11" s="24" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="M11" s="20"/>
       <c r="N11" s="22" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="O11" s="5"/>
       <c r="P11" s="18"/>
       <c r="Q11" s="5"/>
     </row>
-    <row r="12" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" ht="20.45" customHeight="1">
       <c r="A12" s="25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H12" s="28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L12" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P12" s="29"/>
     </row>
-    <row r="13" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" ht="20.45" customHeight="1">
       <c r="A13" s="30" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13" s="31">
-        <v>117242.58</v>
+        <v>110560.32000000001</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="32">
-        <v>103639.78</v>
+        <v>53783.85</v>
       </c>
       <c r="E13" s="32">
-        <v>102599.69</v>
+        <v>53013.18</v>
       </c>
       <c r="G13" s="32">
-        <v>88.4</v>
+        <v>48.65</v>
       </c>
       <c r="H13" s="33">
-        <v>87.51</v>
+        <v>47.95</v>
       </c>
       <c r="I13" s="32">
-        <v>100568.8</v>
+        <v>51298.54</v>
       </c>
       <c r="J13" s="32">
-        <v>99363.58</v>
+        <v>50506.03</v>
       </c>
       <c r="L13" s="31">
-        <v>3.05</v>
+        <v>4.84</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="33">
-        <v>3.26</v>
+        <v>4.96</v>
       </c>
       <c r="P13" s="29"/>
     </row>
-    <row r="14" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" ht="20.45" customHeight="1">
       <c r="A14" s="30" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14" s="31">
-        <v>989.16</v>
+        <v>1210.75</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="32">
-        <v>1016.71</v>
+        <v>573.61</v>
       </c>
       <c r="E14" s="32">
-        <v>537.1</v>
+        <v>211.62</v>
       </c>
       <c r="G14" s="32">
-        <v>102.79</v>
+        <v>47.38</v>
       </c>
       <c r="H14" s="33">
-        <v>54.3</v>
+        <v>17.48</v>
       </c>
       <c r="I14" s="32">
-        <v>1133.05</v>
+        <v>601.9</v>
       </c>
       <c r="J14" s="32">
-        <v>622.41</v>
+        <v>214.58</v>
       </c>
       <c r="L14" s="31">
-        <v>-10.27</v>
+        <v>-4.7</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="33">
-        <v>-13.71</v>
+        <v>-1.38</v>
       </c>
       <c r="P14" s="29"/>
     </row>
-    <row r="15" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" ht="20.45" customHeight="1">
       <c r="A15" s="30" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15" s="31">
-        <v>16731.72</v>
+        <v>16475.310000000001</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="32">
-        <v>16056.48</v>
+        <v>10000.01</v>
       </c>
       <c r="E15" s="32">
-        <v>16026.36</v>
+        <v>9716.16</v>
       </c>
       <c r="G15" s="32">
-        <v>95.96</v>
+        <v>60.7</v>
       </c>
       <c r="H15" s="33">
-        <v>95.78</v>
+        <v>58.97</v>
       </c>
       <c r="I15" s="32">
-        <v>15985.78</v>
+        <v>9738.2199999999993</v>
       </c>
       <c r="J15" s="32">
-        <v>15956.91</v>
+        <v>9699.41</v>
       </c>
       <c r="L15" s="31">
-        <v>0.44</v>
+        <v>2.69</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="33">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P15" s="29"/>
     </row>
-    <row r="16" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" ht="20.45" customHeight="1">
       <c r="A16" s="30" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16" s="31">
-        <v>1633.51</v>
+        <v>1080.3800000000001</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="32">
-        <v>1722.58</v>
+        <v>222.79</v>
       </c>
       <c r="E16" s="32">
-        <v>1722.37</v>
+        <v>221.41</v>
       </c>
       <c r="G16" s="32">
-        <v>105.45</v>
+        <v>20.62</v>
       </c>
       <c r="H16" s="33">
-        <v>105.44</v>
+        <v>20.49</v>
       </c>
       <c r="I16" s="32">
-        <v>2270.98</v>
+        <v>701.62</v>
       </c>
       <c r="J16" s="32">
-        <v>2270.54</v>
+        <v>700.57</v>
       </c>
       <c r="L16" s="31">
-        <v>-24.15</v>
+        <v>-68.25</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="33">
-        <v>-24.14</v>
+        <v>-68.400000000000006</v>
       </c>
       <c r="P16" s="29"/>
     </row>
-    <row r="17" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" ht="20.45" customHeight="1">
       <c r="A17" s="25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17" s="34">
-        <v>136596.96</v>
+        <v>129326.76</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="35">
-        <v>122435.55</v>
+        <v>64580.26</v>
       </c>
       <c r="E17" s="35">
-        <v>120885.52</v>
+        <v>63162.36</v>
       </c>
       <c r="G17" s="35">
-        <v>89.63</v>
+        <v>49.94</v>
       </c>
       <c r="H17" s="36">
-        <v>88.5</v>
+        <v>48.84</v>
       </c>
       <c r="I17" s="35">
-        <v>119958.61</v>
+        <v>62340.28</v>
       </c>
       <c r="J17" s="35">
-        <v>118213.43</v>
+        <v>61120.59</v>
       </c>
       <c r="L17" s="34">
-        <v>2.06</v>
+        <v>3.59</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="36">
-        <v>2.2599999999999998</v>
+        <v>3.34</v>
       </c>
       <c r="P17" s="29"/>
     </row>
-    <row r="18" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" ht="20.45" customHeight="1">
       <c r="A18" s="25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H18" s="28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L18" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P18" s="29"/>
     </row>
-    <row r="19" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:16" ht="20.45" customHeight="1">
       <c r="A19" s="30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19" s="31">
-        <v>0.31</v>
+        <v>0.95</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="32">
-        <v>37.92</v>
+        <v>12.72</v>
       </c>
       <c r="E19" s="32">
-        <v>37.81</v>
+        <v>12.59</v>
       </c>
       <c r="G19" s="32">
-        <v>12115.02</v>
+        <v>1336.84</v>
       </c>
       <c r="H19" s="33">
-        <v>12079.86</v>
+        <v>1323.35</v>
       </c>
       <c r="I19" s="32">
-        <v>56.17</v>
+        <v>0.8</v>
       </c>
       <c r="J19" s="32">
-        <v>53.66</v>
+        <v>0.8</v>
       </c>
       <c r="L19" s="31">
-        <v>-32.49</v>
+        <v>1490</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="33">
-        <v>-29.54</v>
+        <v>1469.76</v>
       </c>
       <c r="P19" s="29"/>
     </row>
-    <row r="20" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" ht="20.45" customHeight="1">
       <c r="A20" s="30" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20" s="31">
-        <v>924.23</v>
+        <v>737.41</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="32">
-        <v>923</v>
+        <v>14.4</v>
       </c>
       <c r="E20" s="32">
-        <v>923</v>
+        <v>14.4</v>
       </c>
       <c r="G20" s="32">
-        <v>99.87</v>
+        <v>1.95</v>
       </c>
       <c r="H20" s="33">
-        <v>99.87</v>
+        <v>1.95</v>
       </c>
       <c r="I20" s="32">
-        <v>3884.21</v>
+        <v>20.86</v>
       </c>
       <c r="J20" s="32">
-        <v>3884.21</v>
+        <v>20.86</v>
       </c>
       <c r="L20" s="31">
-        <v>-76.239999999999995</v>
+        <v>-30.97</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="33">
-        <v>-76.239999999999995</v>
+        <v>-30.94</v>
       </c>
       <c r="P20" s="29"/>
     </row>
-    <row r="21" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:16" ht="20.45" customHeight="1">
       <c r="A21" s="25" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21" s="34">
-        <v>924.55</v>
+        <v>738.36</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="35">
-        <v>960.92</v>
+        <v>27.12</v>
       </c>
       <c r="E21" s="35">
-        <v>960.81</v>
+        <v>27</v>
       </c>
       <c r="G21" s="35">
-        <v>103.93</v>
+        <v>3.67</v>
       </c>
       <c r="H21" s="36">
-        <v>103.92</v>
+        <v>3.66</v>
       </c>
       <c r="I21" s="35">
-        <v>3940.38</v>
+        <v>21.66</v>
       </c>
       <c r="J21" s="35">
-        <v>3937.87</v>
+        <v>21.66</v>
       </c>
       <c r="L21" s="34">
-        <v>-75.61</v>
+        <v>25.21</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="36">
-        <v>-75.599999999999994</v>
+        <v>24.64</v>
       </c>
       <c r="P21" s="29"/>
     </row>
-    <row r="22" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" ht="20.45" customHeight="1">
       <c r="A22" s="25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22" s="34">
-        <v>137521.5</v>
+        <v>130065.12</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="35">
-        <v>123396.47</v>
+        <v>64607.38</v>
       </c>
       <c r="E22" s="35">
-        <v>121846.33</v>
+        <v>63189.36</v>
       </c>
       <c r="G22" s="35">
-        <v>89.73</v>
+        <v>49.67</v>
       </c>
       <c r="H22" s="36">
-        <v>88.6</v>
+        <v>48.58</v>
       </c>
       <c r="I22" s="35">
-        <v>123898.99</v>
+        <v>62361.94</v>
       </c>
       <c r="J22" s="35">
-        <v>122151.3</v>
+        <v>61142.25</v>
       </c>
       <c r="L22" s="34">
-        <v>-0.41</v>
+        <v>3.6</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="36">
-        <v>-0.25</v>
+        <v>3.35</v>
       </c>
       <c r="P22" s="29"/>
     </row>
-    <row r="23" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:16" ht="20.45" customHeight="1">
       <c r="A23" s="25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H23" s="28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L23" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M23" s="1"/>
       <c r="N23" s="28" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P23" s="29"/>
     </row>
-    <row r="24" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:16" ht="20.45" customHeight="1">
       <c r="A24" s="30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24" s="31">
-        <v>7863.45</v>
+        <v>8748.31</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="32">
-        <v>19286.259999999998</v>
+        <v>7.04</v>
       </c>
       <c r="E24" s="32">
-        <v>19286.259999999998</v>
+        <v>6.86</v>
       </c>
       <c r="G24" s="32">
-        <v>245.26</v>
+        <v>0.08</v>
       </c>
       <c r="H24" s="33">
-        <v>245.26</v>
+        <v>0.08</v>
       </c>
       <c r="I24" s="32">
-        <v>14186.95</v>
+        <v>7.87</v>
       </c>
       <c r="J24" s="32">
-        <v>14186.95</v>
+        <v>7.5</v>
       </c>
       <c r="L24" s="31">
-        <v>35.94</v>
+        <v>-10.55</v>
       </c>
       <c r="M24" s="1"/>
       <c r="N24" s="33">
-        <v>35.94</v>
+        <v>-8.5</v>
       </c>
       <c r="P24" s="29"/>
     </row>
-    <row r="25" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" ht="20.45" customHeight="1">
       <c r="A25" s="30" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25" s="31">
-        <v>1</v>
+        <v>10193</v>
       </c>
       <c r="C25" s="1"/>
-      <c r="D25" s="37" t="s">
-        <v>15</v>
+      <c r="D25" s="32">
+        <v>5986</v>
       </c>
       <c r="E25" s="37" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="G25" s="32">
+        <v>58.73</v>
       </c>
       <c r="H25" s="38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I25" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J25" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L25" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M25" s="1"/>
       <c r="N25" s="38" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P25" s="29"/>
     </row>
-    <row r="26" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" ht="20.45" customHeight="1">
       <c r="A26" s="25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26" s="34">
-        <v>7864.45</v>
+        <v>18941.310000000001</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="35">
-        <v>19286.259999999998</v>
+        <v>5993.04</v>
       </c>
       <c r="E26" s="35">
-        <v>19286.259999999998</v>
+        <v>6.86</v>
       </c>
       <c r="G26" s="35">
-        <v>245.23</v>
+        <v>31.64</v>
       </c>
       <c r="H26" s="36">
-        <v>245.23</v>
+        <v>0.04</v>
       </c>
       <c r="I26" s="35">
-        <v>14186.95</v>
+        <v>7.87</v>
       </c>
       <c r="J26" s="35">
-        <v>14186.95</v>
+        <v>7.5</v>
       </c>
       <c r="L26" s="34">
-        <v>35.94</v>
+        <v>76050.44</v>
       </c>
       <c r="M26" s="1"/>
       <c r="N26" s="36">
-        <v>35.94</v>
+        <v>-8.5</v>
       </c>
       <c r="P26" s="29"/>
     </row>
-    <row r="27" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:16" ht="20.45" customHeight="1">
       <c r="A27" s="30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B27" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G27" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H27" s="38" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I27" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J27" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M27" s="1"/>
       <c r="N27" s="38" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="P27" s="29"/>
     </row>
-    <row r="28" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" ht="20.45" customHeight="1">
       <c r="A28" s="40" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28" s="41">
-        <v>145385.96</v>
+        <v>149006.43</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="42">
-        <v>142682.73000000001</v>
+        <v>70600.42</v>
       </c>
       <c r="E28" s="42">
-        <v>141132.59</v>
+        <v>63196.22</v>
       </c>
       <c r="F28" s="43"/>
       <c r="G28" s="42">
-        <v>98.14</v>
+        <v>47.38</v>
       </c>
       <c r="H28" s="44">
-        <v>97.07</v>
+        <v>42.41</v>
       </c>
       <c r="I28" s="42">
-        <v>138085.94</v>
+        <v>62369.81</v>
       </c>
       <c r="J28" s="42">
-        <v>136338.25</v>
+        <v>61149.75</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="41">
-        <v>3.33</v>
+        <v>13.2</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="44">
-        <v>3.52</v>
+        <v>3.35</v>
       </c>
       <c r="P28" s="29"/>
     </row>
-    <row r="29" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="45"/>
+    <row r="29" spans="1:16" ht="20.100000000000001" customHeight="1">
+      <c r="A29" s="45" t="s">
+        <v>34</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="L27:M27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="L18:M18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="L19:M19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="L20:M20"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="L15:M15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="C2:L2"/>
     <mergeCell ref="C4:L5"/>
     <mergeCell ref="C7:L7"/>
     <mergeCell ref="K9:N9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="L10:N10"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.43627165354330716" header="0.19685039370078741" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31" style="2" customWidth="1"/>
     <col min="2" max="2" width="5" style="2" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="0.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="11" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="2" customWidth="1"/>
     <col min="15" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="2" customWidth="1"/>
     <col min="22" max="22" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="1.42578125" style="2" customWidth="1"/>
     <col min="24" max="24" width="13.7109375" style="2" customWidth="1"/>
     <col min="25" max="25" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="26" max="26" width="3.7109375" style="2" customWidth="1"/>
-    <col min="27" max="256" width="9.140625" style="2" customWidth="1"/>
+    <col min="27" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="31" style="2" customWidth="1"/>
     <col min="258" max="258" width="5" style="2" customWidth="1"/>
     <col min="259" max="259" width="2.42578125" style="2" customWidth="1"/>
     <col min="260" max="260" width="0.140625" style="2" customWidth="1"/>
     <col min="261" max="261" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="262" max="262" width="13.7109375" style="2" customWidth="1"/>
     <col min="263" max="263" width="14.7109375" style="2" customWidth="1"/>
     <col min="264" max="264" width="13.7109375" style="2" customWidth="1"/>
     <col min="265" max="265" width="14.7109375" style="2" customWidth="1"/>
     <col min="266" max="267" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="268" max="268" width="14.7109375" style="2" customWidth="1"/>
     <col min="269" max="269" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="270" max="270" width="14.7109375" style="2" customWidth="1"/>
     <col min="271" max="272" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="273" max="274" width="7.7109375" style="2" customWidth="1"/>
     <col min="275" max="275" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="276" max="276" width="6.7109375" style="2" customWidth="1"/>
     <col min="277" max="277" width="5.85546875" style="2" customWidth="1"/>
     <col min="278" max="278" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="279" max="279" width="1.42578125" style="2" customWidth="1"/>
     <col min="280" max="280" width="13.7109375" style="2" customWidth="1"/>
     <col min="281" max="281" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="282" max="282" width="3.7109375" style="2" customWidth="1"/>
-    <col min="283" max="512" width="9.140625" style="2" customWidth="1"/>
+    <col min="283" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="31" style="2" customWidth="1"/>
     <col min="514" max="514" width="5" style="2" customWidth="1"/>
     <col min="515" max="515" width="2.42578125" style="2" customWidth="1"/>
     <col min="516" max="516" width="0.140625" style="2" customWidth="1"/>
     <col min="517" max="517" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="518" max="518" width="13.7109375" style="2" customWidth="1"/>
     <col min="519" max="519" width="14.7109375" style="2" customWidth="1"/>
     <col min="520" max="520" width="13.7109375" style="2" customWidth="1"/>
     <col min="521" max="521" width="14.7109375" style="2" customWidth="1"/>
     <col min="522" max="523" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="524" max="524" width="14.7109375" style="2" customWidth="1"/>
     <col min="525" max="525" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="526" max="526" width="14.7109375" style="2" customWidth="1"/>
     <col min="527" max="528" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="529" max="530" width="7.7109375" style="2" customWidth="1"/>
     <col min="531" max="531" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="532" max="532" width="6.7109375" style="2" customWidth="1"/>
     <col min="533" max="533" width="5.85546875" style="2" customWidth="1"/>
     <col min="534" max="534" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="535" max="535" width="1.42578125" style="2" customWidth="1"/>
     <col min="536" max="536" width="13.7109375" style="2" customWidth="1"/>
     <col min="537" max="537" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="538" max="538" width="3.7109375" style="2" customWidth="1"/>
-    <col min="539" max="768" width="9.140625" style="2" customWidth="1"/>
+    <col min="539" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="31" style="2" customWidth="1"/>
     <col min="770" max="770" width="5" style="2" customWidth="1"/>
     <col min="771" max="771" width="2.42578125" style="2" customWidth="1"/>
     <col min="772" max="772" width="0.140625" style="2" customWidth="1"/>
     <col min="773" max="773" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="774" max="774" width="13.7109375" style="2" customWidth="1"/>
     <col min="775" max="775" width="14.7109375" style="2" customWidth="1"/>
     <col min="776" max="776" width="13.7109375" style="2" customWidth="1"/>
     <col min="777" max="777" width="14.7109375" style="2" customWidth="1"/>
     <col min="778" max="779" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="780" max="780" width="14.7109375" style="2" customWidth="1"/>
     <col min="781" max="781" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="782" max="782" width="14.7109375" style="2" customWidth="1"/>
     <col min="783" max="784" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="785" max="786" width="7.7109375" style="2" customWidth="1"/>
     <col min="787" max="787" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="788" max="788" width="6.7109375" style="2" customWidth="1"/>
     <col min="789" max="789" width="5.85546875" style="2" customWidth="1"/>
     <col min="790" max="790" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="791" max="791" width="1.42578125" style="2" customWidth="1"/>
     <col min="792" max="792" width="13.7109375" style="2" customWidth="1"/>
     <col min="793" max="793" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="794" max="794" width="3.7109375" style="2" customWidth="1"/>
-    <col min="795" max="1024" width="9.140625" style="2" customWidth="1"/>
+    <col min="795" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="31" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="5" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="2.42578125" style="2" customWidth="1"/>
     <col min="1028" max="1028" width="0.140625" style="2" customWidth="1"/>
     <col min="1029" max="1029" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1030" max="1030" width="13.7109375" style="2" customWidth="1"/>
     <col min="1031" max="1031" width="14.7109375" style="2" customWidth="1"/>
     <col min="1032" max="1032" width="13.7109375" style="2" customWidth="1"/>
     <col min="1033" max="1033" width="14.7109375" style="2" customWidth="1"/>
     <col min="1034" max="1035" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1036" max="1036" width="14.7109375" style="2" customWidth="1"/>
     <col min="1037" max="1037" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1038" max="1038" width="14.7109375" style="2" customWidth="1"/>
     <col min="1039" max="1040" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1041" max="1042" width="7.7109375" style="2" customWidth="1"/>
     <col min="1043" max="1043" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1044" max="1044" width="6.7109375" style="2" customWidth="1"/>
     <col min="1045" max="1045" width="5.85546875" style="2" customWidth="1"/>
     <col min="1046" max="1046" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1047" max="1047" width="1.42578125" style="2" customWidth="1"/>
     <col min="1048" max="1048" width="13.7109375" style="2" customWidth="1"/>
     <col min="1049" max="1049" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1050" max="1050" width="3.7109375" style="2" customWidth="1"/>
-    <col min="1051" max="1280" width="9.140625" style="2" customWidth="1"/>
+    <col min="1051" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="31" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="5" style="2" customWidth="1"/>
     <col min="1283" max="1283" width="2.42578125" style="2" customWidth="1"/>
     <col min="1284" max="1284" width="0.140625" style="2" customWidth="1"/>
     <col min="1285" max="1285" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1286" max="1286" width="13.7109375" style="2" customWidth="1"/>
     <col min="1287" max="1287" width="14.7109375" style="2" customWidth="1"/>
     <col min="1288" max="1288" width="13.7109375" style="2" customWidth="1"/>
     <col min="1289" max="1289" width="14.7109375" style="2" customWidth="1"/>
     <col min="1290" max="1291" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1292" max="1292" width="14.7109375" style="2" customWidth="1"/>
     <col min="1293" max="1293" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1294" max="1294" width="14.7109375" style="2" customWidth="1"/>
     <col min="1295" max="1296" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1297" max="1298" width="7.7109375" style="2" customWidth="1"/>
     <col min="1299" max="1299" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1300" max="1300" width="6.7109375" style="2" customWidth="1"/>
     <col min="1301" max="1301" width="5.85546875" style="2" customWidth="1"/>
     <col min="1302" max="1302" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1303" max="1303" width="1.42578125" style="2" customWidth="1"/>
     <col min="1304" max="1304" width="13.7109375" style="2" customWidth="1"/>
     <col min="1305" max="1305" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1306" max="1306" width="3.7109375" style="2" customWidth="1"/>
-    <col min="1307" max="1536" width="9.140625" style="2" customWidth="1"/>
+    <col min="1307" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="31" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="5" style="2" customWidth="1"/>
     <col min="1539" max="1539" width="2.42578125" style="2" customWidth="1"/>
     <col min="1540" max="1540" width="0.140625" style="2" customWidth="1"/>
     <col min="1541" max="1541" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1542" max="1542" width="13.7109375" style="2" customWidth="1"/>
     <col min="1543" max="1543" width="14.7109375" style="2" customWidth="1"/>
     <col min="1544" max="1544" width="13.7109375" style="2" customWidth="1"/>
     <col min="1545" max="1545" width="14.7109375" style="2" customWidth="1"/>
     <col min="1546" max="1547" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1548" max="1548" width="14.7109375" style="2" customWidth="1"/>
     <col min="1549" max="1549" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1550" max="1550" width="14.7109375" style="2" customWidth="1"/>
     <col min="1551" max="1552" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1553" max="1554" width="7.7109375" style="2" customWidth="1"/>
     <col min="1555" max="1555" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1556" max="1556" width="6.7109375" style="2" customWidth="1"/>
     <col min="1557" max="1557" width="5.85546875" style="2" customWidth="1"/>
     <col min="1558" max="1558" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1559" max="1559" width="1.42578125" style="2" customWidth="1"/>
     <col min="1560" max="1560" width="13.7109375" style="2" customWidth="1"/>
     <col min="1561" max="1561" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1562" max="1562" width="3.7109375" style="2" customWidth="1"/>
-    <col min="1563" max="1792" width="9.140625" style="2" customWidth="1"/>
+    <col min="1563" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="31" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="5" style="2" customWidth="1"/>
     <col min="1795" max="1795" width="2.42578125" style="2" customWidth="1"/>
     <col min="1796" max="1796" width="0.140625" style="2" customWidth="1"/>
     <col min="1797" max="1797" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1798" max="1798" width="13.7109375" style="2" customWidth="1"/>
     <col min="1799" max="1799" width="14.7109375" style="2" customWidth="1"/>
     <col min="1800" max="1800" width="13.7109375" style="2" customWidth="1"/>
     <col min="1801" max="1801" width="14.7109375" style="2" customWidth="1"/>
     <col min="1802" max="1803" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1804" max="1804" width="14.7109375" style="2" customWidth="1"/>
     <col min="1805" max="1805" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1806" max="1806" width="14.7109375" style="2" customWidth="1"/>
     <col min="1807" max="1808" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1809" max="1810" width="7.7109375" style="2" customWidth="1"/>
     <col min="1811" max="1811" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1812" max="1812" width="6.7109375" style="2" customWidth="1"/>
     <col min="1813" max="1813" width="5.85546875" style="2" customWidth="1"/>
     <col min="1814" max="1814" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1815" max="1815" width="1.42578125" style="2" customWidth="1"/>
     <col min="1816" max="1816" width="13.7109375" style="2" customWidth="1"/>
     <col min="1817" max="1817" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1818" max="1818" width="3.7109375" style="2" customWidth="1"/>
-    <col min="1819" max="2048" width="9.140625" style="2" customWidth="1"/>
+    <col min="1819" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="31" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="5" style="2" customWidth="1"/>
     <col min="2051" max="2051" width="2.42578125" style="2" customWidth="1"/>
     <col min="2052" max="2052" width="0.140625" style="2" customWidth="1"/>
     <col min="2053" max="2053" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2054" max="2054" width="13.7109375" style="2" customWidth="1"/>
     <col min="2055" max="2055" width="14.7109375" style="2" customWidth="1"/>
     <col min="2056" max="2056" width="13.7109375" style="2" customWidth="1"/>
     <col min="2057" max="2057" width="14.7109375" style="2" customWidth="1"/>
     <col min="2058" max="2059" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2060" max="2060" width="14.7109375" style="2" customWidth="1"/>
     <col min="2061" max="2061" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2062" max="2062" width="14.7109375" style="2" customWidth="1"/>
     <col min="2063" max="2064" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2065" max="2066" width="7.7109375" style="2" customWidth="1"/>
     <col min="2067" max="2067" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2068" max="2068" width="6.7109375" style="2" customWidth="1"/>
     <col min="2069" max="2069" width="5.85546875" style="2" customWidth="1"/>
     <col min="2070" max="2070" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2071" max="2071" width="1.42578125" style="2" customWidth="1"/>
     <col min="2072" max="2072" width="13.7109375" style="2" customWidth="1"/>
     <col min="2073" max="2073" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2074" max="2074" width="3.7109375" style="2" customWidth="1"/>
-    <col min="2075" max="2304" width="9.140625" style="2" customWidth="1"/>
+    <col min="2075" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="31" style="2" customWidth="1"/>
     <col min="2306" max="2306" width="5" style="2" customWidth="1"/>
     <col min="2307" max="2307" width="2.42578125" style="2" customWidth="1"/>
     <col min="2308" max="2308" width="0.140625" style="2" customWidth="1"/>
     <col min="2309" max="2309" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2310" max="2310" width="13.7109375" style="2" customWidth="1"/>
     <col min="2311" max="2311" width="14.7109375" style="2" customWidth="1"/>
     <col min="2312" max="2312" width="13.7109375" style="2" customWidth="1"/>
     <col min="2313" max="2313" width="14.7109375" style="2" customWidth="1"/>
     <col min="2314" max="2315" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2316" max="2316" width="14.7109375" style="2" customWidth="1"/>
     <col min="2317" max="2317" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2318" max="2318" width="14.7109375" style="2" customWidth="1"/>
     <col min="2319" max="2320" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2321" max="2322" width="7.7109375" style="2" customWidth="1"/>
     <col min="2323" max="2323" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2324" max="2324" width="6.7109375" style="2" customWidth="1"/>
     <col min="2325" max="2325" width="5.85546875" style="2" customWidth="1"/>
     <col min="2326" max="2326" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2327" max="2327" width="1.42578125" style="2" customWidth="1"/>
     <col min="2328" max="2328" width="13.7109375" style="2" customWidth="1"/>
     <col min="2329" max="2329" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2330" max="2330" width="3.7109375" style="2" customWidth="1"/>
-    <col min="2331" max="2560" width="9.140625" style="2" customWidth="1"/>
+    <col min="2331" max="2560" width="9.140625" style="2"/>
     <col min="2561" max="2561" width="31" style="2" customWidth="1"/>
     <col min="2562" max="2562" width="5" style="2" customWidth="1"/>
     <col min="2563" max="2563" width="2.42578125" style="2" customWidth="1"/>
     <col min="2564" max="2564" width="0.140625" style="2" customWidth="1"/>
     <col min="2565" max="2565" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2566" max="2566" width="13.7109375" style="2" customWidth="1"/>
     <col min="2567" max="2567" width="14.7109375" style="2" customWidth="1"/>
     <col min="2568" max="2568" width="13.7109375" style="2" customWidth="1"/>
     <col min="2569" max="2569" width="14.7109375" style="2" customWidth="1"/>
     <col min="2570" max="2571" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2572" max="2572" width="14.7109375" style="2" customWidth="1"/>
     <col min="2573" max="2573" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2574" max="2574" width="14.7109375" style="2" customWidth="1"/>
     <col min="2575" max="2576" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2577" max="2578" width="7.7109375" style="2" customWidth="1"/>
     <col min="2579" max="2579" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2580" max="2580" width="6.7109375" style="2" customWidth="1"/>
     <col min="2581" max="2581" width="5.85546875" style="2" customWidth="1"/>
     <col min="2582" max="2582" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2583" max="2583" width="1.42578125" style="2" customWidth="1"/>
     <col min="2584" max="2584" width="13.7109375" style="2" customWidth="1"/>
     <col min="2585" max="2585" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2586" max="2586" width="3.7109375" style="2" customWidth="1"/>
-    <col min="2587" max="2816" width="9.140625" style="2" customWidth="1"/>
+    <col min="2587" max="2816" width="9.140625" style="2"/>
     <col min="2817" max="2817" width="31" style="2" customWidth="1"/>
     <col min="2818" max="2818" width="5" style="2" customWidth="1"/>
     <col min="2819" max="2819" width="2.42578125" style="2" customWidth="1"/>
     <col min="2820" max="2820" width="0.140625" style="2" customWidth="1"/>
     <col min="2821" max="2821" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2822" max="2822" width="13.7109375" style="2" customWidth="1"/>
     <col min="2823" max="2823" width="14.7109375" style="2" customWidth="1"/>
     <col min="2824" max="2824" width="13.7109375" style="2" customWidth="1"/>
     <col min="2825" max="2825" width="14.7109375" style="2" customWidth="1"/>
     <col min="2826" max="2827" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2828" max="2828" width="14.7109375" style="2" customWidth="1"/>
     <col min="2829" max="2829" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2830" max="2830" width="14.7109375" style="2" customWidth="1"/>
     <col min="2831" max="2832" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2833" max="2834" width="7.7109375" style="2" customWidth="1"/>
     <col min="2835" max="2835" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2836" max="2836" width="6.7109375" style="2" customWidth="1"/>
     <col min="2837" max="2837" width="5.85546875" style="2" customWidth="1"/>
     <col min="2838" max="2838" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2839" max="2839" width="1.42578125" style="2" customWidth="1"/>
     <col min="2840" max="2840" width="13.7109375" style="2" customWidth="1"/>
     <col min="2841" max="2841" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2842" max="2842" width="3.7109375" style="2" customWidth="1"/>
-    <col min="2843" max="3072" width="9.140625" style="2" customWidth="1"/>
+    <col min="2843" max="3072" width="9.140625" style="2"/>
     <col min="3073" max="3073" width="31" style="2" customWidth="1"/>
     <col min="3074" max="3074" width="5" style="2" customWidth="1"/>
     <col min="3075" max="3075" width="2.42578125" style="2" customWidth="1"/>
     <col min="3076" max="3076" width="0.140625" style="2" customWidth="1"/>
     <col min="3077" max="3077" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3078" max="3078" width="13.7109375" style="2" customWidth="1"/>
     <col min="3079" max="3079" width="14.7109375" style="2" customWidth="1"/>
     <col min="3080" max="3080" width="13.7109375" style="2" customWidth="1"/>
     <col min="3081" max="3081" width="14.7109375" style="2" customWidth="1"/>
     <col min="3082" max="3083" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3084" max="3084" width="14.7109375" style="2" customWidth="1"/>
     <col min="3085" max="3085" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3086" max="3086" width="14.7109375" style="2" customWidth="1"/>
     <col min="3087" max="3088" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3089" max="3090" width="7.7109375" style="2" customWidth="1"/>
     <col min="3091" max="3091" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3092" max="3092" width="6.7109375" style="2" customWidth="1"/>
     <col min="3093" max="3093" width="5.85546875" style="2" customWidth="1"/>
     <col min="3094" max="3094" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3095" max="3095" width="1.42578125" style="2" customWidth="1"/>
     <col min="3096" max="3096" width="13.7109375" style="2" customWidth="1"/>
     <col min="3097" max="3097" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3098" max="3098" width="3.7109375" style="2" customWidth="1"/>
-    <col min="3099" max="3328" width="9.140625" style="2" customWidth="1"/>
+    <col min="3099" max="3328" width="9.140625" style="2"/>
     <col min="3329" max="3329" width="31" style="2" customWidth="1"/>
     <col min="3330" max="3330" width="5" style="2" customWidth="1"/>
     <col min="3331" max="3331" width="2.42578125" style="2" customWidth="1"/>
     <col min="3332" max="3332" width="0.140625" style="2" customWidth="1"/>
     <col min="3333" max="3333" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3334" max="3334" width="13.7109375" style="2" customWidth="1"/>
     <col min="3335" max="3335" width="14.7109375" style="2" customWidth="1"/>
     <col min="3336" max="3336" width="13.7109375" style="2" customWidth="1"/>
     <col min="3337" max="3337" width="14.7109375" style="2" customWidth="1"/>
     <col min="3338" max="3339" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3340" max="3340" width="14.7109375" style="2" customWidth="1"/>
     <col min="3341" max="3341" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3342" max="3342" width="14.7109375" style="2" customWidth="1"/>
     <col min="3343" max="3344" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3345" max="3346" width="7.7109375" style="2" customWidth="1"/>
     <col min="3347" max="3347" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3348" max="3348" width="6.7109375" style="2" customWidth="1"/>
     <col min="3349" max="3349" width="5.85546875" style="2" customWidth="1"/>
     <col min="3350" max="3350" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3351" max="3351" width="1.42578125" style="2" customWidth="1"/>
     <col min="3352" max="3352" width="13.7109375" style="2" customWidth="1"/>
     <col min="3353" max="3353" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3354" max="3354" width="3.7109375" style="2" customWidth="1"/>
-    <col min="3355" max="3584" width="9.140625" style="2" customWidth="1"/>
+    <col min="3355" max="3584" width="9.140625" style="2"/>
     <col min="3585" max="3585" width="31" style="2" customWidth="1"/>
     <col min="3586" max="3586" width="5" style="2" customWidth="1"/>
     <col min="3587" max="3587" width="2.42578125" style="2" customWidth="1"/>
     <col min="3588" max="3588" width="0.140625" style="2" customWidth="1"/>
     <col min="3589" max="3589" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3590" max="3590" width="13.7109375" style="2" customWidth="1"/>
     <col min="3591" max="3591" width="14.7109375" style="2" customWidth="1"/>
     <col min="3592" max="3592" width="13.7109375" style="2" customWidth="1"/>
     <col min="3593" max="3593" width="14.7109375" style="2" customWidth="1"/>
     <col min="3594" max="3595" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3596" max="3596" width="14.7109375" style="2" customWidth="1"/>
     <col min="3597" max="3597" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3598" max="3598" width="14.7109375" style="2" customWidth="1"/>
     <col min="3599" max="3600" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3601" max="3602" width="7.7109375" style="2" customWidth="1"/>
     <col min="3603" max="3603" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3604" max="3604" width="6.7109375" style="2" customWidth="1"/>
     <col min="3605" max="3605" width="5.85546875" style="2" customWidth="1"/>
     <col min="3606" max="3606" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3607" max="3607" width="1.42578125" style="2" customWidth="1"/>
     <col min="3608" max="3608" width="13.7109375" style="2" customWidth="1"/>
     <col min="3609" max="3609" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3610" max="3610" width="3.7109375" style="2" customWidth="1"/>
-    <col min="3611" max="3840" width="9.140625" style="2" customWidth="1"/>
+    <col min="3611" max="3840" width="9.140625" style="2"/>
     <col min="3841" max="3841" width="31" style="2" customWidth="1"/>
     <col min="3842" max="3842" width="5" style="2" customWidth="1"/>
     <col min="3843" max="3843" width="2.42578125" style="2" customWidth="1"/>
     <col min="3844" max="3844" width="0.140625" style="2" customWidth="1"/>
     <col min="3845" max="3845" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3846" max="3846" width="13.7109375" style="2" customWidth="1"/>
     <col min="3847" max="3847" width="14.7109375" style="2" customWidth="1"/>
     <col min="3848" max="3848" width="13.7109375" style="2" customWidth="1"/>
     <col min="3849" max="3849" width="14.7109375" style="2" customWidth="1"/>
     <col min="3850" max="3851" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3852" max="3852" width="14.7109375" style="2" customWidth="1"/>
     <col min="3853" max="3853" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3854" max="3854" width="14.7109375" style="2" customWidth="1"/>
     <col min="3855" max="3856" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3857" max="3858" width="7.7109375" style="2" customWidth="1"/>
     <col min="3859" max="3859" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3860" max="3860" width="6.7109375" style="2" customWidth="1"/>
     <col min="3861" max="3861" width="5.85546875" style="2" customWidth="1"/>
     <col min="3862" max="3862" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3863" max="3863" width="1.42578125" style="2" customWidth="1"/>
     <col min="3864" max="3864" width="13.7109375" style="2" customWidth="1"/>
     <col min="3865" max="3865" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3866" max="3866" width="3.7109375" style="2" customWidth="1"/>
-    <col min="3867" max="4096" width="9.140625" style="2" customWidth="1"/>
+    <col min="3867" max="4096" width="9.140625" style="2"/>
     <col min="4097" max="4097" width="31" style="2" customWidth="1"/>
     <col min="4098" max="4098" width="5" style="2" customWidth="1"/>
     <col min="4099" max="4099" width="2.42578125" style="2" customWidth="1"/>
     <col min="4100" max="4100" width="0.140625" style="2" customWidth="1"/>
     <col min="4101" max="4101" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4102" max="4102" width="13.7109375" style="2" customWidth="1"/>
     <col min="4103" max="4103" width="14.7109375" style="2" customWidth="1"/>
     <col min="4104" max="4104" width="13.7109375" style="2" customWidth="1"/>
     <col min="4105" max="4105" width="14.7109375" style="2" customWidth="1"/>
     <col min="4106" max="4107" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4108" max="4108" width="14.7109375" style="2" customWidth="1"/>
     <col min="4109" max="4109" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4110" max="4110" width="14.7109375" style="2" customWidth="1"/>
     <col min="4111" max="4112" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4113" max="4114" width="7.7109375" style="2" customWidth="1"/>
     <col min="4115" max="4115" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4116" max="4116" width="6.7109375" style="2" customWidth="1"/>
     <col min="4117" max="4117" width="5.85546875" style="2" customWidth="1"/>
     <col min="4118" max="4118" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4119" max="4119" width="1.42578125" style="2" customWidth="1"/>
     <col min="4120" max="4120" width="13.7109375" style="2" customWidth="1"/>
     <col min="4121" max="4121" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4122" max="4122" width="3.7109375" style="2" customWidth="1"/>
-    <col min="4123" max="4352" width="9.140625" style="2" customWidth="1"/>
+    <col min="4123" max="4352" width="9.140625" style="2"/>
     <col min="4353" max="4353" width="31" style="2" customWidth="1"/>
     <col min="4354" max="4354" width="5" style="2" customWidth="1"/>
     <col min="4355" max="4355" width="2.42578125" style="2" customWidth="1"/>
     <col min="4356" max="4356" width="0.140625" style="2" customWidth="1"/>
     <col min="4357" max="4357" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4358" max="4358" width="13.7109375" style="2" customWidth="1"/>
     <col min="4359" max="4359" width="14.7109375" style="2" customWidth="1"/>
     <col min="4360" max="4360" width="13.7109375" style="2" customWidth="1"/>
     <col min="4361" max="4361" width="14.7109375" style="2" customWidth="1"/>
     <col min="4362" max="4363" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4364" max="4364" width="14.7109375" style="2" customWidth="1"/>
     <col min="4365" max="4365" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4366" max="4366" width="14.7109375" style="2" customWidth="1"/>
     <col min="4367" max="4368" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4369" max="4370" width="7.7109375" style="2" customWidth="1"/>
     <col min="4371" max="4371" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4372" max="4372" width="6.7109375" style="2" customWidth="1"/>
     <col min="4373" max="4373" width="5.85546875" style="2" customWidth="1"/>
     <col min="4374" max="4374" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4375" max="4375" width="1.42578125" style="2" customWidth="1"/>
     <col min="4376" max="4376" width="13.7109375" style="2" customWidth="1"/>
     <col min="4377" max="4377" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4378" max="4378" width="3.7109375" style="2" customWidth="1"/>
-    <col min="4379" max="4608" width="9.140625" style="2" customWidth="1"/>
+    <col min="4379" max="4608" width="9.140625" style="2"/>
     <col min="4609" max="4609" width="31" style="2" customWidth="1"/>
     <col min="4610" max="4610" width="5" style="2" customWidth="1"/>
     <col min="4611" max="4611" width="2.42578125" style="2" customWidth="1"/>
     <col min="4612" max="4612" width="0.140625" style="2" customWidth="1"/>
     <col min="4613" max="4613" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4614" max="4614" width="13.7109375" style="2" customWidth="1"/>
     <col min="4615" max="4615" width="14.7109375" style="2" customWidth="1"/>
     <col min="4616" max="4616" width="13.7109375" style="2" customWidth="1"/>
     <col min="4617" max="4617" width="14.7109375" style="2" customWidth="1"/>
     <col min="4618" max="4619" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4620" max="4620" width="14.7109375" style="2" customWidth="1"/>
     <col min="4621" max="4621" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4622" max="4622" width="14.7109375" style="2" customWidth="1"/>
     <col min="4623" max="4624" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4625" max="4626" width="7.7109375" style="2" customWidth="1"/>
     <col min="4627" max="4627" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4628" max="4628" width="6.7109375" style="2" customWidth="1"/>
     <col min="4629" max="4629" width="5.85546875" style="2" customWidth="1"/>
     <col min="4630" max="4630" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4631" max="4631" width="1.42578125" style="2" customWidth="1"/>
     <col min="4632" max="4632" width="13.7109375" style="2" customWidth="1"/>
     <col min="4633" max="4633" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4634" max="4634" width="3.7109375" style="2" customWidth="1"/>
-    <col min="4635" max="4864" width="9.140625" style="2" customWidth="1"/>
+    <col min="4635" max="4864" width="9.140625" style="2"/>
     <col min="4865" max="4865" width="31" style="2" customWidth="1"/>
     <col min="4866" max="4866" width="5" style="2" customWidth="1"/>
     <col min="4867" max="4867" width="2.42578125" style="2" customWidth="1"/>
     <col min="4868" max="4868" width="0.140625" style="2" customWidth="1"/>
     <col min="4869" max="4869" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4870" max="4870" width="13.7109375" style="2" customWidth="1"/>
     <col min="4871" max="4871" width="14.7109375" style="2" customWidth="1"/>
     <col min="4872" max="4872" width="13.7109375" style="2" customWidth="1"/>
     <col min="4873" max="4873" width="14.7109375" style="2" customWidth="1"/>
     <col min="4874" max="4875" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4876" max="4876" width="14.7109375" style="2" customWidth="1"/>
     <col min="4877" max="4877" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4878" max="4878" width="14.7109375" style="2" customWidth="1"/>
     <col min="4879" max="4880" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4881" max="4882" width="7.7109375" style="2" customWidth="1"/>
     <col min="4883" max="4883" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4884" max="4884" width="6.7109375" style="2" customWidth="1"/>
     <col min="4885" max="4885" width="5.85546875" style="2" customWidth="1"/>
     <col min="4886" max="4886" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4887" max="4887" width="1.42578125" style="2" customWidth="1"/>
     <col min="4888" max="4888" width="13.7109375" style="2" customWidth="1"/>
     <col min="4889" max="4889" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4890" max="4890" width="3.7109375" style="2" customWidth="1"/>
-    <col min="4891" max="5120" width="9.140625" style="2" customWidth="1"/>
+    <col min="4891" max="5120" width="9.140625" style="2"/>
     <col min="5121" max="5121" width="31" style="2" customWidth="1"/>
     <col min="5122" max="5122" width="5" style="2" customWidth="1"/>
     <col min="5123" max="5123" width="2.42578125" style="2" customWidth="1"/>
     <col min="5124" max="5124" width="0.140625" style="2" customWidth="1"/>
     <col min="5125" max="5125" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5126" max="5126" width="13.7109375" style="2" customWidth="1"/>
     <col min="5127" max="5127" width="14.7109375" style="2" customWidth="1"/>
     <col min="5128" max="5128" width="13.7109375" style="2" customWidth="1"/>
     <col min="5129" max="5129" width="14.7109375" style="2" customWidth="1"/>
     <col min="5130" max="5131" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5132" max="5132" width="14.7109375" style="2" customWidth="1"/>
     <col min="5133" max="5133" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5134" max="5134" width="14.7109375" style="2" customWidth="1"/>
     <col min="5135" max="5136" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5137" max="5138" width="7.7109375" style="2" customWidth="1"/>
     <col min="5139" max="5139" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5140" max="5140" width="6.7109375" style="2" customWidth="1"/>
     <col min="5141" max="5141" width="5.85546875" style="2" customWidth="1"/>
     <col min="5142" max="5142" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5143" max="5143" width="1.42578125" style="2" customWidth="1"/>
     <col min="5144" max="5144" width="13.7109375" style="2" customWidth="1"/>
     <col min="5145" max="5145" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5146" max="5146" width="3.7109375" style="2" customWidth="1"/>
-    <col min="5147" max="5376" width="9.140625" style="2" customWidth="1"/>
+    <col min="5147" max="5376" width="9.140625" style="2"/>
     <col min="5377" max="5377" width="31" style="2" customWidth="1"/>
     <col min="5378" max="5378" width="5" style="2" customWidth="1"/>
     <col min="5379" max="5379" width="2.42578125" style="2" customWidth="1"/>
     <col min="5380" max="5380" width="0.140625" style="2" customWidth="1"/>
     <col min="5381" max="5381" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5382" max="5382" width="13.7109375" style="2" customWidth="1"/>
     <col min="5383" max="5383" width="14.7109375" style="2" customWidth="1"/>
     <col min="5384" max="5384" width="13.7109375" style="2" customWidth="1"/>
     <col min="5385" max="5385" width="14.7109375" style="2" customWidth="1"/>
     <col min="5386" max="5387" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5388" max="5388" width="14.7109375" style="2" customWidth="1"/>
     <col min="5389" max="5389" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5390" max="5390" width="14.7109375" style="2" customWidth="1"/>
     <col min="5391" max="5392" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5393" max="5394" width="7.7109375" style="2" customWidth="1"/>
     <col min="5395" max="5395" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5396" max="5396" width="6.7109375" style="2" customWidth="1"/>
     <col min="5397" max="5397" width="5.85546875" style="2" customWidth="1"/>
     <col min="5398" max="5398" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5399" max="5399" width="1.42578125" style="2" customWidth="1"/>
     <col min="5400" max="5400" width="13.7109375" style="2" customWidth="1"/>
     <col min="5401" max="5401" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5402" max="5402" width="3.7109375" style="2" customWidth="1"/>
-    <col min="5403" max="5632" width="9.140625" style="2" customWidth="1"/>
+    <col min="5403" max="5632" width="9.140625" style="2"/>
     <col min="5633" max="5633" width="31" style="2" customWidth="1"/>
     <col min="5634" max="5634" width="5" style="2" customWidth="1"/>
     <col min="5635" max="5635" width="2.42578125" style="2" customWidth="1"/>
     <col min="5636" max="5636" width="0.140625" style="2" customWidth="1"/>
     <col min="5637" max="5637" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5638" max="5638" width="13.7109375" style="2" customWidth="1"/>
     <col min="5639" max="5639" width="14.7109375" style="2" customWidth="1"/>
     <col min="5640" max="5640" width="13.7109375" style="2" customWidth="1"/>
     <col min="5641" max="5641" width="14.7109375" style="2" customWidth="1"/>
     <col min="5642" max="5643" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5644" max="5644" width="14.7109375" style="2" customWidth="1"/>
     <col min="5645" max="5645" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5646" max="5646" width="14.7109375" style="2" customWidth="1"/>
     <col min="5647" max="5648" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5649" max="5650" width="7.7109375" style="2" customWidth="1"/>
     <col min="5651" max="5651" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5652" max="5652" width="6.7109375" style="2" customWidth="1"/>
     <col min="5653" max="5653" width="5.85546875" style="2" customWidth="1"/>
     <col min="5654" max="5654" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5655" max="5655" width="1.42578125" style="2" customWidth="1"/>
     <col min="5656" max="5656" width="13.7109375" style="2" customWidth="1"/>
     <col min="5657" max="5657" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5658" max="5658" width="3.7109375" style="2" customWidth="1"/>
-    <col min="5659" max="5888" width="9.140625" style="2" customWidth="1"/>
+    <col min="5659" max="5888" width="9.140625" style="2"/>
     <col min="5889" max="5889" width="31" style="2" customWidth="1"/>
     <col min="5890" max="5890" width="5" style="2" customWidth="1"/>
     <col min="5891" max="5891" width="2.42578125" style="2" customWidth="1"/>
     <col min="5892" max="5892" width="0.140625" style="2" customWidth="1"/>
     <col min="5893" max="5893" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5894" max="5894" width="13.7109375" style="2" customWidth="1"/>
     <col min="5895" max="5895" width="14.7109375" style="2" customWidth="1"/>
     <col min="5896" max="5896" width="13.7109375" style="2" customWidth="1"/>
     <col min="5897" max="5897" width="14.7109375" style="2" customWidth="1"/>
     <col min="5898" max="5899" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5900" max="5900" width="14.7109375" style="2" customWidth="1"/>
     <col min="5901" max="5901" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5902" max="5902" width="14.7109375" style="2" customWidth="1"/>
     <col min="5903" max="5904" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5905" max="5906" width="7.7109375" style="2" customWidth="1"/>
     <col min="5907" max="5907" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5908" max="5908" width="6.7109375" style="2" customWidth="1"/>
     <col min="5909" max="5909" width="5.85546875" style="2" customWidth="1"/>
     <col min="5910" max="5910" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5911" max="5911" width="1.42578125" style="2" customWidth="1"/>
     <col min="5912" max="5912" width="13.7109375" style="2" customWidth="1"/>
     <col min="5913" max="5913" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5914" max="5914" width="3.7109375" style="2" customWidth="1"/>
-    <col min="5915" max="6144" width="9.140625" style="2" customWidth="1"/>
+    <col min="5915" max="6144" width="9.140625" style="2"/>
     <col min="6145" max="6145" width="31" style="2" customWidth="1"/>
     <col min="6146" max="6146" width="5" style="2" customWidth="1"/>
     <col min="6147" max="6147" width="2.42578125" style="2" customWidth="1"/>
     <col min="6148" max="6148" width="0.140625" style="2" customWidth="1"/>
     <col min="6149" max="6149" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6150" max="6150" width="13.7109375" style="2" customWidth="1"/>
     <col min="6151" max="6151" width="14.7109375" style="2" customWidth="1"/>
     <col min="6152" max="6152" width="13.7109375" style="2" customWidth="1"/>
     <col min="6153" max="6153" width="14.7109375" style="2" customWidth="1"/>
     <col min="6154" max="6155" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6156" max="6156" width="14.7109375" style="2" customWidth="1"/>
     <col min="6157" max="6157" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6158" max="6158" width="14.7109375" style="2" customWidth="1"/>
     <col min="6159" max="6160" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6161" max="6162" width="7.7109375" style="2" customWidth="1"/>
     <col min="6163" max="6163" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6164" max="6164" width="6.7109375" style="2" customWidth="1"/>
     <col min="6165" max="6165" width="5.85546875" style="2" customWidth="1"/>
     <col min="6166" max="6166" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6167" max="6167" width="1.42578125" style="2" customWidth="1"/>
     <col min="6168" max="6168" width="13.7109375" style="2" customWidth="1"/>
     <col min="6169" max="6169" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6170" max="6170" width="3.7109375" style="2" customWidth="1"/>
-    <col min="6171" max="6400" width="9.140625" style="2" customWidth="1"/>
+    <col min="6171" max="6400" width="9.140625" style="2"/>
     <col min="6401" max="6401" width="31" style="2" customWidth="1"/>
     <col min="6402" max="6402" width="5" style="2" customWidth="1"/>
     <col min="6403" max="6403" width="2.42578125" style="2" customWidth="1"/>
     <col min="6404" max="6404" width="0.140625" style="2" customWidth="1"/>
     <col min="6405" max="6405" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6406" max="6406" width="13.7109375" style="2" customWidth="1"/>
     <col min="6407" max="6407" width="14.7109375" style="2" customWidth="1"/>
     <col min="6408" max="6408" width="13.7109375" style="2" customWidth="1"/>
     <col min="6409" max="6409" width="14.7109375" style="2" customWidth="1"/>
     <col min="6410" max="6411" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6412" max="6412" width="14.7109375" style="2" customWidth="1"/>
     <col min="6413" max="6413" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6414" max="6414" width="14.7109375" style="2" customWidth="1"/>
     <col min="6415" max="6416" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6417" max="6418" width="7.7109375" style="2" customWidth="1"/>
     <col min="6419" max="6419" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6420" max="6420" width="6.7109375" style="2" customWidth="1"/>
     <col min="6421" max="6421" width="5.85546875" style="2" customWidth="1"/>
     <col min="6422" max="6422" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6423" max="6423" width="1.42578125" style="2" customWidth="1"/>
     <col min="6424" max="6424" width="13.7109375" style="2" customWidth="1"/>
     <col min="6425" max="6425" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6426" max="6426" width="3.7109375" style="2" customWidth="1"/>
-    <col min="6427" max="6656" width="9.140625" style="2" customWidth="1"/>
+    <col min="6427" max="6656" width="9.140625" style="2"/>
     <col min="6657" max="6657" width="31" style="2" customWidth="1"/>
     <col min="6658" max="6658" width="5" style="2" customWidth="1"/>
     <col min="6659" max="6659" width="2.42578125" style="2" customWidth="1"/>
     <col min="6660" max="6660" width="0.140625" style="2" customWidth="1"/>
     <col min="6661" max="6661" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6662" max="6662" width="13.7109375" style="2" customWidth="1"/>
     <col min="6663" max="6663" width="14.7109375" style="2" customWidth="1"/>
     <col min="6664" max="6664" width="13.7109375" style="2" customWidth="1"/>
     <col min="6665" max="6665" width="14.7109375" style="2" customWidth="1"/>
     <col min="6666" max="6667" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6668" max="6668" width="14.7109375" style="2" customWidth="1"/>
     <col min="6669" max="6669" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6670" max="6670" width="14.7109375" style="2" customWidth="1"/>
     <col min="6671" max="6672" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6673" max="6674" width="7.7109375" style="2" customWidth="1"/>
     <col min="6675" max="6675" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6676" max="6676" width="6.7109375" style="2" customWidth="1"/>
     <col min="6677" max="6677" width="5.85546875" style="2" customWidth="1"/>
     <col min="6678" max="6678" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6679" max="6679" width="1.42578125" style="2" customWidth="1"/>
     <col min="6680" max="6680" width="13.7109375" style="2" customWidth="1"/>
     <col min="6681" max="6681" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6682" max="6682" width="3.7109375" style="2" customWidth="1"/>
-    <col min="6683" max="6912" width="9.140625" style="2" customWidth="1"/>
+    <col min="6683" max="6912" width="9.140625" style="2"/>
     <col min="6913" max="6913" width="31" style="2" customWidth="1"/>
     <col min="6914" max="6914" width="5" style="2" customWidth="1"/>
     <col min="6915" max="6915" width="2.42578125" style="2" customWidth="1"/>
     <col min="6916" max="6916" width="0.140625" style="2" customWidth="1"/>
     <col min="6917" max="6917" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6918" max="6918" width="13.7109375" style="2" customWidth="1"/>
     <col min="6919" max="6919" width="14.7109375" style="2" customWidth="1"/>
     <col min="6920" max="6920" width="13.7109375" style="2" customWidth="1"/>
     <col min="6921" max="6921" width="14.7109375" style="2" customWidth="1"/>
     <col min="6922" max="6923" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6924" max="6924" width="14.7109375" style="2" customWidth="1"/>
     <col min="6925" max="6925" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6926" max="6926" width="14.7109375" style="2" customWidth="1"/>
     <col min="6927" max="6928" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6929" max="6930" width="7.7109375" style="2" customWidth="1"/>
     <col min="6931" max="6931" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6932" max="6932" width="6.7109375" style="2" customWidth="1"/>
     <col min="6933" max="6933" width="5.85546875" style="2" customWidth="1"/>
     <col min="6934" max="6934" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6935" max="6935" width="1.42578125" style="2" customWidth="1"/>
     <col min="6936" max="6936" width="13.7109375" style="2" customWidth="1"/>
     <col min="6937" max="6937" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6938" max="6938" width="3.7109375" style="2" customWidth="1"/>
-    <col min="6939" max="7168" width="9.140625" style="2" customWidth="1"/>
+    <col min="6939" max="7168" width="9.140625" style="2"/>
     <col min="7169" max="7169" width="31" style="2" customWidth="1"/>
     <col min="7170" max="7170" width="5" style="2" customWidth="1"/>
     <col min="7171" max="7171" width="2.42578125" style="2" customWidth="1"/>
     <col min="7172" max="7172" width="0.140625" style="2" customWidth="1"/>
     <col min="7173" max="7173" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7174" max="7174" width="13.7109375" style="2" customWidth="1"/>
     <col min="7175" max="7175" width="14.7109375" style="2" customWidth="1"/>
     <col min="7176" max="7176" width="13.7109375" style="2" customWidth="1"/>
     <col min="7177" max="7177" width="14.7109375" style="2" customWidth="1"/>
     <col min="7178" max="7179" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7180" max="7180" width="14.7109375" style="2" customWidth="1"/>
     <col min="7181" max="7181" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7182" max="7182" width="14.7109375" style="2" customWidth="1"/>
     <col min="7183" max="7184" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7185" max="7186" width="7.7109375" style="2" customWidth="1"/>
     <col min="7187" max="7187" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7188" max="7188" width="6.7109375" style="2" customWidth="1"/>
     <col min="7189" max="7189" width="5.85546875" style="2" customWidth="1"/>
     <col min="7190" max="7190" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7191" max="7191" width="1.42578125" style="2" customWidth="1"/>
     <col min="7192" max="7192" width="13.7109375" style="2" customWidth="1"/>
     <col min="7193" max="7193" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7194" max="7194" width="3.7109375" style="2" customWidth="1"/>
-    <col min="7195" max="7424" width="9.140625" style="2" customWidth="1"/>
+    <col min="7195" max="7424" width="9.140625" style="2"/>
     <col min="7425" max="7425" width="31" style="2" customWidth="1"/>
     <col min="7426" max="7426" width="5" style="2" customWidth="1"/>
     <col min="7427" max="7427" width="2.42578125" style="2" customWidth="1"/>
     <col min="7428" max="7428" width="0.140625" style="2" customWidth="1"/>
     <col min="7429" max="7429" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7430" max="7430" width="13.7109375" style="2" customWidth="1"/>
     <col min="7431" max="7431" width="14.7109375" style="2" customWidth="1"/>
     <col min="7432" max="7432" width="13.7109375" style="2" customWidth="1"/>
     <col min="7433" max="7433" width="14.7109375" style="2" customWidth="1"/>
     <col min="7434" max="7435" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7436" max="7436" width="14.7109375" style="2" customWidth="1"/>
     <col min="7437" max="7437" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7438" max="7438" width="14.7109375" style="2" customWidth="1"/>
     <col min="7439" max="7440" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7441" max="7442" width="7.7109375" style="2" customWidth="1"/>
     <col min="7443" max="7443" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7444" max="7444" width="6.7109375" style="2" customWidth="1"/>
     <col min="7445" max="7445" width="5.85546875" style="2" customWidth="1"/>
     <col min="7446" max="7446" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7447" max="7447" width="1.42578125" style="2" customWidth="1"/>
     <col min="7448" max="7448" width="13.7109375" style="2" customWidth="1"/>
     <col min="7449" max="7449" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7450" max="7450" width="3.7109375" style="2" customWidth="1"/>
-    <col min="7451" max="7680" width="9.140625" style="2" customWidth="1"/>
+    <col min="7451" max="7680" width="9.140625" style="2"/>
     <col min="7681" max="7681" width="31" style="2" customWidth="1"/>
     <col min="7682" max="7682" width="5" style="2" customWidth="1"/>
     <col min="7683" max="7683" width="2.42578125" style="2" customWidth="1"/>
     <col min="7684" max="7684" width="0.140625" style="2" customWidth="1"/>
     <col min="7685" max="7685" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7686" max="7686" width="13.7109375" style="2" customWidth="1"/>
     <col min="7687" max="7687" width="14.7109375" style="2" customWidth="1"/>
     <col min="7688" max="7688" width="13.7109375" style="2" customWidth="1"/>
     <col min="7689" max="7689" width="14.7109375" style="2" customWidth="1"/>
     <col min="7690" max="7691" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7692" max="7692" width="14.7109375" style="2" customWidth="1"/>
     <col min="7693" max="7693" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7694" max="7694" width="14.7109375" style="2" customWidth="1"/>
     <col min="7695" max="7696" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7697" max="7698" width="7.7109375" style="2" customWidth="1"/>
     <col min="7699" max="7699" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7700" max="7700" width="6.7109375" style="2" customWidth="1"/>
     <col min="7701" max="7701" width="5.85546875" style="2" customWidth="1"/>
     <col min="7702" max="7702" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7703" max="7703" width="1.42578125" style="2" customWidth="1"/>
     <col min="7704" max="7704" width="13.7109375" style="2" customWidth="1"/>
     <col min="7705" max="7705" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7706" max="7706" width="3.7109375" style="2" customWidth="1"/>
-    <col min="7707" max="7936" width="9.140625" style="2" customWidth="1"/>
+    <col min="7707" max="7936" width="9.140625" style="2"/>
     <col min="7937" max="7937" width="31" style="2" customWidth="1"/>
     <col min="7938" max="7938" width="5" style="2" customWidth="1"/>
     <col min="7939" max="7939" width="2.42578125" style="2" customWidth="1"/>
     <col min="7940" max="7940" width="0.140625" style="2" customWidth="1"/>
     <col min="7941" max="7941" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7942" max="7942" width="13.7109375" style="2" customWidth="1"/>
     <col min="7943" max="7943" width="14.7109375" style="2" customWidth="1"/>
     <col min="7944" max="7944" width="13.7109375" style="2" customWidth="1"/>
     <col min="7945" max="7945" width="14.7109375" style="2" customWidth="1"/>
     <col min="7946" max="7947" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7948" max="7948" width="14.7109375" style="2" customWidth="1"/>
     <col min="7949" max="7949" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7950" max="7950" width="14.7109375" style="2" customWidth="1"/>
     <col min="7951" max="7952" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7953" max="7954" width="7.7109375" style="2" customWidth="1"/>
     <col min="7955" max="7955" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7956" max="7956" width="6.7109375" style="2" customWidth="1"/>
     <col min="7957" max="7957" width="5.85546875" style="2" customWidth="1"/>
     <col min="7958" max="7958" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7959" max="7959" width="1.42578125" style="2" customWidth="1"/>
     <col min="7960" max="7960" width="13.7109375" style="2" customWidth="1"/>
     <col min="7961" max="7961" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7962" max="7962" width="3.7109375" style="2" customWidth="1"/>
-    <col min="7963" max="8192" width="9.140625" style="2" customWidth="1"/>
+    <col min="7963" max="8192" width="9.140625" style="2"/>
     <col min="8193" max="8193" width="31" style="2" customWidth="1"/>
     <col min="8194" max="8194" width="5" style="2" customWidth="1"/>
     <col min="8195" max="8195" width="2.42578125" style="2" customWidth="1"/>
     <col min="8196" max="8196" width="0.140625" style="2" customWidth="1"/>
     <col min="8197" max="8197" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8198" max="8198" width="13.7109375" style="2" customWidth="1"/>
     <col min="8199" max="8199" width="14.7109375" style="2" customWidth="1"/>
     <col min="8200" max="8200" width="13.7109375" style="2" customWidth="1"/>
     <col min="8201" max="8201" width="14.7109375" style="2" customWidth="1"/>
     <col min="8202" max="8203" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8204" max="8204" width="14.7109375" style="2" customWidth="1"/>
     <col min="8205" max="8205" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8206" max="8206" width="14.7109375" style="2" customWidth="1"/>
     <col min="8207" max="8208" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8209" max="8210" width="7.7109375" style="2" customWidth="1"/>
     <col min="8211" max="8211" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8212" max="8212" width="6.7109375" style="2" customWidth="1"/>
     <col min="8213" max="8213" width="5.85546875" style="2" customWidth="1"/>
     <col min="8214" max="8214" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8215" max="8215" width="1.42578125" style="2" customWidth="1"/>
     <col min="8216" max="8216" width="13.7109375" style="2" customWidth="1"/>
     <col min="8217" max="8217" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8218" max="8218" width="3.7109375" style="2" customWidth="1"/>
-    <col min="8219" max="8448" width="9.140625" style="2" customWidth="1"/>
+    <col min="8219" max="8448" width="9.140625" style="2"/>
     <col min="8449" max="8449" width="31" style="2" customWidth="1"/>
     <col min="8450" max="8450" width="5" style="2" customWidth="1"/>
     <col min="8451" max="8451" width="2.42578125" style="2" customWidth="1"/>
     <col min="8452" max="8452" width="0.140625" style="2" customWidth="1"/>
     <col min="8453" max="8453" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8454" max="8454" width="13.7109375" style="2" customWidth="1"/>
     <col min="8455" max="8455" width="14.7109375" style="2" customWidth="1"/>
     <col min="8456" max="8456" width="13.7109375" style="2" customWidth="1"/>
     <col min="8457" max="8457" width="14.7109375" style="2" customWidth="1"/>
     <col min="8458" max="8459" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8460" max="8460" width="14.7109375" style="2" customWidth="1"/>
     <col min="8461" max="8461" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8462" max="8462" width="14.7109375" style="2" customWidth="1"/>
     <col min="8463" max="8464" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8465" max="8466" width="7.7109375" style="2" customWidth="1"/>
     <col min="8467" max="8467" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8468" max="8468" width="6.7109375" style="2" customWidth="1"/>
     <col min="8469" max="8469" width="5.85546875" style="2" customWidth="1"/>
     <col min="8470" max="8470" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8471" max="8471" width="1.42578125" style="2" customWidth="1"/>
     <col min="8472" max="8472" width="13.7109375" style="2" customWidth="1"/>
     <col min="8473" max="8473" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8474" max="8474" width="3.7109375" style="2" customWidth="1"/>
-    <col min="8475" max="8704" width="9.140625" style="2" customWidth="1"/>
+    <col min="8475" max="8704" width="9.140625" style="2"/>
     <col min="8705" max="8705" width="31" style="2" customWidth="1"/>
     <col min="8706" max="8706" width="5" style="2" customWidth="1"/>
     <col min="8707" max="8707" width="2.42578125" style="2" customWidth="1"/>
     <col min="8708" max="8708" width="0.140625" style="2" customWidth="1"/>
     <col min="8709" max="8709" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8710" max="8710" width="13.7109375" style="2" customWidth="1"/>
     <col min="8711" max="8711" width="14.7109375" style="2" customWidth="1"/>
     <col min="8712" max="8712" width="13.7109375" style="2" customWidth="1"/>
     <col min="8713" max="8713" width="14.7109375" style="2" customWidth="1"/>
     <col min="8714" max="8715" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8716" max="8716" width="14.7109375" style="2" customWidth="1"/>
     <col min="8717" max="8717" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8718" max="8718" width="14.7109375" style="2" customWidth="1"/>
     <col min="8719" max="8720" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8721" max="8722" width="7.7109375" style="2" customWidth="1"/>
     <col min="8723" max="8723" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8724" max="8724" width="6.7109375" style="2" customWidth="1"/>
     <col min="8725" max="8725" width="5.85546875" style="2" customWidth="1"/>
     <col min="8726" max="8726" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8727" max="8727" width="1.42578125" style="2" customWidth="1"/>
     <col min="8728" max="8728" width="13.7109375" style="2" customWidth="1"/>
     <col min="8729" max="8729" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8730" max="8730" width="3.7109375" style="2" customWidth="1"/>
-    <col min="8731" max="8960" width="9.140625" style="2" customWidth="1"/>
+    <col min="8731" max="8960" width="9.140625" style="2"/>
     <col min="8961" max="8961" width="31" style="2" customWidth="1"/>
     <col min="8962" max="8962" width="5" style="2" customWidth="1"/>
     <col min="8963" max="8963" width="2.42578125" style="2" customWidth="1"/>
     <col min="8964" max="8964" width="0.140625" style="2" customWidth="1"/>
     <col min="8965" max="8965" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8966" max="8966" width="13.7109375" style="2" customWidth="1"/>
     <col min="8967" max="8967" width="14.7109375" style="2" customWidth="1"/>
     <col min="8968" max="8968" width="13.7109375" style="2" customWidth="1"/>
     <col min="8969" max="8969" width="14.7109375" style="2" customWidth="1"/>
     <col min="8970" max="8971" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8972" max="8972" width="14.7109375" style="2" customWidth="1"/>
     <col min="8973" max="8973" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8974" max="8974" width="14.7109375" style="2" customWidth="1"/>
     <col min="8975" max="8976" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8977" max="8978" width="7.7109375" style="2" customWidth="1"/>
     <col min="8979" max="8979" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8980" max="8980" width="6.7109375" style="2" customWidth="1"/>
     <col min="8981" max="8981" width="5.85546875" style="2" customWidth="1"/>
     <col min="8982" max="8982" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8983" max="8983" width="1.42578125" style="2" customWidth="1"/>
     <col min="8984" max="8984" width="13.7109375" style="2" customWidth="1"/>
     <col min="8985" max="8985" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8986" max="8986" width="3.7109375" style="2" customWidth="1"/>
-    <col min="8987" max="9216" width="9.140625" style="2" customWidth="1"/>
+    <col min="8987" max="9216" width="9.140625" style="2"/>
     <col min="9217" max="9217" width="31" style="2" customWidth="1"/>
     <col min="9218" max="9218" width="5" style="2" customWidth="1"/>
     <col min="9219" max="9219" width="2.42578125" style="2" customWidth="1"/>
     <col min="9220" max="9220" width="0.140625" style="2" customWidth="1"/>
     <col min="9221" max="9221" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9222" max="9222" width="13.7109375" style="2" customWidth="1"/>
     <col min="9223" max="9223" width="14.7109375" style="2" customWidth="1"/>
     <col min="9224" max="9224" width="13.7109375" style="2" customWidth="1"/>
     <col min="9225" max="9225" width="14.7109375" style="2" customWidth="1"/>
     <col min="9226" max="9227" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9228" max="9228" width="14.7109375" style="2" customWidth="1"/>
     <col min="9229" max="9229" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9230" max="9230" width="14.7109375" style="2" customWidth="1"/>
     <col min="9231" max="9232" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9233" max="9234" width="7.7109375" style="2" customWidth="1"/>
     <col min="9235" max="9235" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9236" max="9236" width="6.7109375" style="2" customWidth="1"/>
     <col min="9237" max="9237" width="5.85546875" style="2" customWidth="1"/>
     <col min="9238" max="9238" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9239" max="9239" width="1.42578125" style="2" customWidth="1"/>
     <col min="9240" max="9240" width="13.7109375" style="2" customWidth="1"/>
     <col min="9241" max="9241" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9242" max="9242" width="3.7109375" style="2" customWidth="1"/>
-    <col min="9243" max="9472" width="9.140625" style="2" customWidth="1"/>
+    <col min="9243" max="9472" width="9.140625" style="2"/>
     <col min="9473" max="9473" width="31" style="2" customWidth="1"/>
     <col min="9474" max="9474" width="5" style="2" customWidth="1"/>
     <col min="9475" max="9475" width="2.42578125" style="2" customWidth="1"/>
     <col min="9476" max="9476" width="0.140625" style="2" customWidth="1"/>
     <col min="9477" max="9477" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9478" max="9478" width="13.7109375" style="2" customWidth="1"/>
     <col min="9479" max="9479" width="14.7109375" style="2" customWidth="1"/>
     <col min="9480" max="9480" width="13.7109375" style="2" customWidth="1"/>
     <col min="9481" max="9481" width="14.7109375" style="2" customWidth="1"/>
     <col min="9482" max="9483" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9484" max="9484" width="14.7109375" style="2" customWidth="1"/>
     <col min="9485" max="9485" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9486" max="9486" width="14.7109375" style="2" customWidth="1"/>
     <col min="9487" max="9488" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9489" max="9490" width="7.7109375" style="2" customWidth="1"/>
     <col min="9491" max="9491" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9492" max="9492" width="6.7109375" style="2" customWidth="1"/>
     <col min="9493" max="9493" width="5.85546875" style="2" customWidth="1"/>
     <col min="9494" max="9494" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9495" max="9495" width="1.42578125" style="2" customWidth="1"/>
     <col min="9496" max="9496" width="13.7109375" style="2" customWidth="1"/>
     <col min="9497" max="9497" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9498" max="9498" width="3.7109375" style="2" customWidth="1"/>
-    <col min="9499" max="9728" width="9.140625" style="2" customWidth="1"/>
+    <col min="9499" max="9728" width="9.140625" style="2"/>
     <col min="9729" max="9729" width="31" style="2" customWidth="1"/>
     <col min="9730" max="9730" width="5" style="2" customWidth="1"/>
     <col min="9731" max="9731" width="2.42578125" style="2" customWidth="1"/>
     <col min="9732" max="9732" width="0.140625" style="2" customWidth="1"/>
     <col min="9733" max="9733" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9734" max="9734" width="13.7109375" style="2" customWidth="1"/>
     <col min="9735" max="9735" width="14.7109375" style="2" customWidth="1"/>
     <col min="9736" max="9736" width="13.7109375" style="2" customWidth="1"/>
     <col min="9737" max="9737" width="14.7109375" style="2" customWidth="1"/>
     <col min="9738" max="9739" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9740" max="9740" width="14.7109375" style="2" customWidth="1"/>
     <col min="9741" max="9741" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9742" max="9742" width="14.7109375" style="2" customWidth="1"/>
     <col min="9743" max="9744" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9745" max="9746" width="7.7109375" style="2" customWidth="1"/>
     <col min="9747" max="9747" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9748" max="9748" width="6.7109375" style="2" customWidth="1"/>
     <col min="9749" max="9749" width="5.85546875" style="2" customWidth="1"/>
     <col min="9750" max="9750" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9751" max="9751" width="1.42578125" style="2" customWidth="1"/>
     <col min="9752" max="9752" width="13.7109375" style="2" customWidth="1"/>
     <col min="9753" max="9753" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9754" max="9754" width="3.7109375" style="2" customWidth="1"/>
-    <col min="9755" max="9984" width="9.140625" style="2" customWidth="1"/>
+    <col min="9755" max="9984" width="9.140625" style="2"/>
     <col min="9985" max="9985" width="31" style="2" customWidth="1"/>
     <col min="9986" max="9986" width="5" style="2" customWidth="1"/>
     <col min="9987" max="9987" width="2.42578125" style="2" customWidth="1"/>
     <col min="9988" max="9988" width="0.140625" style="2" customWidth="1"/>
     <col min="9989" max="9989" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9990" max="9990" width="13.7109375" style="2" customWidth="1"/>
     <col min="9991" max="9991" width="14.7109375" style="2" customWidth="1"/>
     <col min="9992" max="9992" width="13.7109375" style="2" customWidth="1"/>
     <col min="9993" max="9993" width="14.7109375" style="2" customWidth="1"/>
     <col min="9994" max="9995" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9996" max="9996" width="14.7109375" style="2" customWidth="1"/>
     <col min="9997" max="9997" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9998" max="9998" width="14.7109375" style="2" customWidth="1"/>
     <col min="9999" max="10000" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10001" max="10002" width="7.7109375" style="2" customWidth="1"/>
     <col min="10003" max="10003" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10004" max="10004" width="6.7109375" style="2" customWidth="1"/>
     <col min="10005" max="10005" width="5.85546875" style="2" customWidth="1"/>
     <col min="10006" max="10006" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10007" max="10007" width="1.42578125" style="2" customWidth="1"/>
     <col min="10008" max="10008" width="13.7109375" style="2" customWidth="1"/>
     <col min="10009" max="10009" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10010" max="10010" width="3.7109375" style="2" customWidth="1"/>
-    <col min="10011" max="10240" width="9.140625" style="2" customWidth="1"/>
+    <col min="10011" max="10240" width="9.140625" style="2"/>
     <col min="10241" max="10241" width="31" style="2" customWidth="1"/>
     <col min="10242" max="10242" width="5" style="2" customWidth="1"/>
     <col min="10243" max="10243" width="2.42578125" style="2" customWidth="1"/>
     <col min="10244" max="10244" width="0.140625" style="2" customWidth="1"/>
     <col min="10245" max="10245" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10246" max="10246" width="13.7109375" style="2" customWidth="1"/>
     <col min="10247" max="10247" width="14.7109375" style="2" customWidth="1"/>
     <col min="10248" max="10248" width="13.7109375" style="2" customWidth="1"/>
     <col min="10249" max="10249" width="14.7109375" style="2" customWidth="1"/>
     <col min="10250" max="10251" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10252" max="10252" width="14.7109375" style="2" customWidth="1"/>
     <col min="10253" max="10253" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10254" max="10254" width="14.7109375" style="2" customWidth="1"/>
     <col min="10255" max="10256" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10257" max="10258" width="7.7109375" style="2" customWidth="1"/>
     <col min="10259" max="10259" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10260" max="10260" width="6.7109375" style="2" customWidth="1"/>
     <col min="10261" max="10261" width="5.85546875" style="2" customWidth="1"/>
     <col min="10262" max="10262" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10263" max="10263" width="1.42578125" style="2" customWidth="1"/>
     <col min="10264" max="10264" width="13.7109375" style="2" customWidth="1"/>
     <col min="10265" max="10265" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10266" max="10266" width="3.7109375" style="2" customWidth="1"/>
-    <col min="10267" max="10496" width="9.140625" style="2" customWidth="1"/>
+    <col min="10267" max="10496" width="9.140625" style="2"/>
     <col min="10497" max="10497" width="31" style="2" customWidth="1"/>
     <col min="10498" max="10498" width="5" style="2" customWidth="1"/>
     <col min="10499" max="10499" width="2.42578125" style="2" customWidth="1"/>
     <col min="10500" max="10500" width="0.140625" style="2" customWidth="1"/>
     <col min="10501" max="10501" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10502" max="10502" width="13.7109375" style="2" customWidth="1"/>
     <col min="10503" max="10503" width="14.7109375" style="2" customWidth="1"/>
     <col min="10504" max="10504" width="13.7109375" style="2" customWidth="1"/>
     <col min="10505" max="10505" width="14.7109375" style="2" customWidth="1"/>
     <col min="10506" max="10507" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10508" max="10508" width="14.7109375" style="2" customWidth="1"/>
     <col min="10509" max="10509" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10510" max="10510" width="14.7109375" style="2" customWidth="1"/>
     <col min="10511" max="10512" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10513" max="10514" width="7.7109375" style="2" customWidth="1"/>
     <col min="10515" max="10515" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10516" max="10516" width="6.7109375" style="2" customWidth="1"/>
     <col min="10517" max="10517" width="5.85546875" style="2" customWidth="1"/>
     <col min="10518" max="10518" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10519" max="10519" width="1.42578125" style="2" customWidth="1"/>
     <col min="10520" max="10520" width="13.7109375" style="2" customWidth="1"/>
     <col min="10521" max="10521" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10522" max="10522" width="3.7109375" style="2" customWidth="1"/>
-    <col min="10523" max="10752" width="9.140625" style="2" customWidth="1"/>
+    <col min="10523" max="10752" width="9.140625" style="2"/>
     <col min="10753" max="10753" width="31" style="2" customWidth="1"/>
     <col min="10754" max="10754" width="5" style="2" customWidth="1"/>
     <col min="10755" max="10755" width="2.42578125" style="2" customWidth="1"/>
     <col min="10756" max="10756" width="0.140625" style="2" customWidth="1"/>
     <col min="10757" max="10757" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10758" max="10758" width="13.7109375" style="2" customWidth="1"/>
     <col min="10759" max="10759" width="14.7109375" style="2" customWidth="1"/>
     <col min="10760" max="10760" width="13.7109375" style="2" customWidth="1"/>
     <col min="10761" max="10761" width="14.7109375" style="2" customWidth="1"/>
     <col min="10762" max="10763" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10764" max="10764" width="14.7109375" style="2" customWidth="1"/>
     <col min="10765" max="10765" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10766" max="10766" width="14.7109375" style="2" customWidth="1"/>
     <col min="10767" max="10768" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10769" max="10770" width="7.7109375" style="2" customWidth="1"/>
     <col min="10771" max="10771" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10772" max="10772" width="6.7109375" style="2" customWidth="1"/>
     <col min="10773" max="10773" width="5.85546875" style="2" customWidth="1"/>
     <col min="10774" max="10774" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10775" max="10775" width="1.42578125" style="2" customWidth="1"/>
     <col min="10776" max="10776" width="13.7109375" style="2" customWidth="1"/>
     <col min="10777" max="10777" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10778" max="10778" width="3.7109375" style="2" customWidth="1"/>
-    <col min="10779" max="11008" width="9.140625" style="2" customWidth="1"/>
+    <col min="10779" max="11008" width="9.140625" style="2"/>
     <col min="11009" max="11009" width="31" style="2" customWidth="1"/>
     <col min="11010" max="11010" width="5" style="2" customWidth="1"/>
     <col min="11011" max="11011" width="2.42578125" style="2" customWidth="1"/>
     <col min="11012" max="11012" width="0.140625" style="2" customWidth="1"/>
     <col min="11013" max="11013" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11014" max="11014" width="13.7109375" style="2" customWidth="1"/>
     <col min="11015" max="11015" width="14.7109375" style="2" customWidth="1"/>
     <col min="11016" max="11016" width="13.7109375" style="2" customWidth="1"/>
     <col min="11017" max="11017" width="14.7109375" style="2" customWidth="1"/>
     <col min="11018" max="11019" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11020" max="11020" width="14.7109375" style="2" customWidth="1"/>
     <col min="11021" max="11021" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11022" max="11022" width="14.7109375" style="2" customWidth="1"/>
     <col min="11023" max="11024" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11025" max="11026" width="7.7109375" style="2" customWidth="1"/>
     <col min="11027" max="11027" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11028" max="11028" width="6.7109375" style="2" customWidth="1"/>
     <col min="11029" max="11029" width="5.85546875" style="2" customWidth="1"/>
     <col min="11030" max="11030" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11031" max="11031" width="1.42578125" style="2" customWidth="1"/>
     <col min="11032" max="11032" width="13.7109375" style="2" customWidth="1"/>
     <col min="11033" max="11033" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11034" max="11034" width="3.7109375" style="2" customWidth="1"/>
-    <col min="11035" max="11264" width="9.140625" style="2" customWidth="1"/>
+    <col min="11035" max="11264" width="9.140625" style="2"/>
     <col min="11265" max="11265" width="31" style="2" customWidth="1"/>
     <col min="11266" max="11266" width="5" style="2" customWidth="1"/>
     <col min="11267" max="11267" width="2.42578125" style="2" customWidth="1"/>
     <col min="11268" max="11268" width="0.140625" style="2" customWidth="1"/>
     <col min="11269" max="11269" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11270" max="11270" width="13.7109375" style="2" customWidth="1"/>
     <col min="11271" max="11271" width="14.7109375" style="2" customWidth="1"/>
     <col min="11272" max="11272" width="13.7109375" style="2" customWidth="1"/>
     <col min="11273" max="11273" width="14.7109375" style="2" customWidth="1"/>
     <col min="11274" max="11275" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11276" max="11276" width="14.7109375" style="2" customWidth="1"/>
     <col min="11277" max="11277" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11278" max="11278" width="14.7109375" style="2" customWidth="1"/>
     <col min="11279" max="11280" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11281" max="11282" width="7.7109375" style="2" customWidth="1"/>
     <col min="11283" max="11283" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11284" max="11284" width="6.7109375" style="2" customWidth="1"/>
     <col min="11285" max="11285" width="5.85546875" style="2" customWidth="1"/>
     <col min="11286" max="11286" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11287" max="11287" width="1.42578125" style="2" customWidth="1"/>
     <col min="11288" max="11288" width="13.7109375" style="2" customWidth="1"/>
     <col min="11289" max="11289" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11290" max="11290" width="3.7109375" style="2" customWidth="1"/>
-    <col min="11291" max="11520" width="9.140625" style="2" customWidth="1"/>
+    <col min="11291" max="11520" width="9.140625" style="2"/>
     <col min="11521" max="11521" width="31" style="2" customWidth="1"/>
     <col min="11522" max="11522" width="5" style="2" customWidth="1"/>
     <col min="11523" max="11523" width="2.42578125" style="2" customWidth="1"/>
     <col min="11524" max="11524" width="0.140625" style="2" customWidth="1"/>
     <col min="11525" max="11525" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11526" max="11526" width="13.7109375" style="2" customWidth="1"/>
     <col min="11527" max="11527" width="14.7109375" style="2" customWidth="1"/>
     <col min="11528" max="11528" width="13.7109375" style="2" customWidth="1"/>
     <col min="11529" max="11529" width="14.7109375" style="2" customWidth="1"/>
     <col min="11530" max="11531" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11532" max="11532" width="14.7109375" style="2" customWidth="1"/>
     <col min="11533" max="11533" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11534" max="11534" width="14.7109375" style="2" customWidth="1"/>
     <col min="11535" max="11536" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11537" max="11538" width="7.7109375" style="2" customWidth="1"/>
     <col min="11539" max="11539" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11540" max="11540" width="6.7109375" style="2" customWidth="1"/>
     <col min="11541" max="11541" width="5.85546875" style="2" customWidth="1"/>
     <col min="11542" max="11542" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11543" max="11543" width="1.42578125" style="2" customWidth="1"/>
     <col min="11544" max="11544" width="13.7109375" style="2" customWidth="1"/>
     <col min="11545" max="11545" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11546" max="11546" width="3.7109375" style="2" customWidth="1"/>
-    <col min="11547" max="11776" width="9.140625" style="2" customWidth="1"/>
+    <col min="11547" max="11776" width="9.140625" style="2"/>
     <col min="11777" max="11777" width="31" style="2" customWidth="1"/>
     <col min="11778" max="11778" width="5" style="2" customWidth="1"/>
     <col min="11779" max="11779" width="2.42578125" style="2" customWidth="1"/>
     <col min="11780" max="11780" width="0.140625" style="2" customWidth="1"/>
     <col min="11781" max="11781" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11782" max="11782" width="13.7109375" style="2" customWidth="1"/>
     <col min="11783" max="11783" width="14.7109375" style="2" customWidth="1"/>
     <col min="11784" max="11784" width="13.7109375" style="2" customWidth="1"/>
     <col min="11785" max="11785" width="14.7109375" style="2" customWidth="1"/>
     <col min="11786" max="11787" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11788" max="11788" width="14.7109375" style="2" customWidth="1"/>
     <col min="11789" max="11789" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11790" max="11790" width="14.7109375" style="2" customWidth="1"/>
     <col min="11791" max="11792" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11793" max="11794" width="7.7109375" style="2" customWidth="1"/>
     <col min="11795" max="11795" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11796" max="11796" width="6.7109375" style="2" customWidth="1"/>
     <col min="11797" max="11797" width="5.85546875" style="2" customWidth="1"/>
     <col min="11798" max="11798" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11799" max="11799" width="1.42578125" style="2" customWidth="1"/>
     <col min="11800" max="11800" width="13.7109375" style="2" customWidth="1"/>
     <col min="11801" max="11801" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11802" max="11802" width="3.7109375" style="2" customWidth="1"/>
-    <col min="11803" max="12032" width="9.140625" style="2" customWidth="1"/>
+    <col min="11803" max="12032" width="9.140625" style="2"/>
     <col min="12033" max="12033" width="31" style="2" customWidth="1"/>
     <col min="12034" max="12034" width="5" style="2" customWidth="1"/>
     <col min="12035" max="12035" width="2.42578125" style="2" customWidth="1"/>
     <col min="12036" max="12036" width="0.140625" style="2" customWidth="1"/>
     <col min="12037" max="12037" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12038" max="12038" width="13.7109375" style="2" customWidth="1"/>
     <col min="12039" max="12039" width="14.7109375" style="2" customWidth="1"/>
     <col min="12040" max="12040" width="13.7109375" style="2" customWidth="1"/>
     <col min="12041" max="12041" width="14.7109375" style="2" customWidth="1"/>
     <col min="12042" max="12043" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12044" max="12044" width="14.7109375" style="2" customWidth="1"/>
     <col min="12045" max="12045" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12046" max="12046" width="14.7109375" style="2" customWidth="1"/>
     <col min="12047" max="12048" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12049" max="12050" width="7.7109375" style="2" customWidth="1"/>
     <col min="12051" max="12051" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12052" max="12052" width="6.7109375" style="2" customWidth="1"/>
     <col min="12053" max="12053" width="5.85546875" style="2" customWidth="1"/>
     <col min="12054" max="12054" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12055" max="12055" width="1.42578125" style="2" customWidth="1"/>
     <col min="12056" max="12056" width="13.7109375" style="2" customWidth="1"/>
     <col min="12057" max="12057" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12058" max="12058" width="3.7109375" style="2" customWidth="1"/>
-    <col min="12059" max="12288" width="9.140625" style="2" customWidth="1"/>
+    <col min="12059" max="12288" width="9.140625" style="2"/>
     <col min="12289" max="12289" width="31" style="2" customWidth="1"/>
     <col min="12290" max="12290" width="5" style="2" customWidth="1"/>
     <col min="12291" max="12291" width="2.42578125" style="2" customWidth="1"/>
     <col min="12292" max="12292" width="0.140625" style="2" customWidth="1"/>
     <col min="12293" max="12293" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12294" max="12294" width="13.7109375" style="2" customWidth="1"/>
     <col min="12295" max="12295" width="14.7109375" style="2" customWidth="1"/>
     <col min="12296" max="12296" width="13.7109375" style="2" customWidth="1"/>
     <col min="12297" max="12297" width="14.7109375" style="2" customWidth="1"/>
     <col min="12298" max="12299" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12300" max="12300" width="14.7109375" style="2" customWidth="1"/>
     <col min="12301" max="12301" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12302" max="12302" width="14.7109375" style="2" customWidth="1"/>
     <col min="12303" max="12304" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12305" max="12306" width="7.7109375" style="2" customWidth="1"/>
     <col min="12307" max="12307" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12308" max="12308" width="6.7109375" style="2" customWidth="1"/>
     <col min="12309" max="12309" width="5.85546875" style="2" customWidth="1"/>
     <col min="12310" max="12310" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12311" max="12311" width="1.42578125" style="2" customWidth="1"/>
     <col min="12312" max="12312" width="13.7109375" style="2" customWidth="1"/>
     <col min="12313" max="12313" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12314" max="12314" width="3.7109375" style="2" customWidth="1"/>
-    <col min="12315" max="12544" width="9.140625" style="2" customWidth="1"/>
+    <col min="12315" max="12544" width="9.140625" style="2"/>
     <col min="12545" max="12545" width="31" style="2" customWidth="1"/>
     <col min="12546" max="12546" width="5" style="2" customWidth="1"/>
     <col min="12547" max="12547" width="2.42578125" style="2" customWidth="1"/>
     <col min="12548" max="12548" width="0.140625" style="2" customWidth="1"/>
     <col min="12549" max="12549" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12550" max="12550" width="13.7109375" style="2" customWidth="1"/>
     <col min="12551" max="12551" width="14.7109375" style="2" customWidth="1"/>
     <col min="12552" max="12552" width="13.7109375" style="2" customWidth="1"/>
     <col min="12553" max="12553" width="14.7109375" style="2" customWidth="1"/>
     <col min="12554" max="12555" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12556" max="12556" width="14.7109375" style="2" customWidth="1"/>
     <col min="12557" max="12557" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12558" max="12558" width="14.7109375" style="2" customWidth="1"/>
     <col min="12559" max="12560" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12561" max="12562" width="7.7109375" style="2" customWidth="1"/>
     <col min="12563" max="12563" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12564" max="12564" width="6.7109375" style="2" customWidth="1"/>
     <col min="12565" max="12565" width="5.85546875" style="2" customWidth="1"/>
     <col min="12566" max="12566" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12567" max="12567" width="1.42578125" style="2" customWidth="1"/>
     <col min="12568" max="12568" width="13.7109375" style="2" customWidth="1"/>
     <col min="12569" max="12569" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12570" max="12570" width="3.7109375" style="2" customWidth="1"/>
-    <col min="12571" max="12800" width="9.140625" style="2" customWidth="1"/>
+    <col min="12571" max="12800" width="9.140625" style="2"/>
     <col min="12801" max="12801" width="31" style="2" customWidth="1"/>
     <col min="12802" max="12802" width="5" style="2" customWidth="1"/>
     <col min="12803" max="12803" width="2.42578125" style="2" customWidth="1"/>
     <col min="12804" max="12804" width="0.140625" style="2" customWidth="1"/>
     <col min="12805" max="12805" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12806" max="12806" width="13.7109375" style="2" customWidth="1"/>
     <col min="12807" max="12807" width="14.7109375" style="2" customWidth="1"/>
     <col min="12808" max="12808" width="13.7109375" style="2" customWidth="1"/>
     <col min="12809" max="12809" width="14.7109375" style="2" customWidth="1"/>
     <col min="12810" max="12811" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12812" max="12812" width="14.7109375" style="2" customWidth="1"/>
     <col min="12813" max="12813" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12814" max="12814" width="14.7109375" style="2" customWidth="1"/>
     <col min="12815" max="12816" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12817" max="12818" width="7.7109375" style="2" customWidth="1"/>
     <col min="12819" max="12819" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12820" max="12820" width="6.7109375" style="2" customWidth="1"/>
     <col min="12821" max="12821" width="5.85546875" style="2" customWidth="1"/>
     <col min="12822" max="12822" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12823" max="12823" width="1.42578125" style="2" customWidth="1"/>
     <col min="12824" max="12824" width="13.7109375" style="2" customWidth="1"/>
     <col min="12825" max="12825" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12826" max="12826" width="3.7109375" style="2" customWidth="1"/>
-    <col min="12827" max="13056" width="9.140625" style="2" customWidth="1"/>
+    <col min="12827" max="13056" width="9.140625" style="2"/>
     <col min="13057" max="13057" width="31" style="2" customWidth="1"/>
     <col min="13058" max="13058" width="5" style="2" customWidth="1"/>
     <col min="13059" max="13059" width="2.42578125" style="2" customWidth="1"/>
     <col min="13060" max="13060" width="0.140625" style="2" customWidth="1"/>
     <col min="13061" max="13061" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13062" max="13062" width="13.7109375" style="2" customWidth="1"/>
     <col min="13063" max="13063" width="14.7109375" style="2" customWidth="1"/>
     <col min="13064" max="13064" width="13.7109375" style="2" customWidth="1"/>
     <col min="13065" max="13065" width="14.7109375" style="2" customWidth="1"/>
     <col min="13066" max="13067" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13068" max="13068" width="14.7109375" style="2" customWidth="1"/>
     <col min="13069" max="13069" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13070" max="13070" width="14.7109375" style="2" customWidth="1"/>
     <col min="13071" max="13072" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13073" max="13074" width="7.7109375" style="2" customWidth="1"/>
     <col min="13075" max="13075" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13076" max="13076" width="6.7109375" style="2" customWidth="1"/>
     <col min="13077" max="13077" width="5.85546875" style="2" customWidth="1"/>
     <col min="13078" max="13078" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13079" max="13079" width="1.42578125" style="2" customWidth="1"/>
     <col min="13080" max="13080" width="13.7109375" style="2" customWidth="1"/>
     <col min="13081" max="13081" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13082" max="13082" width="3.7109375" style="2" customWidth="1"/>
-    <col min="13083" max="13312" width="9.140625" style="2" customWidth="1"/>
+    <col min="13083" max="13312" width="9.140625" style="2"/>
     <col min="13313" max="13313" width="31" style="2" customWidth="1"/>
     <col min="13314" max="13314" width="5" style="2" customWidth="1"/>
     <col min="13315" max="13315" width="2.42578125" style="2" customWidth="1"/>
     <col min="13316" max="13316" width="0.140625" style="2" customWidth="1"/>
     <col min="13317" max="13317" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13318" max="13318" width="13.7109375" style="2" customWidth="1"/>
     <col min="13319" max="13319" width="14.7109375" style="2" customWidth="1"/>
     <col min="13320" max="13320" width="13.7109375" style="2" customWidth="1"/>
     <col min="13321" max="13321" width="14.7109375" style="2" customWidth="1"/>
     <col min="13322" max="13323" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13324" max="13324" width="14.7109375" style="2" customWidth="1"/>
     <col min="13325" max="13325" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13326" max="13326" width="14.7109375" style="2" customWidth="1"/>
     <col min="13327" max="13328" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13329" max="13330" width="7.7109375" style="2" customWidth="1"/>
     <col min="13331" max="13331" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13332" max="13332" width="6.7109375" style="2" customWidth="1"/>
     <col min="13333" max="13333" width="5.85546875" style="2" customWidth="1"/>
     <col min="13334" max="13334" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13335" max="13335" width="1.42578125" style="2" customWidth="1"/>
     <col min="13336" max="13336" width="13.7109375" style="2" customWidth="1"/>
     <col min="13337" max="13337" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13338" max="13338" width="3.7109375" style="2" customWidth="1"/>
-    <col min="13339" max="13568" width="9.140625" style="2" customWidth="1"/>
+    <col min="13339" max="13568" width="9.140625" style="2"/>
     <col min="13569" max="13569" width="31" style="2" customWidth="1"/>
     <col min="13570" max="13570" width="5" style="2" customWidth="1"/>
     <col min="13571" max="13571" width="2.42578125" style="2" customWidth="1"/>
     <col min="13572" max="13572" width="0.140625" style="2" customWidth="1"/>
     <col min="13573" max="13573" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13574" max="13574" width="13.7109375" style="2" customWidth="1"/>
     <col min="13575" max="13575" width="14.7109375" style="2" customWidth="1"/>
     <col min="13576" max="13576" width="13.7109375" style="2" customWidth="1"/>
     <col min="13577" max="13577" width="14.7109375" style="2" customWidth="1"/>
     <col min="13578" max="13579" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13580" max="13580" width="14.7109375" style="2" customWidth="1"/>
     <col min="13581" max="13581" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13582" max="13582" width="14.7109375" style="2" customWidth="1"/>
     <col min="13583" max="13584" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13585" max="13586" width="7.7109375" style="2" customWidth="1"/>
     <col min="13587" max="13587" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13588" max="13588" width="6.7109375" style="2" customWidth="1"/>
     <col min="13589" max="13589" width="5.85546875" style="2" customWidth="1"/>
     <col min="13590" max="13590" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13591" max="13591" width="1.42578125" style="2" customWidth="1"/>
     <col min="13592" max="13592" width="13.7109375" style="2" customWidth="1"/>
     <col min="13593" max="13593" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13594" max="13594" width="3.7109375" style="2" customWidth="1"/>
-    <col min="13595" max="13824" width="9.140625" style="2" customWidth="1"/>
+    <col min="13595" max="13824" width="9.140625" style="2"/>
     <col min="13825" max="13825" width="31" style="2" customWidth="1"/>
     <col min="13826" max="13826" width="5" style="2" customWidth="1"/>
     <col min="13827" max="13827" width="2.42578125" style="2" customWidth="1"/>
     <col min="13828" max="13828" width="0.140625" style="2" customWidth="1"/>
     <col min="13829" max="13829" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13830" max="13830" width="13.7109375" style="2" customWidth="1"/>
     <col min="13831" max="13831" width="14.7109375" style="2" customWidth="1"/>
     <col min="13832" max="13832" width="13.7109375" style="2" customWidth="1"/>
     <col min="13833" max="13833" width="14.7109375" style="2" customWidth="1"/>
     <col min="13834" max="13835" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13836" max="13836" width="14.7109375" style="2" customWidth="1"/>
     <col min="13837" max="13837" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13838" max="13838" width="14.7109375" style="2" customWidth="1"/>
     <col min="13839" max="13840" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13841" max="13842" width="7.7109375" style="2" customWidth="1"/>
     <col min="13843" max="13843" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13844" max="13844" width="6.7109375" style="2" customWidth="1"/>
     <col min="13845" max="13845" width="5.85546875" style="2" customWidth="1"/>
     <col min="13846" max="13846" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13847" max="13847" width="1.42578125" style="2" customWidth="1"/>
     <col min="13848" max="13848" width="13.7109375" style="2" customWidth="1"/>
     <col min="13849" max="13849" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13850" max="13850" width="3.7109375" style="2" customWidth="1"/>
-    <col min="13851" max="14080" width="9.140625" style="2" customWidth="1"/>
+    <col min="13851" max="14080" width="9.140625" style="2"/>
     <col min="14081" max="14081" width="31" style="2" customWidth="1"/>
     <col min="14082" max="14082" width="5" style="2" customWidth="1"/>
     <col min="14083" max="14083" width="2.42578125" style="2" customWidth="1"/>
     <col min="14084" max="14084" width="0.140625" style="2" customWidth="1"/>
     <col min="14085" max="14085" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14086" max="14086" width="13.7109375" style="2" customWidth="1"/>
     <col min="14087" max="14087" width="14.7109375" style="2" customWidth="1"/>
     <col min="14088" max="14088" width="13.7109375" style="2" customWidth="1"/>
     <col min="14089" max="14089" width="14.7109375" style="2" customWidth="1"/>
     <col min="14090" max="14091" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14092" max="14092" width="14.7109375" style="2" customWidth="1"/>
     <col min="14093" max="14093" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14094" max="14094" width="14.7109375" style="2" customWidth="1"/>
     <col min="14095" max="14096" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14097" max="14098" width="7.7109375" style="2" customWidth="1"/>
     <col min="14099" max="14099" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14100" max="14100" width="6.7109375" style="2" customWidth="1"/>
     <col min="14101" max="14101" width="5.85546875" style="2" customWidth="1"/>
     <col min="14102" max="14102" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14103" max="14103" width="1.42578125" style="2" customWidth="1"/>
     <col min="14104" max="14104" width="13.7109375" style="2" customWidth="1"/>
     <col min="14105" max="14105" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14106" max="14106" width="3.7109375" style="2" customWidth="1"/>
-    <col min="14107" max="14336" width="9.140625" style="2" customWidth="1"/>
+    <col min="14107" max="14336" width="9.140625" style="2"/>
     <col min="14337" max="14337" width="31" style="2" customWidth="1"/>
     <col min="14338" max="14338" width="5" style="2" customWidth="1"/>
     <col min="14339" max="14339" width="2.42578125" style="2" customWidth="1"/>
     <col min="14340" max="14340" width="0.140625" style="2" customWidth="1"/>
     <col min="14341" max="14341" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14342" max="14342" width="13.7109375" style="2" customWidth="1"/>
     <col min="14343" max="14343" width="14.7109375" style="2" customWidth="1"/>
     <col min="14344" max="14344" width="13.7109375" style="2" customWidth="1"/>
     <col min="14345" max="14345" width="14.7109375" style="2" customWidth="1"/>
     <col min="14346" max="14347" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14348" max="14348" width="14.7109375" style="2" customWidth="1"/>
     <col min="14349" max="14349" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14350" max="14350" width="14.7109375" style="2" customWidth="1"/>
     <col min="14351" max="14352" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14353" max="14354" width="7.7109375" style="2" customWidth="1"/>
     <col min="14355" max="14355" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14356" max="14356" width="6.7109375" style="2" customWidth="1"/>
     <col min="14357" max="14357" width="5.85546875" style="2" customWidth="1"/>
     <col min="14358" max="14358" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14359" max="14359" width="1.42578125" style="2" customWidth="1"/>
     <col min="14360" max="14360" width="13.7109375" style="2" customWidth="1"/>
     <col min="14361" max="14361" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14362" max="14362" width="3.7109375" style="2" customWidth="1"/>
-    <col min="14363" max="14592" width="9.140625" style="2" customWidth="1"/>
+    <col min="14363" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="31" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="5" style="2" customWidth="1"/>
     <col min="14595" max="14595" width="2.42578125" style="2" customWidth="1"/>
     <col min="14596" max="14596" width="0.140625" style="2" customWidth="1"/>
     <col min="14597" max="14597" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14598" max="14598" width="13.7109375" style="2" customWidth="1"/>
     <col min="14599" max="14599" width="14.7109375" style="2" customWidth="1"/>
     <col min="14600" max="14600" width="13.7109375" style="2" customWidth="1"/>
     <col min="14601" max="14601" width="14.7109375" style="2" customWidth="1"/>
     <col min="14602" max="14603" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14604" max="14604" width="14.7109375" style="2" customWidth="1"/>
     <col min="14605" max="14605" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14606" max="14606" width="14.7109375" style="2" customWidth="1"/>
     <col min="14607" max="14608" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14609" max="14610" width="7.7109375" style="2" customWidth="1"/>
     <col min="14611" max="14611" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14612" max="14612" width="6.7109375" style="2" customWidth="1"/>
     <col min="14613" max="14613" width="5.85546875" style="2" customWidth="1"/>
     <col min="14614" max="14614" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14615" max="14615" width="1.42578125" style="2" customWidth="1"/>
     <col min="14616" max="14616" width="13.7109375" style="2" customWidth="1"/>
     <col min="14617" max="14617" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14618" max="14618" width="3.7109375" style="2" customWidth="1"/>
-    <col min="14619" max="14848" width="9.140625" style="2" customWidth="1"/>
+    <col min="14619" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="31" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="5" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="2.42578125" style="2" customWidth="1"/>
     <col min="14852" max="14852" width="0.140625" style="2" customWidth="1"/>
     <col min="14853" max="14853" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14854" max="14854" width="13.7109375" style="2" customWidth="1"/>
     <col min="14855" max="14855" width="14.7109375" style="2" customWidth="1"/>
     <col min="14856" max="14856" width="13.7109375" style="2" customWidth="1"/>
     <col min="14857" max="14857" width="14.7109375" style="2" customWidth="1"/>
     <col min="14858" max="14859" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14860" max="14860" width="14.7109375" style="2" customWidth="1"/>
     <col min="14861" max="14861" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14862" max="14862" width="14.7109375" style="2" customWidth="1"/>
     <col min="14863" max="14864" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14865" max="14866" width="7.7109375" style="2" customWidth="1"/>
     <col min="14867" max="14867" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14868" max="14868" width="6.7109375" style="2" customWidth="1"/>
     <col min="14869" max="14869" width="5.85546875" style="2" customWidth="1"/>
     <col min="14870" max="14870" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14871" max="14871" width="1.42578125" style="2" customWidth="1"/>
     <col min="14872" max="14872" width="13.7109375" style="2" customWidth="1"/>
     <col min="14873" max="14873" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14874" max="14874" width="3.7109375" style="2" customWidth="1"/>
-    <col min="14875" max="15104" width="9.140625" style="2" customWidth="1"/>
+    <col min="14875" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="31" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="5" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="2.42578125" style="2" customWidth="1"/>
     <col min="15108" max="15108" width="0.140625" style="2" customWidth="1"/>
     <col min="15109" max="15109" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15110" max="15110" width="13.7109375" style="2" customWidth="1"/>
     <col min="15111" max="15111" width="14.7109375" style="2" customWidth="1"/>
     <col min="15112" max="15112" width="13.7109375" style="2" customWidth="1"/>
     <col min="15113" max="15113" width="14.7109375" style="2" customWidth="1"/>
     <col min="15114" max="15115" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15116" max="15116" width="14.7109375" style="2" customWidth="1"/>
     <col min="15117" max="15117" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15118" max="15118" width="14.7109375" style="2" customWidth="1"/>
     <col min="15119" max="15120" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15121" max="15122" width="7.7109375" style="2" customWidth="1"/>
     <col min="15123" max="15123" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15124" max="15124" width="6.7109375" style="2" customWidth="1"/>
     <col min="15125" max="15125" width="5.85546875" style="2" customWidth="1"/>
     <col min="15126" max="15126" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15127" max="15127" width="1.42578125" style="2" customWidth="1"/>
     <col min="15128" max="15128" width="13.7109375" style="2" customWidth="1"/>
     <col min="15129" max="15129" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15130" max="15130" width="3.7109375" style="2" customWidth="1"/>
-    <col min="15131" max="15360" width="9.140625" style="2" customWidth="1"/>
+    <col min="15131" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="31" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="5" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="2.42578125" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="0.140625" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15366" max="15366" width="13.7109375" style="2" customWidth="1"/>
     <col min="15367" max="15367" width="14.7109375" style="2" customWidth="1"/>
     <col min="15368" max="15368" width="13.7109375" style="2" customWidth="1"/>
     <col min="15369" max="15369" width="14.7109375" style="2" customWidth="1"/>
     <col min="15370" max="15371" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15372" max="15372" width="14.7109375" style="2" customWidth="1"/>
     <col min="15373" max="15373" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15374" max="15374" width="14.7109375" style="2" customWidth="1"/>
     <col min="15375" max="15376" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15377" max="15378" width="7.7109375" style="2" customWidth="1"/>
     <col min="15379" max="15379" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15380" max="15380" width="6.7109375" style="2" customWidth="1"/>
     <col min="15381" max="15381" width="5.85546875" style="2" customWidth="1"/>
     <col min="15382" max="15382" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15383" max="15383" width="1.42578125" style="2" customWidth="1"/>
     <col min="15384" max="15384" width="13.7109375" style="2" customWidth="1"/>
     <col min="15385" max="15385" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15386" max="15386" width="3.7109375" style="2" customWidth="1"/>
-    <col min="15387" max="15616" width="9.140625" style="2" customWidth="1"/>
+    <col min="15387" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="31" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="5" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="2.42578125" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="0.140625" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15622" max="15622" width="13.7109375" style="2" customWidth="1"/>
     <col min="15623" max="15623" width="14.7109375" style="2" customWidth="1"/>
     <col min="15624" max="15624" width="13.7109375" style="2" customWidth="1"/>
     <col min="15625" max="15625" width="14.7109375" style="2" customWidth="1"/>
     <col min="15626" max="15627" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15628" max="15628" width="14.7109375" style="2" customWidth="1"/>
     <col min="15629" max="15629" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15630" max="15630" width="14.7109375" style="2" customWidth="1"/>
     <col min="15631" max="15632" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15633" max="15634" width="7.7109375" style="2" customWidth="1"/>
     <col min="15635" max="15635" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15636" max="15636" width="6.7109375" style="2" customWidth="1"/>
     <col min="15637" max="15637" width="5.85546875" style="2" customWidth="1"/>
     <col min="15638" max="15638" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15639" max="15639" width="1.42578125" style="2" customWidth="1"/>
     <col min="15640" max="15640" width="13.7109375" style="2" customWidth="1"/>
     <col min="15641" max="15641" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15642" max="15642" width="3.7109375" style="2" customWidth="1"/>
-    <col min="15643" max="15872" width="9.140625" style="2" customWidth="1"/>
+    <col min="15643" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="31" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="5" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="2.42578125" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="0.140625" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15878" max="15878" width="13.7109375" style="2" customWidth="1"/>
     <col min="15879" max="15879" width="14.7109375" style="2" customWidth="1"/>
     <col min="15880" max="15880" width="13.7109375" style="2" customWidth="1"/>
     <col min="15881" max="15881" width="14.7109375" style="2" customWidth="1"/>
     <col min="15882" max="15883" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15884" max="15884" width="14.7109375" style="2" customWidth="1"/>
     <col min="15885" max="15885" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15886" max="15886" width="14.7109375" style="2" customWidth="1"/>
     <col min="15887" max="15888" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15889" max="15890" width="7.7109375" style="2" customWidth="1"/>
     <col min="15891" max="15891" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15892" max="15892" width="6.7109375" style="2" customWidth="1"/>
     <col min="15893" max="15893" width="5.85546875" style="2" customWidth="1"/>
     <col min="15894" max="15894" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15895" max="15895" width="1.42578125" style="2" customWidth="1"/>
     <col min="15896" max="15896" width="13.7109375" style="2" customWidth="1"/>
     <col min="15897" max="15897" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15898" max="15898" width="3.7109375" style="2" customWidth="1"/>
-    <col min="15899" max="16128" width="9.140625" style="2" customWidth="1"/>
+    <col min="15899" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="31" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="5" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="2.42578125" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="0.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16135" width="14.7109375" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="13.7109375" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="14.7109375" style="2" customWidth="1"/>
     <col min="16138" max="16139" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16140" max="16140" width="14.7109375" style="2" customWidth="1"/>
     <col min="16141" max="16141" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16142" max="16142" width="14.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16144" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16145" max="16146" width="7.7109375" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16148" max="16148" width="6.7109375" style="2" customWidth="1"/>
     <col min="16149" max="16149" width="5.85546875" style="2" customWidth="1"/>
     <col min="16150" max="16150" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16151" max="16151" width="1.42578125" style="2" customWidth="1"/>
     <col min="16152" max="16152" width="13.7109375" style="2" customWidth="1"/>
     <col min="16153" max="16153" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16154" max="16154" width="3.7109375" style="2" customWidth="1"/>
-    <col min="16155" max="16384" width="9.140625" style="2" customWidth="1"/>
+    <col min="16155" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:24" ht="8.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:24" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="16.350000000000001" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="E2" s="46" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
-    <row r="3" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" ht="3" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
-    <row r="4" spans="1:24" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" ht="8.4499999999999993" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="D4" s="47" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
-    <row r="5" spans="1:24" ht="8.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" ht="8.85" customHeight="1">
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
     </row>
-    <row r="6" spans="1:24" ht="0.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:24" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:24" ht="0.2" customHeight="1"/>
+    <row r="7" spans="1:24" ht="18.2" customHeight="1">
       <c r="B7" s="48" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:24" ht="3.4" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:24" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" ht="3.4" customHeight="1"/>
+    <row r="9" spans="1:24" ht="12.6" customHeight="1">
       <c r="R9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
     </row>
-    <row r="10" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" ht="14.1" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="5"/>
       <c r="F10" s="11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="17"/>
       <c r="M10" s="5"/>
       <c r="N10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="49"/>
       <c r="T10" s="50" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="U10" s="49"/>
       <c r="V10" s="49"/>
       <c r="W10" s="49"/>
       <c r="X10" s="51"/>
     </row>
-    <row r="11" spans="1:24" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:24" ht="28.9" customHeight="1">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="5"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="52" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L11" s="53"/>
       <c r="M11" s="5"/>
       <c r="N11" s="23" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O11" s="5"/>
       <c r="P11" s="54" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Q11" s="20"/>
       <c r="R11" s="9"/>
       <c r="T11" s="55" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="U11" s="9"/>
       <c r="V11" s="56" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="W11" s="9"/>
       <c r="X11" s="57"/>
     </row>
-    <row r="12" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:24" ht="20.45" customHeight="1">
       <c r="A12" s="58" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="26"/>
       <c r="J12" s="1"/>
       <c r="L12" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N12" s="26"/>
       <c r="O12" s="1"/>
       <c r="Q12" s="26"/>
       <c r="R12" s="1"/>
       <c r="T12" s="26"/>
       <c r="U12" s="1"/>
       <c r="W12" s="59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="X12" s="60"/>
     </row>
-    <row r="13" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="20.45" customHeight="1">
       <c r="A13" s="61" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="F13" s="32">
-        <v>89624.87</v>
+        <v>84474.72</v>
       </c>
       <c r="G13" s="32">
-        <v>78913.69</v>
+        <v>41148.28</v>
       </c>
       <c r="H13" s="32">
-        <v>78320.460000000006</v>
+        <v>40686.46</v>
       </c>
       <c r="I13" s="31">
-        <v>88.05</v>
+        <v>48.71</v>
       </c>
       <c r="J13" s="1"/>
       <c r="L13" s="32">
-        <v>87.39</v>
+        <v>48.16</v>
       </c>
       <c r="N13" s="31">
-        <v>75916.33</v>
+        <v>38876.89</v>
       </c>
       <c r="O13" s="1"/>
       <c r="Q13" s="31">
-        <v>75196.92</v>
+        <v>38398.870000000003</v>
       </c>
       <c r="R13" s="1"/>
       <c r="T13" s="31">
-        <v>3.95</v>
+        <v>5.84</v>
       </c>
       <c r="U13" s="1"/>
       <c r="W13" s="62">
-        <v>4.1500000000000004</v>
+        <v>5.96</v>
       </c>
       <c r="X13" s="60"/>
     </row>
-    <row r="14" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="20.45" customHeight="1">
       <c r="A14" s="61" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="F14" s="32">
-        <v>12358.48</v>
+        <v>11558.37</v>
       </c>
       <c r="G14" s="32">
-        <v>11185.93</v>
+        <v>5798.01</v>
       </c>
       <c r="H14" s="32">
-        <v>10824.92</v>
+        <v>5552.6</v>
       </c>
       <c r="I14" s="31">
-        <v>90.51</v>
+        <v>50.16</v>
       </c>
       <c r="J14" s="1"/>
       <c r="L14" s="32">
-        <v>87.59</v>
+        <v>48.04</v>
       </c>
       <c r="N14" s="31">
-        <v>10974.91</v>
+        <v>5631.77</v>
       </c>
       <c r="O14" s="1"/>
       <c r="Q14" s="31">
-        <v>10579.36</v>
+        <v>5385.7</v>
       </c>
       <c r="R14" s="1"/>
       <c r="T14" s="31">
-        <v>1.92</v>
+        <v>2.95</v>
       </c>
       <c r="U14" s="1"/>
       <c r="W14" s="62">
-        <v>2.3199999999999998</v>
+        <v>3.1</v>
       </c>
       <c r="X14" s="60"/>
     </row>
-    <row r="15" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="20.45" customHeight="1">
       <c r="A15" s="61" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="F15" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="32">
-        <v>1.26</v>
+        <v>1.04</v>
       </c>
       <c r="H15" s="32">
-        <v>1.0900000000000001</v>
+        <v>0.4</v>
       </c>
       <c r="I15" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J15" s="1"/>
       <c r="L15" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N15" s="31">
-        <v>1.7</v>
+        <v>1.4</v>
       </c>
       <c r="O15" s="1"/>
       <c r="Q15" s="31">
-        <v>1.28</v>
+        <v>0.6</v>
       </c>
       <c r="R15" s="1"/>
       <c r="T15" s="31">
-        <v>-25.79</v>
+        <v>-25.9</v>
       </c>
       <c r="U15" s="1"/>
       <c r="W15" s="62">
-        <v>-14.7</v>
+        <v>-33.17</v>
       </c>
       <c r="X15" s="60"/>
     </row>
-    <row r="16" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:24" ht="20.45" customHeight="1">
       <c r="A16" s="61" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="F16" s="32">
-        <v>312.57</v>
+        <v>351.16</v>
       </c>
       <c r="G16" s="32">
-        <v>343.1</v>
+        <v>173.33</v>
       </c>
       <c r="H16" s="32">
-        <v>340.26</v>
+        <v>170.95</v>
       </c>
       <c r="I16" s="31">
-        <v>109.77</v>
+        <v>49.36</v>
       </c>
       <c r="J16" s="1"/>
       <c r="L16" s="32">
-        <v>108.86</v>
+        <v>48.68</v>
       </c>
       <c r="N16" s="31">
-        <v>315.79000000000002</v>
+        <v>162.63</v>
       </c>
       <c r="O16" s="1"/>
       <c r="Q16" s="31">
-        <v>312.95</v>
+        <v>160.56</v>
       </c>
       <c r="R16" s="1"/>
       <c r="T16" s="31">
-        <v>8.65</v>
+        <v>6.58</v>
       </c>
       <c r="U16" s="1"/>
       <c r="W16" s="62">
-        <v>8.73</v>
+        <v>6.47</v>
       </c>
       <c r="X16" s="60"/>
     </row>
-    <row r="17" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:24" ht="20.45" customHeight="1">
       <c r="A17" s="61" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="F17" s="32">
-        <v>162.22999999999999</v>
+        <v>119.54</v>
       </c>
       <c r="G17" s="32">
-        <v>139.55000000000001</v>
+        <v>62.77</v>
       </c>
       <c r="H17" s="32">
-        <v>135.74</v>
+        <v>61.75</v>
       </c>
       <c r="I17" s="31">
-        <v>86.02</v>
+        <v>52.51</v>
       </c>
       <c r="J17" s="1"/>
       <c r="L17" s="32">
-        <v>83.67</v>
+        <v>51.65</v>
       </c>
       <c r="N17" s="31">
-        <v>163.33000000000001</v>
+        <v>72.260000000000005</v>
       </c>
       <c r="O17" s="1"/>
       <c r="Q17" s="31">
-        <v>160.83000000000001</v>
+        <v>70.400000000000006</v>
       </c>
       <c r="R17" s="1"/>
       <c r="T17" s="31">
-        <v>-14.56</v>
+        <v>-13.14</v>
       </c>
       <c r="U17" s="1"/>
       <c r="W17" s="62">
-        <v>-15.6</v>
+        <v>-12.29</v>
       </c>
       <c r="X17" s="60"/>
     </row>
-    <row r="18" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:24" ht="20.45" customHeight="1">
       <c r="A18" s="61" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="F18" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G18" s="32">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="H18" s="32">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="I18" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J18" s="1"/>
       <c r="L18" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N18" s="31">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O18" s="1"/>
       <c r="Q18" s="31">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="R18" s="1"/>
       <c r="T18" s="31">
-        <v>-31.42</v>
+        <v>-12.4</v>
       </c>
       <c r="U18" s="1"/>
       <c r="W18" s="62">
-        <v>-33.869999999999997</v>
+        <v>-17.760000000000002</v>
       </c>
       <c r="X18" s="60"/>
     </row>
-    <row r="19" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:24" ht="20.45" customHeight="1">
       <c r="A19" s="61" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="F19" s="32">
-        <v>7858.95</v>
+        <v>7331.17</v>
       </c>
       <c r="G19" s="32">
-        <v>6695.47</v>
+        <v>3499.9</v>
       </c>
       <c r="H19" s="32">
-        <v>6620.83</v>
+        <v>3442.78</v>
       </c>
       <c r="I19" s="31">
-        <v>85.2</v>
+        <v>47.74</v>
       </c>
       <c r="J19" s="1"/>
       <c r="L19" s="32">
-        <v>84.25</v>
+        <v>46.96</v>
       </c>
       <c r="N19" s="31">
-        <v>6335.59</v>
+        <v>3294.03</v>
       </c>
       <c r="O19" s="1"/>
       <c r="Q19" s="31">
-        <v>6256.06</v>
+        <v>3232.68</v>
       </c>
       <c r="R19" s="1"/>
       <c r="T19" s="31">
-        <v>5.68</v>
+        <v>6.25</v>
       </c>
       <c r="U19" s="1"/>
       <c r="W19" s="62">
-        <v>5.83</v>
+        <v>6.5</v>
       </c>
       <c r="X19" s="60"/>
     </row>
-    <row r="20" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:24" ht="20.45" customHeight="1">
       <c r="A20" s="61" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="F20" s="32">
-        <v>6770.55</v>
+        <v>6592.7</v>
       </c>
       <c r="G20" s="32">
-        <v>6226.42</v>
+        <v>3033.75</v>
       </c>
       <c r="H20" s="32">
-        <v>6226.42</v>
+        <v>3033.75</v>
       </c>
       <c r="I20" s="31">
-        <v>91.96</v>
+        <v>46.02</v>
       </c>
       <c r="J20" s="1"/>
       <c r="L20" s="32">
-        <v>91.96</v>
+        <v>46.02</v>
       </c>
       <c r="N20" s="31">
-        <v>6716.53</v>
+        <v>3189.64</v>
       </c>
       <c r="O20" s="1"/>
       <c r="Q20" s="31">
-        <v>6716.53</v>
+        <v>3189.64</v>
       </c>
       <c r="R20" s="1"/>
       <c r="T20" s="31">
-        <v>-7.3</v>
+        <v>-4.8899999999999997</v>
       </c>
       <c r="U20" s="1"/>
       <c r="W20" s="62">
-        <v>-7.3</v>
+        <v>-4.8899999999999997</v>
       </c>
       <c r="X20" s="60"/>
     </row>
-    <row r="21" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:24" ht="20.45" customHeight="1">
       <c r="A21" s="61" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="F21" s="32">
-        <v>154.93</v>
+        <v>132.66</v>
       </c>
       <c r="G21" s="32">
-        <v>134.16999999999999</v>
+        <v>66.540000000000006</v>
       </c>
       <c r="H21" s="32">
-        <v>129.80000000000001</v>
+        <v>64.39</v>
       </c>
       <c r="I21" s="31">
-        <v>86.6</v>
+        <v>50.16</v>
       </c>
       <c r="J21" s="1"/>
       <c r="L21" s="32">
-        <v>83.78</v>
+        <v>48.54</v>
       </c>
       <c r="N21" s="31">
-        <v>144.34</v>
+        <v>69.650000000000006</v>
       </c>
       <c r="O21" s="1"/>
       <c r="Q21" s="31">
-        <v>139.38999999999999</v>
+        <v>67.45</v>
       </c>
       <c r="R21" s="1"/>
       <c r="T21" s="31">
-        <v>-7.05</v>
+        <v>-4.47</v>
       </c>
       <c r="U21" s="1"/>
       <c r="W21" s="62">
-        <v>-6.88</v>
+        <v>-4.54</v>
       </c>
       <c r="X21" s="60"/>
     </row>
-    <row r="22" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:24" ht="20.45" customHeight="1">
       <c r="A22" s="58" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="F22" s="35">
-        <v>117242.58</v>
+        <v>110560.32000000001</v>
       </c>
       <c r="G22" s="35">
-        <v>103639.78</v>
+        <v>53783.85</v>
       </c>
       <c r="H22" s="35">
-        <v>102599.69</v>
+        <v>53013.18</v>
       </c>
       <c r="I22" s="34">
-        <v>88.4</v>
+        <v>48.65</v>
       </c>
       <c r="J22" s="1"/>
       <c r="L22" s="35">
-        <v>87.51</v>
+        <v>47.95</v>
       </c>
       <c r="N22" s="34">
-        <v>100568.8</v>
+        <v>51298.54</v>
       </c>
       <c r="O22" s="1"/>
       <c r="Q22" s="34">
-        <v>99363.58</v>
+        <v>50506.02</v>
       </c>
       <c r="R22" s="1"/>
       <c r="T22" s="34">
-        <v>3.05</v>
+        <v>4.84</v>
       </c>
       <c r="U22" s="1"/>
       <c r="W22" s="63">
-        <v>3.26</v>
+        <v>4.96</v>
       </c>
       <c r="X22" s="60"/>
     </row>
-    <row r="23" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:24" ht="20.45" customHeight="1">
       <c r="A23" s="58" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="26"/>
       <c r="J23" s="1"/>
       <c r="L23" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N23" s="26"/>
       <c r="O23" s="1"/>
       <c r="Q23" s="26"/>
       <c r="R23" s="1"/>
       <c r="T23" s="26"/>
       <c r="U23" s="1"/>
       <c r="W23" s="59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="X23" s="60"/>
     </row>
-    <row r="24" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:24" ht="20.45" customHeight="1">
       <c r="A24" s="61" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="F24" s="32">
-        <v>13142.74</v>
+        <v>13066.81</v>
       </c>
       <c r="G24" s="32">
-        <v>12935.84</v>
+        <v>8322.2099999999991</v>
       </c>
       <c r="H24" s="32">
-        <v>12935.84</v>
+        <v>8117.66</v>
       </c>
       <c r="I24" s="31">
-        <v>98.43</v>
+        <v>63.69</v>
       </c>
       <c r="J24" s="1"/>
       <c r="L24" s="32">
-        <v>98.43</v>
+        <v>62.12</v>
       </c>
       <c r="N24" s="31">
-        <v>13090.66</v>
+        <v>8213.56</v>
       </c>
       <c r="O24" s="1"/>
       <c r="Q24" s="31">
-        <v>13086.33</v>
+        <v>8212.27</v>
       </c>
       <c r="R24" s="1"/>
       <c r="T24" s="31">
-        <v>-1.18</v>
+        <v>1.32</v>
       </c>
       <c r="U24" s="1"/>
       <c r="W24" s="62">
         <v>-1.1499999999999999</v>
       </c>
       <c r="X24" s="60"/>
     </row>
-    <row r="25" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:24" ht="20.45" customHeight="1">
       <c r="A25" s="61" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="F25" s="32">
-        <v>3532.71</v>
+        <v>3368.43</v>
       </c>
       <c r="G25" s="32">
-        <v>3079.78</v>
+        <v>1656.83</v>
       </c>
       <c r="H25" s="32">
-        <v>3049.8</v>
+        <v>1577.58</v>
       </c>
       <c r="I25" s="31">
-        <v>87.18</v>
+        <v>49.19</v>
       </c>
       <c r="J25" s="1"/>
       <c r="L25" s="32">
-        <v>86.33</v>
+        <v>46.83</v>
       </c>
       <c r="N25" s="31">
-        <v>2850.95</v>
+        <v>1500.51</v>
       </c>
       <c r="O25" s="1"/>
       <c r="Q25" s="31">
-        <v>2826.64</v>
+        <v>1463</v>
       </c>
       <c r="R25" s="1"/>
       <c r="T25" s="31">
-        <v>8.0299999999999994</v>
+        <v>10.42</v>
       </c>
       <c r="U25" s="1"/>
       <c r="W25" s="62">
-        <v>7.89</v>
+        <v>7.83</v>
       </c>
       <c r="X25" s="60"/>
     </row>
-    <row r="26" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:24" ht="20.45" customHeight="1">
       <c r="A26" s="61" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="F26" s="32">
-        <v>0.66</v>
+        <v>0.57999999999999996</v>
       </c>
       <c r="G26" s="32">
-        <v>5.5</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="H26" s="32">
-        <v>5.36</v>
+        <v>2.1800000000000002</v>
       </c>
       <c r="I26" s="31">
-        <v>833.26</v>
+        <v>379.67</v>
       </c>
       <c r="J26" s="1"/>
       <c r="L26" s="32">
-        <v>812.04</v>
+        <v>376.23</v>
       </c>
       <c r="N26" s="31">
-        <v>6.65</v>
+        <v>4.97</v>
       </c>
       <c r="O26" s="1"/>
       <c r="Q26" s="31">
-        <v>6.52</v>
+        <v>4.97</v>
       </c>
       <c r="R26" s="1"/>
       <c r="T26" s="31">
-        <v>-17.36</v>
+        <v>-55.66</v>
       </c>
       <c r="U26" s="1"/>
       <c r="W26" s="62">
-        <v>-17.850000000000001</v>
+        <v>-56.07</v>
       </c>
       <c r="X26" s="60"/>
     </row>
-    <row r="27" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:24" ht="20.45" customHeight="1">
       <c r="A27" s="61" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="F27" s="32">
-        <v>55.61</v>
+        <v>39.49</v>
       </c>
       <c r="G27" s="32">
-        <v>35.36</v>
+        <v>18.77</v>
       </c>
       <c r="H27" s="32">
-        <v>35.36</v>
+        <v>18.739999999999998</v>
       </c>
       <c r="I27" s="31">
-        <v>63.59</v>
+        <v>47.53</v>
       </c>
       <c r="J27" s="1"/>
       <c r="L27" s="32">
-        <v>63.59</v>
+        <v>47.46</v>
       </c>
       <c r="N27" s="31">
-        <v>37.520000000000003</v>
+        <v>19.18</v>
       </c>
       <c r="O27" s="1"/>
       <c r="Q27" s="31">
-        <v>37.43</v>
+        <v>19.170000000000002</v>
       </c>
       <c r="R27" s="1"/>
       <c r="T27" s="31">
-        <v>-5.75</v>
+        <v>-2.15</v>
       </c>
       <c r="U27" s="1"/>
       <c r="W27" s="62">
-        <v>-5.52</v>
+        <v>-2.2200000000000002</v>
       </c>
       <c r="X27" s="60"/>
     </row>
-    <row r="28" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:24" ht="20.45" customHeight="1">
       <c r="A28" s="64" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B28" s="65"/>
       <c r="C28" s="65"/>
       <c r="D28" s="65"/>
       <c r="E28" s="66"/>
       <c r="F28" s="67">
-        <v>16731.72</v>
+        <v>16475.310000000001</v>
       </c>
       <c r="G28" s="67">
-        <v>16056.48</v>
+        <v>10000.01</v>
       </c>
       <c r="H28" s="67">
-        <v>16026.36</v>
+        <v>9716.16</v>
       </c>
       <c r="I28" s="68">
-        <v>95.96</v>
+        <v>60.7</v>
       </c>
       <c r="J28" s="65"/>
       <c r="K28" s="66"/>
       <c r="L28" s="67">
-        <v>95.78</v>
+        <v>58.97</v>
       </c>
       <c r="M28" s="66"/>
       <c r="N28" s="68">
-        <v>15985.78</v>
+        <v>9738.2199999999993</v>
       </c>
       <c r="O28" s="65"/>
       <c r="P28" s="66"/>
       <c r="Q28" s="68">
-        <v>15956.91</v>
+        <v>9699.41</v>
       </c>
       <c r="R28" s="65"/>
       <c r="S28" s="66"/>
       <c r="T28" s="68">
-        <v>0.44</v>
+        <v>2.69</v>
       </c>
       <c r="U28" s="65"/>
       <c r="V28" s="66"/>
       <c r="W28" s="69">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="X28" s="70"/>
     </row>
-    <row r="29" spans="1:24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:24" ht="20.100000000000001" customHeight="1">
+      <c r="A29" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="116">
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="W28:X28"/>
     <mergeCell ref="A27:D27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="N27:O27"/>
     <mergeCell ref="Q27:R27"/>
     <mergeCell ref="T27:U27"/>
     <mergeCell ref="W27:X27"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="Q26:R26"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="W26:X26"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="T25:U25"/>
@@ -6501,1910 +6504,1910 @@
     <mergeCell ref="N13:O13"/>
     <mergeCell ref="Q13:R13"/>
     <mergeCell ref="T13:U13"/>
     <mergeCell ref="W13:X13"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="P11:R11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:X11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="Q12:R12"/>
     <mergeCell ref="T12:U12"/>
     <mergeCell ref="W12:X12"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="E2:T2"/>
     <mergeCell ref="D4:T5"/>
     <mergeCell ref="B7:W7"/>
     <mergeCell ref="R9:X9"/>
     <mergeCell ref="A10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="N10:R10"/>
     <mergeCell ref="T10:X10"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.51960629921259849" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S29"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="0.28515625" style="2" customWidth="1"/>
     <col min="3" max="4" width="0.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="11" width="13.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="14" width="6.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.85546875" style="2" customWidth="1"/>
     <col min="16" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="13.7109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="2" customWidth="1"/>
     <col min="20" max="20" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="21" max="256" width="9.140625" style="2" customWidth="1"/>
+    <col min="21" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="35.7109375" style="2" customWidth="1"/>
     <col min="258" max="258" width="0.28515625" style="2" customWidth="1"/>
     <col min="259" max="260" width="0.140625" style="2" customWidth="1"/>
     <col min="261" max="261" width="13.7109375" style="2" customWidth="1"/>
     <col min="262" max="262" width="14.7109375" style="2" customWidth="1"/>
     <col min="263" max="267" width="13.7109375" style="2" customWidth="1"/>
     <col min="268" max="268" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="269" max="270" width="6.7109375" style="2" customWidth="1"/>
     <col min="271" max="271" width="3.85546875" style="2" customWidth="1"/>
     <col min="272" max="272" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="273" max="273" width="13.7109375" style="2" customWidth="1"/>
     <col min="274" max="274" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="275" max="275" width="10.7109375" style="2" customWidth="1"/>
     <col min="276" max="276" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="277" max="512" width="9.140625" style="2" customWidth="1"/>
+    <col min="277" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="35.7109375" style="2" customWidth="1"/>
     <col min="514" max="514" width="0.28515625" style="2" customWidth="1"/>
     <col min="515" max="516" width="0.140625" style="2" customWidth="1"/>
     <col min="517" max="517" width="13.7109375" style="2" customWidth="1"/>
     <col min="518" max="518" width="14.7109375" style="2" customWidth="1"/>
     <col min="519" max="523" width="13.7109375" style="2" customWidth="1"/>
     <col min="524" max="524" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="525" max="526" width="6.7109375" style="2" customWidth="1"/>
     <col min="527" max="527" width="3.85546875" style="2" customWidth="1"/>
     <col min="528" max="528" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="529" max="529" width="13.7109375" style="2" customWidth="1"/>
     <col min="530" max="530" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="531" max="531" width="10.7109375" style="2" customWidth="1"/>
     <col min="532" max="532" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="533" max="768" width="9.140625" style="2" customWidth="1"/>
+    <col min="533" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="35.7109375" style="2" customWidth="1"/>
     <col min="770" max="770" width="0.28515625" style="2" customWidth="1"/>
     <col min="771" max="772" width="0.140625" style="2" customWidth="1"/>
     <col min="773" max="773" width="13.7109375" style="2" customWidth="1"/>
     <col min="774" max="774" width="14.7109375" style="2" customWidth="1"/>
     <col min="775" max="779" width="13.7109375" style="2" customWidth="1"/>
     <col min="780" max="780" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="781" max="782" width="6.7109375" style="2" customWidth="1"/>
     <col min="783" max="783" width="3.85546875" style="2" customWidth="1"/>
     <col min="784" max="784" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="785" max="785" width="13.7109375" style="2" customWidth="1"/>
     <col min="786" max="786" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="787" max="787" width="10.7109375" style="2" customWidth="1"/>
     <col min="788" max="788" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="789" max="1024" width="9.140625" style="2" customWidth="1"/>
+    <col min="789" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="35.7109375" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="0.28515625" style="2" customWidth="1"/>
     <col min="1027" max="1028" width="0.140625" style="2" customWidth="1"/>
     <col min="1029" max="1029" width="13.7109375" style="2" customWidth="1"/>
     <col min="1030" max="1030" width="14.7109375" style="2" customWidth="1"/>
     <col min="1031" max="1035" width="13.7109375" style="2" customWidth="1"/>
     <col min="1036" max="1036" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1037" max="1038" width="6.7109375" style="2" customWidth="1"/>
     <col min="1039" max="1039" width="3.85546875" style="2" customWidth="1"/>
     <col min="1040" max="1040" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1041" max="1041" width="13.7109375" style="2" customWidth="1"/>
     <col min="1042" max="1042" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1043" max="1043" width="10.7109375" style="2" customWidth="1"/>
     <col min="1044" max="1044" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1045" max="1280" width="9.140625" style="2" customWidth="1"/>
+    <col min="1045" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="35.7109375" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="0.28515625" style="2" customWidth="1"/>
     <col min="1283" max="1284" width="0.140625" style="2" customWidth="1"/>
     <col min="1285" max="1285" width="13.7109375" style="2" customWidth="1"/>
     <col min="1286" max="1286" width="14.7109375" style="2" customWidth="1"/>
     <col min="1287" max="1291" width="13.7109375" style="2" customWidth="1"/>
     <col min="1292" max="1292" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1293" max="1294" width="6.7109375" style="2" customWidth="1"/>
     <col min="1295" max="1295" width="3.85546875" style="2" customWidth="1"/>
     <col min="1296" max="1296" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1297" max="1297" width="13.7109375" style="2" customWidth="1"/>
     <col min="1298" max="1298" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1299" max="1299" width="10.7109375" style="2" customWidth="1"/>
     <col min="1300" max="1300" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1301" max="1536" width="9.140625" style="2" customWidth="1"/>
+    <col min="1301" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="35.7109375" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="0.28515625" style="2" customWidth="1"/>
     <col min="1539" max="1540" width="0.140625" style="2" customWidth="1"/>
     <col min="1541" max="1541" width="13.7109375" style="2" customWidth="1"/>
     <col min="1542" max="1542" width="14.7109375" style="2" customWidth="1"/>
     <col min="1543" max="1547" width="13.7109375" style="2" customWidth="1"/>
     <col min="1548" max="1548" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1549" max="1550" width="6.7109375" style="2" customWidth="1"/>
     <col min="1551" max="1551" width="3.85546875" style="2" customWidth="1"/>
     <col min="1552" max="1552" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1553" max="1553" width="13.7109375" style="2" customWidth="1"/>
     <col min="1554" max="1554" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1555" max="1555" width="10.7109375" style="2" customWidth="1"/>
     <col min="1556" max="1556" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1557" max="1792" width="9.140625" style="2" customWidth="1"/>
+    <col min="1557" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="35.7109375" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="0.28515625" style="2" customWidth="1"/>
     <col min="1795" max="1796" width="0.140625" style="2" customWidth="1"/>
     <col min="1797" max="1797" width="13.7109375" style="2" customWidth="1"/>
     <col min="1798" max="1798" width="14.7109375" style="2" customWidth="1"/>
     <col min="1799" max="1803" width="13.7109375" style="2" customWidth="1"/>
     <col min="1804" max="1804" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1805" max="1806" width="6.7109375" style="2" customWidth="1"/>
     <col min="1807" max="1807" width="3.85546875" style="2" customWidth="1"/>
     <col min="1808" max="1808" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1809" max="1809" width="13.7109375" style="2" customWidth="1"/>
     <col min="1810" max="1810" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1811" max="1811" width="10.7109375" style="2" customWidth="1"/>
     <col min="1812" max="1812" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1813" max="2048" width="9.140625" style="2" customWidth="1"/>
+    <col min="1813" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="35.7109375" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="0.28515625" style="2" customWidth="1"/>
     <col min="2051" max="2052" width="0.140625" style="2" customWidth="1"/>
     <col min="2053" max="2053" width="13.7109375" style="2" customWidth="1"/>
     <col min="2054" max="2054" width="14.7109375" style="2" customWidth="1"/>
     <col min="2055" max="2059" width="13.7109375" style="2" customWidth="1"/>
     <col min="2060" max="2060" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2061" max="2062" width="6.7109375" style="2" customWidth="1"/>
     <col min="2063" max="2063" width="3.85546875" style="2" customWidth="1"/>
     <col min="2064" max="2064" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2065" max="2065" width="13.7109375" style="2" customWidth="1"/>
     <col min="2066" max="2066" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2067" max="2067" width="10.7109375" style="2" customWidth="1"/>
     <col min="2068" max="2068" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2069" max="2304" width="9.140625" style="2" customWidth="1"/>
+    <col min="2069" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="35.7109375" style="2" customWidth="1"/>
     <col min="2306" max="2306" width="0.28515625" style="2" customWidth="1"/>
     <col min="2307" max="2308" width="0.140625" style="2" customWidth="1"/>
     <col min="2309" max="2309" width="13.7109375" style="2" customWidth="1"/>
     <col min="2310" max="2310" width="14.7109375" style="2" customWidth="1"/>
     <col min="2311" max="2315" width="13.7109375" style="2" customWidth="1"/>
     <col min="2316" max="2316" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2317" max="2318" width="6.7109375" style="2" customWidth="1"/>
     <col min="2319" max="2319" width="3.85546875" style="2" customWidth="1"/>
     <col min="2320" max="2320" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2321" max="2321" width="13.7109375" style="2" customWidth="1"/>
     <col min="2322" max="2322" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2323" max="2323" width="10.7109375" style="2" customWidth="1"/>
     <col min="2324" max="2324" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2325" max="2560" width="9.140625" style="2" customWidth="1"/>
+    <col min="2325" max="2560" width="9.140625" style="2"/>
     <col min="2561" max="2561" width="35.7109375" style="2" customWidth="1"/>
     <col min="2562" max="2562" width="0.28515625" style="2" customWidth="1"/>
     <col min="2563" max="2564" width="0.140625" style="2" customWidth="1"/>
     <col min="2565" max="2565" width="13.7109375" style="2" customWidth="1"/>
     <col min="2566" max="2566" width="14.7109375" style="2" customWidth="1"/>
     <col min="2567" max="2571" width="13.7109375" style="2" customWidth="1"/>
     <col min="2572" max="2572" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2573" max="2574" width="6.7109375" style="2" customWidth="1"/>
     <col min="2575" max="2575" width="3.85546875" style="2" customWidth="1"/>
     <col min="2576" max="2576" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2577" max="2577" width="13.7109375" style="2" customWidth="1"/>
     <col min="2578" max="2578" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2579" max="2579" width="10.7109375" style="2" customWidth="1"/>
     <col min="2580" max="2580" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2581" max="2816" width="9.140625" style="2" customWidth="1"/>
+    <col min="2581" max="2816" width="9.140625" style="2"/>
     <col min="2817" max="2817" width="35.7109375" style="2" customWidth="1"/>
     <col min="2818" max="2818" width="0.28515625" style="2" customWidth="1"/>
     <col min="2819" max="2820" width="0.140625" style="2" customWidth="1"/>
     <col min="2821" max="2821" width="13.7109375" style="2" customWidth="1"/>
     <col min="2822" max="2822" width="14.7109375" style="2" customWidth="1"/>
     <col min="2823" max="2827" width="13.7109375" style="2" customWidth="1"/>
     <col min="2828" max="2828" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2829" max="2830" width="6.7109375" style="2" customWidth="1"/>
     <col min="2831" max="2831" width="3.85546875" style="2" customWidth="1"/>
     <col min="2832" max="2832" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2833" max="2833" width="13.7109375" style="2" customWidth="1"/>
     <col min="2834" max="2834" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2835" max="2835" width="10.7109375" style="2" customWidth="1"/>
     <col min="2836" max="2836" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2837" max="3072" width="9.140625" style="2" customWidth="1"/>
+    <col min="2837" max="3072" width="9.140625" style="2"/>
     <col min="3073" max="3073" width="35.7109375" style="2" customWidth="1"/>
     <col min="3074" max="3074" width="0.28515625" style="2" customWidth="1"/>
     <col min="3075" max="3076" width="0.140625" style="2" customWidth="1"/>
     <col min="3077" max="3077" width="13.7109375" style="2" customWidth="1"/>
     <col min="3078" max="3078" width="14.7109375" style="2" customWidth="1"/>
     <col min="3079" max="3083" width="13.7109375" style="2" customWidth="1"/>
     <col min="3084" max="3084" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3085" max="3086" width="6.7109375" style="2" customWidth="1"/>
     <col min="3087" max="3087" width="3.85546875" style="2" customWidth="1"/>
     <col min="3088" max="3088" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3089" max="3089" width="13.7109375" style="2" customWidth="1"/>
     <col min="3090" max="3090" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3091" max="3091" width="10.7109375" style="2" customWidth="1"/>
     <col min="3092" max="3092" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3093" max="3328" width="9.140625" style="2" customWidth="1"/>
+    <col min="3093" max="3328" width="9.140625" style="2"/>
     <col min="3329" max="3329" width="35.7109375" style="2" customWidth="1"/>
     <col min="3330" max="3330" width="0.28515625" style="2" customWidth="1"/>
     <col min="3331" max="3332" width="0.140625" style="2" customWidth="1"/>
     <col min="3333" max="3333" width="13.7109375" style="2" customWidth="1"/>
     <col min="3334" max="3334" width="14.7109375" style="2" customWidth="1"/>
     <col min="3335" max="3339" width="13.7109375" style="2" customWidth="1"/>
     <col min="3340" max="3340" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3341" max="3342" width="6.7109375" style="2" customWidth="1"/>
     <col min="3343" max="3343" width="3.85546875" style="2" customWidth="1"/>
     <col min="3344" max="3344" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3345" max="3345" width="13.7109375" style="2" customWidth="1"/>
     <col min="3346" max="3346" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3347" max="3347" width="10.7109375" style="2" customWidth="1"/>
     <col min="3348" max="3348" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3349" max="3584" width="9.140625" style="2" customWidth="1"/>
+    <col min="3349" max="3584" width="9.140625" style="2"/>
     <col min="3585" max="3585" width="35.7109375" style="2" customWidth="1"/>
     <col min="3586" max="3586" width="0.28515625" style="2" customWidth="1"/>
     <col min="3587" max="3588" width="0.140625" style="2" customWidth="1"/>
     <col min="3589" max="3589" width="13.7109375" style="2" customWidth="1"/>
     <col min="3590" max="3590" width="14.7109375" style="2" customWidth="1"/>
     <col min="3591" max="3595" width="13.7109375" style="2" customWidth="1"/>
     <col min="3596" max="3596" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3597" max="3598" width="6.7109375" style="2" customWidth="1"/>
     <col min="3599" max="3599" width="3.85546875" style="2" customWidth="1"/>
     <col min="3600" max="3600" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3601" max="3601" width="13.7109375" style="2" customWidth="1"/>
     <col min="3602" max="3602" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3603" max="3603" width="10.7109375" style="2" customWidth="1"/>
     <col min="3604" max="3604" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3605" max="3840" width="9.140625" style="2" customWidth="1"/>
+    <col min="3605" max="3840" width="9.140625" style="2"/>
     <col min="3841" max="3841" width="35.7109375" style="2" customWidth="1"/>
     <col min="3842" max="3842" width="0.28515625" style="2" customWidth="1"/>
     <col min="3843" max="3844" width="0.140625" style="2" customWidth="1"/>
     <col min="3845" max="3845" width="13.7109375" style="2" customWidth="1"/>
     <col min="3846" max="3846" width="14.7109375" style="2" customWidth="1"/>
     <col min="3847" max="3851" width="13.7109375" style="2" customWidth="1"/>
     <col min="3852" max="3852" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3853" max="3854" width="6.7109375" style="2" customWidth="1"/>
     <col min="3855" max="3855" width="3.85546875" style="2" customWidth="1"/>
     <col min="3856" max="3856" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3857" max="3857" width="13.7109375" style="2" customWidth="1"/>
     <col min="3858" max="3858" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3859" max="3859" width="10.7109375" style="2" customWidth="1"/>
     <col min="3860" max="3860" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3861" max="4096" width="9.140625" style="2" customWidth="1"/>
+    <col min="3861" max="4096" width="9.140625" style="2"/>
     <col min="4097" max="4097" width="35.7109375" style="2" customWidth="1"/>
     <col min="4098" max="4098" width="0.28515625" style="2" customWidth="1"/>
     <col min="4099" max="4100" width="0.140625" style="2" customWidth="1"/>
     <col min="4101" max="4101" width="13.7109375" style="2" customWidth="1"/>
     <col min="4102" max="4102" width="14.7109375" style="2" customWidth="1"/>
     <col min="4103" max="4107" width="13.7109375" style="2" customWidth="1"/>
     <col min="4108" max="4108" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4109" max="4110" width="6.7109375" style="2" customWidth="1"/>
     <col min="4111" max="4111" width="3.85546875" style="2" customWidth="1"/>
     <col min="4112" max="4112" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4113" max="4113" width="13.7109375" style="2" customWidth="1"/>
     <col min="4114" max="4114" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4115" max="4115" width="10.7109375" style="2" customWidth="1"/>
     <col min="4116" max="4116" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4117" max="4352" width="9.140625" style="2" customWidth="1"/>
+    <col min="4117" max="4352" width="9.140625" style="2"/>
     <col min="4353" max="4353" width="35.7109375" style="2" customWidth="1"/>
     <col min="4354" max="4354" width="0.28515625" style="2" customWidth="1"/>
     <col min="4355" max="4356" width="0.140625" style="2" customWidth="1"/>
     <col min="4357" max="4357" width="13.7109375" style="2" customWidth="1"/>
     <col min="4358" max="4358" width="14.7109375" style="2" customWidth="1"/>
     <col min="4359" max="4363" width="13.7109375" style="2" customWidth="1"/>
     <col min="4364" max="4364" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4365" max="4366" width="6.7109375" style="2" customWidth="1"/>
     <col min="4367" max="4367" width="3.85546875" style="2" customWidth="1"/>
     <col min="4368" max="4368" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4369" max="4369" width="13.7109375" style="2" customWidth="1"/>
     <col min="4370" max="4370" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4371" max="4371" width="10.7109375" style="2" customWidth="1"/>
     <col min="4372" max="4372" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4373" max="4608" width="9.140625" style="2" customWidth="1"/>
+    <col min="4373" max="4608" width="9.140625" style="2"/>
     <col min="4609" max="4609" width="35.7109375" style="2" customWidth="1"/>
     <col min="4610" max="4610" width="0.28515625" style="2" customWidth="1"/>
     <col min="4611" max="4612" width="0.140625" style="2" customWidth="1"/>
     <col min="4613" max="4613" width="13.7109375" style="2" customWidth="1"/>
     <col min="4614" max="4614" width="14.7109375" style="2" customWidth="1"/>
     <col min="4615" max="4619" width="13.7109375" style="2" customWidth="1"/>
     <col min="4620" max="4620" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4621" max="4622" width="6.7109375" style="2" customWidth="1"/>
     <col min="4623" max="4623" width="3.85546875" style="2" customWidth="1"/>
     <col min="4624" max="4624" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4625" max="4625" width="13.7109375" style="2" customWidth="1"/>
     <col min="4626" max="4626" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4627" max="4627" width="10.7109375" style="2" customWidth="1"/>
     <col min="4628" max="4628" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4629" max="4864" width="9.140625" style="2" customWidth="1"/>
+    <col min="4629" max="4864" width="9.140625" style="2"/>
     <col min="4865" max="4865" width="35.7109375" style="2" customWidth="1"/>
     <col min="4866" max="4866" width="0.28515625" style="2" customWidth="1"/>
     <col min="4867" max="4868" width="0.140625" style="2" customWidth="1"/>
     <col min="4869" max="4869" width="13.7109375" style="2" customWidth="1"/>
     <col min="4870" max="4870" width="14.7109375" style="2" customWidth="1"/>
     <col min="4871" max="4875" width="13.7109375" style="2" customWidth="1"/>
     <col min="4876" max="4876" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4877" max="4878" width="6.7109375" style="2" customWidth="1"/>
     <col min="4879" max="4879" width="3.85546875" style="2" customWidth="1"/>
     <col min="4880" max="4880" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4881" max="4881" width="13.7109375" style="2" customWidth="1"/>
     <col min="4882" max="4882" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4883" max="4883" width="10.7109375" style="2" customWidth="1"/>
     <col min="4884" max="4884" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4885" max="5120" width="9.140625" style="2" customWidth="1"/>
+    <col min="4885" max="5120" width="9.140625" style="2"/>
     <col min="5121" max="5121" width="35.7109375" style="2" customWidth="1"/>
     <col min="5122" max="5122" width="0.28515625" style="2" customWidth="1"/>
     <col min="5123" max="5124" width="0.140625" style="2" customWidth="1"/>
     <col min="5125" max="5125" width="13.7109375" style="2" customWidth="1"/>
     <col min="5126" max="5126" width="14.7109375" style="2" customWidth="1"/>
     <col min="5127" max="5131" width="13.7109375" style="2" customWidth="1"/>
     <col min="5132" max="5132" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5133" max="5134" width="6.7109375" style="2" customWidth="1"/>
     <col min="5135" max="5135" width="3.85546875" style="2" customWidth="1"/>
     <col min="5136" max="5136" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5137" max="5137" width="13.7109375" style="2" customWidth="1"/>
     <col min="5138" max="5138" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5139" max="5139" width="10.7109375" style="2" customWidth="1"/>
     <col min="5140" max="5140" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5141" max="5376" width="9.140625" style="2" customWidth="1"/>
+    <col min="5141" max="5376" width="9.140625" style="2"/>
     <col min="5377" max="5377" width="35.7109375" style="2" customWidth="1"/>
     <col min="5378" max="5378" width="0.28515625" style="2" customWidth="1"/>
     <col min="5379" max="5380" width="0.140625" style="2" customWidth="1"/>
     <col min="5381" max="5381" width="13.7109375" style="2" customWidth="1"/>
     <col min="5382" max="5382" width="14.7109375" style="2" customWidth="1"/>
     <col min="5383" max="5387" width="13.7109375" style="2" customWidth="1"/>
     <col min="5388" max="5388" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5389" max="5390" width="6.7109375" style="2" customWidth="1"/>
     <col min="5391" max="5391" width="3.85546875" style="2" customWidth="1"/>
     <col min="5392" max="5392" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5393" max="5393" width="13.7109375" style="2" customWidth="1"/>
     <col min="5394" max="5394" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5395" max="5395" width="10.7109375" style="2" customWidth="1"/>
     <col min="5396" max="5396" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5397" max="5632" width="9.140625" style="2" customWidth="1"/>
+    <col min="5397" max="5632" width="9.140625" style="2"/>
     <col min="5633" max="5633" width="35.7109375" style="2" customWidth="1"/>
     <col min="5634" max="5634" width="0.28515625" style="2" customWidth="1"/>
     <col min="5635" max="5636" width="0.140625" style="2" customWidth="1"/>
     <col min="5637" max="5637" width="13.7109375" style="2" customWidth="1"/>
     <col min="5638" max="5638" width="14.7109375" style="2" customWidth="1"/>
     <col min="5639" max="5643" width="13.7109375" style="2" customWidth="1"/>
     <col min="5644" max="5644" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5645" max="5646" width="6.7109375" style="2" customWidth="1"/>
     <col min="5647" max="5647" width="3.85546875" style="2" customWidth="1"/>
     <col min="5648" max="5648" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5649" max="5649" width="13.7109375" style="2" customWidth="1"/>
     <col min="5650" max="5650" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5651" max="5651" width="10.7109375" style="2" customWidth="1"/>
     <col min="5652" max="5652" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5653" max="5888" width="9.140625" style="2" customWidth="1"/>
+    <col min="5653" max="5888" width="9.140625" style="2"/>
     <col min="5889" max="5889" width="35.7109375" style="2" customWidth="1"/>
     <col min="5890" max="5890" width="0.28515625" style="2" customWidth="1"/>
     <col min="5891" max="5892" width="0.140625" style="2" customWidth="1"/>
     <col min="5893" max="5893" width="13.7109375" style="2" customWidth="1"/>
     <col min="5894" max="5894" width="14.7109375" style="2" customWidth="1"/>
     <col min="5895" max="5899" width="13.7109375" style="2" customWidth="1"/>
     <col min="5900" max="5900" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5901" max="5902" width="6.7109375" style="2" customWidth="1"/>
     <col min="5903" max="5903" width="3.85546875" style="2" customWidth="1"/>
     <col min="5904" max="5904" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5905" max="5905" width="13.7109375" style="2" customWidth="1"/>
     <col min="5906" max="5906" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5907" max="5907" width="10.7109375" style="2" customWidth="1"/>
     <col min="5908" max="5908" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5909" max="6144" width="9.140625" style="2" customWidth="1"/>
+    <col min="5909" max="6144" width="9.140625" style="2"/>
     <col min="6145" max="6145" width="35.7109375" style="2" customWidth="1"/>
     <col min="6146" max="6146" width="0.28515625" style="2" customWidth="1"/>
     <col min="6147" max="6148" width="0.140625" style="2" customWidth="1"/>
     <col min="6149" max="6149" width="13.7109375" style="2" customWidth="1"/>
     <col min="6150" max="6150" width="14.7109375" style="2" customWidth="1"/>
     <col min="6151" max="6155" width="13.7109375" style="2" customWidth="1"/>
     <col min="6156" max="6156" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6157" max="6158" width="6.7109375" style="2" customWidth="1"/>
     <col min="6159" max="6159" width="3.85546875" style="2" customWidth="1"/>
     <col min="6160" max="6160" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6161" max="6161" width="13.7109375" style="2" customWidth="1"/>
     <col min="6162" max="6162" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6163" max="6163" width="10.7109375" style="2" customWidth="1"/>
     <col min="6164" max="6164" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6165" max="6400" width="9.140625" style="2" customWidth="1"/>
+    <col min="6165" max="6400" width="9.140625" style="2"/>
     <col min="6401" max="6401" width="35.7109375" style="2" customWidth="1"/>
     <col min="6402" max="6402" width="0.28515625" style="2" customWidth="1"/>
     <col min="6403" max="6404" width="0.140625" style="2" customWidth="1"/>
     <col min="6405" max="6405" width="13.7109375" style="2" customWidth="1"/>
     <col min="6406" max="6406" width="14.7109375" style="2" customWidth="1"/>
     <col min="6407" max="6411" width="13.7109375" style="2" customWidth="1"/>
     <col min="6412" max="6412" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6413" max="6414" width="6.7109375" style="2" customWidth="1"/>
     <col min="6415" max="6415" width="3.85546875" style="2" customWidth="1"/>
     <col min="6416" max="6416" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6417" max="6417" width="13.7109375" style="2" customWidth="1"/>
     <col min="6418" max="6418" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6419" max="6419" width="10.7109375" style="2" customWidth="1"/>
     <col min="6420" max="6420" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6421" max="6656" width="9.140625" style="2" customWidth="1"/>
+    <col min="6421" max="6656" width="9.140625" style="2"/>
     <col min="6657" max="6657" width="35.7109375" style="2" customWidth="1"/>
     <col min="6658" max="6658" width="0.28515625" style="2" customWidth="1"/>
     <col min="6659" max="6660" width="0.140625" style="2" customWidth="1"/>
     <col min="6661" max="6661" width="13.7109375" style="2" customWidth="1"/>
     <col min="6662" max="6662" width="14.7109375" style="2" customWidth="1"/>
     <col min="6663" max="6667" width="13.7109375" style="2" customWidth="1"/>
     <col min="6668" max="6668" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6669" max="6670" width="6.7109375" style="2" customWidth="1"/>
     <col min="6671" max="6671" width="3.85546875" style="2" customWidth="1"/>
     <col min="6672" max="6672" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6673" max="6673" width="13.7109375" style="2" customWidth="1"/>
     <col min="6674" max="6674" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6675" max="6675" width="10.7109375" style="2" customWidth="1"/>
     <col min="6676" max="6676" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6677" max="6912" width="9.140625" style="2" customWidth="1"/>
+    <col min="6677" max="6912" width="9.140625" style="2"/>
     <col min="6913" max="6913" width="35.7109375" style="2" customWidth="1"/>
     <col min="6914" max="6914" width="0.28515625" style="2" customWidth="1"/>
     <col min="6915" max="6916" width="0.140625" style="2" customWidth="1"/>
     <col min="6917" max="6917" width="13.7109375" style="2" customWidth="1"/>
     <col min="6918" max="6918" width="14.7109375" style="2" customWidth="1"/>
     <col min="6919" max="6923" width="13.7109375" style="2" customWidth="1"/>
     <col min="6924" max="6924" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6925" max="6926" width="6.7109375" style="2" customWidth="1"/>
     <col min="6927" max="6927" width="3.85546875" style="2" customWidth="1"/>
     <col min="6928" max="6928" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6929" max="6929" width="13.7109375" style="2" customWidth="1"/>
     <col min="6930" max="6930" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6931" max="6931" width="10.7109375" style="2" customWidth="1"/>
     <col min="6932" max="6932" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6933" max="7168" width="9.140625" style="2" customWidth="1"/>
+    <col min="6933" max="7168" width="9.140625" style="2"/>
     <col min="7169" max="7169" width="35.7109375" style="2" customWidth="1"/>
     <col min="7170" max="7170" width="0.28515625" style="2" customWidth="1"/>
     <col min="7171" max="7172" width="0.140625" style="2" customWidth="1"/>
     <col min="7173" max="7173" width="13.7109375" style="2" customWidth="1"/>
     <col min="7174" max="7174" width="14.7109375" style="2" customWidth="1"/>
     <col min="7175" max="7179" width="13.7109375" style="2" customWidth="1"/>
     <col min="7180" max="7180" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7181" max="7182" width="6.7109375" style="2" customWidth="1"/>
     <col min="7183" max="7183" width="3.85546875" style="2" customWidth="1"/>
     <col min="7184" max="7184" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7185" max="7185" width="13.7109375" style="2" customWidth="1"/>
     <col min="7186" max="7186" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7187" max="7187" width="10.7109375" style="2" customWidth="1"/>
     <col min="7188" max="7188" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7189" max="7424" width="9.140625" style="2" customWidth="1"/>
+    <col min="7189" max="7424" width="9.140625" style="2"/>
     <col min="7425" max="7425" width="35.7109375" style="2" customWidth="1"/>
     <col min="7426" max="7426" width="0.28515625" style="2" customWidth="1"/>
     <col min="7427" max="7428" width="0.140625" style="2" customWidth="1"/>
     <col min="7429" max="7429" width="13.7109375" style="2" customWidth="1"/>
     <col min="7430" max="7430" width="14.7109375" style="2" customWidth="1"/>
     <col min="7431" max="7435" width="13.7109375" style="2" customWidth="1"/>
     <col min="7436" max="7436" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7437" max="7438" width="6.7109375" style="2" customWidth="1"/>
     <col min="7439" max="7439" width="3.85546875" style="2" customWidth="1"/>
     <col min="7440" max="7440" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7441" max="7441" width="13.7109375" style="2" customWidth="1"/>
     <col min="7442" max="7442" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7443" max="7443" width="10.7109375" style="2" customWidth="1"/>
     <col min="7444" max="7444" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7445" max="7680" width="9.140625" style="2" customWidth="1"/>
+    <col min="7445" max="7680" width="9.140625" style="2"/>
     <col min="7681" max="7681" width="35.7109375" style="2" customWidth="1"/>
     <col min="7682" max="7682" width="0.28515625" style="2" customWidth="1"/>
     <col min="7683" max="7684" width="0.140625" style="2" customWidth="1"/>
     <col min="7685" max="7685" width="13.7109375" style="2" customWidth="1"/>
     <col min="7686" max="7686" width="14.7109375" style="2" customWidth="1"/>
     <col min="7687" max="7691" width="13.7109375" style="2" customWidth="1"/>
     <col min="7692" max="7692" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7693" max="7694" width="6.7109375" style="2" customWidth="1"/>
     <col min="7695" max="7695" width="3.85546875" style="2" customWidth="1"/>
     <col min="7696" max="7696" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7697" max="7697" width="13.7109375" style="2" customWidth="1"/>
     <col min="7698" max="7698" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7699" max="7699" width="10.7109375" style="2" customWidth="1"/>
     <col min="7700" max="7700" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7701" max="7936" width="9.140625" style="2" customWidth="1"/>
+    <col min="7701" max="7936" width="9.140625" style="2"/>
     <col min="7937" max="7937" width="35.7109375" style="2" customWidth="1"/>
     <col min="7938" max="7938" width="0.28515625" style="2" customWidth="1"/>
     <col min="7939" max="7940" width="0.140625" style="2" customWidth="1"/>
     <col min="7941" max="7941" width="13.7109375" style="2" customWidth="1"/>
     <col min="7942" max="7942" width="14.7109375" style="2" customWidth="1"/>
     <col min="7943" max="7947" width="13.7109375" style="2" customWidth="1"/>
     <col min="7948" max="7948" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7949" max="7950" width="6.7109375" style="2" customWidth="1"/>
     <col min="7951" max="7951" width="3.85546875" style="2" customWidth="1"/>
     <col min="7952" max="7952" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7953" max="7953" width="13.7109375" style="2" customWidth="1"/>
     <col min="7954" max="7954" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7955" max="7955" width="10.7109375" style="2" customWidth="1"/>
     <col min="7956" max="7956" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7957" max="8192" width="9.140625" style="2" customWidth="1"/>
+    <col min="7957" max="8192" width="9.140625" style="2"/>
     <col min="8193" max="8193" width="35.7109375" style="2" customWidth="1"/>
     <col min="8194" max="8194" width="0.28515625" style="2" customWidth="1"/>
     <col min="8195" max="8196" width="0.140625" style="2" customWidth="1"/>
     <col min="8197" max="8197" width="13.7109375" style="2" customWidth="1"/>
     <col min="8198" max="8198" width="14.7109375" style="2" customWidth="1"/>
     <col min="8199" max="8203" width="13.7109375" style="2" customWidth="1"/>
     <col min="8204" max="8204" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8205" max="8206" width="6.7109375" style="2" customWidth="1"/>
     <col min="8207" max="8207" width="3.85546875" style="2" customWidth="1"/>
     <col min="8208" max="8208" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8209" max="8209" width="13.7109375" style="2" customWidth="1"/>
     <col min="8210" max="8210" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8211" max="8211" width="10.7109375" style="2" customWidth="1"/>
     <col min="8212" max="8212" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8213" max="8448" width="9.140625" style="2" customWidth="1"/>
+    <col min="8213" max="8448" width="9.140625" style="2"/>
     <col min="8449" max="8449" width="35.7109375" style="2" customWidth="1"/>
     <col min="8450" max="8450" width="0.28515625" style="2" customWidth="1"/>
     <col min="8451" max="8452" width="0.140625" style="2" customWidth="1"/>
     <col min="8453" max="8453" width="13.7109375" style="2" customWidth="1"/>
     <col min="8454" max="8454" width="14.7109375" style="2" customWidth="1"/>
     <col min="8455" max="8459" width="13.7109375" style="2" customWidth="1"/>
     <col min="8460" max="8460" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8461" max="8462" width="6.7109375" style="2" customWidth="1"/>
     <col min="8463" max="8463" width="3.85546875" style="2" customWidth="1"/>
     <col min="8464" max="8464" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8465" max="8465" width="13.7109375" style="2" customWidth="1"/>
     <col min="8466" max="8466" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8467" max="8467" width="10.7109375" style="2" customWidth="1"/>
     <col min="8468" max="8468" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8469" max="8704" width="9.140625" style="2" customWidth="1"/>
+    <col min="8469" max="8704" width="9.140625" style="2"/>
     <col min="8705" max="8705" width="35.7109375" style="2" customWidth="1"/>
     <col min="8706" max="8706" width="0.28515625" style="2" customWidth="1"/>
     <col min="8707" max="8708" width="0.140625" style="2" customWidth="1"/>
     <col min="8709" max="8709" width="13.7109375" style="2" customWidth="1"/>
     <col min="8710" max="8710" width="14.7109375" style="2" customWidth="1"/>
     <col min="8711" max="8715" width="13.7109375" style="2" customWidth="1"/>
     <col min="8716" max="8716" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8717" max="8718" width="6.7109375" style="2" customWidth="1"/>
     <col min="8719" max="8719" width="3.85546875" style="2" customWidth="1"/>
     <col min="8720" max="8720" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8721" max="8721" width="13.7109375" style="2" customWidth="1"/>
     <col min="8722" max="8722" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8723" max="8723" width="10.7109375" style="2" customWidth="1"/>
     <col min="8724" max="8724" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8725" max="8960" width="9.140625" style="2" customWidth="1"/>
+    <col min="8725" max="8960" width="9.140625" style="2"/>
     <col min="8961" max="8961" width="35.7109375" style="2" customWidth="1"/>
     <col min="8962" max="8962" width="0.28515625" style="2" customWidth="1"/>
     <col min="8963" max="8964" width="0.140625" style="2" customWidth="1"/>
     <col min="8965" max="8965" width="13.7109375" style="2" customWidth="1"/>
     <col min="8966" max="8966" width="14.7109375" style="2" customWidth="1"/>
     <col min="8967" max="8971" width="13.7109375" style="2" customWidth="1"/>
     <col min="8972" max="8972" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8973" max="8974" width="6.7109375" style="2" customWidth="1"/>
     <col min="8975" max="8975" width="3.85546875" style="2" customWidth="1"/>
     <col min="8976" max="8976" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8977" max="8977" width="13.7109375" style="2" customWidth="1"/>
     <col min="8978" max="8978" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8979" max="8979" width="10.7109375" style="2" customWidth="1"/>
     <col min="8980" max="8980" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8981" max="9216" width="9.140625" style="2" customWidth="1"/>
+    <col min="8981" max="9216" width="9.140625" style="2"/>
     <col min="9217" max="9217" width="35.7109375" style="2" customWidth="1"/>
     <col min="9218" max="9218" width="0.28515625" style="2" customWidth="1"/>
     <col min="9219" max="9220" width="0.140625" style="2" customWidth="1"/>
     <col min="9221" max="9221" width="13.7109375" style="2" customWidth="1"/>
     <col min="9222" max="9222" width="14.7109375" style="2" customWidth="1"/>
     <col min="9223" max="9227" width="13.7109375" style="2" customWidth="1"/>
     <col min="9228" max="9228" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9229" max="9230" width="6.7109375" style="2" customWidth="1"/>
     <col min="9231" max="9231" width="3.85546875" style="2" customWidth="1"/>
     <col min="9232" max="9232" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9233" max="9233" width="13.7109375" style="2" customWidth="1"/>
     <col min="9234" max="9234" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9235" max="9235" width="10.7109375" style="2" customWidth="1"/>
     <col min="9236" max="9236" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9237" max="9472" width="9.140625" style="2" customWidth="1"/>
+    <col min="9237" max="9472" width="9.140625" style="2"/>
     <col min="9473" max="9473" width="35.7109375" style="2" customWidth="1"/>
     <col min="9474" max="9474" width="0.28515625" style="2" customWidth="1"/>
     <col min="9475" max="9476" width="0.140625" style="2" customWidth="1"/>
     <col min="9477" max="9477" width="13.7109375" style="2" customWidth="1"/>
     <col min="9478" max="9478" width="14.7109375" style="2" customWidth="1"/>
     <col min="9479" max="9483" width="13.7109375" style="2" customWidth="1"/>
     <col min="9484" max="9484" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9485" max="9486" width="6.7109375" style="2" customWidth="1"/>
     <col min="9487" max="9487" width="3.85546875" style="2" customWidth="1"/>
     <col min="9488" max="9488" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9489" max="9489" width="13.7109375" style="2" customWidth="1"/>
     <col min="9490" max="9490" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9491" max="9491" width="10.7109375" style="2" customWidth="1"/>
     <col min="9492" max="9492" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9493" max="9728" width="9.140625" style="2" customWidth="1"/>
+    <col min="9493" max="9728" width="9.140625" style="2"/>
     <col min="9729" max="9729" width="35.7109375" style="2" customWidth="1"/>
     <col min="9730" max="9730" width="0.28515625" style="2" customWidth="1"/>
     <col min="9731" max="9732" width="0.140625" style="2" customWidth="1"/>
     <col min="9733" max="9733" width="13.7109375" style="2" customWidth="1"/>
     <col min="9734" max="9734" width="14.7109375" style="2" customWidth="1"/>
     <col min="9735" max="9739" width="13.7109375" style="2" customWidth="1"/>
     <col min="9740" max="9740" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9741" max="9742" width="6.7109375" style="2" customWidth="1"/>
     <col min="9743" max="9743" width="3.85546875" style="2" customWidth="1"/>
     <col min="9744" max="9744" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9745" max="9745" width="13.7109375" style="2" customWidth="1"/>
     <col min="9746" max="9746" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9747" max="9747" width="10.7109375" style="2" customWidth="1"/>
     <col min="9748" max="9748" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9749" max="9984" width="9.140625" style="2" customWidth="1"/>
+    <col min="9749" max="9984" width="9.140625" style="2"/>
     <col min="9985" max="9985" width="35.7109375" style="2" customWidth="1"/>
     <col min="9986" max="9986" width="0.28515625" style="2" customWidth="1"/>
     <col min="9987" max="9988" width="0.140625" style="2" customWidth="1"/>
     <col min="9989" max="9989" width="13.7109375" style="2" customWidth="1"/>
     <col min="9990" max="9990" width="14.7109375" style="2" customWidth="1"/>
     <col min="9991" max="9995" width="13.7109375" style="2" customWidth="1"/>
     <col min="9996" max="9996" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9997" max="9998" width="6.7109375" style="2" customWidth="1"/>
     <col min="9999" max="9999" width="3.85546875" style="2" customWidth="1"/>
     <col min="10000" max="10000" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10001" max="10001" width="13.7109375" style="2" customWidth="1"/>
     <col min="10002" max="10002" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10003" max="10003" width="10.7109375" style="2" customWidth="1"/>
     <col min="10004" max="10004" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10005" max="10240" width="9.140625" style="2" customWidth="1"/>
+    <col min="10005" max="10240" width="9.140625" style="2"/>
     <col min="10241" max="10241" width="35.7109375" style="2" customWidth="1"/>
     <col min="10242" max="10242" width="0.28515625" style="2" customWidth="1"/>
     <col min="10243" max="10244" width="0.140625" style="2" customWidth="1"/>
     <col min="10245" max="10245" width="13.7109375" style="2" customWidth="1"/>
     <col min="10246" max="10246" width="14.7109375" style="2" customWidth="1"/>
     <col min="10247" max="10251" width="13.7109375" style="2" customWidth="1"/>
     <col min="10252" max="10252" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10253" max="10254" width="6.7109375" style="2" customWidth="1"/>
     <col min="10255" max="10255" width="3.85546875" style="2" customWidth="1"/>
     <col min="10256" max="10256" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10257" max="10257" width="13.7109375" style="2" customWidth="1"/>
     <col min="10258" max="10258" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10259" max="10259" width="10.7109375" style="2" customWidth="1"/>
     <col min="10260" max="10260" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10261" max="10496" width="9.140625" style="2" customWidth="1"/>
+    <col min="10261" max="10496" width="9.140625" style="2"/>
     <col min="10497" max="10497" width="35.7109375" style="2" customWidth="1"/>
     <col min="10498" max="10498" width="0.28515625" style="2" customWidth="1"/>
     <col min="10499" max="10500" width="0.140625" style="2" customWidth="1"/>
     <col min="10501" max="10501" width="13.7109375" style="2" customWidth="1"/>
     <col min="10502" max="10502" width="14.7109375" style="2" customWidth="1"/>
     <col min="10503" max="10507" width="13.7109375" style="2" customWidth="1"/>
     <col min="10508" max="10508" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10509" max="10510" width="6.7109375" style="2" customWidth="1"/>
     <col min="10511" max="10511" width="3.85546875" style="2" customWidth="1"/>
     <col min="10512" max="10512" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10513" max="10513" width="13.7109375" style="2" customWidth="1"/>
     <col min="10514" max="10514" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10515" max="10515" width="10.7109375" style="2" customWidth="1"/>
     <col min="10516" max="10516" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10517" max="10752" width="9.140625" style="2" customWidth="1"/>
+    <col min="10517" max="10752" width="9.140625" style="2"/>
     <col min="10753" max="10753" width="35.7109375" style="2" customWidth="1"/>
     <col min="10754" max="10754" width="0.28515625" style="2" customWidth="1"/>
     <col min="10755" max="10756" width="0.140625" style="2" customWidth="1"/>
     <col min="10757" max="10757" width="13.7109375" style="2" customWidth="1"/>
     <col min="10758" max="10758" width="14.7109375" style="2" customWidth="1"/>
     <col min="10759" max="10763" width="13.7109375" style="2" customWidth="1"/>
     <col min="10764" max="10764" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10765" max="10766" width="6.7109375" style="2" customWidth="1"/>
     <col min="10767" max="10767" width="3.85546875" style="2" customWidth="1"/>
     <col min="10768" max="10768" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10769" max="10769" width="13.7109375" style="2" customWidth="1"/>
     <col min="10770" max="10770" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10771" max="10771" width="10.7109375" style="2" customWidth="1"/>
     <col min="10772" max="10772" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10773" max="11008" width="9.140625" style="2" customWidth="1"/>
+    <col min="10773" max="11008" width="9.140625" style="2"/>
     <col min="11009" max="11009" width="35.7109375" style="2" customWidth="1"/>
     <col min="11010" max="11010" width="0.28515625" style="2" customWidth="1"/>
     <col min="11011" max="11012" width="0.140625" style="2" customWidth="1"/>
     <col min="11013" max="11013" width="13.7109375" style="2" customWidth="1"/>
     <col min="11014" max="11014" width="14.7109375" style="2" customWidth="1"/>
     <col min="11015" max="11019" width="13.7109375" style="2" customWidth="1"/>
     <col min="11020" max="11020" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11021" max="11022" width="6.7109375" style="2" customWidth="1"/>
     <col min="11023" max="11023" width="3.85546875" style="2" customWidth="1"/>
     <col min="11024" max="11024" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11025" max="11025" width="13.7109375" style="2" customWidth="1"/>
     <col min="11026" max="11026" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11027" max="11027" width="10.7109375" style="2" customWidth="1"/>
     <col min="11028" max="11028" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11029" max="11264" width="9.140625" style="2" customWidth="1"/>
+    <col min="11029" max="11264" width="9.140625" style="2"/>
     <col min="11265" max="11265" width="35.7109375" style="2" customWidth="1"/>
     <col min="11266" max="11266" width="0.28515625" style="2" customWidth="1"/>
     <col min="11267" max="11268" width="0.140625" style="2" customWidth="1"/>
     <col min="11269" max="11269" width="13.7109375" style="2" customWidth="1"/>
     <col min="11270" max="11270" width="14.7109375" style="2" customWidth="1"/>
     <col min="11271" max="11275" width="13.7109375" style="2" customWidth="1"/>
     <col min="11276" max="11276" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11277" max="11278" width="6.7109375" style="2" customWidth="1"/>
     <col min="11279" max="11279" width="3.85546875" style="2" customWidth="1"/>
     <col min="11280" max="11280" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11281" max="11281" width="13.7109375" style="2" customWidth="1"/>
     <col min="11282" max="11282" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11283" max="11283" width="10.7109375" style="2" customWidth="1"/>
     <col min="11284" max="11284" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11285" max="11520" width="9.140625" style="2" customWidth="1"/>
+    <col min="11285" max="11520" width="9.140625" style="2"/>
     <col min="11521" max="11521" width="35.7109375" style="2" customWidth="1"/>
     <col min="11522" max="11522" width="0.28515625" style="2" customWidth="1"/>
     <col min="11523" max="11524" width="0.140625" style="2" customWidth="1"/>
     <col min="11525" max="11525" width="13.7109375" style="2" customWidth="1"/>
     <col min="11526" max="11526" width="14.7109375" style="2" customWidth="1"/>
     <col min="11527" max="11531" width="13.7109375" style="2" customWidth="1"/>
     <col min="11532" max="11532" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11533" max="11534" width="6.7109375" style="2" customWidth="1"/>
     <col min="11535" max="11535" width="3.85546875" style="2" customWidth="1"/>
     <col min="11536" max="11536" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11537" max="11537" width="13.7109375" style="2" customWidth="1"/>
     <col min="11538" max="11538" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11539" max="11539" width="10.7109375" style="2" customWidth="1"/>
     <col min="11540" max="11540" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11541" max="11776" width="9.140625" style="2" customWidth="1"/>
+    <col min="11541" max="11776" width="9.140625" style="2"/>
     <col min="11777" max="11777" width="35.7109375" style="2" customWidth="1"/>
     <col min="11778" max="11778" width="0.28515625" style="2" customWidth="1"/>
     <col min="11779" max="11780" width="0.140625" style="2" customWidth="1"/>
     <col min="11781" max="11781" width="13.7109375" style="2" customWidth="1"/>
     <col min="11782" max="11782" width="14.7109375" style="2" customWidth="1"/>
     <col min="11783" max="11787" width="13.7109375" style="2" customWidth="1"/>
     <col min="11788" max="11788" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11789" max="11790" width="6.7109375" style="2" customWidth="1"/>
     <col min="11791" max="11791" width="3.85546875" style="2" customWidth="1"/>
     <col min="11792" max="11792" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11793" max="11793" width="13.7109375" style="2" customWidth="1"/>
     <col min="11794" max="11794" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11795" max="11795" width="10.7109375" style="2" customWidth="1"/>
     <col min="11796" max="11796" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11797" max="12032" width="9.140625" style="2" customWidth="1"/>
+    <col min="11797" max="12032" width="9.140625" style="2"/>
     <col min="12033" max="12033" width="35.7109375" style="2" customWidth="1"/>
     <col min="12034" max="12034" width="0.28515625" style="2" customWidth="1"/>
     <col min="12035" max="12036" width="0.140625" style="2" customWidth="1"/>
     <col min="12037" max="12037" width="13.7109375" style="2" customWidth="1"/>
     <col min="12038" max="12038" width="14.7109375" style="2" customWidth="1"/>
     <col min="12039" max="12043" width="13.7109375" style="2" customWidth="1"/>
     <col min="12044" max="12044" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12045" max="12046" width="6.7109375" style="2" customWidth="1"/>
     <col min="12047" max="12047" width="3.85546875" style="2" customWidth="1"/>
     <col min="12048" max="12048" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12049" max="12049" width="13.7109375" style="2" customWidth="1"/>
     <col min="12050" max="12050" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12051" max="12051" width="10.7109375" style="2" customWidth="1"/>
     <col min="12052" max="12052" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12053" max="12288" width="9.140625" style="2" customWidth="1"/>
+    <col min="12053" max="12288" width="9.140625" style="2"/>
     <col min="12289" max="12289" width="35.7109375" style="2" customWidth="1"/>
     <col min="12290" max="12290" width="0.28515625" style="2" customWidth="1"/>
     <col min="12291" max="12292" width="0.140625" style="2" customWidth="1"/>
     <col min="12293" max="12293" width="13.7109375" style="2" customWidth="1"/>
     <col min="12294" max="12294" width="14.7109375" style="2" customWidth="1"/>
     <col min="12295" max="12299" width="13.7109375" style="2" customWidth="1"/>
     <col min="12300" max="12300" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12301" max="12302" width="6.7109375" style="2" customWidth="1"/>
     <col min="12303" max="12303" width="3.85546875" style="2" customWidth="1"/>
     <col min="12304" max="12304" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12305" max="12305" width="13.7109375" style="2" customWidth="1"/>
     <col min="12306" max="12306" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12307" max="12307" width="10.7109375" style="2" customWidth="1"/>
     <col min="12308" max="12308" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12309" max="12544" width="9.140625" style="2" customWidth="1"/>
+    <col min="12309" max="12544" width="9.140625" style="2"/>
     <col min="12545" max="12545" width="35.7109375" style="2" customWidth="1"/>
     <col min="12546" max="12546" width="0.28515625" style="2" customWidth="1"/>
     <col min="12547" max="12548" width="0.140625" style="2" customWidth="1"/>
     <col min="12549" max="12549" width="13.7109375" style="2" customWidth="1"/>
     <col min="12550" max="12550" width="14.7109375" style="2" customWidth="1"/>
     <col min="12551" max="12555" width="13.7109375" style="2" customWidth="1"/>
     <col min="12556" max="12556" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12557" max="12558" width="6.7109375" style="2" customWidth="1"/>
     <col min="12559" max="12559" width="3.85546875" style="2" customWidth="1"/>
     <col min="12560" max="12560" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12561" max="12561" width="13.7109375" style="2" customWidth="1"/>
     <col min="12562" max="12562" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12563" max="12563" width="10.7109375" style="2" customWidth="1"/>
     <col min="12564" max="12564" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12565" max="12800" width="9.140625" style="2" customWidth="1"/>
+    <col min="12565" max="12800" width="9.140625" style="2"/>
     <col min="12801" max="12801" width="35.7109375" style="2" customWidth="1"/>
     <col min="12802" max="12802" width="0.28515625" style="2" customWidth="1"/>
     <col min="12803" max="12804" width="0.140625" style="2" customWidth="1"/>
     <col min="12805" max="12805" width="13.7109375" style="2" customWidth="1"/>
     <col min="12806" max="12806" width="14.7109375" style="2" customWidth="1"/>
     <col min="12807" max="12811" width="13.7109375" style="2" customWidth="1"/>
     <col min="12812" max="12812" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12813" max="12814" width="6.7109375" style="2" customWidth="1"/>
     <col min="12815" max="12815" width="3.85546875" style="2" customWidth="1"/>
     <col min="12816" max="12816" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12817" max="12817" width="13.7109375" style="2" customWidth="1"/>
     <col min="12818" max="12818" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12819" max="12819" width="10.7109375" style="2" customWidth="1"/>
     <col min="12820" max="12820" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12821" max="13056" width="9.140625" style="2" customWidth="1"/>
+    <col min="12821" max="13056" width="9.140625" style="2"/>
     <col min="13057" max="13057" width="35.7109375" style="2" customWidth="1"/>
     <col min="13058" max="13058" width="0.28515625" style="2" customWidth="1"/>
     <col min="13059" max="13060" width="0.140625" style="2" customWidth="1"/>
     <col min="13061" max="13061" width="13.7109375" style="2" customWidth="1"/>
     <col min="13062" max="13062" width="14.7109375" style="2" customWidth="1"/>
     <col min="13063" max="13067" width="13.7109375" style="2" customWidth="1"/>
     <col min="13068" max="13068" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13069" max="13070" width="6.7109375" style="2" customWidth="1"/>
     <col min="13071" max="13071" width="3.85546875" style="2" customWidth="1"/>
     <col min="13072" max="13072" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13073" max="13073" width="13.7109375" style="2" customWidth="1"/>
     <col min="13074" max="13074" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13075" max="13075" width="10.7109375" style="2" customWidth="1"/>
     <col min="13076" max="13076" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13077" max="13312" width="9.140625" style="2" customWidth="1"/>
+    <col min="13077" max="13312" width="9.140625" style="2"/>
     <col min="13313" max="13313" width="35.7109375" style="2" customWidth="1"/>
     <col min="13314" max="13314" width="0.28515625" style="2" customWidth="1"/>
     <col min="13315" max="13316" width="0.140625" style="2" customWidth="1"/>
     <col min="13317" max="13317" width="13.7109375" style="2" customWidth="1"/>
     <col min="13318" max="13318" width="14.7109375" style="2" customWidth="1"/>
     <col min="13319" max="13323" width="13.7109375" style="2" customWidth="1"/>
     <col min="13324" max="13324" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13325" max="13326" width="6.7109375" style="2" customWidth="1"/>
     <col min="13327" max="13327" width="3.85546875" style="2" customWidth="1"/>
     <col min="13328" max="13328" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13329" max="13329" width="13.7109375" style="2" customWidth="1"/>
     <col min="13330" max="13330" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13331" max="13331" width="10.7109375" style="2" customWidth="1"/>
     <col min="13332" max="13332" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13333" max="13568" width="9.140625" style="2" customWidth="1"/>
+    <col min="13333" max="13568" width="9.140625" style="2"/>
     <col min="13569" max="13569" width="35.7109375" style="2" customWidth="1"/>
     <col min="13570" max="13570" width="0.28515625" style="2" customWidth="1"/>
     <col min="13571" max="13572" width="0.140625" style="2" customWidth="1"/>
     <col min="13573" max="13573" width="13.7109375" style="2" customWidth="1"/>
     <col min="13574" max="13574" width="14.7109375" style="2" customWidth="1"/>
     <col min="13575" max="13579" width="13.7109375" style="2" customWidth="1"/>
     <col min="13580" max="13580" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13581" max="13582" width="6.7109375" style="2" customWidth="1"/>
     <col min="13583" max="13583" width="3.85546875" style="2" customWidth="1"/>
     <col min="13584" max="13584" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13585" max="13585" width="13.7109375" style="2" customWidth="1"/>
     <col min="13586" max="13586" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13587" max="13587" width="10.7109375" style="2" customWidth="1"/>
     <col min="13588" max="13588" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13589" max="13824" width="9.140625" style="2" customWidth="1"/>
+    <col min="13589" max="13824" width="9.140625" style="2"/>
     <col min="13825" max="13825" width="35.7109375" style="2" customWidth="1"/>
     <col min="13826" max="13826" width="0.28515625" style="2" customWidth="1"/>
     <col min="13827" max="13828" width="0.140625" style="2" customWidth="1"/>
     <col min="13829" max="13829" width="13.7109375" style="2" customWidth="1"/>
     <col min="13830" max="13830" width="14.7109375" style="2" customWidth="1"/>
     <col min="13831" max="13835" width="13.7109375" style="2" customWidth="1"/>
     <col min="13836" max="13836" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13837" max="13838" width="6.7109375" style="2" customWidth="1"/>
     <col min="13839" max="13839" width="3.85546875" style="2" customWidth="1"/>
     <col min="13840" max="13840" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13841" max="13841" width="13.7109375" style="2" customWidth="1"/>
     <col min="13842" max="13842" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13843" max="13843" width="10.7109375" style="2" customWidth="1"/>
     <col min="13844" max="13844" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13845" max="14080" width="9.140625" style="2" customWidth="1"/>
+    <col min="13845" max="14080" width="9.140625" style="2"/>
     <col min="14081" max="14081" width="35.7109375" style="2" customWidth="1"/>
     <col min="14082" max="14082" width="0.28515625" style="2" customWidth="1"/>
     <col min="14083" max="14084" width="0.140625" style="2" customWidth="1"/>
     <col min="14085" max="14085" width="13.7109375" style="2" customWidth="1"/>
     <col min="14086" max="14086" width="14.7109375" style="2" customWidth="1"/>
     <col min="14087" max="14091" width="13.7109375" style="2" customWidth="1"/>
     <col min="14092" max="14092" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14093" max="14094" width="6.7109375" style="2" customWidth="1"/>
     <col min="14095" max="14095" width="3.85546875" style="2" customWidth="1"/>
     <col min="14096" max="14096" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14097" max="14097" width="13.7109375" style="2" customWidth="1"/>
     <col min="14098" max="14098" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14099" max="14099" width="10.7109375" style="2" customWidth="1"/>
     <col min="14100" max="14100" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14101" max="14336" width="9.140625" style="2" customWidth="1"/>
+    <col min="14101" max="14336" width="9.140625" style="2"/>
     <col min="14337" max="14337" width="35.7109375" style="2" customWidth="1"/>
     <col min="14338" max="14338" width="0.28515625" style="2" customWidth="1"/>
     <col min="14339" max="14340" width="0.140625" style="2" customWidth="1"/>
     <col min="14341" max="14341" width="13.7109375" style="2" customWidth="1"/>
     <col min="14342" max="14342" width="14.7109375" style="2" customWidth="1"/>
     <col min="14343" max="14347" width="13.7109375" style="2" customWidth="1"/>
     <col min="14348" max="14348" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14349" max="14350" width="6.7109375" style="2" customWidth="1"/>
     <col min="14351" max="14351" width="3.85546875" style="2" customWidth="1"/>
     <col min="14352" max="14352" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14353" max="14353" width="13.7109375" style="2" customWidth="1"/>
     <col min="14354" max="14354" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14355" max="14355" width="10.7109375" style="2" customWidth="1"/>
     <col min="14356" max="14356" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14357" max="14592" width="9.140625" style="2" customWidth="1"/>
+    <col min="14357" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="35.7109375" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="0.28515625" style="2" customWidth="1"/>
     <col min="14595" max="14596" width="0.140625" style="2" customWidth="1"/>
     <col min="14597" max="14597" width="13.7109375" style="2" customWidth="1"/>
     <col min="14598" max="14598" width="14.7109375" style="2" customWidth="1"/>
     <col min="14599" max="14603" width="13.7109375" style="2" customWidth="1"/>
     <col min="14604" max="14604" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14605" max="14606" width="6.7109375" style="2" customWidth="1"/>
     <col min="14607" max="14607" width="3.85546875" style="2" customWidth="1"/>
     <col min="14608" max="14608" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14609" max="14609" width="13.7109375" style="2" customWidth="1"/>
     <col min="14610" max="14610" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14611" max="14611" width="10.7109375" style="2" customWidth="1"/>
     <col min="14612" max="14612" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14613" max="14848" width="9.140625" style="2" customWidth="1"/>
+    <col min="14613" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="35.7109375" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="0.28515625" style="2" customWidth="1"/>
     <col min="14851" max="14852" width="0.140625" style="2" customWidth="1"/>
     <col min="14853" max="14853" width="13.7109375" style="2" customWidth="1"/>
     <col min="14854" max="14854" width="14.7109375" style="2" customWidth="1"/>
     <col min="14855" max="14859" width="13.7109375" style="2" customWidth="1"/>
     <col min="14860" max="14860" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14861" max="14862" width="6.7109375" style="2" customWidth="1"/>
     <col min="14863" max="14863" width="3.85546875" style="2" customWidth="1"/>
     <col min="14864" max="14864" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14865" max="14865" width="13.7109375" style="2" customWidth="1"/>
     <col min="14866" max="14866" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14867" max="14867" width="10.7109375" style="2" customWidth="1"/>
     <col min="14868" max="14868" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14869" max="15104" width="9.140625" style="2" customWidth="1"/>
+    <col min="14869" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="35.7109375" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="0.28515625" style="2" customWidth="1"/>
     <col min="15107" max="15108" width="0.140625" style="2" customWidth="1"/>
     <col min="15109" max="15109" width="13.7109375" style="2" customWidth="1"/>
     <col min="15110" max="15110" width="14.7109375" style="2" customWidth="1"/>
     <col min="15111" max="15115" width="13.7109375" style="2" customWidth="1"/>
     <col min="15116" max="15116" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15117" max="15118" width="6.7109375" style="2" customWidth="1"/>
     <col min="15119" max="15119" width="3.85546875" style="2" customWidth="1"/>
     <col min="15120" max="15120" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15121" max="15121" width="13.7109375" style="2" customWidth="1"/>
     <col min="15122" max="15122" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15123" max="15123" width="10.7109375" style="2" customWidth="1"/>
     <col min="15124" max="15124" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15125" max="15360" width="9.140625" style="2" customWidth="1"/>
+    <col min="15125" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="35.7109375" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="0.28515625" style="2" customWidth="1"/>
     <col min="15363" max="15364" width="0.140625" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="13.7109375" style="2" customWidth="1"/>
     <col min="15366" max="15366" width="14.7109375" style="2" customWidth="1"/>
     <col min="15367" max="15371" width="13.7109375" style="2" customWidth="1"/>
     <col min="15372" max="15372" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15373" max="15374" width="6.7109375" style="2" customWidth="1"/>
     <col min="15375" max="15375" width="3.85546875" style="2" customWidth="1"/>
     <col min="15376" max="15376" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15377" max="15377" width="13.7109375" style="2" customWidth="1"/>
     <col min="15378" max="15378" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15379" max="15379" width="10.7109375" style="2" customWidth="1"/>
     <col min="15380" max="15380" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15381" max="15616" width="9.140625" style="2" customWidth="1"/>
+    <col min="15381" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="35.7109375" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="0.28515625" style="2" customWidth="1"/>
     <col min="15619" max="15620" width="0.140625" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="13.7109375" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="14.7109375" style="2" customWidth="1"/>
     <col min="15623" max="15627" width="13.7109375" style="2" customWidth="1"/>
     <col min="15628" max="15628" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15629" max="15630" width="6.7109375" style="2" customWidth="1"/>
     <col min="15631" max="15631" width="3.85546875" style="2" customWidth="1"/>
     <col min="15632" max="15632" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15633" max="15633" width="13.7109375" style="2" customWidth="1"/>
     <col min="15634" max="15634" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15635" max="15635" width="10.7109375" style="2" customWidth="1"/>
     <col min="15636" max="15636" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15637" max="15872" width="9.140625" style="2" customWidth="1"/>
+    <col min="15637" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="35.7109375" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="0.28515625" style="2" customWidth="1"/>
     <col min="15875" max="15876" width="0.140625" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="13.7109375" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="14.7109375" style="2" customWidth="1"/>
     <col min="15879" max="15883" width="13.7109375" style="2" customWidth="1"/>
     <col min="15884" max="15884" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15885" max="15886" width="6.7109375" style="2" customWidth="1"/>
     <col min="15887" max="15887" width="3.85546875" style="2" customWidth="1"/>
     <col min="15888" max="15888" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15889" max="15889" width="13.7109375" style="2" customWidth="1"/>
     <col min="15890" max="15890" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15891" max="15891" width="10.7109375" style="2" customWidth="1"/>
     <col min="15892" max="15892" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15893" max="16128" width="9.140625" style="2" customWidth="1"/>
+    <col min="15893" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="35.7109375" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="0.28515625" style="2" customWidth="1"/>
     <col min="16131" max="16132" width="0.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="13.7109375" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16139" width="13.7109375" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16141" max="16142" width="6.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="3.85546875" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16145" max="16145" width="13.7109375" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16147" max="16147" width="10.7109375" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="16149" max="16384" width="9.140625" style="2" customWidth="1"/>
+    <col min="16149" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:19" ht="8.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:19" ht="16.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="E2" s="71" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
-    <row r="3" spans="1:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:19" ht="0.95" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
-    <row r="4" spans="1:19" ht="10.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:19" ht="10.35" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="D4" s="71" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
     </row>
-    <row r="5" spans="1:19" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:19" ht="7.15" customHeight="1">
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:19" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" ht="0.95" customHeight="1"/>
+    <row r="7" spans="1:19" ht="18.2" customHeight="1">
       <c r="D7" s="72" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
-    <row r="8" spans="1:19" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:19" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" ht="3" customHeight="1"/>
+    <row r="9" spans="1:19" ht="12.6" customHeight="1">
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
     </row>
-    <row r="10" spans="1:19" ht="0.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" ht="0.2" customHeight="1">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
     </row>
-    <row r="11" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" ht="14.45" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="73" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="11" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H11" s="11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11" s="74" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K11" s="75" t="s">
         <v>7</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="R11" s="49"/>
       <c r="S11" s="51"/>
     </row>
-    <row r="12" spans="1:19" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" ht="28.35" customHeight="1">
       <c r="A12" s="77"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="57"/>
       <c r="K12" s="78" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L12" s="79" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="Q12" s="80" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R12" s="9"/>
       <c r="S12" s="81" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="20.45" customHeight="1">
       <c r="A13" s="82" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B13" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J13" s="27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M13" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R13" s="59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S13" s="60"/>
     </row>
-    <row r="14" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" ht="20.45" customHeight="1">
       <c r="A14" s="83" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14" s="31">
-        <v>2357.73</v>
+        <v>2369.4299999999998</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="32">
-        <v>1.69</v>
+      <c r="F14" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G14" s="32">
-        <v>2359.42</v>
+        <v>2369.4299999999998</v>
       </c>
       <c r="H14" s="32">
-        <v>2272.65</v>
+        <v>1081.17</v>
       </c>
       <c r="I14" s="32">
-        <v>2270.94</v>
+        <v>1077.42</v>
       </c>
       <c r="J14" s="32">
-        <v>96.32</v>
+        <v>45.63</v>
       </c>
       <c r="K14" s="32">
-        <v>2264.15</v>
+        <v>1124.3699999999999</v>
       </c>
       <c r="M14" s="31">
-        <v>2262.14</v>
+        <v>1122.3399999999999</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="32">
-        <v>0.38</v>
+        <v>-3.84</v>
       </c>
       <c r="R14" s="62">
-        <v>0.39</v>
+        <v>-4</v>
       </c>
       <c r="S14" s="60"/>
     </row>
-    <row r="15" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" ht="20.45" customHeight="1">
       <c r="A15" s="83" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B15" s="31">
-        <v>1478.13</v>
+        <v>1495.43</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="32">
-        <v>1.07</v>
+        <v>2</v>
       </c>
       <c r="G15" s="32">
-        <v>1479.2</v>
+        <v>1497.43</v>
       </c>
       <c r="H15" s="32">
-        <v>1315.66</v>
+        <v>629.58000000000004</v>
       </c>
       <c r="I15" s="32">
-        <v>1255.02</v>
+        <v>602.75</v>
       </c>
       <c r="J15" s="32">
-        <v>88.94</v>
+        <v>42.04</v>
       </c>
       <c r="K15" s="32">
-        <v>1368.91</v>
+        <v>589.66</v>
       </c>
       <c r="M15" s="31">
-        <v>1310.85</v>
+        <v>571.88</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="32">
-        <v>-3.89</v>
+        <v>6.77</v>
       </c>
       <c r="R15" s="62">
-        <v>-4.26</v>
+        <v>5.4</v>
       </c>
       <c r="S15" s="60"/>
     </row>
-    <row r="16" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" ht="20.45" customHeight="1">
       <c r="A16" s="83" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B16" s="31">
-        <v>15.9</v>
+        <v>15.88</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="32">
-        <v>-1.35</v>
+      <c r="F16" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G16" s="32">
-        <v>14.55</v>
+        <v>15.88</v>
       </c>
       <c r="H16" s="32">
-        <v>12.8</v>
+        <v>4.09</v>
       </c>
       <c r="I16" s="32">
-        <v>12.78</v>
+        <v>4.04</v>
       </c>
       <c r="J16" s="32">
-        <v>87.97</v>
+        <v>25.76</v>
       </c>
       <c r="K16" s="32">
-        <v>4.21</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="M16" s="31">
-        <v>4.18</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="32">
-        <v>204.04</v>
+        <v>65.59</v>
       </c>
       <c r="R16" s="62">
-        <v>205.74</v>
+        <v>66.260000000000005</v>
       </c>
       <c r="S16" s="60"/>
     </row>
-    <row r="17" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" ht="20.45" customHeight="1">
       <c r="A17" s="83" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B17" s="31">
-        <v>136283.82999999999</v>
+        <v>141929.10999999999</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="32">
-        <v>1399.87</v>
+      <c r="F17" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G17" s="32">
-        <v>137683.70000000001</v>
+        <v>141929.10999999999</v>
       </c>
       <c r="H17" s="32">
-        <v>137259.35999999999</v>
+        <v>60286.559999999998</v>
       </c>
       <c r="I17" s="32">
-        <v>137123.74</v>
+        <v>60194.69</v>
       </c>
       <c r="J17" s="32">
-        <v>99.69</v>
+        <v>42.48</v>
       </c>
       <c r="K17" s="32">
-        <v>132772.57</v>
+        <v>58406.81</v>
       </c>
       <c r="M17" s="31">
-        <v>132553.4</v>
+        <v>58339.31</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="32">
-        <v>3.38</v>
+        <v>3.22</v>
       </c>
       <c r="R17" s="62">
-        <v>3.45</v>
+        <v>3.18</v>
       </c>
       <c r="S17" s="60"/>
     </row>
-    <row r="18" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" ht="20.45" customHeight="1">
       <c r="A18" s="82" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B18" s="34">
-        <v>140135.59</v>
+        <v>145809.85</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="35">
-        <v>1401.28</v>
+        <v>2</v>
       </c>
       <c r="G18" s="35">
-        <v>141536.87</v>
+        <v>145811.85</v>
       </c>
       <c r="H18" s="35">
-        <v>140860.47</v>
+        <v>62001.4</v>
       </c>
       <c r="I18" s="35">
-        <v>140662.48000000001</v>
+        <v>61878.9</v>
       </c>
       <c r="J18" s="35">
-        <v>99.52</v>
+        <v>42.52</v>
       </c>
       <c r="K18" s="35">
-        <v>136409.84</v>
+        <v>60123.31</v>
       </c>
       <c r="M18" s="34">
-        <v>136130.57</v>
+        <v>60035.96</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="35">
-        <v>3.26</v>
+        <v>3.12</v>
       </c>
       <c r="R18" s="63">
-        <v>3.33</v>
+        <v>3.07</v>
       </c>
       <c r="S18" s="60"/>
     </row>
-    <row r="19" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" ht="20.45" customHeight="1">
       <c r="A19" s="82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J19" s="27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M19" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R19" s="59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S19" s="60"/>
     </row>
-    <row r="20" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" ht="20.45" customHeight="1">
       <c r="A20" s="83" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B20" s="31">
-        <v>223.62</v>
+        <v>212</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="32">
-        <v>23.24</v>
+      <c r="F20" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G20" s="32">
-        <v>246.86</v>
+        <v>212</v>
       </c>
       <c r="H20" s="32">
-        <v>164.62</v>
+        <v>38.659999999999997</v>
       </c>
       <c r="I20" s="32">
-        <v>140.32</v>
+        <v>37.29</v>
       </c>
       <c r="J20" s="32">
-        <v>66.69</v>
+        <v>18.239999999999998</v>
       </c>
       <c r="K20" s="32">
-        <v>153.86000000000001</v>
+        <v>42.45</v>
       </c>
       <c r="M20" s="31">
-        <v>127.48</v>
+        <v>38.58</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="32">
-        <v>6.99</v>
+        <v>-8.93</v>
       </c>
       <c r="R20" s="62">
-        <v>10.07</v>
+        <v>-3.34</v>
       </c>
       <c r="S20" s="60"/>
     </row>
-    <row r="21" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" ht="20.45" customHeight="1">
       <c r="A21" s="83" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B21" s="31">
-        <v>906.85</v>
+        <v>722.31</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="32">
-        <v>112.96</v>
+      <c r="F21" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G21" s="32">
-        <v>1019.81</v>
+        <v>722.31</v>
       </c>
       <c r="H21" s="32">
-        <v>907.35</v>
+        <v>1.89</v>
       </c>
       <c r="I21" s="32">
-        <v>907.34</v>
+        <v>1.89</v>
       </c>
       <c r="J21" s="32">
-        <v>88.97</v>
+        <v>0.26</v>
       </c>
       <c r="K21" s="32">
-        <v>3865.44</v>
+        <v>11.13</v>
       </c>
       <c r="M21" s="31">
-        <v>3865.44</v>
+        <v>11.13</v>
       </c>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="32">
-        <v>-76.53</v>
+        <v>-83.02</v>
       </c>
       <c r="R21" s="62">
-        <v>-76.53</v>
+        <v>-83.02</v>
       </c>
       <c r="S21" s="60"/>
     </row>
-    <row r="22" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" ht="20.45" customHeight="1">
       <c r="A22" s="82" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" s="34">
-        <v>1130.47</v>
+        <v>934.31</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="35">
-        <v>136.19999999999999</v>
+      <c r="F22" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="G22" s="35">
-        <v>1266.67</v>
+        <v>934.31</v>
       </c>
       <c r="H22" s="35">
-        <v>1071.97</v>
+        <v>40.549999999999997</v>
       </c>
       <c r="I22" s="35">
-        <v>1047.6600000000001</v>
+        <v>39.18</v>
       </c>
       <c r="J22" s="35">
-        <v>84.63</v>
+        <v>4.34</v>
       </c>
       <c r="K22" s="35">
-        <v>4019.3</v>
+        <v>53.58</v>
       </c>
       <c r="M22" s="34">
-        <v>3992.92</v>
+        <v>49.71</v>
       </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="35">
-        <v>-73.33</v>
+        <v>-24.32</v>
       </c>
       <c r="R22" s="63">
-        <v>-73.760000000000005</v>
+        <v>-21.18</v>
       </c>
       <c r="S22" s="60"/>
     </row>
-    <row r="23" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:19" ht="20.45" customHeight="1">
       <c r="A23" s="82" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B23" s="34">
-        <v>141266.06</v>
+        <v>146744.16</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="35">
-        <v>1537.48</v>
+        <v>2</v>
       </c>
       <c r="G23" s="35">
-        <v>142803.54</v>
+        <v>146746.16</v>
       </c>
       <c r="H23" s="35">
-        <v>141932.44</v>
+        <v>62041.95</v>
       </c>
       <c r="I23" s="35">
-        <v>141710.14000000001</v>
+        <v>61918.080000000002</v>
       </c>
       <c r="J23" s="35">
-        <v>99.39</v>
+        <v>42.28</v>
       </c>
       <c r="K23" s="35">
-        <v>140429.14000000001</v>
+        <v>60176.89</v>
       </c>
       <c r="M23" s="34">
-        <v>140123.49</v>
+        <v>60085.67</v>
       </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="35">
-        <v>1.07</v>
+        <v>3.1</v>
       </c>
       <c r="R23" s="63">
-        <v>1.1299999999999999</v>
+        <v>3.05</v>
       </c>
       <c r="S23" s="60"/>
     </row>
-    <row r="24" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:19" ht="20.45" customHeight="1">
       <c r="A24" s="82" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J24" s="27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M24" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R24" s="59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S24" s="60"/>
     </row>
-    <row r="25" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:19" ht="20.45" customHeight="1">
       <c r="A25" s="83" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B25" s="31">
-        <v>4119.26</v>
+        <v>2262.2399999999998</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="32">
-        <v>0.08</v>
+      <c r="F25" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G25" s="32">
-        <v>4119.34</v>
+        <v>2262.2399999999998</v>
       </c>
       <c r="H25" s="32">
-        <v>172.73</v>
+        <v>8.5299999999999994</v>
       </c>
       <c r="I25" s="32">
-        <v>172.64</v>
+        <v>8.44</v>
       </c>
       <c r="J25" s="32">
-        <v>4.1900000000000004</v>
+        <v>0.38</v>
       </c>
       <c r="K25" s="32">
-        <v>230.25</v>
+        <v>8.14</v>
       </c>
       <c r="M25" s="31">
-        <v>229.96</v>
+        <v>8.09</v>
       </c>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="32">
-        <v>-24.98</v>
+        <v>4.79</v>
       </c>
       <c r="R25" s="62">
-        <v>-24.93</v>
+        <v>4.33</v>
       </c>
       <c r="S25" s="60"/>
     </row>
-    <row r="26" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" ht="20.45" customHeight="1">
       <c r="A26" s="83" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B26" s="31">
-        <v>0.64</v>
+        <v>0.03</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G26" s="32">
-        <v>0.64</v>
-[...8 lines deleted...]
-        <v>60.94</v>
+        <v>0.03</v>
+      </c>
+      <c r="H26" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="K26" s="32">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="M26" s="31">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="32">
-        <v>56</v>
+        <v>-100</v>
       </c>
       <c r="R26" s="62">
-        <v>56</v>
+        <v>-100</v>
       </c>
       <c r="S26" s="60"/>
     </row>
-    <row r="27" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" ht="20.45" customHeight="1">
       <c r="A27" s="82" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B27" s="34">
-        <v>4119.8999999999996</v>
+        <v>2262.27</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="35">
-        <v>0.08</v>
+      <c r="F27" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="G27" s="35">
-        <v>4119.9799999999996</v>
+        <v>2262.27</v>
       </c>
       <c r="H27" s="35">
-        <v>173.12</v>
+        <v>8.5299999999999994</v>
       </c>
       <c r="I27" s="35">
-        <v>173.03</v>
+        <v>8.44</v>
       </c>
       <c r="J27" s="35">
-        <v>4.2</v>
+        <v>0.38</v>
       </c>
       <c r="K27" s="35">
-        <v>230.5</v>
+        <v>8.51</v>
       </c>
       <c r="M27" s="34">
-        <v>230.21</v>
+        <v>8.4600000000000009</v>
       </c>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="35">
-        <v>-24.89</v>
+        <v>0.24</v>
       </c>
       <c r="R27" s="63">
-        <v>-24.84</v>
+        <v>-0.24</v>
       </c>
       <c r="S27" s="60"/>
     </row>
-    <row r="28" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:19" ht="20.45" customHeight="1">
       <c r="A28" s="83" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B28" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J28" s="37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M28" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="R28" s="84" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S28" s="60"/>
     </row>
-    <row r="29" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:19" ht="20.45" customHeight="1">
       <c r="A29" s="85" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B29" s="41">
-        <v>145385.96</v>
+        <v>149006.43</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="42">
-        <v>1537.56</v>
+        <v>2</v>
       </c>
       <c r="G29" s="42">
-        <v>146923.51999999999</v>
+        <v>149008.43</v>
       </c>
       <c r="H29" s="42">
-        <v>142105.56</v>
+        <v>62050.48</v>
       </c>
       <c r="I29" s="42">
-        <v>141883.17000000001</v>
+        <v>61926.52</v>
       </c>
       <c r="J29" s="42">
-        <v>96.72</v>
+        <v>41.64</v>
       </c>
       <c r="K29" s="42">
-        <v>140659.64000000001</v>
+        <v>60185.4</v>
       </c>
       <c r="L29" s="43"/>
       <c r="M29" s="41">
-        <v>140353.70000000001</v>
+        <v>60094.13</v>
       </c>
       <c r="N29" s="9"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="42">
-        <v>1.03</v>
+        <v>3.1</v>
       </c>
       <c r="R29" s="86">
-        <v>1.0900000000000001</v>
+        <v>3.05</v>
       </c>
       <c r="S29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="67">
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="M29:P29"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="M27:P27"/>
     <mergeCell ref="R27:S27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="M28:P28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="M25:P25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="M26:P26"/>
     <mergeCell ref="R26:S26"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="M23:P23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="M24:P24"/>
@@ -8434,2599 +8437,2743 @@
     <mergeCell ref="M16:P16"/>
     <mergeCell ref="R16:S16"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="M13:P13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="B14:E14"/>
     <mergeCell ref="M14:P14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:P11"/>
     <mergeCell ref="Q11:S11"/>
     <mergeCell ref="L12:O12"/>
     <mergeCell ref="Q12:R12"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="E2:N2"/>
     <mergeCell ref="D4:N5"/>
     <mergeCell ref="D7:N7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T43"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="P40" sqref="P40"/>
+      <selection activeCell="O40" sqref="O40:Q40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="0.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="0.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.42578125" style="2" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="1.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="11" style="2" customWidth="1"/>
     <col min="20" max="20" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="21" max="256" width="9.140625" style="2" customWidth="1"/>
+    <col min="21" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="35.7109375" style="2" customWidth="1"/>
     <col min="258" max="258" width="2.7109375" style="2" customWidth="1"/>
     <col min="259" max="259" width="0.42578125" style="2" customWidth="1"/>
     <col min="260" max="260" width="0.5703125" style="2" customWidth="1"/>
     <col min="261" max="261" width="13.7109375" style="2" customWidth="1"/>
     <col min="262" max="262" width="14.7109375" style="2" customWidth="1"/>
     <col min="263" max="264" width="13.7109375" style="2" customWidth="1"/>
     <col min="265" max="265" width="11.5703125" style="2" customWidth="1"/>
     <col min="266" max="267" width="13.7109375" style="2" customWidth="1"/>
     <col min="268" max="268" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="269" max="269" width="6.140625" style="2" customWidth="1"/>
     <col min="270" max="270" width="6.7109375" style="2" customWidth="1"/>
     <col min="271" max="271" width="3.42578125" style="2" customWidth="1"/>
     <col min="272" max="272" width="12.7109375" style="2" customWidth="1"/>
     <col min="273" max="273" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="274" max="274" width="1.28515625" style="2" customWidth="1"/>
     <col min="275" max="275" width="11" style="2" customWidth="1"/>
     <col min="276" max="276" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="277" max="512" width="9.140625" style="2" customWidth="1"/>
+    <col min="277" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="35.7109375" style="2" customWidth="1"/>
     <col min="514" max="514" width="2.7109375" style="2" customWidth="1"/>
     <col min="515" max="515" width="0.42578125" style="2" customWidth="1"/>
     <col min="516" max="516" width="0.5703125" style="2" customWidth="1"/>
     <col min="517" max="517" width="13.7109375" style="2" customWidth="1"/>
     <col min="518" max="518" width="14.7109375" style="2" customWidth="1"/>
     <col min="519" max="520" width="13.7109375" style="2" customWidth="1"/>
     <col min="521" max="521" width="11.5703125" style="2" customWidth="1"/>
     <col min="522" max="523" width="13.7109375" style="2" customWidth="1"/>
     <col min="524" max="524" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="525" max="525" width="6.140625" style="2" customWidth="1"/>
     <col min="526" max="526" width="6.7109375" style="2" customWidth="1"/>
     <col min="527" max="527" width="3.42578125" style="2" customWidth="1"/>
     <col min="528" max="528" width="12.7109375" style="2" customWidth="1"/>
     <col min="529" max="529" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="530" max="530" width="1.28515625" style="2" customWidth="1"/>
     <col min="531" max="531" width="11" style="2" customWidth="1"/>
     <col min="532" max="532" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="533" max="768" width="9.140625" style="2" customWidth="1"/>
+    <col min="533" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="35.7109375" style="2" customWidth="1"/>
     <col min="770" max="770" width="2.7109375" style="2" customWidth="1"/>
     <col min="771" max="771" width="0.42578125" style="2" customWidth="1"/>
     <col min="772" max="772" width="0.5703125" style="2" customWidth="1"/>
     <col min="773" max="773" width="13.7109375" style="2" customWidth="1"/>
     <col min="774" max="774" width="14.7109375" style="2" customWidth="1"/>
     <col min="775" max="776" width="13.7109375" style="2" customWidth="1"/>
     <col min="777" max="777" width="11.5703125" style="2" customWidth="1"/>
     <col min="778" max="779" width="13.7109375" style="2" customWidth="1"/>
     <col min="780" max="780" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="781" max="781" width="6.140625" style="2" customWidth="1"/>
     <col min="782" max="782" width="6.7109375" style="2" customWidth="1"/>
     <col min="783" max="783" width="3.42578125" style="2" customWidth="1"/>
     <col min="784" max="784" width="12.7109375" style="2" customWidth="1"/>
     <col min="785" max="785" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="786" max="786" width="1.28515625" style="2" customWidth="1"/>
     <col min="787" max="787" width="11" style="2" customWidth="1"/>
     <col min="788" max="788" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="789" max="1024" width="9.140625" style="2" customWidth="1"/>
+    <col min="789" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="35.7109375" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="2.7109375" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="0.42578125" style="2" customWidth="1"/>
     <col min="1028" max="1028" width="0.5703125" style="2" customWidth="1"/>
     <col min="1029" max="1029" width="13.7109375" style="2" customWidth="1"/>
     <col min="1030" max="1030" width="14.7109375" style="2" customWidth="1"/>
     <col min="1031" max="1032" width="13.7109375" style="2" customWidth="1"/>
     <col min="1033" max="1033" width="11.5703125" style="2" customWidth="1"/>
     <col min="1034" max="1035" width="13.7109375" style="2" customWidth="1"/>
     <col min="1036" max="1036" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1037" max="1037" width="6.140625" style="2" customWidth="1"/>
     <col min="1038" max="1038" width="6.7109375" style="2" customWidth="1"/>
     <col min="1039" max="1039" width="3.42578125" style="2" customWidth="1"/>
     <col min="1040" max="1040" width="12.7109375" style="2" customWidth="1"/>
     <col min="1041" max="1041" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1042" max="1042" width="1.28515625" style="2" customWidth="1"/>
     <col min="1043" max="1043" width="11" style="2" customWidth="1"/>
     <col min="1044" max="1044" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1045" max="1280" width="9.140625" style="2" customWidth="1"/>
+    <col min="1045" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="35.7109375" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="2.7109375" style="2" customWidth="1"/>
     <col min="1283" max="1283" width="0.42578125" style="2" customWidth="1"/>
     <col min="1284" max="1284" width="0.5703125" style="2" customWidth="1"/>
     <col min="1285" max="1285" width="13.7109375" style="2" customWidth="1"/>
     <col min="1286" max="1286" width="14.7109375" style="2" customWidth="1"/>
     <col min="1287" max="1288" width="13.7109375" style="2" customWidth="1"/>
     <col min="1289" max="1289" width="11.5703125" style="2" customWidth="1"/>
     <col min="1290" max="1291" width="13.7109375" style="2" customWidth="1"/>
     <col min="1292" max="1292" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1293" max="1293" width="6.140625" style="2" customWidth="1"/>
     <col min="1294" max="1294" width="6.7109375" style="2" customWidth="1"/>
     <col min="1295" max="1295" width="3.42578125" style="2" customWidth="1"/>
     <col min="1296" max="1296" width="12.7109375" style="2" customWidth="1"/>
     <col min="1297" max="1297" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1298" max="1298" width="1.28515625" style="2" customWidth="1"/>
     <col min="1299" max="1299" width="11" style="2" customWidth="1"/>
     <col min="1300" max="1300" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1301" max="1536" width="9.140625" style="2" customWidth="1"/>
+    <col min="1301" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="35.7109375" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="2.7109375" style="2" customWidth="1"/>
     <col min="1539" max="1539" width="0.42578125" style="2" customWidth="1"/>
     <col min="1540" max="1540" width="0.5703125" style="2" customWidth="1"/>
     <col min="1541" max="1541" width="13.7109375" style="2" customWidth="1"/>
     <col min="1542" max="1542" width="14.7109375" style="2" customWidth="1"/>
     <col min="1543" max="1544" width="13.7109375" style="2" customWidth="1"/>
     <col min="1545" max="1545" width="11.5703125" style="2" customWidth="1"/>
     <col min="1546" max="1547" width="13.7109375" style="2" customWidth="1"/>
     <col min="1548" max="1548" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1549" max="1549" width="6.140625" style="2" customWidth="1"/>
     <col min="1550" max="1550" width="6.7109375" style="2" customWidth="1"/>
     <col min="1551" max="1551" width="3.42578125" style="2" customWidth="1"/>
     <col min="1552" max="1552" width="12.7109375" style="2" customWidth="1"/>
     <col min="1553" max="1553" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1554" max="1554" width="1.28515625" style="2" customWidth="1"/>
     <col min="1555" max="1555" width="11" style="2" customWidth="1"/>
     <col min="1556" max="1556" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1557" max="1792" width="9.140625" style="2" customWidth="1"/>
+    <col min="1557" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="35.7109375" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="2.7109375" style="2" customWidth="1"/>
     <col min="1795" max="1795" width="0.42578125" style="2" customWidth="1"/>
     <col min="1796" max="1796" width="0.5703125" style="2" customWidth="1"/>
     <col min="1797" max="1797" width="13.7109375" style="2" customWidth="1"/>
     <col min="1798" max="1798" width="14.7109375" style="2" customWidth="1"/>
     <col min="1799" max="1800" width="13.7109375" style="2" customWidth="1"/>
     <col min="1801" max="1801" width="11.5703125" style="2" customWidth="1"/>
     <col min="1802" max="1803" width="13.7109375" style="2" customWidth="1"/>
     <col min="1804" max="1804" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1805" max="1805" width="6.140625" style="2" customWidth="1"/>
     <col min="1806" max="1806" width="6.7109375" style="2" customWidth="1"/>
     <col min="1807" max="1807" width="3.42578125" style="2" customWidth="1"/>
     <col min="1808" max="1808" width="12.7109375" style="2" customWidth="1"/>
     <col min="1809" max="1809" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1810" max="1810" width="1.28515625" style="2" customWidth="1"/>
     <col min="1811" max="1811" width="11" style="2" customWidth="1"/>
     <col min="1812" max="1812" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="1813" max="2048" width="9.140625" style="2" customWidth="1"/>
+    <col min="1813" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="35.7109375" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="2.7109375" style="2" customWidth="1"/>
     <col min="2051" max="2051" width="0.42578125" style="2" customWidth="1"/>
     <col min="2052" max="2052" width="0.5703125" style="2" customWidth="1"/>
     <col min="2053" max="2053" width="13.7109375" style="2" customWidth="1"/>
     <col min="2054" max="2054" width="14.7109375" style="2" customWidth="1"/>
     <col min="2055" max="2056" width="13.7109375" style="2" customWidth="1"/>
     <col min="2057" max="2057" width="11.5703125" style="2" customWidth="1"/>
     <col min="2058" max="2059" width="13.7109375" style="2" customWidth="1"/>
     <col min="2060" max="2060" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2061" max="2061" width="6.140625" style="2" customWidth="1"/>
     <col min="2062" max="2062" width="6.7109375" style="2" customWidth="1"/>
     <col min="2063" max="2063" width="3.42578125" style="2" customWidth="1"/>
     <col min="2064" max="2064" width="12.7109375" style="2" customWidth="1"/>
     <col min="2065" max="2065" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2066" max="2066" width="1.28515625" style="2" customWidth="1"/>
     <col min="2067" max="2067" width="11" style="2" customWidth="1"/>
     <col min="2068" max="2068" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2069" max="2304" width="9.140625" style="2" customWidth="1"/>
+    <col min="2069" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="35.7109375" style="2" customWidth="1"/>
     <col min="2306" max="2306" width="2.7109375" style="2" customWidth="1"/>
     <col min="2307" max="2307" width="0.42578125" style="2" customWidth="1"/>
     <col min="2308" max="2308" width="0.5703125" style="2" customWidth="1"/>
     <col min="2309" max="2309" width="13.7109375" style="2" customWidth="1"/>
     <col min="2310" max="2310" width="14.7109375" style="2" customWidth="1"/>
     <col min="2311" max="2312" width="13.7109375" style="2" customWidth="1"/>
     <col min="2313" max="2313" width="11.5703125" style="2" customWidth="1"/>
     <col min="2314" max="2315" width="13.7109375" style="2" customWidth="1"/>
     <col min="2316" max="2316" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2317" max="2317" width="6.140625" style="2" customWidth="1"/>
     <col min="2318" max="2318" width="6.7109375" style="2" customWidth="1"/>
     <col min="2319" max="2319" width="3.42578125" style="2" customWidth="1"/>
     <col min="2320" max="2320" width="12.7109375" style="2" customWidth="1"/>
     <col min="2321" max="2321" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2322" max="2322" width="1.28515625" style="2" customWidth="1"/>
     <col min="2323" max="2323" width="11" style="2" customWidth="1"/>
     <col min="2324" max="2324" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2325" max="2560" width="9.140625" style="2" customWidth="1"/>
+    <col min="2325" max="2560" width="9.140625" style="2"/>
     <col min="2561" max="2561" width="35.7109375" style="2" customWidth="1"/>
     <col min="2562" max="2562" width="2.7109375" style="2" customWidth="1"/>
     <col min="2563" max="2563" width="0.42578125" style="2" customWidth="1"/>
     <col min="2564" max="2564" width="0.5703125" style="2" customWidth="1"/>
     <col min="2565" max="2565" width="13.7109375" style="2" customWidth="1"/>
     <col min="2566" max="2566" width="14.7109375" style="2" customWidth="1"/>
     <col min="2567" max="2568" width="13.7109375" style="2" customWidth="1"/>
     <col min="2569" max="2569" width="11.5703125" style="2" customWidth="1"/>
     <col min="2570" max="2571" width="13.7109375" style="2" customWidth="1"/>
     <col min="2572" max="2572" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2573" max="2573" width="6.140625" style="2" customWidth="1"/>
     <col min="2574" max="2574" width="6.7109375" style="2" customWidth="1"/>
     <col min="2575" max="2575" width="3.42578125" style="2" customWidth="1"/>
     <col min="2576" max="2576" width="12.7109375" style="2" customWidth="1"/>
     <col min="2577" max="2577" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2578" max="2578" width="1.28515625" style="2" customWidth="1"/>
     <col min="2579" max="2579" width="11" style="2" customWidth="1"/>
     <col min="2580" max="2580" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2581" max="2816" width="9.140625" style="2" customWidth="1"/>
+    <col min="2581" max="2816" width="9.140625" style="2"/>
     <col min="2817" max="2817" width="35.7109375" style="2" customWidth="1"/>
     <col min="2818" max="2818" width="2.7109375" style="2" customWidth="1"/>
     <col min="2819" max="2819" width="0.42578125" style="2" customWidth="1"/>
     <col min="2820" max="2820" width="0.5703125" style="2" customWidth="1"/>
     <col min="2821" max="2821" width="13.7109375" style="2" customWidth="1"/>
     <col min="2822" max="2822" width="14.7109375" style="2" customWidth="1"/>
     <col min="2823" max="2824" width="13.7109375" style="2" customWidth="1"/>
     <col min="2825" max="2825" width="11.5703125" style="2" customWidth="1"/>
     <col min="2826" max="2827" width="13.7109375" style="2" customWidth="1"/>
     <col min="2828" max="2828" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2829" max="2829" width="6.140625" style="2" customWidth="1"/>
     <col min="2830" max="2830" width="6.7109375" style="2" customWidth="1"/>
     <col min="2831" max="2831" width="3.42578125" style="2" customWidth="1"/>
     <col min="2832" max="2832" width="12.7109375" style="2" customWidth="1"/>
     <col min="2833" max="2833" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2834" max="2834" width="1.28515625" style="2" customWidth="1"/>
     <col min="2835" max="2835" width="11" style="2" customWidth="1"/>
     <col min="2836" max="2836" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="2837" max="3072" width="9.140625" style="2" customWidth="1"/>
+    <col min="2837" max="3072" width="9.140625" style="2"/>
     <col min="3073" max="3073" width="35.7109375" style="2" customWidth="1"/>
     <col min="3074" max="3074" width="2.7109375" style="2" customWidth="1"/>
     <col min="3075" max="3075" width="0.42578125" style="2" customWidth="1"/>
     <col min="3076" max="3076" width="0.5703125" style="2" customWidth="1"/>
     <col min="3077" max="3077" width="13.7109375" style="2" customWidth="1"/>
     <col min="3078" max="3078" width="14.7109375" style="2" customWidth="1"/>
     <col min="3079" max="3080" width="13.7109375" style="2" customWidth="1"/>
     <col min="3081" max="3081" width="11.5703125" style="2" customWidth="1"/>
     <col min="3082" max="3083" width="13.7109375" style="2" customWidth="1"/>
     <col min="3084" max="3084" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3085" max="3085" width="6.140625" style="2" customWidth="1"/>
     <col min="3086" max="3086" width="6.7109375" style="2" customWidth="1"/>
     <col min="3087" max="3087" width="3.42578125" style="2" customWidth="1"/>
     <col min="3088" max="3088" width="12.7109375" style="2" customWidth="1"/>
     <col min="3089" max="3089" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3090" max="3090" width="1.28515625" style="2" customWidth="1"/>
     <col min="3091" max="3091" width="11" style="2" customWidth="1"/>
     <col min="3092" max="3092" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3093" max="3328" width="9.140625" style="2" customWidth="1"/>
+    <col min="3093" max="3328" width="9.140625" style="2"/>
     <col min="3329" max="3329" width="35.7109375" style="2" customWidth="1"/>
     <col min="3330" max="3330" width="2.7109375" style="2" customWidth="1"/>
     <col min="3331" max="3331" width="0.42578125" style="2" customWidth="1"/>
     <col min="3332" max="3332" width="0.5703125" style="2" customWidth="1"/>
     <col min="3333" max="3333" width="13.7109375" style="2" customWidth="1"/>
     <col min="3334" max="3334" width="14.7109375" style="2" customWidth="1"/>
     <col min="3335" max="3336" width="13.7109375" style="2" customWidth="1"/>
     <col min="3337" max="3337" width="11.5703125" style="2" customWidth="1"/>
     <col min="3338" max="3339" width="13.7109375" style="2" customWidth="1"/>
     <col min="3340" max="3340" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3341" max="3341" width="6.140625" style="2" customWidth="1"/>
     <col min="3342" max="3342" width="6.7109375" style="2" customWidth="1"/>
     <col min="3343" max="3343" width="3.42578125" style="2" customWidth="1"/>
     <col min="3344" max="3344" width="12.7109375" style="2" customWidth="1"/>
     <col min="3345" max="3345" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3346" max="3346" width="1.28515625" style="2" customWidth="1"/>
     <col min="3347" max="3347" width="11" style="2" customWidth="1"/>
     <col min="3348" max="3348" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3349" max="3584" width="9.140625" style="2" customWidth="1"/>
+    <col min="3349" max="3584" width="9.140625" style="2"/>
     <col min="3585" max="3585" width="35.7109375" style="2" customWidth="1"/>
     <col min="3586" max="3586" width="2.7109375" style="2" customWidth="1"/>
     <col min="3587" max="3587" width="0.42578125" style="2" customWidth="1"/>
     <col min="3588" max="3588" width="0.5703125" style="2" customWidth="1"/>
     <col min="3589" max="3589" width="13.7109375" style="2" customWidth="1"/>
     <col min="3590" max="3590" width="14.7109375" style="2" customWidth="1"/>
     <col min="3591" max="3592" width="13.7109375" style="2" customWidth="1"/>
     <col min="3593" max="3593" width="11.5703125" style="2" customWidth="1"/>
     <col min="3594" max="3595" width="13.7109375" style="2" customWidth="1"/>
     <col min="3596" max="3596" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3597" max="3597" width="6.140625" style="2" customWidth="1"/>
     <col min="3598" max="3598" width="6.7109375" style="2" customWidth="1"/>
     <col min="3599" max="3599" width="3.42578125" style="2" customWidth="1"/>
     <col min="3600" max="3600" width="12.7109375" style="2" customWidth="1"/>
     <col min="3601" max="3601" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3602" max="3602" width="1.28515625" style="2" customWidth="1"/>
     <col min="3603" max="3603" width="11" style="2" customWidth="1"/>
     <col min="3604" max="3604" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3605" max="3840" width="9.140625" style="2" customWidth="1"/>
+    <col min="3605" max="3840" width="9.140625" style="2"/>
     <col min="3841" max="3841" width="35.7109375" style="2" customWidth="1"/>
     <col min="3842" max="3842" width="2.7109375" style="2" customWidth="1"/>
     <col min="3843" max="3843" width="0.42578125" style="2" customWidth="1"/>
     <col min="3844" max="3844" width="0.5703125" style="2" customWidth="1"/>
     <col min="3845" max="3845" width="13.7109375" style="2" customWidth="1"/>
     <col min="3846" max="3846" width="14.7109375" style="2" customWidth="1"/>
     <col min="3847" max="3848" width="13.7109375" style="2" customWidth="1"/>
     <col min="3849" max="3849" width="11.5703125" style="2" customWidth="1"/>
     <col min="3850" max="3851" width="13.7109375" style="2" customWidth="1"/>
     <col min="3852" max="3852" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3853" max="3853" width="6.140625" style="2" customWidth="1"/>
     <col min="3854" max="3854" width="6.7109375" style="2" customWidth="1"/>
     <col min="3855" max="3855" width="3.42578125" style="2" customWidth="1"/>
     <col min="3856" max="3856" width="12.7109375" style="2" customWidth="1"/>
     <col min="3857" max="3857" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3858" max="3858" width="1.28515625" style="2" customWidth="1"/>
     <col min="3859" max="3859" width="11" style="2" customWidth="1"/>
     <col min="3860" max="3860" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="3861" max="4096" width="9.140625" style="2" customWidth="1"/>
+    <col min="3861" max="4096" width="9.140625" style="2"/>
     <col min="4097" max="4097" width="35.7109375" style="2" customWidth="1"/>
     <col min="4098" max="4098" width="2.7109375" style="2" customWidth="1"/>
     <col min="4099" max="4099" width="0.42578125" style="2" customWidth="1"/>
     <col min="4100" max="4100" width="0.5703125" style="2" customWidth="1"/>
     <col min="4101" max="4101" width="13.7109375" style="2" customWidth="1"/>
     <col min="4102" max="4102" width="14.7109375" style="2" customWidth="1"/>
     <col min="4103" max="4104" width="13.7109375" style="2" customWidth="1"/>
     <col min="4105" max="4105" width="11.5703125" style="2" customWidth="1"/>
     <col min="4106" max="4107" width="13.7109375" style="2" customWidth="1"/>
     <col min="4108" max="4108" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4109" max="4109" width="6.140625" style="2" customWidth="1"/>
     <col min="4110" max="4110" width="6.7109375" style="2" customWidth="1"/>
     <col min="4111" max="4111" width="3.42578125" style="2" customWidth="1"/>
     <col min="4112" max="4112" width="12.7109375" style="2" customWidth="1"/>
     <col min="4113" max="4113" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4114" max="4114" width="1.28515625" style="2" customWidth="1"/>
     <col min="4115" max="4115" width="11" style="2" customWidth="1"/>
     <col min="4116" max="4116" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4117" max="4352" width="9.140625" style="2" customWidth="1"/>
+    <col min="4117" max="4352" width="9.140625" style="2"/>
     <col min="4353" max="4353" width="35.7109375" style="2" customWidth="1"/>
     <col min="4354" max="4354" width="2.7109375" style="2" customWidth="1"/>
     <col min="4355" max="4355" width="0.42578125" style="2" customWidth="1"/>
     <col min="4356" max="4356" width="0.5703125" style="2" customWidth="1"/>
     <col min="4357" max="4357" width="13.7109375" style="2" customWidth="1"/>
     <col min="4358" max="4358" width="14.7109375" style="2" customWidth="1"/>
     <col min="4359" max="4360" width="13.7109375" style="2" customWidth="1"/>
     <col min="4361" max="4361" width="11.5703125" style="2" customWidth="1"/>
     <col min="4362" max="4363" width="13.7109375" style="2" customWidth="1"/>
     <col min="4364" max="4364" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4365" max="4365" width="6.140625" style="2" customWidth="1"/>
     <col min="4366" max="4366" width="6.7109375" style="2" customWidth="1"/>
     <col min="4367" max="4367" width="3.42578125" style="2" customWidth="1"/>
     <col min="4368" max="4368" width="12.7109375" style="2" customWidth="1"/>
     <col min="4369" max="4369" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4370" max="4370" width="1.28515625" style="2" customWidth="1"/>
     <col min="4371" max="4371" width="11" style="2" customWidth="1"/>
     <col min="4372" max="4372" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4373" max="4608" width="9.140625" style="2" customWidth="1"/>
+    <col min="4373" max="4608" width="9.140625" style="2"/>
     <col min="4609" max="4609" width="35.7109375" style="2" customWidth="1"/>
     <col min="4610" max="4610" width="2.7109375" style="2" customWidth="1"/>
     <col min="4611" max="4611" width="0.42578125" style="2" customWidth="1"/>
     <col min="4612" max="4612" width="0.5703125" style="2" customWidth="1"/>
     <col min="4613" max="4613" width="13.7109375" style="2" customWidth="1"/>
     <col min="4614" max="4614" width="14.7109375" style="2" customWidth="1"/>
     <col min="4615" max="4616" width="13.7109375" style="2" customWidth="1"/>
     <col min="4617" max="4617" width="11.5703125" style="2" customWidth="1"/>
     <col min="4618" max="4619" width="13.7109375" style="2" customWidth="1"/>
     <col min="4620" max="4620" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4621" max="4621" width="6.140625" style="2" customWidth="1"/>
     <col min="4622" max="4622" width="6.7109375" style="2" customWidth="1"/>
     <col min="4623" max="4623" width="3.42578125" style="2" customWidth="1"/>
     <col min="4624" max="4624" width="12.7109375" style="2" customWidth="1"/>
     <col min="4625" max="4625" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4626" max="4626" width="1.28515625" style="2" customWidth="1"/>
     <col min="4627" max="4627" width="11" style="2" customWidth="1"/>
     <col min="4628" max="4628" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4629" max="4864" width="9.140625" style="2" customWidth="1"/>
+    <col min="4629" max="4864" width="9.140625" style="2"/>
     <col min="4865" max="4865" width="35.7109375" style="2" customWidth="1"/>
     <col min="4866" max="4866" width="2.7109375" style="2" customWidth="1"/>
     <col min="4867" max="4867" width="0.42578125" style="2" customWidth="1"/>
     <col min="4868" max="4868" width="0.5703125" style="2" customWidth="1"/>
     <col min="4869" max="4869" width="13.7109375" style="2" customWidth="1"/>
     <col min="4870" max="4870" width="14.7109375" style="2" customWidth="1"/>
     <col min="4871" max="4872" width="13.7109375" style="2" customWidth="1"/>
     <col min="4873" max="4873" width="11.5703125" style="2" customWidth="1"/>
     <col min="4874" max="4875" width="13.7109375" style="2" customWidth="1"/>
     <col min="4876" max="4876" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4877" max="4877" width="6.140625" style="2" customWidth="1"/>
     <col min="4878" max="4878" width="6.7109375" style="2" customWidth="1"/>
     <col min="4879" max="4879" width="3.42578125" style="2" customWidth="1"/>
     <col min="4880" max="4880" width="12.7109375" style="2" customWidth="1"/>
     <col min="4881" max="4881" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4882" max="4882" width="1.28515625" style="2" customWidth="1"/>
     <col min="4883" max="4883" width="11" style="2" customWidth="1"/>
     <col min="4884" max="4884" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="4885" max="5120" width="9.140625" style="2" customWidth="1"/>
+    <col min="4885" max="5120" width="9.140625" style="2"/>
     <col min="5121" max="5121" width="35.7109375" style="2" customWidth="1"/>
     <col min="5122" max="5122" width="2.7109375" style="2" customWidth="1"/>
     <col min="5123" max="5123" width="0.42578125" style="2" customWidth="1"/>
     <col min="5124" max="5124" width="0.5703125" style="2" customWidth="1"/>
     <col min="5125" max="5125" width="13.7109375" style="2" customWidth="1"/>
     <col min="5126" max="5126" width="14.7109375" style="2" customWidth="1"/>
     <col min="5127" max="5128" width="13.7109375" style="2" customWidth="1"/>
     <col min="5129" max="5129" width="11.5703125" style="2" customWidth="1"/>
     <col min="5130" max="5131" width="13.7109375" style="2" customWidth="1"/>
     <col min="5132" max="5132" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5133" max="5133" width="6.140625" style="2" customWidth="1"/>
     <col min="5134" max="5134" width="6.7109375" style="2" customWidth="1"/>
     <col min="5135" max="5135" width="3.42578125" style="2" customWidth="1"/>
     <col min="5136" max="5136" width="12.7109375" style="2" customWidth="1"/>
     <col min="5137" max="5137" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5138" max="5138" width="1.28515625" style="2" customWidth="1"/>
     <col min="5139" max="5139" width="11" style="2" customWidth="1"/>
     <col min="5140" max="5140" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5141" max="5376" width="9.140625" style="2" customWidth="1"/>
+    <col min="5141" max="5376" width="9.140625" style="2"/>
     <col min="5377" max="5377" width="35.7109375" style="2" customWidth="1"/>
     <col min="5378" max="5378" width="2.7109375" style="2" customWidth="1"/>
     <col min="5379" max="5379" width="0.42578125" style="2" customWidth="1"/>
     <col min="5380" max="5380" width="0.5703125" style="2" customWidth="1"/>
     <col min="5381" max="5381" width="13.7109375" style="2" customWidth="1"/>
     <col min="5382" max="5382" width="14.7109375" style="2" customWidth="1"/>
     <col min="5383" max="5384" width="13.7109375" style="2" customWidth="1"/>
     <col min="5385" max="5385" width="11.5703125" style="2" customWidth="1"/>
     <col min="5386" max="5387" width="13.7109375" style="2" customWidth="1"/>
     <col min="5388" max="5388" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5389" max="5389" width="6.140625" style="2" customWidth="1"/>
     <col min="5390" max="5390" width="6.7109375" style="2" customWidth="1"/>
     <col min="5391" max="5391" width="3.42578125" style="2" customWidth="1"/>
     <col min="5392" max="5392" width="12.7109375" style="2" customWidth="1"/>
     <col min="5393" max="5393" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5394" max="5394" width="1.28515625" style="2" customWidth="1"/>
     <col min="5395" max="5395" width="11" style="2" customWidth="1"/>
     <col min="5396" max="5396" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5397" max="5632" width="9.140625" style="2" customWidth="1"/>
+    <col min="5397" max="5632" width="9.140625" style="2"/>
     <col min="5633" max="5633" width="35.7109375" style="2" customWidth="1"/>
     <col min="5634" max="5634" width="2.7109375" style="2" customWidth="1"/>
     <col min="5635" max="5635" width="0.42578125" style="2" customWidth="1"/>
     <col min="5636" max="5636" width="0.5703125" style="2" customWidth="1"/>
     <col min="5637" max="5637" width="13.7109375" style="2" customWidth="1"/>
     <col min="5638" max="5638" width="14.7109375" style="2" customWidth="1"/>
     <col min="5639" max="5640" width="13.7109375" style="2" customWidth="1"/>
     <col min="5641" max="5641" width="11.5703125" style="2" customWidth="1"/>
     <col min="5642" max="5643" width="13.7109375" style="2" customWidth="1"/>
     <col min="5644" max="5644" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5645" max="5645" width="6.140625" style="2" customWidth="1"/>
     <col min="5646" max="5646" width="6.7109375" style="2" customWidth="1"/>
     <col min="5647" max="5647" width="3.42578125" style="2" customWidth="1"/>
     <col min="5648" max="5648" width="12.7109375" style="2" customWidth="1"/>
     <col min="5649" max="5649" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5650" max="5650" width="1.28515625" style="2" customWidth="1"/>
     <col min="5651" max="5651" width="11" style="2" customWidth="1"/>
     <col min="5652" max="5652" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5653" max="5888" width="9.140625" style="2" customWidth="1"/>
+    <col min="5653" max="5888" width="9.140625" style="2"/>
     <col min="5889" max="5889" width="35.7109375" style="2" customWidth="1"/>
     <col min="5890" max="5890" width="2.7109375" style="2" customWidth="1"/>
     <col min="5891" max="5891" width="0.42578125" style="2" customWidth="1"/>
     <col min="5892" max="5892" width="0.5703125" style="2" customWidth="1"/>
     <col min="5893" max="5893" width="13.7109375" style="2" customWidth="1"/>
     <col min="5894" max="5894" width="14.7109375" style="2" customWidth="1"/>
     <col min="5895" max="5896" width="13.7109375" style="2" customWidth="1"/>
     <col min="5897" max="5897" width="11.5703125" style="2" customWidth="1"/>
     <col min="5898" max="5899" width="13.7109375" style="2" customWidth="1"/>
     <col min="5900" max="5900" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5901" max="5901" width="6.140625" style="2" customWidth="1"/>
     <col min="5902" max="5902" width="6.7109375" style="2" customWidth="1"/>
     <col min="5903" max="5903" width="3.42578125" style="2" customWidth="1"/>
     <col min="5904" max="5904" width="12.7109375" style="2" customWidth="1"/>
     <col min="5905" max="5905" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5906" max="5906" width="1.28515625" style="2" customWidth="1"/>
     <col min="5907" max="5907" width="11" style="2" customWidth="1"/>
     <col min="5908" max="5908" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="5909" max="6144" width="9.140625" style="2" customWidth="1"/>
+    <col min="5909" max="6144" width="9.140625" style="2"/>
     <col min="6145" max="6145" width="35.7109375" style="2" customWidth="1"/>
     <col min="6146" max="6146" width="2.7109375" style="2" customWidth="1"/>
     <col min="6147" max="6147" width="0.42578125" style="2" customWidth="1"/>
     <col min="6148" max="6148" width="0.5703125" style="2" customWidth="1"/>
     <col min="6149" max="6149" width="13.7109375" style="2" customWidth="1"/>
     <col min="6150" max="6150" width="14.7109375" style="2" customWidth="1"/>
     <col min="6151" max="6152" width="13.7109375" style="2" customWidth="1"/>
     <col min="6153" max="6153" width="11.5703125" style="2" customWidth="1"/>
     <col min="6154" max="6155" width="13.7109375" style="2" customWidth="1"/>
     <col min="6156" max="6156" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6157" max="6157" width="6.140625" style="2" customWidth="1"/>
     <col min="6158" max="6158" width="6.7109375" style="2" customWidth="1"/>
     <col min="6159" max="6159" width="3.42578125" style="2" customWidth="1"/>
     <col min="6160" max="6160" width="12.7109375" style="2" customWidth="1"/>
     <col min="6161" max="6161" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6162" max="6162" width="1.28515625" style="2" customWidth="1"/>
     <col min="6163" max="6163" width="11" style="2" customWidth="1"/>
     <col min="6164" max="6164" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6165" max="6400" width="9.140625" style="2" customWidth="1"/>
+    <col min="6165" max="6400" width="9.140625" style="2"/>
     <col min="6401" max="6401" width="35.7109375" style="2" customWidth="1"/>
     <col min="6402" max="6402" width="2.7109375" style="2" customWidth="1"/>
     <col min="6403" max="6403" width="0.42578125" style="2" customWidth="1"/>
     <col min="6404" max="6404" width="0.5703125" style="2" customWidth="1"/>
     <col min="6405" max="6405" width="13.7109375" style="2" customWidth="1"/>
     <col min="6406" max="6406" width="14.7109375" style="2" customWidth="1"/>
     <col min="6407" max="6408" width="13.7109375" style="2" customWidth="1"/>
     <col min="6409" max="6409" width="11.5703125" style="2" customWidth="1"/>
     <col min="6410" max="6411" width="13.7109375" style="2" customWidth="1"/>
     <col min="6412" max="6412" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6413" max="6413" width="6.140625" style="2" customWidth="1"/>
     <col min="6414" max="6414" width="6.7109375" style="2" customWidth="1"/>
     <col min="6415" max="6415" width="3.42578125" style="2" customWidth="1"/>
     <col min="6416" max="6416" width="12.7109375" style="2" customWidth="1"/>
     <col min="6417" max="6417" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6418" max="6418" width="1.28515625" style="2" customWidth="1"/>
     <col min="6419" max="6419" width="11" style="2" customWidth="1"/>
     <col min="6420" max="6420" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6421" max="6656" width="9.140625" style="2" customWidth="1"/>
+    <col min="6421" max="6656" width="9.140625" style="2"/>
     <col min="6657" max="6657" width="35.7109375" style="2" customWidth="1"/>
     <col min="6658" max="6658" width="2.7109375" style="2" customWidth="1"/>
     <col min="6659" max="6659" width="0.42578125" style="2" customWidth="1"/>
     <col min="6660" max="6660" width="0.5703125" style="2" customWidth="1"/>
     <col min="6661" max="6661" width="13.7109375" style="2" customWidth="1"/>
     <col min="6662" max="6662" width="14.7109375" style="2" customWidth="1"/>
     <col min="6663" max="6664" width="13.7109375" style="2" customWidth="1"/>
     <col min="6665" max="6665" width="11.5703125" style="2" customWidth="1"/>
     <col min="6666" max="6667" width="13.7109375" style="2" customWidth="1"/>
     <col min="6668" max="6668" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6669" max="6669" width="6.140625" style="2" customWidth="1"/>
     <col min="6670" max="6670" width="6.7109375" style="2" customWidth="1"/>
     <col min="6671" max="6671" width="3.42578125" style="2" customWidth="1"/>
     <col min="6672" max="6672" width="12.7109375" style="2" customWidth="1"/>
     <col min="6673" max="6673" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6674" max="6674" width="1.28515625" style="2" customWidth="1"/>
     <col min="6675" max="6675" width="11" style="2" customWidth="1"/>
     <col min="6676" max="6676" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6677" max="6912" width="9.140625" style="2" customWidth="1"/>
+    <col min="6677" max="6912" width="9.140625" style="2"/>
     <col min="6913" max="6913" width="35.7109375" style="2" customWidth="1"/>
     <col min="6914" max="6914" width="2.7109375" style="2" customWidth="1"/>
     <col min="6915" max="6915" width="0.42578125" style="2" customWidth="1"/>
     <col min="6916" max="6916" width="0.5703125" style="2" customWidth="1"/>
     <col min="6917" max="6917" width="13.7109375" style="2" customWidth="1"/>
     <col min="6918" max="6918" width="14.7109375" style="2" customWidth="1"/>
     <col min="6919" max="6920" width="13.7109375" style="2" customWidth="1"/>
     <col min="6921" max="6921" width="11.5703125" style="2" customWidth="1"/>
     <col min="6922" max="6923" width="13.7109375" style="2" customWidth="1"/>
     <col min="6924" max="6924" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6925" max="6925" width="6.140625" style="2" customWidth="1"/>
     <col min="6926" max="6926" width="6.7109375" style="2" customWidth="1"/>
     <col min="6927" max="6927" width="3.42578125" style="2" customWidth="1"/>
     <col min="6928" max="6928" width="12.7109375" style="2" customWidth="1"/>
     <col min="6929" max="6929" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6930" max="6930" width="1.28515625" style="2" customWidth="1"/>
     <col min="6931" max="6931" width="11" style="2" customWidth="1"/>
     <col min="6932" max="6932" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="6933" max="7168" width="9.140625" style="2" customWidth="1"/>
+    <col min="6933" max="7168" width="9.140625" style="2"/>
     <col min="7169" max="7169" width="35.7109375" style="2" customWidth="1"/>
     <col min="7170" max="7170" width="2.7109375" style="2" customWidth="1"/>
     <col min="7171" max="7171" width="0.42578125" style="2" customWidth="1"/>
     <col min="7172" max="7172" width="0.5703125" style="2" customWidth="1"/>
     <col min="7173" max="7173" width="13.7109375" style="2" customWidth="1"/>
     <col min="7174" max="7174" width="14.7109375" style="2" customWidth="1"/>
     <col min="7175" max="7176" width="13.7109375" style="2" customWidth="1"/>
     <col min="7177" max="7177" width="11.5703125" style="2" customWidth="1"/>
     <col min="7178" max="7179" width="13.7109375" style="2" customWidth="1"/>
     <col min="7180" max="7180" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7181" max="7181" width="6.140625" style="2" customWidth="1"/>
     <col min="7182" max="7182" width="6.7109375" style="2" customWidth="1"/>
     <col min="7183" max="7183" width="3.42578125" style="2" customWidth="1"/>
     <col min="7184" max="7184" width="12.7109375" style="2" customWidth="1"/>
     <col min="7185" max="7185" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7186" max="7186" width="1.28515625" style="2" customWidth="1"/>
     <col min="7187" max="7187" width="11" style="2" customWidth="1"/>
     <col min="7188" max="7188" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7189" max="7424" width="9.140625" style="2" customWidth="1"/>
+    <col min="7189" max="7424" width="9.140625" style="2"/>
     <col min="7425" max="7425" width="35.7109375" style="2" customWidth="1"/>
     <col min="7426" max="7426" width="2.7109375" style="2" customWidth="1"/>
     <col min="7427" max="7427" width="0.42578125" style="2" customWidth="1"/>
     <col min="7428" max="7428" width="0.5703125" style="2" customWidth="1"/>
     <col min="7429" max="7429" width="13.7109375" style="2" customWidth="1"/>
     <col min="7430" max="7430" width="14.7109375" style="2" customWidth="1"/>
     <col min="7431" max="7432" width="13.7109375" style="2" customWidth="1"/>
     <col min="7433" max="7433" width="11.5703125" style="2" customWidth="1"/>
     <col min="7434" max="7435" width="13.7109375" style="2" customWidth="1"/>
     <col min="7436" max="7436" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7437" max="7437" width="6.140625" style="2" customWidth="1"/>
     <col min="7438" max="7438" width="6.7109375" style="2" customWidth="1"/>
     <col min="7439" max="7439" width="3.42578125" style="2" customWidth="1"/>
     <col min="7440" max="7440" width="12.7109375" style="2" customWidth="1"/>
     <col min="7441" max="7441" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7442" max="7442" width="1.28515625" style="2" customWidth="1"/>
     <col min="7443" max="7443" width="11" style="2" customWidth="1"/>
     <col min="7444" max="7444" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7445" max="7680" width="9.140625" style="2" customWidth="1"/>
+    <col min="7445" max="7680" width="9.140625" style="2"/>
     <col min="7681" max="7681" width="35.7109375" style="2" customWidth="1"/>
     <col min="7682" max="7682" width="2.7109375" style="2" customWidth="1"/>
     <col min="7683" max="7683" width="0.42578125" style="2" customWidth="1"/>
     <col min="7684" max="7684" width="0.5703125" style="2" customWidth="1"/>
     <col min="7685" max="7685" width="13.7109375" style="2" customWidth="1"/>
     <col min="7686" max="7686" width="14.7109375" style="2" customWidth="1"/>
     <col min="7687" max="7688" width="13.7109375" style="2" customWidth="1"/>
     <col min="7689" max="7689" width="11.5703125" style="2" customWidth="1"/>
     <col min="7690" max="7691" width="13.7109375" style="2" customWidth="1"/>
     <col min="7692" max="7692" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7693" max="7693" width="6.140625" style="2" customWidth="1"/>
     <col min="7694" max="7694" width="6.7109375" style="2" customWidth="1"/>
     <col min="7695" max="7695" width="3.42578125" style="2" customWidth="1"/>
     <col min="7696" max="7696" width="12.7109375" style="2" customWidth="1"/>
     <col min="7697" max="7697" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7698" max="7698" width="1.28515625" style="2" customWidth="1"/>
     <col min="7699" max="7699" width="11" style="2" customWidth="1"/>
     <col min="7700" max="7700" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7701" max="7936" width="9.140625" style="2" customWidth="1"/>
+    <col min="7701" max="7936" width="9.140625" style="2"/>
     <col min="7937" max="7937" width="35.7109375" style="2" customWidth="1"/>
     <col min="7938" max="7938" width="2.7109375" style="2" customWidth="1"/>
     <col min="7939" max="7939" width="0.42578125" style="2" customWidth="1"/>
     <col min="7940" max="7940" width="0.5703125" style="2" customWidth="1"/>
     <col min="7941" max="7941" width="13.7109375" style="2" customWidth="1"/>
     <col min="7942" max="7942" width="14.7109375" style="2" customWidth="1"/>
     <col min="7943" max="7944" width="13.7109375" style="2" customWidth="1"/>
     <col min="7945" max="7945" width="11.5703125" style="2" customWidth="1"/>
     <col min="7946" max="7947" width="13.7109375" style="2" customWidth="1"/>
     <col min="7948" max="7948" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7949" max="7949" width="6.140625" style="2" customWidth="1"/>
     <col min="7950" max="7950" width="6.7109375" style="2" customWidth="1"/>
     <col min="7951" max="7951" width="3.42578125" style="2" customWidth="1"/>
     <col min="7952" max="7952" width="12.7109375" style="2" customWidth="1"/>
     <col min="7953" max="7953" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7954" max="7954" width="1.28515625" style="2" customWidth="1"/>
     <col min="7955" max="7955" width="11" style="2" customWidth="1"/>
     <col min="7956" max="7956" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="7957" max="8192" width="9.140625" style="2" customWidth="1"/>
+    <col min="7957" max="8192" width="9.140625" style="2"/>
     <col min="8193" max="8193" width="35.7109375" style="2" customWidth="1"/>
     <col min="8194" max="8194" width="2.7109375" style="2" customWidth="1"/>
     <col min="8195" max="8195" width="0.42578125" style="2" customWidth="1"/>
     <col min="8196" max="8196" width="0.5703125" style="2" customWidth="1"/>
     <col min="8197" max="8197" width="13.7109375" style="2" customWidth="1"/>
     <col min="8198" max="8198" width="14.7109375" style="2" customWidth="1"/>
     <col min="8199" max="8200" width="13.7109375" style="2" customWidth="1"/>
     <col min="8201" max="8201" width="11.5703125" style="2" customWidth="1"/>
     <col min="8202" max="8203" width="13.7109375" style="2" customWidth="1"/>
     <col min="8204" max="8204" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8205" max="8205" width="6.140625" style="2" customWidth="1"/>
     <col min="8206" max="8206" width="6.7109375" style="2" customWidth="1"/>
     <col min="8207" max="8207" width="3.42578125" style="2" customWidth="1"/>
     <col min="8208" max="8208" width="12.7109375" style="2" customWidth="1"/>
     <col min="8209" max="8209" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8210" max="8210" width="1.28515625" style="2" customWidth="1"/>
     <col min="8211" max="8211" width="11" style="2" customWidth="1"/>
     <col min="8212" max="8212" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8213" max="8448" width="9.140625" style="2" customWidth="1"/>
+    <col min="8213" max="8448" width="9.140625" style="2"/>
     <col min="8449" max="8449" width="35.7109375" style="2" customWidth="1"/>
     <col min="8450" max="8450" width="2.7109375" style="2" customWidth="1"/>
     <col min="8451" max="8451" width="0.42578125" style="2" customWidth="1"/>
     <col min="8452" max="8452" width="0.5703125" style="2" customWidth="1"/>
     <col min="8453" max="8453" width="13.7109375" style="2" customWidth="1"/>
     <col min="8454" max="8454" width="14.7109375" style="2" customWidth="1"/>
     <col min="8455" max="8456" width="13.7109375" style="2" customWidth="1"/>
     <col min="8457" max="8457" width="11.5703125" style="2" customWidth="1"/>
     <col min="8458" max="8459" width="13.7109375" style="2" customWidth="1"/>
     <col min="8460" max="8460" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8461" max="8461" width="6.140625" style="2" customWidth="1"/>
     <col min="8462" max="8462" width="6.7109375" style="2" customWidth="1"/>
     <col min="8463" max="8463" width="3.42578125" style="2" customWidth="1"/>
     <col min="8464" max="8464" width="12.7109375" style="2" customWidth="1"/>
     <col min="8465" max="8465" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8466" max="8466" width="1.28515625" style="2" customWidth="1"/>
     <col min="8467" max="8467" width="11" style="2" customWidth="1"/>
     <col min="8468" max="8468" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8469" max="8704" width="9.140625" style="2" customWidth="1"/>
+    <col min="8469" max="8704" width="9.140625" style="2"/>
     <col min="8705" max="8705" width="35.7109375" style="2" customWidth="1"/>
     <col min="8706" max="8706" width="2.7109375" style="2" customWidth="1"/>
     <col min="8707" max="8707" width="0.42578125" style="2" customWidth="1"/>
     <col min="8708" max="8708" width="0.5703125" style="2" customWidth="1"/>
     <col min="8709" max="8709" width="13.7109375" style="2" customWidth="1"/>
     <col min="8710" max="8710" width="14.7109375" style="2" customWidth="1"/>
     <col min="8711" max="8712" width="13.7109375" style="2" customWidth="1"/>
     <col min="8713" max="8713" width="11.5703125" style="2" customWidth="1"/>
     <col min="8714" max="8715" width="13.7109375" style="2" customWidth="1"/>
     <col min="8716" max="8716" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8717" max="8717" width="6.140625" style="2" customWidth="1"/>
     <col min="8718" max="8718" width="6.7109375" style="2" customWidth="1"/>
     <col min="8719" max="8719" width="3.42578125" style="2" customWidth="1"/>
     <col min="8720" max="8720" width="12.7109375" style="2" customWidth="1"/>
     <col min="8721" max="8721" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8722" max="8722" width="1.28515625" style="2" customWidth="1"/>
     <col min="8723" max="8723" width="11" style="2" customWidth="1"/>
     <col min="8724" max="8724" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8725" max="8960" width="9.140625" style="2" customWidth="1"/>
+    <col min="8725" max="8960" width="9.140625" style="2"/>
     <col min="8961" max="8961" width="35.7109375" style="2" customWidth="1"/>
     <col min="8962" max="8962" width="2.7109375" style="2" customWidth="1"/>
     <col min="8963" max="8963" width="0.42578125" style="2" customWidth="1"/>
     <col min="8964" max="8964" width="0.5703125" style="2" customWidth="1"/>
     <col min="8965" max="8965" width="13.7109375" style="2" customWidth="1"/>
     <col min="8966" max="8966" width="14.7109375" style="2" customWidth="1"/>
     <col min="8967" max="8968" width="13.7109375" style="2" customWidth="1"/>
     <col min="8969" max="8969" width="11.5703125" style="2" customWidth="1"/>
     <col min="8970" max="8971" width="13.7109375" style="2" customWidth="1"/>
     <col min="8972" max="8972" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8973" max="8973" width="6.140625" style="2" customWidth="1"/>
     <col min="8974" max="8974" width="6.7109375" style="2" customWidth="1"/>
     <col min="8975" max="8975" width="3.42578125" style="2" customWidth="1"/>
     <col min="8976" max="8976" width="12.7109375" style="2" customWidth="1"/>
     <col min="8977" max="8977" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8978" max="8978" width="1.28515625" style="2" customWidth="1"/>
     <col min="8979" max="8979" width="11" style="2" customWidth="1"/>
     <col min="8980" max="8980" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="8981" max="9216" width="9.140625" style="2" customWidth="1"/>
+    <col min="8981" max="9216" width="9.140625" style="2"/>
     <col min="9217" max="9217" width="35.7109375" style="2" customWidth="1"/>
     <col min="9218" max="9218" width="2.7109375" style="2" customWidth="1"/>
     <col min="9219" max="9219" width="0.42578125" style="2" customWidth="1"/>
     <col min="9220" max="9220" width="0.5703125" style="2" customWidth="1"/>
     <col min="9221" max="9221" width="13.7109375" style="2" customWidth="1"/>
     <col min="9222" max="9222" width="14.7109375" style="2" customWidth="1"/>
     <col min="9223" max="9224" width="13.7109375" style="2" customWidth="1"/>
     <col min="9225" max="9225" width="11.5703125" style="2" customWidth="1"/>
     <col min="9226" max="9227" width="13.7109375" style="2" customWidth="1"/>
     <col min="9228" max="9228" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9229" max="9229" width="6.140625" style="2" customWidth="1"/>
     <col min="9230" max="9230" width="6.7109375" style="2" customWidth="1"/>
     <col min="9231" max="9231" width="3.42578125" style="2" customWidth="1"/>
     <col min="9232" max="9232" width="12.7109375" style="2" customWidth="1"/>
     <col min="9233" max="9233" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9234" max="9234" width="1.28515625" style="2" customWidth="1"/>
     <col min="9235" max="9235" width="11" style="2" customWidth="1"/>
     <col min="9236" max="9236" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9237" max="9472" width="9.140625" style="2" customWidth="1"/>
+    <col min="9237" max="9472" width="9.140625" style="2"/>
     <col min="9473" max="9473" width="35.7109375" style="2" customWidth="1"/>
     <col min="9474" max="9474" width="2.7109375" style="2" customWidth="1"/>
     <col min="9475" max="9475" width="0.42578125" style="2" customWidth="1"/>
     <col min="9476" max="9476" width="0.5703125" style="2" customWidth="1"/>
     <col min="9477" max="9477" width="13.7109375" style="2" customWidth="1"/>
     <col min="9478" max="9478" width="14.7109375" style="2" customWidth="1"/>
     <col min="9479" max="9480" width="13.7109375" style="2" customWidth="1"/>
     <col min="9481" max="9481" width="11.5703125" style="2" customWidth="1"/>
     <col min="9482" max="9483" width="13.7109375" style="2" customWidth="1"/>
     <col min="9484" max="9484" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9485" max="9485" width="6.140625" style="2" customWidth="1"/>
     <col min="9486" max="9486" width="6.7109375" style="2" customWidth="1"/>
     <col min="9487" max="9487" width="3.42578125" style="2" customWidth="1"/>
     <col min="9488" max="9488" width="12.7109375" style="2" customWidth="1"/>
     <col min="9489" max="9489" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9490" max="9490" width="1.28515625" style="2" customWidth="1"/>
     <col min="9491" max="9491" width="11" style="2" customWidth="1"/>
     <col min="9492" max="9492" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9493" max="9728" width="9.140625" style="2" customWidth="1"/>
+    <col min="9493" max="9728" width="9.140625" style="2"/>
     <col min="9729" max="9729" width="35.7109375" style="2" customWidth="1"/>
     <col min="9730" max="9730" width="2.7109375" style="2" customWidth="1"/>
     <col min="9731" max="9731" width="0.42578125" style="2" customWidth="1"/>
     <col min="9732" max="9732" width="0.5703125" style="2" customWidth="1"/>
     <col min="9733" max="9733" width="13.7109375" style="2" customWidth="1"/>
     <col min="9734" max="9734" width="14.7109375" style="2" customWidth="1"/>
     <col min="9735" max="9736" width="13.7109375" style="2" customWidth="1"/>
     <col min="9737" max="9737" width="11.5703125" style="2" customWidth="1"/>
     <col min="9738" max="9739" width="13.7109375" style="2" customWidth="1"/>
     <col min="9740" max="9740" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9741" max="9741" width="6.140625" style="2" customWidth="1"/>
     <col min="9742" max="9742" width="6.7109375" style="2" customWidth="1"/>
     <col min="9743" max="9743" width="3.42578125" style="2" customWidth="1"/>
     <col min="9744" max="9744" width="12.7109375" style="2" customWidth="1"/>
     <col min="9745" max="9745" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9746" max="9746" width="1.28515625" style="2" customWidth="1"/>
     <col min="9747" max="9747" width="11" style="2" customWidth="1"/>
     <col min="9748" max="9748" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="9749" max="9984" width="9.140625" style="2" customWidth="1"/>
+    <col min="9749" max="9984" width="9.140625" style="2"/>
     <col min="9985" max="9985" width="35.7109375" style="2" customWidth="1"/>
     <col min="9986" max="9986" width="2.7109375" style="2" customWidth="1"/>
     <col min="9987" max="9987" width="0.42578125" style="2" customWidth="1"/>
     <col min="9988" max="9988" width="0.5703125" style="2" customWidth="1"/>
     <col min="9989" max="9989" width="13.7109375" style="2" customWidth="1"/>
     <col min="9990" max="9990" width="14.7109375" style="2" customWidth="1"/>
     <col min="9991" max="9992" width="13.7109375" style="2" customWidth="1"/>
     <col min="9993" max="9993" width="11.5703125" style="2" customWidth="1"/>
     <col min="9994" max="9995" width="13.7109375" style="2" customWidth="1"/>
     <col min="9996" max="9996" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9997" max="9997" width="6.140625" style="2" customWidth="1"/>
     <col min="9998" max="9998" width="6.7109375" style="2" customWidth="1"/>
     <col min="9999" max="9999" width="3.42578125" style="2" customWidth="1"/>
     <col min="10000" max="10000" width="12.7109375" style="2" customWidth="1"/>
     <col min="10001" max="10001" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10002" max="10002" width="1.28515625" style="2" customWidth="1"/>
     <col min="10003" max="10003" width="11" style="2" customWidth="1"/>
     <col min="10004" max="10004" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10005" max="10240" width="9.140625" style="2" customWidth="1"/>
+    <col min="10005" max="10240" width="9.140625" style="2"/>
     <col min="10241" max="10241" width="35.7109375" style="2" customWidth="1"/>
     <col min="10242" max="10242" width="2.7109375" style="2" customWidth="1"/>
     <col min="10243" max="10243" width="0.42578125" style="2" customWidth="1"/>
     <col min="10244" max="10244" width="0.5703125" style="2" customWidth="1"/>
     <col min="10245" max="10245" width="13.7109375" style="2" customWidth="1"/>
     <col min="10246" max="10246" width="14.7109375" style="2" customWidth="1"/>
     <col min="10247" max="10248" width="13.7109375" style="2" customWidth="1"/>
     <col min="10249" max="10249" width="11.5703125" style="2" customWidth="1"/>
     <col min="10250" max="10251" width="13.7109375" style="2" customWidth="1"/>
     <col min="10252" max="10252" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10253" max="10253" width="6.140625" style="2" customWidth="1"/>
     <col min="10254" max="10254" width="6.7109375" style="2" customWidth="1"/>
     <col min="10255" max="10255" width="3.42578125" style="2" customWidth="1"/>
     <col min="10256" max="10256" width="12.7109375" style="2" customWidth="1"/>
     <col min="10257" max="10257" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10258" max="10258" width="1.28515625" style="2" customWidth="1"/>
     <col min="10259" max="10259" width="11" style="2" customWidth="1"/>
     <col min="10260" max="10260" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10261" max="10496" width="9.140625" style="2" customWidth="1"/>
+    <col min="10261" max="10496" width="9.140625" style="2"/>
     <col min="10497" max="10497" width="35.7109375" style="2" customWidth="1"/>
     <col min="10498" max="10498" width="2.7109375" style="2" customWidth="1"/>
     <col min="10499" max="10499" width="0.42578125" style="2" customWidth="1"/>
     <col min="10500" max="10500" width="0.5703125" style="2" customWidth="1"/>
     <col min="10501" max="10501" width="13.7109375" style="2" customWidth="1"/>
     <col min="10502" max="10502" width="14.7109375" style="2" customWidth="1"/>
     <col min="10503" max="10504" width="13.7109375" style="2" customWidth="1"/>
     <col min="10505" max="10505" width="11.5703125" style="2" customWidth="1"/>
     <col min="10506" max="10507" width="13.7109375" style="2" customWidth="1"/>
     <col min="10508" max="10508" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10509" max="10509" width="6.140625" style="2" customWidth="1"/>
     <col min="10510" max="10510" width="6.7109375" style="2" customWidth="1"/>
     <col min="10511" max="10511" width="3.42578125" style="2" customWidth="1"/>
     <col min="10512" max="10512" width="12.7109375" style="2" customWidth="1"/>
     <col min="10513" max="10513" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10514" max="10514" width="1.28515625" style="2" customWidth="1"/>
     <col min="10515" max="10515" width="11" style="2" customWidth="1"/>
     <col min="10516" max="10516" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10517" max="10752" width="9.140625" style="2" customWidth="1"/>
+    <col min="10517" max="10752" width="9.140625" style="2"/>
     <col min="10753" max="10753" width="35.7109375" style="2" customWidth="1"/>
     <col min="10754" max="10754" width="2.7109375" style="2" customWidth="1"/>
     <col min="10755" max="10755" width="0.42578125" style="2" customWidth="1"/>
     <col min="10756" max="10756" width="0.5703125" style="2" customWidth="1"/>
     <col min="10757" max="10757" width="13.7109375" style="2" customWidth="1"/>
     <col min="10758" max="10758" width="14.7109375" style="2" customWidth="1"/>
     <col min="10759" max="10760" width="13.7109375" style="2" customWidth="1"/>
     <col min="10761" max="10761" width="11.5703125" style="2" customWidth="1"/>
     <col min="10762" max="10763" width="13.7109375" style="2" customWidth="1"/>
     <col min="10764" max="10764" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10765" max="10765" width="6.140625" style="2" customWidth="1"/>
     <col min="10766" max="10766" width="6.7109375" style="2" customWidth="1"/>
     <col min="10767" max="10767" width="3.42578125" style="2" customWidth="1"/>
     <col min="10768" max="10768" width="12.7109375" style="2" customWidth="1"/>
     <col min="10769" max="10769" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10770" max="10770" width="1.28515625" style="2" customWidth="1"/>
     <col min="10771" max="10771" width="11" style="2" customWidth="1"/>
     <col min="10772" max="10772" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10773" max="11008" width="9.140625" style="2" customWidth="1"/>
+    <col min="10773" max="11008" width="9.140625" style="2"/>
     <col min="11009" max="11009" width="35.7109375" style="2" customWidth="1"/>
     <col min="11010" max="11010" width="2.7109375" style="2" customWidth="1"/>
     <col min="11011" max="11011" width="0.42578125" style="2" customWidth="1"/>
     <col min="11012" max="11012" width="0.5703125" style="2" customWidth="1"/>
     <col min="11013" max="11013" width="13.7109375" style="2" customWidth="1"/>
     <col min="11014" max="11014" width="14.7109375" style="2" customWidth="1"/>
     <col min="11015" max="11016" width="13.7109375" style="2" customWidth="1"/>
     <col min="11017" max="11017" width="11.5703125" style="2" customWidth="1"/>
     <col min="11018" max="11019" width="13.7109375" style="2" customWidth="1"/>
     <col min="11020" max="11020" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11021" max="11021" width="6.140625" style="2" customWidth="1"/>
     <col min="11022" max="11022" width="6.7109375" style="2" customWidth="1"/>
     <col min="11023" max="11023" width="3.42578125" style="2" customWidth="1"/>
     <col min="11024" max="11024" width="12.7109375" style="2" customWidth="1"/>
     <col min="11025" max="11025" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11026" max="11026" width="1.28515625" style="2" customWidth="1"/>
     <col min="11027" max="11027" width="11" style="2" customWidth="1"/>
     <col min="11028" max="11028" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11029" max="11264" width="9.140625" style="2" customWidth="1"/>
+    <col min="11029" max="11264" width="9.140625" style="2"/>
     <col min="11265" max="11265" width="35.7109375" style="2" customWidth="1"/>
     <col min="11266" max="11266" width="2.7109375" style="2" customWidth="1"/>
     <col min="11267" max="11267" width="0.42578125" style="2" customWidth="1"/>
     <col min="11268" max="11268" width="0.5703125" style="2" customWidth="1"/>
     <col min="11269" max="11269" width="13.7109375" style="2" customWidth="1"/>
     <col min="11270" max="11270" width="14.7109375" style="2" customWidth="1"/>
     <col min="11271" max="11272" width="13.7109375" style="2" customWidth="1"/>
     <col min="11273" max="11273" width="11.5703125" style="2" customWidth="1"/>
     <col min="11274" max="11275" width="13.7109375" style="2" customWidth="1"/>
     <col min="11276" max="11276" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11277" max="11277" width="6.140625" style="2" customWidth="1"/>
     <col min="11278" max="11278" width="6.7109375" style="2" customWidth="1"/>
     <col min="11279" max="11279" width="3.42578125" style="2" customWidth="1"/>
     <col min="11280" max="11280" width="12.7109375" style="2" customWidth="1"/>
     <col min="11281" max="11281" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11282" max="11282" width="1.28515625" style="2" customWidth="1"/>
     <col min="11283" max="11283" width="11" style="2" customWidth="1"/>
     <col min="11284" max="11284" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11285" max="11520" width="9.140625" style="2" customWidth="1"/>
+    <col min="11285" max="11520" width="9.140625" style="2"/>
     <col min="11521" max="11521" width="35.7109375" style="2" customWidth="1"/>
     <col min="11522" max="11522" width="2.7109375" style="2" customWidth="1"/>
     <col min="11523" max="11523" width="0.42578125" style="2" customWidth="1"/>
     <col min="11524" max="11524" width="0.5703125" style="2" customWidth="1"/>
     <col min="11525" max="11525" width="13.7109375" style="2" customWidth="1"/>
     <col min="11526" max="11526" width="14.7109375" style="2" customWidth="1"/>
     <col min="11527" max="11528" width="13.7109375" style="2" customWidth="1"/>
     <col min="11529" max="11529" width="11.5703125" style="2" customWidth="1"/>
     <col min="11530" max="11531" width="13.7109375" style="2" customWidth="1"/>
     <col min="11532" max="11532" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11533" max="11533" width="6.140625" style="2" customWidth="1"/>
     <col min="11534" max="11534" width="6.7109375" style="2" customWidth="1"/>
     <col min="11535" max="11535" width="3.42578125" style="2" customWidth="1"/>
     <col min="11536" max="11536" width="12.7109375" style="2" customWidth="1"/>
     <col min="11537" max="11537" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11538" max="11538" width="1.28515625" style="2" customWidth="1"/>
     <col min="11539" max="11539" width="11" style="2" customWidth="1"/>
     <col min="11540" max="11540" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11541" max="11776" width="9.140625" style="2" customWidth="1"/>
+    <col min="11541" max="11776" width="9.140625" style="2"/>
     <col min="11777" max="11777" width="35.7109375" style="2" customWidth="1"/>
     <col min="11778" max="11778" width="2.7109375" style="2" customWidth="1"/>
     <col min="11779" max="11779" width="0.42578125" style="2" customWidth="1"/>
     <col min="11780" max="11780" width="0.5703125" style="2" customWidth="1"/>
     <col min="11781" max="11781" width="13.7109375" style="2" customWidth="1"/>
     <col min="11782" max="11782" width="14.7109375" style="2" customWidth="1"/>
     <col min="11783" max="11784" width="13.7109375" style="2" customWidth="1"/>
     <col min="11785" max="11785" width="11.5703125" style="2" customWidth="1"/>
     <col min="11786" max="11787" width="13.7109375" style="2" customWidth="1"/>
     <col min="11788" max="11788" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11789" max="11789" width="6.140625" style="2" customWidth="1"/>
     <col min="11790" max="11790" width="6.7109375" style="2" customWidth="1"/>
     <col min="11791" max="11791" width="3.42578125" style="2" customWidth="1"/>
     <col min="11792" max="11792" width="12.7109375" style="2" customWidth="1"/>
     <col min="11793" max="11793" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11794" max="11794" width="1.28515625" style="2" customWidth="1"/>
     <col min="11795" max="11795" width="11" style="2" customWidth="1"/>
     <col min="11796" max="11796" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="11797" max="12032" width="9.140625" style="2" customWidth="1"/>
+    <col min="11797" max="12032" width="9.140625" style="2"/>
     <col min="12033" max="12033" width="35.7109375" style="2" customWidth="1"/>
     <col min="12034" max="12034" width="2.7109375" style="2" customWidth="1"/>
     <col min="12035" max="12035" width="0.42578125" style="2" customWidth="1"/>
     <col min="12036" max="12036" width="0.5703125" style="2" customWidth="1"/>
     <col min="12037" max="12037" width="13.7109375" style="2" customWidth="1"/>
     <col min="12038" max="12038" width="14.7109375" style="2" customWidth="1"/>
     <col min="12039" max="12040" width="13.7109375" style="2" customWidth="1"/>
     <col min="12041" max="12041" width="11.5703125" style="2" customWidth="1"/>
     <col min="12042" max="12043" width="13.7109375" style="2" customWidth="1"/>
     <col min="12044" max="12044" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12045" max="12045" width="6.140625" style="2" customWidth="1"/>
     <col min="12046" max="12046" width="6.7109375" style="2" customWidth="1"/>
     <col min="12047" max="12047" width="3.42578125" style="2" customWidth="1"/>
     <col min="12048" max="12048" width="12.7109375" style="2" customWidth="1"/>
     <col min="12049" max="12049" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12050" max="12050" width="1.28515625" style="2" customWidth="1"/>
     <col min="12051" max="12051" width="11" style="2" customWidth="1"/>
     <col min="12052" max="12052" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12053" max="12288" width="9.140625" style="2" customWidth="1"/>
+    <col min="12053" max="12288" width="9.140625" style="2"/>
     <col min="12289" max="12289" width="35.7109375" style="2" customWidth="1"/>
     <col min="12290" max="12290" width="2.7109375" style="2" customWidth="1"/>
     <col min="12291" max="12291" width="0.42578125" style="2" customWidth="1"/>
     <col min="12292" max="12292" width="0.5703125" style="2" customWidth="1"/>
     <col min="12293" max="12293" width="13.7109375" style="2" customWidth="1"/>
     <col min="12294" max="12294" width="14.7109375" style="2" customWidth="1"/>
     <col min="12295" max="12296" width="13.7109375" style="2" customWidth="1"/>
     <col min="12297" max="12297" width="11.5703125" style="2" customWidth="1"/>
     <col min="12298" max="12299" width="13.7109375" style="2" customWidth="1"/>
     <col min="12300" max="12300" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12301" max="12301" width="6.140625" style="2" customWidth="1"/>
     <col min="12302" max="12302" width="6.7109375" style="2" customWidth="1"/>
     <col min="12303" max="12303" width="3.42578125" style="2" customWidth="1"/>
     <col min="12304" max="12304" width="12.7109375" style="2" customWidth="1"/>
     <col min="12305" max="12305" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12306" max="12306" width="1.28515625" style="2" customWidth="1"/>
     <col min="12307" max="12307" width="11" style="2" customWidth="1"/>
     <col min="12308" max="12308" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12309" max="12544" width="9.140625" style="2" customWidth="1"/>
+    <col min="12309" max="12544" width="9.140625" style="2"/>
     <col min="12545" max="12545" width="35.7109375" style="2" customWidth="1"/>
     <col min="12546" max="12546" width="2.7109375" style="2" customWidth="1"/>
     <col min="12547" max="12547" width="0.42578125" style="2" customWidth="1"/>
     <col min="12548" max="12548" width="0.5703125" style="2" customWidth="1"/>
     <col min="12549" max="12549" width="13.7109375" style="2" customWidth="1"/>
     <col min="12550" max="12550" width="14.7109375" style="2" customWidth="1"/>
     <col min="12551" max="12552" width="13.7109375" style="2" customWidth="1"/>
     <col min="12553" max="12553" width="11.5703125" style="2" customWidth="1"/>
     <col min="12554" max="12555" width="13.7109375" style="2" customWidth="1"/>
     <col min="12556" max="12556" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12557" max="12557" width="6.140625" style="2" customWidth="1"/>
     <col min="12558" max="12558" width="6.7109375" style="2" customWidth="1"/>
     <col min="12559" max="12559" width="3.42578125" style="2" customWidth="1"/>
     <col min="12560" max="12560" width="12.7109375" style="2" customWidth="1"/>
     <col min="12561" max="12561" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12562" max="12562" width="1.28515625" style="2" customWidth="1"/>
     <col min="12563" max="12563" width="11" style="2" customWidth="1"/>
     <col min="12564" max="12564" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12565" max="12800" width="9.140625" style="2" customWidth="1"/>
+    <col min="12565" max="12800" width="9.140625" style="2"/>
     <col min="12801" max="12801" width="35.7109375" style="2" customWidth="1"/>
     <col min="12802" max="12802" width="2.7109375" style="2" customWidth="1"/>
     <col min="12803" max="12803" width="0.42578125" style="2" customWidth="1"/>
     <col min="12804" max="12804" width="0.5703125" style="2" customWidth="1"/>
     <col min="12805" max="12805" width="13.7109375" style="2" customWidth="1"/>
     <col min="12806" max="12806" width="14.7109375" style="2" customWidth="1"/>
     <col min="12807" max="12808" width="13.7109375" style="2" customWidth="1"/>
     <col min="12809" max="12809" width="11.5703125" style="2" customWidth="1"/>
     <col min="12810" max="12811" width="13.7109375" style="2" customWidth="1"/>
     <col min="12812" max="12812" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12813" max="12813" width="6.140625" style="2" customWidth="1"/>
     <col min="12814" max="12814" width="6.7109375" style="2" customWidth="1"/>
     <col min="12815" max="12815" width="3.42578125" style="2" customWidth="1"/>
     <col min="12816" max="12816" width="12.7109375" style="2" customWidth="1"/>
     <col min="12817" max="12817" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12818" max="12818" width="1.28515625" style="2" customWidth="1"/>
     <col min="12819" max="12819" width="11" style="2" customWidth="1"/>
     <col min="12820" max="12820" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="12821" max="13056" width="9.140625" style="2" customWidth="1"/>
+    <col min="12821" max="13056" width="9.140625" style="2"/>
     <col min="13057" max="13057" width="35.7109375" style="2" customWidth="1"/>
     <col min="13058" max="13058" width="2.7109375" style="2" customWidth="1"/>
     <col min="13059" max="13059" width="0.42578125" style="2" customWidth="1"/>
     <col min="13060" max="13060" width="0.5703125" style="2" customWidth="1"/>
     <col min="13061" max="13061" width="13.7109375" style="2" customWidth="1"/>
     <col min="13062" max="13062" width="14.7109375" style="2" customWidth="1"/>
     <col min="13063" max="13064" width="13.7109375" style="2" customWidth="1"/>
     <col min="13065" max="13065" width="11.5703125" style="2" customWidth="1"/>
     <col min="13066" max="13067" width="13.7109375" style="2" customWidth="1"/>
     <col min="13068" max="13068" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13069" max="13069" width="6.140625" style="2" customWidth="1"/>
     <col min="13070" max="13070" width="6.7109375" style="2" customWidth="1"/>
     <col min="13071" max="13071" width="3.42578125" style="2" customWidth="1"/>
     <col min="13072" max="13072" width="12.7109375" style="2" customWidth="1"/>
     <col min="13073" max="13073" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13074" max="13074" width="1.28515625" style="2" customWidth="1"/>
     <col min="13075" max="13075" width="11" style="2" customWidth="1"/>
     <col min="13076" max="13076" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13077" max="13312" width="9.140625" style="2" customWidth="1"/>
+    <col min="13077" max="13312" width="9.140625" style="2"/>
     <col min="13313" max="13313" width="35.7109375" style="2" customWidth="1"/>
     <col min="13314" max="13314" width="2.7109375" style="2" customWidth="1"/>
     <col min="13315" max="13315" width="0.42578125" style="2" customWidth="1"/>
     <col min="13316" max="13316" width="0.5703125" style="2" customWidth="1"/>
     <col min="13317" max="13317" width="13.7109375" style="2" customWidth="1"/>
     <col min="13318" max="13318" width="14.7109375" style="2" customWidth="1"/>
     <col min="13319" max="13320" width="13.7109375" style="2" customWidth="1"/>
     <col min="13321" max="13321" width="11.5703125" style="2" customWidth="1"/>
     <col min="13322" max="13323" width="13.7109375" style="2" customWidth="1"/>
     <col min="13324" max="13324" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13325" max="13325" width="6.140625" style="2" customWidth="1"/>
     <col min="13326" max="13326" width="6.7109375" style="2" customWidth="1"/>
     <col min="13327" max="13327" width="3.42578125" style="2" customWidth="1"/>
     <col min="13328" max="13328" width="12.7109375" style="2" customWidth="1"/>
     <col min="13329" max="13329" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13330" max="13330" width="1.28515625" style="2" customWidth="1"/>
     <col min="13331" max="13331" width="11" style="2" customWidth="1"/>
     <col min="13332" max="13332" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13333" max="13568" width="9.140625" style="2" customWidth="1"/>
+    <col min="13333" max="13568" width="9.140625" style="2"/>
     <col min="13569" max="13569" width="35.7109375" style="2" customWidth="1"/>
     <col min="13570" max="13570" width="2.7109375" style="2" customWidth="1"/>
     <col min="13571" max="13571" width="0.42578125" style="2" customWidth="1"/>
     <col min="13572" max="13572" width="0.5703125" style="2" customWidth="1"/>
     <col min="13573" max="13573" width="13.7109375" style="2" customWidth="1"/>
     <col min="13574" max="13574" width="14.7109375" style="2" customWidth="1"/>
     <col min="13575" max="13576" width="13.7109375" style="2" customWidth="1"/>
     <col min="13577" max="13577" width="11.5703125" style="2" customWidth="1"/>
     <col min="13578" max="13579" width="13.7109375" style="2" customWidth="1"/>
     <col min="13580" max="13580" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13581" max="13581" width="6.140625" style="2" customWidth="1"/>
     <col min="13582" max="13582" width="6.7109375" style="2" customWidth="1"/>
     <col min="13583" max="13583" width="3.42578125" style="2" customWidth="1"/>
     <col min="13584" max="13584" width="12.7109375" style="2" customWidth="1"/>
     <col min="13585" max="13585" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13586" max="13586" width="1.28515625" style="2" customWidth="1"/>
     <col min="13587" max="13587" width="11" style="2" customWidth="1"/>
     <col min="13588" max="13588" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13589" max="13824" width="9.140625" style="2" customWidth="1"/>
+    <col min="13589" max="13824" width="9.140625" style="2"/>
     <col min="13825" max="13825" width="35.7109375" style="2" customWidth="1"/>
     <col min="13826" max="13826" width="2.7109375" style="2" customWidth="1"/>
     <col min="13827" max="13827" width="0.42578125" style="2" customWidth="1"/>
     <col min="13828" max="13828" width="0.5703125" style="2" customWidth="1"/>
     <col min="13829" max="13829" width="13.7109375" style="2" customWidth="1"/>
     <col min="13830" max="13830" width="14.7109375" style="2" customWidth="1"/>
     <col min="13831" max="13832" width="13.7109375" style="2" customWidth="1"/>
     <col min="13833" max="13833" width="11.5703125" style="2" customWidth="1"/>
     <col min="13834" max="13835" width="13.7109375" style="2" customWidth="1"/>
     <col min="13836" max="13836" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13837" max="13837" width="6.140625" style="2" customWidth="1"/>
     <col min="13838" max="13838" width="6.7109375" style="2" customWidth="1"/>
     <col min="13839" max="13839" width="3.42578125" style="2" customWidth="1"/>
     <col min="13840" max="13840" width="12.7109375" style="2" customWidth="1"/>
     <col min="13841" max="13841" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13842" max="13842" width="1.28515625" style="2" customWidth="1"/>
     <col min="13843" max="13843" width="11" style="2" customWidth="1"/>
     <col min="13844" max="13844" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="13845" max="14080" width="9.140625" style="2" customWidth="1"/>
+    <col min="13845" max="14080" width="9.140625" style="2"/>
     <col min="14081" max="14081" width="35.7109375" style="2" customWidth="1"/>
     <col min="14082" max="14082" width="2.7109375" style="2" customWidth="1"/>
     <col min="14083" max="14083" width="0.42578125" style="2" customWidth="1"/>
     <col min="14084" max="14084" width="0.5703125" style="2" customWidth="1"/>
     <col min="14085" max="14085" width="13.7109375" style="2" customWidth="1"/>
     <col min="14086" max="14086" width="14.7109375" style="2" customWidth="1"/>
     <col min="14087" max="14088" width="13.7109375" style="2" customWidth="1"/>
     <col min="14089" max="14089" width="11.5703125" style="2" customWidth="1"/>
     <col min="14090" max="14091" width="13.7109375" style="2" customWidth="1"/>
     <col min="14092" max="14092" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14093" max="14093" width="6.140625" style="2" customWidth="1"/>
     <col min="14094" max="14094" width="6.7109375" style="2" customWidth="1"/>
     <col min="14095" max="14095" width="3.42578125" style="2" customWidth="1"/>
     <col min="14096" max="14096" width="12.7109375" style="2" customWidth="1"/>
     <col min="14097" max="14097" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14098" max="14098" width="1.28515625" style="2" customWidth="1"/>
     <col min="14099" max="14099" width="11" style="2" customWidth="1"/>
     <col min="14100" max="14100" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14101" max="14336" width="9.140625" style="2" customWidth="1"/>
+    <col min="14101" max="14336" width="9.140625" style="2"/>
     <col min="14337" max="14337" width="35.7109375" style="2" customWidth="1"/>
     <col min="14338" max="14338" width="2.7109375" style="2" customWidth="1"/>
     <col min="14339" max="14339" width="0.42578125" style="2" customWidth="1"/>
     <col min="14340" max="14340" width="0.5703125" style="2" customWidth="1"/>
     <col min="14341" max="14341" width="13.7109375" style="2" customWidth="1"/>
     <col min="14342" max="14342" width="14.7109375" style="2" customWidth="1"/>
     <col min="14343" max="14344" width="13.7109375" style="2" customWidth="1"/>
     <col min="14345" max="14345" width="11.5703125" style="2" customWidth="1"/>
     <col min="14346" max="14347" width="13.7109375" style="2" customWidth="1"/>
     <col min="14348" max="14348" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14349" max="14349" width="6.140625" style="2" customWidth="1"/>
     <col min="14350" max="14350" width="6.7109375" style="2" customWidth="1"/>
     <col min="14351" max="14351" width="3.42578125" style="2" customWidth="1"/>
     <col min="14352" max="14352" width="12.7109375" style="2" customWidth="1"/>
     <col min="14353" max="14353" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14354" max="14354" width="1.28515625" style="2" customWidth="1"/>
     <col min="14355" max="14355" width="11" style="2" customWidth="1"/>
     <col min="14356" max="14356" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14357" max="14592" width="9.140625" style="2" customWidth="1"/>
+    <col min="14357" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="35.7109375" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="2.7109375" style="2" customWidth="1"/>
     <col min="14595" max="14595" width="0.42578125" style="2" customWidth="1"/>
     <col min="14596" max="14596" width="0.5703125" style="2" customWidth="1"/>
     <col min="14597" max="14597" width="13.7109375" style="2" customWidth="1"/>
     <col min="14598" max="14598" width="14.7109375" style="2" customWidth="1"/>
     <col min="14599" max="14600" width="13.7109375" style="2" customWidth="1"/>
     <col min="14601" max="14601" width="11.5703125" style="2" customWidth="1"/>
     <col min="14602" max="14603" width="13.7109375" style="2" customWidth="1"/>
     <col min="14604" max="14604" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14605" max="14605" width="6.140625" style="2" customWidth="1"/>
     <col min="14606" max="14606" width="6.7109375" style="2" customWidth="1"/>
     <col min="14607" max="14607" width="3.42578125" style="2" customWidth="1"/>
     <col min="14608" max="14608" width="12.7109375" style="2" customWidth="1"/>
     <col min="14609" max="14609" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14610" max="14610" width="1.28515625" style="2" customWidth="1"/>
     <col min="14611" max="14611" width="11" style="2" customWidth="1"/>
     <col min="14612" max="14612" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14613" max="14848" width="9.140625" style="2" customWidth="1"/>
+    <col min="14613" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="35.7109375" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="2.7109375" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="0.42578125" style="2" customWidth="1"/>
     <col min="14852" max="14852" width="0.5703125" style="2" customWidth="1"/>
     <col min="14853" max="14853" width="13.7109375" style="2" customWidth="1"/>
     <col min="14854" max="14854" width="14.7109375" style="2" customWidth="1"/>
     <col min="14855" max="14856" width="13.7109375" style="2" customWidth="1"/>
     <col min="14857" max="14857" width="11.5703125" style="2" customWidth="1"/>
     <col min="14858" max="14859" width="13.7109375" style="2" customWidth="1"/>
     <col min="14860" max="14860" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14861" max="14861" width="6.140625" style="2" customWidth="1"/>
     <col min="14862" max="14862" width="6.7109375" style="2" customWidth="1"/>
     <col min="14863" max="14863" width="3.42578125" style="2" customWidth="1"/>
     <col min="14864" max="14864" width="12.7109375" style="2" customWidth="1"/>
     <col min="14865" max="14865" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14866" max="14866" width="1.28515625" style="2" customWidth="1"/>
     <col min="14867" max="14867" width="11" style="2" customWidth="1"/>
     <col min="14868" max="14868" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="14869" max="15104" width="9.140625" style="2" customWidth="1"/>
+    <col min="14869" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="35.7109375" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="2.7109375" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="0.42578125" style="2" customWidth="1"/>
     <col min="15108" max="15108" width="0.5703125" style="2" customWidth="1"/>
     <col min="15109" max="15109" width="13.7109375" style="2" customWidth="1"/>
     <col min="15110" max="15110" width="14.7109375" style="2" customWidth="1"/>
     <col min="15111" max="15112" width="13.7109375" style="2" customWidth="1"/>
     <col min="15113" max="15113" width="11.5703125" style="2" customWidth="1"/>
     <col min="15114" max="15115" width="13.7109375" style="2" customWidth="1"/>
     <col min="15116" max="15116" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15117" max="15117" width="6.140625" style="2" customWidth="1"/>
     <col min="15118" max="15118" width="6.7109375" style="2" customWidth="1"/>
     <col min="15119" max="15119" width="3.42578125" style="2" customWidth="1"/>
     <col min="15120" max="15120" width="12.7109375" style="2" customWidth="1"/>
     <col min="15121" max="15121" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15122" max="15122" width="1.28515625" style="2" customWidth="1"/>
     <col min="15123" max="15123" width="11" style="2" customWidth="1"/>
     <col min="15124" max="15124" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15125" max="15360" width="9.140625" style="2" customWidth="1"/>
+    <col min="15125" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="35.7109375" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="2.7109375" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="0.42578125" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="0.5703125" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="13.7109375" style="2" customWidth="1"/>
     <col min="15366" max="15366" width="14.7109375" style="2" customWidth="1"/>
     <col min="15367" max="15368" width="13.7109375" style="2" customWidth="1"/>
     <col min="15369" max="15369" width="11.5703125" style="2" customWidth="1"/>
     <col min="15370" max="15371" width="13.7109375" style="2" customWidth="1"/>
     <col min="15372" max="15372" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15373" max="15373" width="6.140625" style="2" customWidth="1"/>
     <col min="15374" max="15374" width="6.7109375" style="2" customWidth="1"/>
     <col min="15375" max="15375" width="3.42578125" style="2" customWidth="1"/>
     <col min="15376" max="15376" width="12.7109375" style="2" customWidth="1"/>
     <col min="15377" max="15377" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15378" max="15378" width="1.28515625" style="2" customWidth="1"/>
     <col min="15379" max="15379" width="11" style="2" customWidth="1"/>
     <col min="15380" max="15380" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15381" max="15616" width="9.140625" style="2" customWidth="1"/>
+    <col min="15381" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="35.7109375" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="2.7109375" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="0.42578125" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="0.5703125" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="13.7109375" style="2" customWidth="1"/>
     <col min="15622" max="15622" width="14.7109375" style="2" customWidth="1"/>
     <col min="15623" max="15624" width="13.7109375" style="2" customWidth="1"/>
     <col min="15625" max="15625" width="11.5703125" style="2" customWidth="1"/>
     <col min="15626" max="15627" width="13.7109375" style="2" customWidth="1"/>
     <col min="15628" max="15628" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15629" max="15629" width="6.140625" style="2" customWidth="1"/>
     <col min="15630" max="15630" width="6.7109375" style="2" customWidth="1"/>
     <col min="15631" max="15631" width="3.42578125" style="2" customWidth="1"/>
     <col min="15632" max="15632" width="12.7109375" style="2" customWidth="1"/>
     <col min="15633" max="15633" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15634" max="15634" width="1.28515625" style="2" customWidth="1"/>
     <col min="15635" max="15635" width="11" style="2" customWidth="1"/>
     <col min="15636" max="15636" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15637" max="15872" width="9.140625" style="2" customWidth="1"/>
+    <col min="15637" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="35.7109375" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="2.7109375" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="0.42578125" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="0.5703125" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="13.7109375" style="2" customWidth="1"/>
     <col min="15878" max="15878" width="14.7109375" style="2" customWidth="1"/>
     <col min="15879" max="15880" width="13.7109375" style="2" customWidth="1"/>
     <col min="15881" max="15881" width="11.5703125" style="2" customWidth="1"/>
     <col min="15882" max="15883" width="13.7109375" style="2" customWidth="1"/>
     <col min="15884" max="15884" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15885" max="15885" width="6.140625" style="2" customWidth="1"/>
     <col min="15886" max="15886" width="6.7109375" style="2" customWidth="1"/>
     <col min="15887" max="15887" width="3.42578125" style="2" customWidth="1"/>
     <col min="15888" max="15888" width="12.7109375" style="2" customWidth="1"/>
     <col min="15889" max="15889" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15890" max="15890" width="1.28515625" style="2" customWidth="1"/>
     <col min="15891" max="15891" width="11" style="2" customWidth="1"/>
     <col min="15892" max="15892" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="15893" max="16128" width="9.140625" style="2" customWidth="1"/>
+    <col min="15893" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="35.7109375" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="2.7109375" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="0.42578125" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="0.5703125" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="13.7109375" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16136" width="13.7109375" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="11.5703125" style="2" customWidth="1"/>
     <col min="16138" max="16139" width="13.7109375" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16141" max="16141" width="6.140625" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="6.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="3.42578125" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="12.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16146" max="16146" width="1.28515625" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="11" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="16149" max="16384" width="9.140625" style="2" customWidth="1"/>
+    <col min="16149" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="8.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20" ht="16.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="E2" s="71" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:20" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:20" ht="0.95" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
     </row>
-    <row r="4" spans="1:20" ht="10.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" ht="10.35" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="E4" s="87" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:20" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" ht="3.95" customHeight="1">
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
-    <row r="6" spans="1:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:20" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" ht="2.1" customHeight="1"/>
+    <row r="7" spans="1:20" ht="18.2" customHeight="1">
       <c r="B7" s="88" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
-    <row r="8" spans="1:20" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="3" customHeight="1"/>
+    <row r="9" spans="1:20" ht="14.1" customHeight="1">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="89" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="20"/>
       <c r="P9" s="20"/>
       <c r="Q9" s="20"/>
       <c r="R9" s="20"/>
       <c r="S9" s="20"/>
       <c r="T9" s="5"/>
     </row>
-    <row r="10" spans="1:20" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="15.6" customHeight="1">
       <c r="A10" s="90" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="73" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="73" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G10" s="73" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H10" s="73" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I10" s="73" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J10" s="91" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="K10" s="75" t="s">
         <v>7</v>
       </c>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="17"/>
       <c r="T10" s="5"/>
     </row>
-    <row r="11" spans="1:20" ht="27.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="27.2" customHeight="1">
       <c r="A11" s="77"/>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="78" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M11" s="79" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N11" s="9"/>
       <c r="O11" s="80" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="92" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="R11" s="9"/>
       <c r="S11" s="57"/>
     </row>
-    <row r="12" spans="1:20" ht="409.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="13" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="409.6" hidden="1" customHeight="1"/>
+    <row r="13" spans="1:20" ht="20.45" customHeight="1">
       <c r="A13" s="93" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J13" s="27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L13" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S13" s="60"/>
     </row>
-    <row r="14" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="20.45" customHeight="1">
       <c r="A14" s="94" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="31">
-        <v>11981.97</v>
+        <v>12208.17</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="32">
-        <v>35.299999999999997</v>
+      <c r="F14" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G14" s="32">
-        <v>12017.27</v>
+        <v>12208.17</v>
       </c>
       <c r="H14" s="32">
-        <v>12032.97</v>
+        <v>5335.93</v>
       </c>
       <c r="I14" s="32">
-        <v>12027.1</v>
+        <v>5332.43</v>
       </c>
       <c r="J14" s="32">
-        <v>100.13</v>
+        <v>43.71</v>
       </c>
       <c r="K14" s="32">
-        <v>11857.32</v>
+        <v>5237.4399999999996</v>
       </c>
       <c r="L14" s="31">
-        <v>11853.35</v>
+        <v>5233.3100000000004</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="31">
-        <v>1.48</v>
+        <v>1.88</v>
       </c>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="62">
-        <v>1.47</v>
+        <v>1.89</v>
       </c>
       <c r="S14" s="60"/>
     </row>
-    <row r="15" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20" ht="20.45" customHeight="1">
       <c r="A15" s="94" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="31">
-        <v>79414.45</v>
+        <v>82791.19</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
-      <c r="F15" s="32">
-        <v>308.08999999999997</v>
+      <c r="F15" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G15" s="32">
-        <v>79722.539999999994</v>
+        <v>82791.19</v>
       </c>
       <c r="H15" s="32">
-        <v>79650.399999999994</v>
+        <v>35279.269999999997</v>
       </c>
       <c r="I15" s="32">
-        <v>79643.7</v>
+        <v>35275.56</v>
       </c>
       <c r="J15" s="32">
-        <v>99.91</v>
+        <v>42.61</v>
       </c>
       <c r="K15" s="32">
-        <v>76522.95</v>
+        <v>33911.96</v>
       </c>
       <c r="L15" s="31">
-        <v>76519.259999999995</v>
+        <v>33907.89</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="31">
-        <v>4.09</v>
+        <v>4.03</v>
       </c>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="62">
-        <v>4.08</v>
+        <v>4.03</v>
       </c>
       <c r="S15" s="60"/>
     </row>
-    <row r="16" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:20" ht="20.45" customHeight="1">
       <c r="A16" s="94" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="31">
-        <v>18349.259999999998</v>
+        <v>18777.25</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="32">
-        <v>101.61</v>
+      <c r="F16" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G16" s="32">
-        <v>18450.87</v>
+        <v>18777.25</v>
       </c>
       <c r="H16" s="32">
-        <v>18441.93</v>
+        <v>8076.9</v>
       </c>
       <c r="I16" s="32">
-        <v>18439.79</v>
+        <v>8075.51</v>
       </c>
       <c r="J16" s="32">
-        <v>99.95</v>
+        <v>43.01</v>
       </c>
       <c r="K16" s="32">
-        <v>18086.509999999998</v>
+        <v>7914.02</v>
       </c>
       <c r="L16" s="31">
-        <v>18085.39</v>
+        <v>7912.74</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="31">
-        <v>1.97</v>
+        <v>2.06</v>
       </c>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="62">
-        <v>1.96</v>
+        <v>2.06</v>
       </c>
       <c r="S16" s="60"/>
     </row>
-    <row r="17" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:19" ht="20.45" customHeight="1">
       <c r="A17" s="94" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="31">
-        <v>1536.08</v>
+        <v>1561.31</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="32">
-        <v>0.1</v>
+      <c r="F17" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G17" s="32">
-        <v>1536.18</v>
+        <v>1561.31</v>
       </c>
       <c r="H17" s="32">
-        <v>1525.8</v>
+        <v>671.99</v>
       </c>
       <c r="I17" s="32">
-        <v>1525.15</v>
+        <v>671.61</v>
       </c>
       <c r="J17" s="32">
-        <v>99.32</v>
+        <v>43.04</v>
       </c>
       <c r="K17" s="32">
-        <v>1494.24</v>
+        <v>659.97</v>
       </c>
       <c r="L17" s="31">
-        <v>1493.83</v>
+        <v>659.6</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="31">
-        <v>2.11</v>
+        <v>1.82</v>
       </c>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="62">
-        <v>2.1</v>
+        <v>1.82</v>
       </c>
       <c r="S17" s="60"/>
     </row>
-    <row r="18" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:19" ht="20.45" customHeight="1">
       <c r="A18" s="94" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="31">
-        <v>261.08999999999997</v>
+        <v>270.64</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
-      <c r="F18" s="32">
-        <v>3.05</v>
+      <c r="F18" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G18" s="32">
-        <v>264.14</v>
+        <v>270.64</v>
       </c>
       <c r="H18" s="32">
-        <v>264.76</v>
+        <v>119.51</v>
       </c>
       <c r="I18" s="32">
-        <v>264.67</v>
+        <v>119.46</v>
       </c>
       <c r="J18" s="32">
-        <v>100.23</v>
+        <v>44.16</v>
       </c>
       <c r="K18" s="32">
-        <v>252.92</v>
+        <v>113.38</v>
       </c>
       <c r="L18" s="31">
-        <v>252.87</v>
+        <v>113.29</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="31">
-        <v>4.68</v>
+        <v>5.41</v>
       </c>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="62">
-        <v>4.67</v>
+        <v>5.45</v>
       </c>
       <c r="S18" s="60"/>
     </row>
-    <row r="19" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:19" ht="20.45" customHeight="1">
       <c r="A19" s="93" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="34">
-        <v>111542.85</v>
+        <v>115608.56</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
-      <c r="F19" s="35">
-        <v>448.15</v>
+      <c r="F19" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="G19" s="35">
-        <v>111991</v>
+        <v>115608.56</v>
       </c>
       <c r="H19" s="35">
-        <v>111915.86</v>
+        <v>49483.6</v>
       </c>
       <c r="I19" s="35">
-        <v>111900.41</v>
+        <v>49474.57</v>
       </c>
       <c r="J19" s="35">
-        <v>99.93</v>
+        <v>42.8</v>
       </c>
       <c r="K19" s="35">
-        <v>108213.94</v>
+        <v>47836.77</v>
       </c>
       <c r="L19" s="34">
-        <v>108204.7</v>
+        <v>47826.83</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="34">
-        <v>3.42</v>
+        <v>3.44</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="63">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="S19" s="60"/>
     </row>
-    <row r="20" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:19" ht="20.45" customHeight="1">
       <c r="A20" s="93" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H20" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I20" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="J20" s="27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K20" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L20" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="59" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="S20" s="60"/>
     </row>
-    <row r="21" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:19" ht="20.45" customHeight="1">
       <c r="A21" s="94" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="31">
-        <v>16.71</v>
+        <v>1.69</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="32">
-        <v>-3.05</v>
+      <c r="F21" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G21" s="32">
-        <v>13.66</v>
+        <v>1.69</v>
       </c>
       <c r="H21" s="32">
-        <v>0.56000000000000005</v>
+        <v>0.24</v>
       </c>
       <c r="I21" s="32">
-        <v>0.55000000000000004</v>
+        <v>0.23</v>
       </c>
       <c r="J21" s="32">
-        <v>4.0999999999999996</v>
+        <v>14.2</v>
       </c>
       <c r="K21" s="32">
-        <v>0.55000000000000004</v>
+        <v>0.22</v>
       </c>
       <c r="L21" s="31">
-        <v>0.55000000000000004</v>
+        <v>0.22</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="31">
-        <v>1.82</v>
+        <v>9.09</v>
       </c>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
-      <c r="R21" s="84" t="s">
-        <v>15</v>
+      <c r="R21" s="62">
+        <v>4.55</v>
       </c>
       <c r="S21" s="60"/>
     </row>
-    <row r="22" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:19" ht="20.45" customHeight="1">
       <c r="A22" s="94" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="31">
-        <v>5397.96</v>
+        <v>6986.36</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
-      <c r="F22" s="32">
-        <v>1525.72</v>
+      <c r="F22" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G22" s="32">
-        <v>6923.68</v>
+        <v>6986.36</v>
       </c>
       <c r="H22" s="32">
-        <v>6888.65</v>
+        <v>2604.54</v>
       </c>
       <c r="I22" s="32">
-        <v>6871.24</v>
+        <v>2580.2199999999998</v>
       </c>
       <c r="J22" s="32">
-        <v>99.49</v>
+        <v>37.28</v>
       </c>
       <c r="K22" s="32">
-        <v>6149.45</v>
+        <v>2366.66</v>
       </c>
       <c r="L22" s="31">
-        <v>6137.98</v>
+        <v>2361.08</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="31">
-        <v>12.02</v>
+        <v>10.050000000000001</v>
       </c>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="62">
-        <v>11.95</v>
+        <v>9.2799999999999994</v>
       </c>
       <c r="S22" s="60"/>
     </row>
-    <row r="23" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B23" s="1"/>
+    <row r="23" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A23" s="95" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="96"/>
       <c r="C23" s="31">
-        <v>78.819999999999993</v>
+        <v>5999.79</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
-      <c r="F23" s="32">
-        <v>1.03</v>
+      <c r="F23" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G23" s="32">
-        <v>79.849999999999994</v>
+        <v>5999.79</v>
       </c>
       <c r="H23" s="32">
-        <v>79.069999999999993</v>
+        <v>2275.85</v>
       </c>
       <c r="I23" s="32">
-        <v>78.430000000000007</v>
+        <v>2255.11</v>
       </c>
       <c r="J23" s="32">
-        <v>99.02</v>
+        <v>37.93</v>
       </c>
       <c r="K23" s="32">
-        <v>77.599999999999994</v>
+        <v>2056.59</v>
       </c>
       <c r="L23" s="31">
-        <v>77.09</v>
+        <v>2051.4499999999998</v>
       </c>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="31">
-        <v>1.89</v>
+        <v>10.66</v>
       </c>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="62">
-        <v>1.74</v>
+        <v>9.93</v>
       </c>
       <c r="S23" s="60"/>
     </row>
-    <row r="24" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B24" s="1"/>
+    <row r="24" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A24" s="95" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="96"/>
       <c r="C24" s="31">
-        <v>2203.37</v>
+        <v>904.19</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="32">
-        <v>3.19</v>
+      <c r="F24" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G24" s="32">
-        <v>2206.56</v>
+        <v>904.19</v>
       </c>
       <c r="H24" s="32">
-        <v>2181.8000000000002</v>
+        <v>301.75</v>
       </c>
       <c r="I24" s="32">
-        <v>2160.9299999999998</v>
+        <v>298.17</v>
       </c>
       <c r="J24" s="32">
-        <v>98.88</v>
+        <v>33.369999999999997</v>
       </c>
       <c r="K24" s="32">
-        <v>2166.25</v>
+        <v>279.27999999999997</v>
       </c>
       <c r="L24" s="31">
-        <v>2147.9499999999998</v>
+        <v>278.83999999999997</v>
       </c>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="31">
-        <v>0.72</v>
+        <v>8.0500000000000007</v>
       </c>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="62">
-        <v>0.6</v>
+        <v>6.93</v>
       </c>
       <c r="S24" s="60"/>
     </row>
-    <row r="25" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="1"/>
+    <row r="25" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A25" s="95" t="s">
+        <v>102</v>
+      </c>
+      <c r="B25" s="96"/>
       <c r="C25" s="31">
-        <v>179.57</v>
+        <v>82.38</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
-      <c r="F25" s="32">
-        <v>-6.15</v>
+      <c r="F25" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G25" s="32">
-        <v>173.42</v>
+        <v>82.38</v>
       </c>
       <c r="H25" s="32">
-        <v>148.26</v>
+        <v>26.94</v>
       </c>
       <c r="I25" s="32">
-        <v>144.54</v>
+        <v>26.94</v>
       </c>
       <c r="J25" s="32">
-        <v>85.49</v>
+        <v>32.700000000000003</v>
       </c>
       <c r="K25" s="32">
-        <v>158.04</v>
+        <v>30.79</v>
       </c>
       <c r="L25" s="31">
-        <v>155.88999999999999</v>
+        <v>30.79</v>
       </c>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="31">
-        <v>-6.19</v>
+        <v>-12.5</v>
       </c>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="62">
-        <v>-7.28</v>
+        <v>-12.5</v>
       </c>
       <c r="S25" s="60"/>
     </row>
-    <row r="26" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:19" ht="20.45" customHeight="1">
       <c r="A26" s="94" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="31">
-        <v>118.68</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
-      <c r="F26" s="32">
-        <v>0.69</v>
+      <c r="F26" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G26" s="32">
-        <v>119.37</v>
+        <v>81.099999999999994</v>
       </c>
       <c r="H26" s="32">
-        <v>100.88</v>
+        <v>39.69</v>
       </c>
       <c r="I26" s="32">
-        <v>100.59</v>
+        <v>39.42</v>
       </c>
       <c r="J26" s="32">
-        <v>84.51</v>
+        <v>48.94</v>
       </c>
       <c r="K26" s="32">
-        <v>114.57</v>
+        <v>39.42</v>
       </c>
       <c r="L26" s="31">
-        <v>113.83</v>
+        <v>39.090000000000003</v>
       </c>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="31">
-        <v>-11.95</v>
+        <v>0.68</v>
       </c>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="62">
-        <v>-11.63</v>
+        <v>0.84</v>
       </c>
       <c r="S26" s="60"/>
     </row>
-    <row r="27" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:19" ht="20.45" customHeight="1">
       <c r="A27" s="94" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="31">
-        <v>77.55</v>
+        <v>2449.0500000000002</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="32">
-        <v>10.56</v>
+      <c r="F27" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G27" s="32">
-        <v>88.11</v>
+        <v>2449.0500000000002</v>
       </c>
       <c r="H27" s="32">
-        <v>80.37</v>
+        <v>1136.6600000000001</v>
       </c>
       <c r="I27" s="32">
-        <v>79.42</v>
+        <v>1125.8</v>
       </c>
       <c r="J27" s="32">
-        <v>91.22</v>
+        <v>46.41</v>
       </c>
       <c r="K27" s="32">
-        <v>82.26</v>
+        <v>1050.68</v>
       </c>
       <c r="L27" s="31">
-        <v>81.08</v>
+        <v>1016.26</v>
       </c>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="31">
-        <v>-2.2999999999999998</v>
+        <v>8.18</v>
       </c>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="62">
-        <v>-2.0499999999999998</v>
+        <v>10.78</v>
       </c>
       <c r="S27" s="60"/>
     </row>
-    <row r="28" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:19" ht="20.45" customHeight="1">
       <c r="A28" s="94" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="31">
-        <v>24.89</v>
+        <v>165.56</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="32">
-        <v>4.7300000000000004</v>
+      <c r="F28" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G28" s="32">
-        <v>29.62</v>
+        <v>165.56</v>
       </c>
       <c r="H28" s="32">
-        <v>28.23</v>
+        <v>72.88</v>
       </c>
       <c r="I28" s="32">
-        <v>27.11</v>
+        <v>70.92</v>
       </c>
       <c r="J28" s="32">
-        <v>95.31</v>
+        <v>44.02</v>
       </c>
       <c r="K28" s="32">
-        <v>24.37</v>
+        <v>70.569999999999993</v>
       </c>
       <c r="L28" s="31">
-        <v>23.37</v>
+        <v>69.19</v>
       </c>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="31">
-        <v>15.84</v>
+        <v>3.27</v>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="62">
-        <v>16</v>
+        <v>2.5</v>
       </c>
       <c r="S28" s="60"/>
     </row>
-    <row r="29" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>104</v>
+    <row r="29" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A29" s="94" t="s">
+        <v>106</v>
       </c>
       <c r="B29" s="1"/>
-      <c r="C29" s="34">
-        <v>8097.55</v>
+      <c r="C29" s="31">
+        <v>122.18</v>
       </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="35">
-[...18 lines deleted...]
-        <v>8737.74</v>
+      <c r="F29" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="32">
+        <v>122.18</v>
+      </c>
+      <c r="H29" s="32">
+        <v>37.130000000000003</v>
+      </c>
+      <c r="I29" s="32">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="J29" s="32">
+        <v>30.39</v>
+      </c>
+      <c r="K29" s="32">
+        <v>44.9</v>
+      </c>
+      <c r="L29" s="31">
+        <v>44.8</v>
       </c>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
-      <c r="O29" s="34">
-        <v>8.3699999999999992</v>
+      <c r="O29" s="31">
+        <v>-17.309999999999999</v>
       </c>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
-      <c r="R29" s="63">
-        <v>8.3000000000000007</v>
+      <c r="R29" s="62">
+        <v>-18.97</v>
       </c>
       <c r="S29" s="60"/>
     </row>
-    <row r="30" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="30" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A30" s="94" t="s">
+        <v>107</v>
       </c>
       <c r="B30" s="1"/>
-      <c r="C30" s="26" t="s">
-        <v>15</v>
+      <c r="C30" s="31">
+        <v>95.27</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="F30" s="27" t="s">
-[...18 lines deleted...]
-        <v>15</v>
+      <c r="F30" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" s="32">
+        <v>95.27</v>
+      </c>
+      <c r="H30" s="32">
+        <v>39.11</v>
+      </c>
+      <c r="I30" s="32">
+        <v>38.08</v>
+      </c>
+      <c r="J30" s="32">
+        <v>41.05</v>
+      </c>
+      <c r="K30" s="32">
+        <v>41.23</v>
+      </c>
+      <c r="L30" s="31">
+        <v>40.42</v>
       </c>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
-      <c r="O30" s="26" t="s">
-        <v>15</v>
+      <c r="O30" s="31">
+        <v>-5.14</v>
       </c>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
-      <c r="R30" s="59" t="s">
-        <v>16</v>
+      <c r="R30" s="62">
+        <v>-5.79</v>
       </c>
       <c r="S30" s="60"/>
     </row>
-    <row r="31" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:19" ht="20.45" customHeight="1">
       <c r="A31" s="94" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="31">
-        <v>1.59</v>
+        <v>31.98</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
-      <c r="F31" s="32">
-        <v>5.68</v>
+      <c r="F31" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G31" s="32">
-        <v>7.27</v>
+        <v>31.98</v>
       </c>
       <c r="H31" s="32">
-        <v>5.87</v>
+        <v>14.09</v>
       </c>
       <c r="I31" s="32">
-        <v>5.55</v>
+        <v>13.78</v>
       </c>
       <c r="J31" s="32">
-        <v>80.739999999999995</v>
+        <v>44.06</v>
       </c>
       <c r="K31" s="32">
-        <v>5.65</v>
+        <v>12.89</v>
       </c>
       <c r="L31" s="31">
-        <v>5.65</v>
+        <v>12.51</v>
       </c>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="31">
-        <v>3.89</v>
+        <v>9.31</v>
       </c>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="62">
-        <v>-1.77</v>
+        <v>10.15</v>
       </c>
       <c r="S31" s="60"/>
     </row>
-    <row r="32" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>107</v>
+    <row r="32" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A32" s="93" t="s">
+        <v>109</v>
       </c>
       <c r="B32" s="1"/>
-      <c r="C32" s="31">
-        <v>3528.75</v>
+      <c r="C32" s="34">
+        <v>9933.19</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
-      <c r="F32" s="32">
-[...18 lines deleted...]
-        <v>2963.64</v>
+      <c r="F32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="35">
+        <v>9933.19</v>
+      </c>
+      <c r="H32" s="35">
+        <v>3944.34</v>
+      </c>
+      <c r="I32" s="35">
+        <v>3904.75</v>
+      </c>
+      <c r="J32" s="35">
+        <v>39.71</v>
+      </c>
+      <c r="K32" s="35">
+        <v>3626.57</v>
+      </c>
+      <c r="L32" s="34">
+        <v>3583.57</v>
       </c>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
-      <c r="O32" s="31">
-        <v>3.72</v>
+      <c r="O32" s="34">
+        <v>8.76</v>
       </c>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
-      <c r="R32" s="62">
-        <v>3.41</v>
+      <c r="R32" s="63">
+        <v>8.9600000000000009</v>
       </c>
       <c r="S32" s="60"/>
     </row>
-    <row r="33" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="33" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A33" s="93" t="s">
+        <v>110</v>
       </c>
       <c r="B33" s="1"/>
-      <c r="C33" s="31">
-        <v>374.52</v>
+      <c r="C33" s="26" t="s">
+        <v>16</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="32">
-[...18 lines deleted...]
-        <v>245.98</v>
+      <c r="F33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="26" t="s">
+        <v>16</v>
       </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
-      <c r="O33" s="31">
-        <v>18.37</v>
+      <c r="O33" s="26" t="s">
+        <v>16</v>
       </c>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
-      <c r="R33" s="62">
-        <v>18.39</v>
+      <c r="R33" s="59" t="s">
+        <v>17</v>
       </c>
       <c r="S33" s="60"/>
     </row>
-    <row r="34" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:19" ht="20.45" customHeight="1">
       <c r="A34" s="94" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="31">
-        <v>96.19</v>
+        <v>19.13</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
-      <c r="F34" s="32">
-        <v>-0.22</v>
+      <c r="F34" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G34" s="32">
-        <v>95.97</v>
+        <v>19.13</v>
       </c>
       <c r="H34" s="32">
-        <v>70.33</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="I34" s="32">
-        <v>24.95</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="J34" s="32">
-        <v>73.28</v>
+        <v>6.06</v>
       </c>
       <c r="K34" s="32">
-        <v>87.59</v>
+        <v>3.06</v>
       </c>
       <c r="L34" s="31">
-        <v>47.72</v>
+        <v>3.06</v>
       </c>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="31">
-        <v>-19.71</v>
+        <v>-62.09</v>
       </c>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="62">
-        <v>-47.72</v>
+        <v>-62.09</v>
       </c>
       <c r="S34" s="60"/>
     </row>
-    <row r="35" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:19" ht="20.45" customHeight="1">
       <c r="A35" s="94" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B35" s="1"/>
       <c r="C35" s="31">
-        <v>5.07</v>
+        <v>3364.47</v>
       </c>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
-      <c r="F35" s="32">
-        <v>2.44</v>
+      <c r="F35" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G35" s="32">
-        <v>7.51</v>
+        <v>3364.47</v>
       </c>
       <c r="H35" s="32">
-        <v>6.35</v>
+        <v>1172.6300000000001</v>
       </c>
       <c r="I35" s="32">
-        <v>6.33</v>
+        <v>1133.83</v>
       </c>
       <c r="J35" s="32">
-        <v>84.55</v>
+        <v>34.85</v>
       </c>
       <c r="K35" s="32">
-        <v>5.31</v>
+        <v>1089.6199999999999</v>
       </c>
       <c r="L35" s="31">
-        <v>5.31</v>
+        <v>1079.9000000000001</v>
       </c>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="31">
-        <v>19.59</v>
+        <v>7.62</v>
       </c>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="62">
-        <v>19.21</v>
+        <v>4.99</v>
       </c>
       <c r="S35" s="60"/>
     </row>
-    <row r="36" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>111</v>
+    <row r="36" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A36" s="94" t="s">
+        <v>113</v>
       </c>
       <c r="B36" s="1"/>
-      <c r="C36" s="34">
-        <v>4006.12</v>
+      <c r="C36" s="31">
+        <v>335.71</v>
       </c>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
-      <c r="F36" s="35">
-[...18 lines deleted...]
-        <v>3268.3</v>
+      <c r="F36" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="32">
+        <v>335.71</v>
+      </c>
+      <c r="H36" s="32">
+        <v>2.54</v>
+      </c>
+      <c r="I36" s="32">
+        <v>2.44</v>
+      </c>
+      <c r="J36" s="32">
+        <v>0.76</v>
+      </c>
+      <c r="K36" s="32">
+        <v>208.14</v>
+      </c>
+      <c r="L36" s="31">
+        <v>208.11</v>
       </c>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
-      <c r="O36" s="34">
-        <v>4.22</v>
+      <c r="O36" s="31">
+        <v>-98.78</v>
       </c>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
-      <c r="R36" s="63">
-        <v>3.81</v>
+      <c r="R36" s="62">
+        <v>-98.83</v>
       </c>
       <c r="S36" s="60"/>
     </row>
-    <row r="37" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:19" ht="20.45" customHeight="1">
       <c r="A37" s="94" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="B37" s="1"/>
-      <c r="C37" s="39" t="s">
-        <v>15</v>
+      <c r="C37" s="31">
+        <v>103.05</v>
       </c>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="37" t="s">
-        <v>15</v>
-[...17 lines deleted...]
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="G37" s="32">
+        <v>103.05</v>
+      </c>
+      <c r="H37" s="32">
+        <v>9.1</v>
+      </c>
+      <c r="I37" s="32">
+        <v>8.75</v>
+      </c>
+      <c r="J37" s="32">
+        <v>8.83</v>
+      </c>
+      <c r="K37" s="32">
+        <v>6.21</v>
+      </c>
+      <c r="L37" s="31">
+        <v>6.16</v>
       </c>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
-      <c r="O37" s="39" t="s">
-        <v>15</v>
+      <c r="O37" s="31">
+        <v>46.54</v>
       </c>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
-      <c r="R37" s="84" t="s">
-        <v>16</v>
+      <c r="R37" s="62">
+        <v>42.05</v>
       </c>
       <c r="S37" s="60"/>
     </row>
-    <row r="38" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...43 lines deleted...]
-    <row r="42" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A38" s="94" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="31">
+        <v>7.56</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1"/>
+      <c r="F38" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" s="32">
+        <v>7.56</v>
+      </c>
+      <c r="H38" s="32">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="I38" s="32">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="J38" s="32">
+        <v>29.1</v>
+      </c>
+      <c r="K38" s="32">
+        <v>3.42</v>
+      </c>
+      <c r="L38" s="31">
+        <v>3.29</v>
+      </c>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="31">
+        <v>-35.67</v>
+      </c>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="62">
+        <v>-33.130000000000003</v>
+      </c>
+      <c r="S38" s="60"/>
+    </row>
+    <row r="39" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A39" s="93" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" s="27" t="s">
+        <v>117</v>
+      </c>
+      <c r="H39" s="27" t="s">
+        <v>118</v>
+      </c>
+      <c r="I39" s="27" t="s">
+        <v>119</v>
+      </c>
+      <c r="J39" s="27" t="s">
+        <v>120</v>
+      </c>
+      <c r="K39" s="27" t="s">
+        <v>121</v>
+      </c>
+      <c r="L39" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1"/>
+      <c r="O39" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="P39" s="1"/>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="59" t="s">
+        <v>124</v>
+      </c>
+      <c r="S39" s="60"/>
+    </row>
+    <row r="40" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A40" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1"/>
+      <c r="F40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J40" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="L40" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1"/>
+      <c r="O40" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="P40" s="1"/>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="S40" s="60"/>
+    </row>
+    <row r="41" spans="1:19" ht="20.45" customHeight="1">
+      <c r="A41" s="97" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="9"/>
+      <c r="C41" s="98" t="s">
+        <v>125</v>
+      </c>
+      <c r="D41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="99" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" s="99" t="s">
+        <v>125</v>
+      </c>
+      <c r="H41" s="99" t="s">
+        <v>126</v>
+      </c>
+      <c r="I41" s="99" t="s">
+        <v>127</v>
+      </c>
+      <c r="J41" s="99" t="s">
+        <v>128</v>
+      </c>
+      <c r="K41" s="99" t="s">
+        <v>129</v>
+      </c>
+      <c r="L41" s="98" t="s">
+        <v>130</v>
+      </c>
+      <c r="M41" s="9"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="98" t="s">
+        <v>131</v>
+      </c>
+      <c r="P41" s="9"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="100" t="s">
+        <v>132</v>
+      </c>
+      <c r="S41" s="57"/>
+    </row>
+    <row r="42" spans="1:19" ht="20.100000000000001" customHeight="1">
       <c r="A42" s="45" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-    </row>
+        <v>133</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19" ht="1.1499999999999999" customHeight="1"/>
   </sheetData>
-  <mergeCells count="147">
+  <mergeCells count="162">
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:E41"/>
+    <mergeCell ref="L41:N41"/>
+    <mergeCell ref="O41:Q41"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="O39:Q39"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:E40"/>
+    <mergeCell ref="L40:N40"/>
+    <mergeCell ref="O40:Q40"/>
+    <mergeCell ref="R40:S40"/>
     <mergeCell ref="A37:B37"/>
     <mergeCell ref="C37:E37"/>
     <mergeCell ref="L37:N37"/>
     <mergeCell ref="O37:Q37"/>
     <mergeCell ref="R37:S37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:E38"/>
     <mergeCell ref="L38:N38"/>
     <mergeCell ref="O38:Q38"/>
     <mergeCell ref="R38:S38"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="L35:N35"/>
     <mergeCell ref="O35:Q35"/>
     <mergeCell ref="R35:S35"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="C36:E36"/>
     <mergeCell ref="L36:N36"/>
     <mergeCell ref="O36:Q36"/>
     <mergeCell ref="R36:S36"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:E33"/>
     <mergeCell ref="L33:N33"/>
     <mergeCell ref="O33:Q33"/>
     <mergeCell ref="R33:S33"/>
@@ -11131,2443 +11278,2352 @@
     <mergeCell ref="O13:Q13"/>
     <mergeCell ref="R13:S13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="O14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:N10"/>
     <mergeCell ref="O10:S10"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:S11"/>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:O2"/>
     <mergeCell ref="E4:O5"/>
     <mergeCell ref="B7:R7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="A10:B11"/>
     <mergeCell ref="C10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0" bottom="0.38545669291338586" header="0" footer="0.19685039370078741"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial"&amp;9 (*) A partir del Ejercicio 2014, el epigrafe 'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas &amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V38"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V36"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P33" sqref="P33:Q33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="3.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="0.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="0.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
     <col min="6" max="7" width="14.7109375" style="2" customWidth="1"/>
     <col min="8" max="9" width="13.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13.140625" style="2" customWidth="1"/>
     <col min="11" max="11" width="13.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.140625" style="2" customWidth="1"/>
     <col min="15" max="15" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="13.7109375" style="2" customWidth="1"/>
     <col min="17" max="18" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="10.42578125" style="2" customWidth="1"/>
     <col min="20" max="21" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="22" max="22" width="0.140625" style="2" customWidth="1"/>
-    <col min="23" max="256" width="9.140625" style="2" customWidth="1"/>
+    <col min="23" max="256" width="9.140625" style="2"/>
     <col min="257" max="257" width="35.7109375" style="2" customWidth="1"/>
     <col min="258" max="258" width="3.28515625" style="2" customWidth="1"/>
     <col min="259" max="259" width="0.28515625" style="2" customWidth="1"/>
     <col min="260" max="260" width="0.140625" style="2" customWidth="1"/>
     <col min="261" max="261" width="13.7109375" style="2" customWidth="1"/>
     <col min="262" max="263" width="14.7109375" style="2" customWidth="1"/>
     <col min="264" max="265" width="13.7109375" style="2" customWidth="1"/>
     <col min="266" max="266" width="13.140625" style="2" customWidth="1"/>
     <col min="267" max="267" width="13.7109375" style="2" customWidth="1"/>
     <col min="268" max="268" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="269" max="269" width="6.7109375" style="2" customWidth="1"/>
     <col min="270" max="270" width="7.140625" style="2" customWidth="1"/>
     <col min="271" max="271" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="272" max="272" width="13.7109375" style="2" customWidth="1"/>
     <col min="273" max="274" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="275" max="275" width="10.42578125" style="2" customWidth="1"/>
     <col min="276" max="277" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="278" max="278" width="0.140625" style="2" customWidth="1"/>
-    <col min="279" max="512" width="9.140625" style="2" customWidth="1"/>
+    <col min="279" max="512" width="9.140625" style="2"/>
     <col min="513" max="513" width="35.7109375" style="2" customWidth="1"/>
     <col min="514" max="514" width="3.28515625" style="2" customWidth="1"/>
     <col min="515" max="515" width="0.28515625" style="2" customWidth="1"/>
     <col min="516" max="516" width="0.140625" style="2" customWidth="1"/>
     <col min="517" max="517" width="13.7109375" style="2" customWidth="1"/>
     <col min="518" max="519" width="14.7109375" style="2" customWidth="1"/>
     <col min="520" max="521" width="13.7109375" style="2" customWidth="1"/>
     <col min="522" max="522" width="13.140625" style="2" customWidth="1"/>
     <col min="523" max="523" width="13.7109375" style="2" customWidth="1"/>
     <col min="524" max="524" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="525" max="525" width="6.7109375" style="2" customWidth="1"/>
     <col min="526" max="526" width="7.140625" style="2" customWidth="1"/>
     <col min="527" max="527" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="528" max="528" width="13.7109375" style="2" customWidth="1"/>
     <col min="529" max="530" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="531" max="531" width="10.42578125" style="2" customWidth="1"/>
     <col min="532" max="533" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="534" max="534" width="0.140625" style="2" customWidth="1"/>
-    <col min="535" max="768" width="9.140625" style="2" customWidth="1"/>
+    <col min="535" max="768" width="9.140625" style="2"/>
     <col min="769" max="769" width="35.7109375" style="2" customWidth="1"/>
     <col min="770" max="770" width="3.28515625" style="2" customWidth="1"/>
     <col min="771" max="771" width="0.28515625" style="2" customWidth="1"/>
     <col min="772" max="772" width="0.140625" style="2" customWidth="1"/>
     <col min="773" max="773" width="13.7109375" style="2" customWidth="1"/>
     <col min="774" max="775" width="14.7109375" style="2" customWidth="1"/>
     <col min="776" max="777" width="13.7109375" style="2" customWidth="1"/>
     <col min="778" max="778" width="13.140625" style="2" customWidth="1"/>
     <col min="779" max="779" width="13.7109375" style="2" customWidth="1"/>
     <col min="780" max="780" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="781" max="781" width="6.7109375" style="2" customWidth="1"/>
     <col min="782" max="782" width="7.140625" style="2" customWidth="1"/>
     <col min="783" max="783" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="784" max="784" width="13.7109375" style="2" customWidth="1"/>
     <col min="785" max="786" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="787" max="787" width="10.42578125" style="2" customWidth="1"/>
     <col min="788" max="789" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="790" max="790" width="0.140625" style="2" customWidth="1"/>
-    <col min="791" max="1024" width="9.140625" style="2" customWidth="1"/>
+    <col min="791" max="1024" width="9.140625" style="2"/>
     <col min="1025" max="1025" width="35.7109375" style="2" customWidth="1"/>
     <col min="1026" max="1026" width="3.28515625" style="2" customWidth="1"/>
     <col min="1027" max="1027" width="0.28515625" style="2" customWidth="1"/>
     <col min="1028" max="1028" width="0.140625" style="2" customWidth="1"/>
     <col min="1029" max="1029" width="13.7109375" style="2" customWidth="1"/>
     <col min="1030" max="1031" width="14.7109375" style="2" customWidth="1"/>
     <col min="1032" max="1033" width="13.7109375" style="2" customWidth="1"/>
     <col min="1034" max="1034" width="13.140625" style="2" customWidth="1"/>
     <col min="1035" max="1035" width="13.7109375" style="2" customWidth="1"/>
     <col min="1036" max="1036" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1037" max="1037" width="6.7109375" style="2" customWidth="1"/>
     <col min="1038" max="1038" width="7.140625" style="2" customWidth="1"/>
     <col min="1039" max="1039" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1040" max="1040" width="13.7109375" style="2" customWidth="1"/>
     <col min="1041" max="1042" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1043" max="1043" width="10.42578125" style="2" customWidth="1"/>
     <col min="1044" max="1045" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1046" max="1046" width="0.140625" style="2" customWidth="1"/>
-    <col min="1047" max="1280" width="9.140625" style="2" customWidth="1"/>
+    <col min="1047" max="1280" width="9.140625" style="2"/>
     <col min="1281" max="1281" width="35.7109375" style="2" customWidth="1"/>
     <col min="1282" max="1282" width="3.28515625" style="2" customWidth="1"/>
     <col min="1283" max="1283" width="0.28515625" style="2" customWidth="1"/>
     <col min="1284" max="1284" width="0.140625" style="2" customWidth="1"/>
     <col min="1285" max="1285" width="13.7109375" style="2" customWidth="1"/>
     <col min="1286" max="1287" width="14.7109375" style="2" customWidth="1"/>
     <col min="1288" max="1289" width="13.7109375" style="2" customWidth="1"/>
     <col min="1290" max="1290" width="13.140625" style="2" customWidth="1"/>
     <col min="1291" max="1291" width="13.7109375" style="2" customWidth="1"/>
     <col min="1292" max="1292" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1293" max="1293" width="6.7109375" style="2" customWidth="1"/>
     <col min="1294" max="1294" width="7.140625" style="2" customWidth="1"/>
     <col min="1295" max="1295" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1296" max="1296" width="13.7109375" style="2" customWidth="1"/>
     <col min="1297" max="1298" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1299" max="1299" width="10.42578125" style="2" customWidth="1"/>
     <col min="1300" max="1301" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1302" max="1302" width="0.140625" style="2" customWidth="1"/>
-    <col min="1303" max="1536" width="9.140625" style="2" customWidth="1"/>
+    <col min="1303" max="1536" width="9.140625" style="2"/>
     <col min="1537" max="1537" width="35.7109375" style="2" customWidth="1"/>
     <col min="1538" max="1538" width="3.28515625" style="2" customWidth="1"/>
     <col min="1539" max="1539" width="0.28515625" style="2" customWidth="1"/>
     <col min="1540" max="1540" width="0.140625" style="2" customWidth="1"/>
     <col min="1541" max="1541" width="13.7109375" style="2" customWidth="1"/>
     <col min="1542" max="1543" width="14.7109375" style="2" customWidth="1"/>
     <col min="1544" max="1545" width="13.7109375" style="2" customWidth="1"/>
     <col min="1546" max="1546" width="13.140625" style="2" customWidth="1"/>
     <col min="1547" max="1547" width="13.7109375" style="2" customWidth="1"/>
     <col min="1548" max="1548" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1549" max="1549" width="6.7109375" style="2" customWidth="1"/>
     <col min="1550" max="1550" width="7.140625" style="2" customWidth="1"/>
     <col min="1551" max="1551" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1552" max="1552" width="13.7109375" style="2" customWidth="1"/>
     <col min="1553" max="1554" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1555" max="1555" width="10.42578125" style="2" customWidth="1"/>
     <col min="1556" max="1557" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1558" max="1558" width="0.140625" style="2" customWidth="1"/>
-    <col min="1559" max="1792" width="9.140625" style="2" customWidth="1"/>
+    <col min="1559" max="1792" width="9.140625" style="2"/>
     <col min="1793" max="1793" width="35.7109375" style="2" customWidth="1"/>
     <col min="1794" max="1794" width="3.28515625" style="2" customWidth="1"/>
     <col min="1795" max="1795" width="0.28515625" style="2" customWidth="1"/>
     <col min="1796" max="1796" width="0.140625" style="2" customWidth="1"/>
     <col min="1797" max="1797" width="13.7109375" style="2" customWidth="1"/>
     <col min="1798" max="1799" width="14.7109375" style="2" customWidth="1"/>
     <col min="1800" max="1801" width="13.7109375" style="2" customWidth="1"/>
     <col min="1802" max="1802" width="13.140625" style="2" customWidth="1"/>
     <col min="1803" max="1803" width="13.7109375" style="2" customWidth="1"/>
     <col min="1804" max="1804" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1805" max="1805" width="6.7109375" style="2" customWidth="1"/>
     <col min="1806" max="1806" width="7.140625" style="2" customWidth="1"/>
     <col min="1807" max="1807" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1808" max="1808" width="13.7109375" style="2" customWidth="1"/>
     <col min="1809" max="1810" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1811" max="1811" width="10.42578125" style="2" customWidth="1"/>
     <col min="1812" max="1813" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="1814" max="1814" width="0.140625" style="2" customWidth="1"/>
-    <col min="1815" max="2048" width="9.140625" style="2" customWidth="1"/>
+    <col min="1815" max="2048" width="9.140625" style="2"/>
     <col min="2049" max="2049" width="35.7109375" style="2" customWidth="1"/>
     <col min="2050" max="2050" width="3.28515625" style="2" customWidth="1"/>
     <col min="2051" max="2051" width="0.28515625" style="2" customWidth="1"/>
     <col min="2052" max="2052" width="0.140625" style="2" customWidth="1"/>
     <col min="2053" max="2053" width="13.7109375" style="2" customWidth="1"/>
     <col min="2054" max="2055" width="14.7109375" style="2" customWidth="1"/>
     <col min="2056" max="2057" width="13.7109375" style="2" customWidth="1"/>
     <col min="2058" max="2058" width="13.140625" style="2" customWidth="1"/>
     <col min="2059" max="2059" width="13.7109375" style="2" customWidth="1"/>
     <col min="2060" max="2060" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2061" max="2061" width="6.7109375" style="2" customWidth="1"/>
     <col min="2062" max="2062" width="7.140625" style="2" customWidth="1"/>
     <col min="2063" max="2063" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2064" max="2064" width="13.7109375" style="2" customWidth="1"/>
     <col min="2065" max="2066" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2067" max="2067" width="10.42578125" style="2" customWidth="1"/>
     <col min="2068" max="2069" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2070" max="2070" width="0.140625" style="2" customWidth="1"/>
-    <col min="2071" max="2304" width="9.140625" style="2" customWidth="1"/>
+    <col min="2071" max="2304" width="9.140625" style="2"/>
     <col min="2305" max="2305" width="35.7109375" style="2" customWidth="1"/>
     <col min="2306" max="2306" width="3.28515625" style="2" customWidth="1"/>
     <col min="2307" max="2307" width="0.28515625" style="2" customWidth="1"/>
     <col min="2308" max="2308" width="0.140625" style="2" customWidth="1"/>
     <col min="2309" max="2309" width="13.7109375" style="2" customWidth="1"/>
     <col min="2310" max="2311" width="14.7109375" style="2" customWidth="1"/>
     <col min="2312" max="2313" width="13.7109375" style="2" customWidth="1"/>
     <col min="2314" max="2314" width="13.140625" style="2" customWidth="1"/>
     <col min="2315" max="2315" width="13.7109375" style="2" customWidth="1"/>
     <col min="2316" max="2316" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2317" max="2317" width="6.7109375" style="2" customWidth="1"/>
     <col min="2318" max="2318" width="7.140625" style="2" customWidth="1"/>
     <col min="2319" max="2319" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2320" max="2320" width="13.7109375" style="2" customWidth="1"/>
     <col min="2321" max="2322" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2323" max="2323" width="10.42578125" style="2" customWidth="1"/>
     <col min="2324" max="2325" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2326" max="2326" width="0.140625" style="2" customWidth="1"/>
-    <col min="2327" max="2560" width="9.140625" style="2" customWidth="1"/>
+    <col min="2327" max="2560" width="9.140625" style="2"/>
     <col min="2561" max="2561" width="35.7109375" style="2" customWidth="1"/>
     <col min="2562" max="2562" width="3.28515625" style="2" customWidth="1"/>
     <col min="2563" max="2563" width="0.28515625" style="2" customWidth="1"/>
     <col min="2564" max="2564" width="0.140625" style="2" customWidth="1"/>
     <col min="2565" max="2565" width="13.7109375" style="2" customWidth="1"/>
     <col min="2566" max="2567" width="14.7109375" style="2" customWidth="1"/>
     <col min="2568" max="2569" width="13.7109375" style="2" customWidth="1"/>
     <col min="2570" max="2570" width="13.140625" style="2" customWidth="1"/>
     <col min="2571" max="2571" width="13.7109375" style="2" customWidth="1"/>
     <col min="2572" max="2572" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2573" max="2573" width="6.7109375" style="2" customWidth="1"/>
     <col min="2574" max="2574" width="7.140625" style="2" customWidth="1"/>
     <col min="2575" max="2575" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2576" max="2576" width="13.7109375" style="2" customWidth="1"/>
     <col min="2577" max="2578" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2579" max="2579" width="10.42578125" style="2" customWidth="1"/>
     <col min="2580" max="2581" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2582" max="2582" width="0.140625" style="2" customWidth="1"/>
-    <col min="2583" max="2816" width="9.140625" style="2" customWidth="1"/>
+    <col min="2583" max="2816" width="9.140625" style="2"/>
     <col min="2817" max="2817" width="35.7109375" style="2" customWidth="1"/>
     <col min="2818" max="2818" width="3.28515625" style="2" customWidth="1"/>
     <col min="2819" max="2819" width="0.28515625" style="2" customWidth="1"/>
     <col min="2820" max="2820" width="0.140625" style="2" customWidth="1"/>
     <col min="2821" max="2821" width="13.7109375" style="2" customWidth="1"/>
     <col min="2822" max="2823" width="14.7109375" style="2" customWidth="1"/>
     <col min="2824" max="2825" width="13.7109375" style="2" customWidth="1"/>
     <col min="2826" max="2826" width="13.140625" style="2" customWidth="1"/>
     <col min="2827" max="2827" width="13.7109375" style="2" customWidth="1"/>
     <col min="2828" max="2828" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2829" max="2829" width="6.7109375" style="2" customWidth="1"/>
     <col min="2830" max="2830" width="7.140625" style="2" customWidth="1"/>
     <col min="2831" max="2831" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2832" max="2832" width="13.7109375" style="2" customWidth="1"/>
     <col min="2833" max="2834" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2835" max="2835" width="10.42578125" style="2" customWidth="1"/>
     <col min="2836" max="2837" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="2838" max="2838" width="0.140625" style="2" customWidth="1"/>
-    <col min="2839" max="3072" width="9.140625" style="2" customWidth="1"/>
+    <col min="2839" max="3072" width="9.140625" style="2"/>
     <col min="3073" max="3073" width="35.7109375" style="2" customWidth="1"/>
     <col min="3074" max="3074" width="3.28515625" style="2" customWidth="1"/>
     <col min="3075" max="3075" width="0.28515625" style="2" customWidth="1"/>
     <col min="3076" max="3076" width="0.140625" style="2" customWidth="1"/>
     <col min="3077" max="3077" width="13.7109375" style="2" customWidth="1"/>
     <col min="3078" max="3079" width="14.7109375" style="2" customWidth="1"/>
     <col min="3080" max="3081" width="13.7109375" style="2" customWidth="1"/>
     <col min="3082" max="3082" width="13.140625" style="2" customWidth="1"/>
     <col min="3083" max="3083" width="13.7109375" style="2" customWidth="1"/>
     <col min="3084" max="3084" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3085" max="3085" width="6.7109375" style="2" customWidth="1"/>
     <col min="3086" max="3086" width="7.140625" style="2" customWidth="1"/>
     <col min="3087" max="3087" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3088" max="3088" width="13.7109375" style="2" customWidth="1"/>
     <col min="3089" max="3090" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3091" max="3091" width="10.42578125" style="2" customWidth="1"/>
     <col min="3092" max="3093" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3094" max="3094" width="0.140625" style="2" customWidth="1"/>
-    <col min="3095" max="3328" width="9.140625" style="2" customWidth="1"/>
+    <col min="3095" max="3328" width="9.140625" style="2"/>
     <col min="3329" max="3329" width="35.7109375" style="2" customWidth="1"/>
     <col min="3330" max="3330" width="3.28515625" style="2" customWidth="1"/>
     <col min="3331" max="3331" width="0.28515625" style="2" customWidth="1"/>
     <col min="3332" max="3332" width="0.140625" style="2" customWidth="1"/>
     <col min="3333" max="3333" width="13.7109375" style="2" customWidth="1"/>
     <col min="3334" max="3335" width="14.7109375" style="2" customWidth="1"/>
     <col min="3336" max="3337" width="13.7109375" style="2" customWidth="1"/>
     <col min="3338" max="3338" width="13.140625" style="2" customWidth="1"/>
     <col min="3339" max="3339" width="13.7109375" style="2" customWidth="1"/>
     <col min="3340" max="3340" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3341" max="3341" width="6.7109375" style="2" customWidth="1"/>
     <col min="3342" max="3342" width="7.140625" style="2" customWidth="1"/>
     <col min="3343" max="3343" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3344" max="3344" width="13.7109375" style="2" customWidth="1"/>
     <col min="3345" max="3346" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3347" max="3347" width="10.42578125" style="2" customWidth="1"/>
     <col min="3348" max="3349" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3350" max="3350" width="0.140625" style="2" customWidth="1"/>
-    <col min="3351" max="3584" width="9.140625" style="2" customWidth="1"/>
+    <col min="3351" max="3584" width="9.140625" style="2"/>
     <col min="3585" max="3585" width="35.7109375" style="2" customWidth="1"/>
     <col min="3586" max="3586" width="3.28515625" style="2" customWidth="1"/>
     <col min="3587" max="3587" width="0.28515625" style="2" customWidth="1"/>
     <col min="3588" max="3588" width="0.140625" style="2" customWidth="1"/>
     <col min="3589" max="3589" width="13.7109375" style="2" customWidth="1"/>
     <col min="3590" max="3591" width="14.7109375" style="2" customWidth="1"/>
     <col min="3592" max="3593" width="13.7109375" style="2" customWidth="1"/>
     <col min="3594" max="3594" width="13.140625" style="2" customWidth="1"/>
     <col min="3595" max="3595" width="13.7109375" style="2" customWidth="1"/>
     <col min="3596" max="3596" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3597" max="3597" width="6.7109375" style="2" customWidth="1"/>
     <col min="3598" max="3598" width="7.140625" style="2" customWidth="1"/>
     <col min="3599" max="3599" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3600" max="3600" width="13.7109375" style="2" customWidth="1"/>
     <col min="3601" max="3602" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3603" max="3603" width="10.42578125" style="2" customWidth="1"/>
     <col min="3604" max="3605" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3606" max="3606" width="0.140625" style="2" customWidth="1"/>
-    <col min="3607" max="3840" width="9.140625" style="2" customWidth="1"/>
+    <col min="3607" max="3840" width="9.140625" style="2"/>
     <col min="3841" max="3841" width="35.7109375" style="2" customWidth="1"/>
     <col min="3842" max="3842" width="3.28515625" style="2" customWidth="1"/>
     <col min="3843" max="3843" width="0.28515625" style="2" customWidth="1"/>
     <col min="3844" max="3844" width="0.140625" style="2" customWidth="1"/>
     <col min="3845" max="3845" width="13.7109375" style="2" customWidth="1"/>
     <col min="3846" max="3847" width="14.7109375" style="2" customWidth="1"/>
     <col min="3848" max="3849" width="13.7109375" style="2" customWidth="1"/>
     <col min="3850" max="3850" width="13.140625" style="2" customWidth="1"/>
     <col min="3851" max="3851" width="13.7109375" style="2" customWidth="1"/>
     <col min="3852" max="3852" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3853" max="3853" width="6.7109375" style="2" customWidth="1"/>
     <col min="3854" max="3854" width="7.140625" style="2" customWidth="1"/>
     <col min="3855" max="3855" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3856" max="3856" width="13.7109375" style="2" customWidth="1"/>
     <col min="3857" max="3858" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3859" max="3859" width="10.42578125" style="2" customWidth="1"/>
     <col min="3860" max="3861" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="3862" max="3862" width="0.140625" style="2" customWidth="1"/>
-    <col min="3863" max="4096" width="9.140625" style="2" customWidth="1"/>
+    <col min="3863" max="4096" width="9.140625" style="2"/>
     <col min="4097" max="4097" width="35.7109375" style="2" customWidth="1"/>
     <col min="4098" max="4098" width="3.28515625" style="2" customWidth="1"/>
     <col min="4099" max="4099" width="0.28515625" style="2" customWidth="1"/>
     <col min="4100" max="4100" width="0.140625" style="2" customWidth="1"/>
     <col min="4101" max="4101" width="13.7109375" style="2" customWidth="1"/>
     <col min="4102" max="4103" width="14.7109375" style="2" customWidth="1"/>
     <col min="4104" max="4105" width="13.7109375" style="2" customWidth="1"/>
     <col min="4106" max="4106" width="13.140625" style="2" customWidth="1"/>
     <col min="4107" max="4107" width="13.7109375" style="2" customWidth="1"/>
     <col min="4108" max="4108" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4109" max="4109" width="6.7109375" style="2" customWidth="1"/>
     <col min="4110" max="4110" width="7.140625" style="2" customWidth="1"/>
     <col min="4111" max="4111" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4112" max="4112" width="13.7109375" style="2" customWidth="1"/>
     <col min="4113" max="4114" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4115" max="4115" width="10.42578125" style="2" customWidth="1"/>
     <col min="4116" max="4117" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4118" max="4118" width="0.140625" style="2" customWidth="1"/>
-    <col min="4119" max="4352" width="9.140625" style="2" customWidth="1"/>
+    <col min="4119" max="4352" width="9.140625" style="2"/>
     <col min="4353" max="4353" width="35.7109375" style="2" customWidth="1"/>
     <col min="4354" max="4354" width="3.28515625" style="2" customWidth="1"/>
     <col min="4355" max="4355" width="0.28515625" style="2" customWidth="1"/>
     <col min="4356" max="4356" width="0.140625" style="2" customWidth="1"/>
     <col min="4357" max="4357" width="13.7109375" style="2" customWidth="1"/>
     <col min="4358" max="4359" width="14.7109375" style="2" customWidth="1"/>
     <col min="4360" max="4361" width="13.7109375" style="2" customWidth="1"/>
     <col min="4362" max="4362" width="13.140625" style="2" customWidth="1"/>
     <col min="4363" max="4363" width="13.7109375" style="2" customWidth="1"/>
     <col min="4364" max="4364" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4365" max="4365" width="6.7109375" style="2" customWidth="1"/>
     <col min="4366" max="4366" width="7.140625" style="2" customWidth="1"/>
     <col min="4367" max="4367" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4368" max="4368" width="13.7109375" style="2" customWidth="1"/>
     <col min="4369" max="4370" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4371" max="4371" width="10.42578125" style="2" customWidth="1"/>
     <col min="4372" max="4373" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4374" max="4374" width="0.140625" style="2" customWidth="1"/>
-    <col min="4375" max="4608" width="9.140625" style="2" customWidth="1"/>
+    <col min="4375" max="4608" width="9.140625" style="2"/>
     <col min="4609" max="4609" width="35.7109375" style="2" customWidth="1"/>
     <col min="4610" max="4610" width="3.28515625" style="2" customWidth="1"/>
     <col min="4611" max="4611" width="0.28515625" style="2" customWidth="1"/>
     <col min="4612" max="4612" width="0.140625" style="2" customWidth="1"/>
     <col min="4613" max="4613" width="13.7109375" style="2" customWidth="1"/>
     <col min="4614" max="4615" width="14.7109375" style="2" customWidth="1"/>
     <col min="4616" max="4617" width="13.7109375" style="2" customWidth="1"/>
     <col min="4618" max="4618" width="13.140625" style="2" customWidth="1"/>
     <col min="4619" max="4619" width="13.7109375" style="2" customWidth="1"/>
     <col min="4620" max="4620" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4621" max="4621" width="6.7109375" style="2" customWidth="1"/>
     <col min="4622" max="4622" width="7.140625" style="2" customWidth="1"/>
     <col min="4623" max="4623" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4624" max="4624" width="13.7109375" style="2" customWidth="1"/>
     <col min="4625" max="4626" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4627" max="4627" width="10.42578125" style="2" customWidth="1"/>
     <col min="4628" max="4629" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4630" max="4630" width="0.140625" style="2" customWidth="1"/>
-    <col min="4631" max="4864" width="9.140625" style="2" customWidth="1"/>
+    <col min="4631" max="4864" width="9.140625" style="2"/>
     <col min="4865" max="4865" width="35.7109375" style="2" customWidth="1"/>
     <col min="4866" max="4866" width="3.28515625" style="2" customWidth="1"/>
     <col min="4867" max="4867" width="0.28515625" style="2" customWidth="1"/>
     <col min="4868" max="4868" width="0.140625" style="2" customWidth="1"/>
     <col min="4869" max="4869" width="13.7109375" style="2" customWidth="1"/>
     <col min="4870" max="4871" width="14.7109375" style="2" customWidth="1"/>
     <col min="4872" max="4873" width="13.7109375" style="2" customWidth="1"/>
     <col min="4874" max="4874" width="13.140625" style="2" customWidth="1"/>
     <col min="4875" max="4875" width="13.7109375" style="2" customWidth="1"/>
     <col min="4876" max="4876" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4877" max="4877" width="6.7109375" style="2" customWidth="1"/>
     <col min="4878" max="4878" width="7.140625" style="2" customWidth="1"/>
     <col min="4879" max="4879" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4880" max="4880" width="13.7109375" style="2" customWidth="1"/>
     <col min="4881" max="4882" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4883" max="4883" width="10.42578125" style="2" customWidth="1"/>
     <col min="4884" max="4885" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="4886" max="4886" width="0.140625" style="2" customWidth="1"/>
-    <col min="4887" max="5120" width="9.140625" style="2" customWidth="1"/>
+    <col min="4887" max="5120" width="9.140625" style="2"/>
     <col min="5121" max="5121" width="35.7109375" style="2" customWidth="1"/>
     <col min="5122" max="5122" width="3.28515625" style="2" customWidth="1"/>
     <col min="5123" max="5123" width="0.28515625" style="2" customWidth="1"/>
     <col min="5124" max="5124" width="0.140625" style="2" customWidth="1"/>
     <col min="5125" max="5125" width="13.7109375" style="2" customWidth="1"/>
     <col min="5126" max="5127" width="14.7109375" style="2" customWidth="1"/>
     <col min="5128" max="5129" width="13.7109375" style="2" customWidth="1"/>
     <col min="5130" max="5130" width="13.140625" style="2" customWidth="1"/>
     <col min="5131" max="5131" width="13.7109375" style="2" customWidth="1"/>
     <col min="5132" max="5132" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5133" max="5133" width="6.7109375" style="2" customWidth="1"/>
     <col min="5134" max="5134" width="7.140625" style="2" customWidth="1"/>
     <col min="5135" max="5135" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5136" max="5136" width="13.7109375" style="2" customWidth="1"/>
     <col min="5137" max="5138" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5139" max="5139" width="10.42578125" style="2" customWidth="1"/>
     <col min="5140" max="5141" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5142" max="5142" width="0.140625" style="2" customWidth="1"/>
-    <col min="5143" max="5376" width="9.140625" style="2" customWidth="1"/>
+    <col min="5143" max="5376" width="9.140625" style="2"/>
     <col min="5377" max="5377" width="35.7109375" style="2" customWidth="1"/>
     <col min="5378" max="5378" width="3.28515625" style="2" customWidth="1"/>
     <col min="5379" max="5379" width="0.28515625" style="2" customWidth="1"/>
     <col min="5380" max="5380" width="0.140625" style="2" customWidth="1"/>
     <col min="5381" max="5381" width="13.7109375" style="2" customWidth="1"/>
     <col min="5382" max="5383" width="14.7109375" style="2" customWidth="1"/>
     <col min="5384" max="5385" width="13.7109375" style="2" customWidth="1"/>
     <col min="5386" max="5386" width="13.140625" style="2" customWidth="1"/>
     <col min="5387" max="5387" width="13.7109375" style="2" customWidth="1"/>
     <col min="5388" max="5388" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5389" max="5389" width="6.7109375" style="2" customWidth="1"/>
     <col min="5390" max="5390" width="7.140625" style="2" customWidth="1"/>
     <col min="5391" max="5391" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5392" max="5392" width="13.7109375" style="2" customWidth="1"/>
     <col min="5393" max="5394" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5395" max="5395" width="10.42578125" style="2" customWidth="1"/>
     <col min="5396" max="5397" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5398" max="5398" width="0.140625" style="2" customWidth="1"/>
-    <col min="5399" max="5632" width="9.140625" style="2" customWidth="1"/>
+    <col min="5399" max="5632" width="9.140625" style="2"/>
     <col min="5633" max="5633" width="35.7109375" style="2" customWidth="1"/>
     <col min="5634" max="5634" width="3.28515625" style="2" customWidth="1"/>
     <col min="5635" max="5635" width="0.28515625" style="2" customWidth="1"/>
     <col min="5636" max="5636" width="0.140625" style="2" customWidth="1"/>
     <col min="5637" max="5637" width="13.7109375" style="2" customWidth="1"/>
     <col min="5638" max="5639" width="14.7109375" style="2" customWidth="1"/>
     <col min="5640" max="5641" width="13.7109375" style="2" customWidth="1"/>
     <col min="5642" max="5642" width="13.140625" style="2" customWidth="1"/>
     <col min="5643" max="5643" width="13.7109375" style="2" customWidth="1"/>
     <col min="5644" max="5644" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5645" max="5645" width="6.7109375" style="2" customWidth="1"/>
     <col min="5646" max="5646" width="7.140625" style="2" customWidth="1"/>
     <col min="5647" max="5647" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5648" max="5648" width="13.7109375" style="2" customWidth="1"/>
     <col min="5649" max="5650" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5651" max="5651" width="10.42578125" style="2" customWidth="1"/>
     <col min="5652" max="5653" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5654" max="5654" width="0.140625" style="2" customWidth="1"/>
-    <col min="5655" max="5888" width="9.140625" style="2" customWidth="1"/>
+    <col min="5655" max="5888" width="9.140625" style="2"/>
     <col min="5889" max="5889" width="35.7109375" style="2" customWidth="1"/>
     <col min="5890" max="5890" width="3.28515625" style="2" customWidth="1"/>
     <col min="5891" max="5891" width="0.28515625" style="2" customWidth="1"/>
     <col min="5892" max="5892" width="0.140625" style="2" customWidth="1"/>
     <col min="5893" max="5893" width="13.7109375" style="2" customWidth="1"/>
     <col min="5894" max="5895" width="14.7109375" style="2" customWidth="1"/>
     <col min="5896" max="5897" width="13.7109375" style="2" customWidth="1"/>
     <col min="5898" max="5898" width="13.140625" style="2" customWidth="1"/>
     <col min="5899" max="5899" width="13.7109375" style="2" customWidth="1"/>
     <col min="5900" max="5900" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5901" max="5901" width="6.7109375" style="2" customWidth="1"/>
     <col min="5902" max="5902" width="7.140625" style="2" customWidth="1"/>
     <col min="5903" max="5903" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5904" max="5904" width="13.7109375" style="2" customWidth="1"/>
     <col min="5905" max="5906" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5907" max="5907" width="10.42578125" style="2" customWidth="1"/>
     <col min="5908" max="5909" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="5910" max="5910" width="0.140625" style="2" customWidth="1"/>
-    <col min="5911" max="6144" width="9.140625" style="2" customWidth="1"/>
+    <col min="5911" max="6144" width="9.140625" style="2"/>
     <col min="6145" max="6145" width="35.7109375" style="2" customWidth="1"/>
     <col min="6146" max="6146" width="3.28515625" style="2" customWidth="1"/>
     <col min="6147" max="6147" width="0.28515625" style="2" customWidth="1"/>
     <col min="6148" max="6148" width="0.140625" style="2" customWidth="1"/>
     <col min="6149" max="6149" width="13.7109375" style="2" customWidth="1"/>
     <col min="6150" max="6151" width="14.7109375" style="2" customWidth="1"/>
     <col min="6152" max="6153" width="13.7109375" style="2" customWidth="1"/>
     <col min="6154" max="6154" width="13.140625" style="2" customWidth="1"/>
     <col min="6155" max="6155" width="13.7109375" style="2" customWidth="1"/>
     <col min="6156" max="6156" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6157" max="6157" width="6.7109375" style="2" customWidth="1"/>
     <col min="6158" max="6158" width="7.140625" style="2" customWidth="1"/>
     <col min="6159" max="6159" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6160" max="6160" width="13.7109375" style="2" customWidth="1"/>
     <col min="6161" max="6162" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6163" max="6163" width="10.42578125" style="2" customWidth="1"/>
     <col min="6164" max="6165" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6166" max="6166" width="0.140625" style="2" customWidth="1"/>
-    <col min="6167" max="6400" width="9.140625" style="2" customWidth="1"/>
+    <col min="6167" max="6400" width="9.140625" style="2"/>
     <col min="6401" max="6401" width="35.7109375" style="2" customWidth="1"/>
     <col min="6402" max="6402" width="3.28515625" style="2" customWidth="1"/>
     <col min="6403" max="6403" width="0.28515625" style="2" customWidth="1"/>
     <col min="6404" max="6404" width="0.140625" style="2" customWidth="1"/>
     <col min="6405" max="6405" width="13.7109375" style="2" customWidth="1"/>
     <col min="6406" max="6407" width="14.7109375" style="2" customWidth="1"/>
     <col min="6408" max="6409" width="13.7109375" style="2" customWidth="1"/>
     <col min="6410" max="6410" width="13.140625" style="2" customWidth="1"/>
     <col min="6411" max="6411" width="13.7109375" style="2" customWidth="1"/>
     <col min="6412" max="6412" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6413" max="6413" width="6.7109375" style="2" customWidth="1"/>
     <col min="6414" max="6414" width="7.140625" style="2" customWidth="1"/>
     <col min="6415" max="6415" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6416" max="6416" width="13.7109375" style="2" customWidth="1"/>
     <col min="6417" max="6418" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6419" max="6419" width="10.42578125" style="2" customWidth="1"/>
     <col min="6420" max="6421" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6422" max="6422" width="0.140625" style="2" customWidth="1"/>
-    <col min="6423" max="6656" width="9.140625" style="2" customWidth="1"/>
+    <col min="6423" max="6656" width="9.140625" style="2"/>
     <col min="6657" max="6657" width="35.7109375" style="2" customWidth="1"/>
     <col min="6658" max="6658" width="3.28515625" style="2" customWidth="1"/>
     <col min="6659" max="6659" width="0.28515625" style="2" customWidth="1"/>
     <col min="6660" max="6660" width="0.140625" style="2" customWidth="1"/>
     <col min="6661" max="6661" width="13.7109375" style="2" customWidth="1"/>
     <col min="6662" max="6663" width="14.7109375" style="2" customWidth="1"/>
     <col min="6664" max="6665" width="13.7109375" style="2" customWidth="1"/>
     <col min="6666" max="6666" width="13.140625" style="2" customWidth="1"/>
     <col min="6667" max="6667" width="13.7109375" style="2" customWidth="1"/>
     <col min="6668" max="6668" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6669" max="6669" width="6.7109375" style="2" customWidth="1"/>
     <col min="6670" max="6670" width="7.140625" style="2" customWidth="1"/>
     <col min="6671" max="6671" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6672" max="6672" width="13.7109375" style="2" customWidth="1"/>
     <col min="6673" max="6674" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6675" max="6675" width="10.42578125" style="2" customWidth="1"/>
     <col min="6676" max="6677" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6678" max="6678" width="0.140625" style="2" customWidth="1"/>
-    <col min="6679" max="6912" width="9.140625" style="2" customWidth="1"/>
+    <col min="6679" max="6912" width="9.140625" style="2"/>
     <col min="6913" max="6913" width="35.7109375" style="2" customWidth="1"/>
     <col min="6914" max="6914" width="3.28515625" style="2" customWidth="1"/>
     <col min="6915" max="6915" width="0.28515625" style="2" customWidth="1"/>
     <col min="6916" max="6916" width="0.140625" style="2" customWidth="1"/>
     <col min="6917" max="6917" width="13.7109375" style="2" customWidth="1"/>
     <col min="6918" max="6919" width="14.7109375" style="2" customWidth="1"/>
     <col min="6920" max="6921" width="13.7109375" style="2" customWidth="1"/>
     <col min="6922" max="6922" width="13.140625" style="2" customWidth="1"/>
     <col min="6923" max="6923" width="13.7109375" style="2" customWidth="1"/>
     <col min="6924" max="6924" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6925" max="6925" width="6.7109375" style="2" customWidth="1"/>
     <col min="6926" max="6926" width="7.140625" style="2" customWidth="1"/>
     <col min="6927" max="6927" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6928" max="6928" width="13.7109375" style="2" customWidth="1"/>
     <col min="6929" max="6930" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6931" max="6931" width="10.42578125" style="2" customWidth="1"/>
     <col min="6932" max="6933" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6934" max="6934" width="0.140625" style="2" customWidth="1"/>
-    <col min="6935" max="7168" width="9.140625" style="2" customWidth="1"/>
+    <col min="6935" max="7168" width="9.140625" style="2"/>
     <col min="7169" max="7169" width="35.7109375" style="2" customWidth="1"/>
     <col min="7170" max="7170" width="3.28515625" style="2" customWidth="1"/>
     <col min="7171" max="7171" width="0.28515625" style="2" customWidth="1"/>
     <col min="7172" max="7172" width="0.140625" style="2" customWidth="1"/>
     <col min="7173" max="7173" width="13.7109375" style="2" customWidth="1"/>
     <col min="7174" max="7175" width="14.7109375" style="2" customWidth="1"/>
     <col min="7176" max="7177" width="13.7109375" style="2" customWidth="1"/>
     <col min="7178" max="7178" width="13.140625" style="2" customWidth="1"/>
     <col min="7179" max="7179" width="13.7109375" style="2" customWidth="1"/>
     <col min="7180" max="7180" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7181" max="7181" width="6.7109375" style="2" customWidth="1"/>
     <col min="7182" max="7182" width="7.140625" style="2" customWidth="1"/>
     <col min="7183" max="7183" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7184" max="7184" width="13.7109375" style="2" customWidth="1"/>
     <col min="7185" max="7186" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7187" max="7187" width="10.42578125" style="2" customWidth="1"/>
     <col min="7188" max="7189" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7190" max="7190" width="0.140625" style="2" customWidth="1"/>
-    <col min="7191" max="7424" width="9.140625" style="2" customWidth="1"/>
+    <col min="7191" max="7424" width="9.140625" style="2"/>
     <col min="7425" max="7425" width="35.7109375" style="2" customWidth="1"/>
     <col min="7426" max="7426" width="3.28515625" style="2" customWidth="1"/>
     <col min="7427" max="7427" width="0.28515625" style="2" customWidth="1"/>
     <col min="7428" max="7428" width="0.140625" style="2" customWidth="1"/>
     <col min="7429" max="7429" width="13.7109375" style="2" customWidth="1"/>
     <col min="7430" max="7431" width="14.7109375" style="2" customWidth="1"/>
     <col min="7432" max="7433" width="13.7109375" style="2" customWidth="1"/>
     <col min="7434" max="7434" width="13.140625" style="2" customWidth="1"/>
     <col min="7435" max="7435" width="13.7109375" style="2" customWidth="1"/>
     <col min="7436" max="7436" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7437" max="7437" width="6.7109375" style="2" customWidth="1"/>
     <col min="7438" max="7438" width="7.140625" style="2" customWidth="1"/>
     <col min="7439" max="7439" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7440" max="7440" width="13.7109375" style="2" customWidth="1"/>
     <col min="7441" max="7442" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7443" max="7443" width="10.42578125" style="2" customWidth="1"/>
     <col min="7444" max="7445" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7446" max="7446" width="0.140625" style="2" customWidth="1"/>
-    <col min="7447" max="7680" width="9.140625" style="2" customWidth="1"/>
+    <col min="7447" max="7680" width="9.140625" style="2"/>
     <col min="7681" max="7681" width="35.7109375" style="2" customWidth="1"/>
     <col min="7682" max="7682" width="3.28515625" style="2" customWidth="1"/>
     <col min="7683" max="7683" width="0.28515625" style="2" customWidth="1"/>
     <col min="7684" max="7684" width="0.140625" style="2" customWidth="1"/>
     <col min="7685" max="7685" width="13.7109375" style="2" customWidth="1"/>
     <col min="7686" max="7687" width="14.7109375" style="2" customWidth="1"/>
     <col min="7688" max="7689" width="13.7109375" style="2" customWidth="1"/>
     <col min="7690" max="7690" width="13.140625" style="2" customWidth="1"/>
     <col min="7691" max="7691" width="13.7109375" style="2" customWidth="1"/>
     <col min="7692" max="7692" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7693" max="7693" width="6.7109375" style="2" customWidth="1"/>
     <col min="7694" max="7694" width="7.140625" style="2" customWidth="1"/>
     <col min="7695" max="7695" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7696" max="7696" width="13.7109375" style="2" customWidth="1"/>
     <col min="7697" max="7698" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7699" max="7699" width="10.42578125" style="2" customWidth="1"/>
     <col min="7700" max="7701" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7702" max="7702" width="0.140625" style="2" customWidth="1"/>
-    <col min="7703" max="7936" width="9.140625" style="2" customWidth="1"/>
+    <col min="7703" max="7936" width="9.140625" style="2"/>
     <col min="7937" max="7937" width="35.7109375" style="2" customWidth="1"/>
     <col min="7938" max="7938" width="3.28515625" style="2" customWidth="1"/>
     <col min="7939" max="7939" width="0.28515625" style="2" customWidth="1"/>
     <col min="7940" max="7940" width="0.140625" style="2" customWidth="1"/>
     <col min="7941" max="7941" width="13.7109375" style="2" customWidth="1"/>
     <col min="7942" max="7943" width="14.7109375" style="2" customWidth="1"/>
     <col min="7944" max="7945" width="13.7109375" style="2" customWidth="1"/>
     <col min="7946" max="7946" width="13.140625" style="2" customWidth="1"/>
     <col min="7947" max="7947" width="13.7109375" style="2" customWidth="1"/>
     <col min="7948" max="7948" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7949" max="7949" width="6.7109375" style="2" customWidth="1"/>
     <col min="7950" max="7950" width="7.140625" style="2" customWidth="1"/>
     <col min="7951" max="7951" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7952" max="7952" width="13.7109375" style="2" customWidth="1"/>
     <col min="7953" max="7954" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7955" max="7955" width="10.42578125" style="2" customWidth="1"/>
     <col min="7956" max="7957" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7958" max="7958" width="0.140625" style="2" customWidth="1"/>
-    <col min="7959" max="8192" width="9.140625" style="2" customWidth="1"/>
+    <col min="7959" max="8192" width="9.140625" style="2"/>
     <col min="8193" max="8193" width="35.7109375" style="2" customWidth="1"/>
     <col min="8194" max="8194" width="3.28515625" style="2" customWidth="1"/>
     <col min="8195" max="8195" width="0.28515625" style="2" customWidth="1"/>
     <col min="8196" max="8196" width="0.140625" style="2" customWidth="1"/>
     <col min="8197" max="8197" width="13.7109375" style="2" customWidth="1"/>
     <col min="8198" max="8199" width="14.7109375" style="2" customWidth="1"/>
     <col min="8200" max="8201" width="13.7109375" style="2" customWidth="1"/>
     <col min="8202" max="8202" width="13.140625" style="2" customWidth="1"/>
     <col min="8203" max="8203" width="13.7109375" style="2" customWidth="1"/>
     <col min="8204" max="8204" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8205" max="8205" width="6.7109375" style="2" customWidth="1"/>
     <col min="8206" max="8206" width="7.140625" style="2" customWidth="1"/>
     <col min="8207" max="8207" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8208" max="8208" width="13.7109375" style="2" customWidth="1"/>
     <col min="8209" max="8210" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8211" max="8211" width="10.42578125" style="2" customWidth="1"/>
     <col min="8212" max="8213" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8214" max="8214" width="0.140625" style="2" customWidth="1"/>
-    <col min="8215" max="8448" width="9.140625" style="2" customWidth="1"/>
+    <col min="8215" max="8448" width="9.140625" style="2"/>
     <col min="8449" max="8449" width="35.7109375" style="2" customWidth="1"/>
     <col min="8450" max="8450" width="3.28515625" style="2" customWidth="1"/>
     <col min="8451" max="8451" width="0.28515625" style="2" customWidth="1"/>
     <col min="8452" max="8452" width="0.140625" style="2" customWidth="1"/>
     <col min="8453" max="8453" width="13.7109375" style="2" customWidth="1"/>
     <col min="8454" max="8455" width="14.7109375" style="2" customWidth="1"/>
     <col min="8456" max="8457" width="13.7109375" style="2" customWidth="1"/>
     <col min="8458" max="8458" width="13.140625" style="2" customWidth="1"/>
     <col min="8459" max="8459" width="13.7109375" style="2" customWidth="1"/>
     <col min="8460" max="8460" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8461" max="8461" width="6.7109375" style="2" customWidth="1"/>
     <col min="8462" max="8462" width="7.140625" style="2" customWidth="1"/>
     <col min="8463" max="8463" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8464" max="8464" width="13.7109375" style="2" customWidth="1"/>
     <col min="8465" max="8466" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8467" max="8467" width="10.42578125" style="2" customWidth="1"/>
     <col min="8468" max="8469" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8470" max="8470" width="0.140625" style="2" customWidth="1"/>
-    <col min="8471" max="8704" width="9.140625" style="2" customWidth="1"/>
+    <col min="8471" max="8704" width="9.140625" style="2"/>
     <col min="8705" max="8705" width="35.7109375" style="2" customWidth="1"/>
     <col min="8706" max="8706" width="3.28515625" style="2" customWidth="1"/>
     <col min="8707" max="8707" width="0.28515625" style="2" customWidth="1"/>
     <col min="8708" max="8708" width="0.140625" style="2" customWidth="1"/>
     <col min="8709" max="8709" width="13.7109375" style="2" customWidth="1"/>
     <col min="8710" max="8711" width="14.7109375" style="2" customWidth="1"/>
     <col min="8712" max="8713" width="13.7109375" style="2" customWidth="1"/>
     <col min="8714" max="8714" width="13.140625" style="2" customWidth="1"/>
     <col min="8715" max="8715" width="13.7109375" style="2" customWidth="1"/>
     <col min="8716" max="8716" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8717" max="8717" width="6.7109375" style="2" customWidth="1"/>
     <col min="8718" max="8718" width="7.140625" style="2" customWidth="1"/>
     <col min="8719" max="8719" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8720" max="8720" width="13.7109375" style="2" customWidth="1"/>
     <col min="8721" max="8722" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8723" max="8723" width="10.42578125" style="2" customWidth="1"/>
     <col min="8724" max="8725" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8726" max="8726" width="0.140625" style="2" customWidth="1"/>
-    <col min="8727" max="8960" width="9.140625" style="2" customWidth="1"/>
+    <col min="8727" max="8960" width="9.140625" style="2"/>
     <col min="8961" max="8961" width="35.7109375" style="2" customWidth="1"/>
     <col min="8962" max="8962" width="3.28515625" style="2" customWidth="1"/>
     <col min="8963" max="8963" width="0.28515625" style="2" customWidth="1"/>
     <col min="8964" max="8964" width="0.140625" style="2" customWidth="1"/>
     <col min="8965" max="8965" width="13.7109375" style="2" customWidth="1"/>
     <col min="8966" max="8967" width="14.7109375" style="2" customWidth="1"/>
     <col min="8968" max="8969" width="13.7109375" style="2" customWidth="1"/>
     <col min="8970" max="8970" width="13.140625" style="2" customWidth="1"/>
     <col min="8971" max="8971" width="13.7109375" style="2" customWidth="1"/>
     <col min="8972" max="8972" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8973" max="8973" width="6.7109375" style="2" customWidth="1"/>
     <col min="8974" max="8974" width="7.140625" style="2" customWidth="1"/>
     <col min="8975" max="8975" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8976" max="8976" width="13.7109375" style="2" customWidth="1"/>
     <col min="8977" max="8978" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8979" max="8979" width="10.42578125" style="2" customWidth="1"/>
     <col min="8980" max="8981" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="8982" max="8982" width="0.140625" style="2" customWidth="1"/>
-    <col min="8983" max="9216" width="9.140625" style="2" customWidth="1"/>
+    <col min="8983" max="9216" width="9.140625" style="2"/>
     <col min="9217" max="9217" width="35.7109375" style="2" customWidth="1"/>
     <col min="9218" max="9218" width="3.28515625" style="2" customWidth="1"/>
     <col min="9219" max="9219" width="0.28515625" style="2" customWidth="1"/>
     <col min="9220" max="9220" width="0.140625" style="2" customWidth="1"/>
     <col min="9221" max="9221" width="13.7109375" style="2" customWidth="1"/>
     <col min="9222" max="9223" width="14.7109375" style="2" customWidth="1"/>
     <col min="9224" max="9225" width="13.7109375" style="2" customWidth="1"/>
     <col min="9226" max="9226" width="13.140625" style="2" customWidth="1"/>
     <col min="9227" max="9227" width="13.7109375" style="2" customWidth="1"/>
     <col min="9228" max="9228" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9229" max="9229" width="6.7109375" style="2" customWidth="1"/>
     <col min="9230" max="9230" width="7.140625" style="2" customWidth="1"/>
     <col min="9231" max="9231" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9232" max="9232" width="13.7109375" style="2" customWidth="1"/>
     <col min="9233" max="9234" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9235" max="9235" width="10.42578125" style="2" customWidth="1"/>
     <col min="9236" max="9237" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9238" max="9238" width="0.140625" style="2" customWidth="1"/>
-    <col min="9239" max="9472" width="9.140625" style="2" customWidth="1"/>
+    <col min="9239" max="9472" width="9.140625" style="2"/>
     <col min="9473" max="9473" width="35.7109375" style="2" customWidth="1"/>
     <col min="9474" max="9474" width="3.28515625" style="2" customWidth="1"/>
     <col min="9475" max="9475" width="0.28515625" style="2" customWidth="1"/>
     <col min="9476" max="9476" width="0.140625" style="2" customWidth="1"/>
     <col min="9477" max="9477" width="13.7109375" style="2" customWidth="1"/>
     <col min="9478" max="9479" width="14.7109375" style="2" customWidth="1"/>
     <col min="9480" max="9481" width="13.7109375" style="2" customWidth="1"/>
     <col min="9482" max="9482" width="13.140625" style="2" customWidth="1"/>
     <col min="9483" max="9483" width="13.7109375" style="2" customWidth="1"/>
     <col min="9484" max="9484" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9485" max="9485" width="6.7109375" style="2" customWidth="1"/>
     <col min="9486" max="9486" width="7.140625" style="2" customWidth="1"/>
     <col min="9487" max="9487" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9488" max="9488" width="13.7109375" style="2" customWidth="1"/>
     <col min="9489" max="9490" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9491" max="9491" width="10.42578125" style="2" customWidth="1"/>
     <col min="9492" max="9493" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9494" max="9494" width="0.140625" style="2" customWidth="1"/>
-    <col min="9495" max="9728" width="9.140625" style="2" customWidth="1"/>
+    <col min="9495" max="9728" width="9.140625" style="2"/>
     <col min="9729" max="9729" width="35.7109375" style="2" customWidth="1"/>
     <col min="9730" max="9730" width="3.28515625" style="2" customWidth="1"/>
     <col min="9731" max="9731" width="0.28515625" style="2" customWidth="1"/>
     <col min="9732" max="9732" width="0.140625" style="2" customWidth="1"/>
     <col min="9733" max="9733" width="13.7109375" style="2" customWidth="1"/>
     <col min="9734" max="9735" width="14.7109375" style="2" customWidth="1"/>
     <col min="9736" max="9737" width="13.7109375" style="2" customWidth="1"/>
     <col min="9738" max="9738" width="13.140625" style="2" customWidth="1"/>
     <col min="9739" max="9739" width="13.7109375" style="2" customWidth="1"/>
     <col min="9740" max="9740" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9741" max="9741" width="6.7109375" style="2" customWidth="1"/>
     <col min="9742" max="9742" width="7.140625" style="2" customWidth="1"/>
     <col min="9743" max="9743" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9744" max="9744" width="13.7109375" style="2" customWidth="1"/>
     <col min="9745" max="9746" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9747" max="9747" width="10.42578125" style="2" customWidth="1"/>
     <col min="9748" max="9749" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9750" max="9750" width="0.140625" style="2" customWidth="1"/>
-    <col min="9751" max="9984" width="9.140625" style="2" customWidth="1"/>
+    <col min="9751" max="9984" width="9.140625" style="2"/>
     <col min="9985" max="9985" width="35.7109375" style="2" customWidth="1"/>
     <col min="9986" max="9986" width="3.28515625" style="2" customWidth="1"/>
     <col min="9987" max="9987" width="0.28515625" style="2" customWidth="1"/>
     <col min="9988" max="9988" width="0.140625" style="2" customWidth="1"/>
     <col min="9989" max="9989" width="13.7109375" style="2" customWidth="1"/>
     <col min="9990" max="9991" width="14.7109375" style="2" customWidth="1"/>
     <col min="9992" max="9993" width="13.7109375" style="2" customWidth="1"/>
     <col min="9994" max="9994" width="13.140625" style="2" customWidth="1"/>
     <col min="9995" max="9995" width="13.7109375" style="2" customWidth="1"/>
     <col min="9996" max="9996" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="9997" max="9997" width="6.7109375" style="2" customWidth="1"/>
     <col min="9998" max="9998" width="7.140625" style="2" customWidth="1"/>
     <col min="9999" max="9999" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10000" max="10000" width="13.7109375" style="2" customWidth="1"/>
     <col min="10001" max="10002" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10003" max="10003" width="10.42578125" style="2" customWidth="1"/>
     <col min="10004" max="10005" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10006" max="10006" width="0.140625" style="2" customWidth="1"/>
-    <col min="10007" max="10240" width="9.140625" style="2" customWidth="1"/>
+    <col min="10007" max="10240" width="9.140625" style="2"/>
     <col min="10241" max="10241" width="35.7109375" style="2" customWidth="1"/>
     <col min="10242" max="10242" width="3.28515625" style="2" customWidth="1"/>
     <col min="10243" max="10243" width="0.28515625" style="2" customWidth="1"/>
     <col min="10244" max="10244" width="0.140625" style="2" customWidth="1"/>
     <col min="10245" max="10245" width="13.7109375" style="2" customWidth="1"/>
     <col min="10246" max="10247" width="14.7109375" style="2" customWidth="1"/>
     <col min="10248" max="10249" width="13.7109375" style="2" customWidth="1"/>
     <col min="10250" max="10250" width="13.140625" style="2" customWidth="1"/>
     <col min="10251" max="10251" width="13.7109375" style="2" customWidth="1"/>
     <col min="10252" max="10252" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10253" max="10253" width="6.7109375" style="2" customWidth="1"/>
     <col min="10254" max="10254" width="7.140625" style="2" customWidth="1"/>
     <col min="10255" max="10255" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10256" max="10256" width="13.7109375" style="2" customWidth="1"/>
     <col min="10257" max="10258" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10259" max="10259" width="10.42578125" style="2" customWidth="1"/>
     <col min="10260" max="10261" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10262" max="10262" width="0.140625" style="2" customWidth="1"/>
-    <col min="10263" max="10496" width="9.140625" style="2" customWidth="1"/>
+    <col min="10263" max="10496" width="9.140625" style="2"/>
     <col min="10497" max="10497" width="35.7109375" style="2" customWidth="1"/>
     <col min="10498" max="10498" width="3.28515625" style="2" customWidth="1"/>
     <col min="10499" max="10499" width="0.28515625" style="2" customWidth="1"/>
     <col min="10500" max="10500" width="0.140625" style="2" customWidth="1"/>
     <col min="10501" max="10501" width="13.7109375" style="2" customWidth="1"/>
     <col min="10502" max="10503" width="14.7109375" style="2" customWidth="1"/>
     <col min="10504" max="10505" width="13.7109375" style="2" customWidth="1"/>
     <col min="10506" max="10506" width="13.140625" style="2" customWidth="1"/>
     <col min="10507" max="10507" width="13.7109375" style="2" customWidth="1"/>
     <col min="10508" max="10508" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10509" max="10509" width="6.7109375" style="2" customWidth="1"/>
     <col min="10510" max="10510" width="7.140625" style="2" customWidth="1"/>
     <col min="10511" max="10511" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10512" max="10512" width="13.7109375" style="2" customWidth="1"/>
     <col min="10513" max="10514" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10515" max="10515" width="10.42578125" style="2" customWidth="1"/>
     <col min="10516" max="10517" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10518" max="10518" width="0.140625" style="2" customWidth="1"/>
-    <col min="10519" max="10752" width="9.140625" style="2" customWidth="1"/>
+    <col min="10519" max="10752" width="9.140625" style="2"/>
     <col min="10753" max="10753" width="35.7109375" style="2" customWidth="1"/>
     <col min="10754" max="10754" width="3.28515625" style="2" customWidth="1"/>
     <col min="10755" max="10755" width="0.28515625" style="2" customWidth="1"/>
     <col min="10756" max="10756" width="0.140625" style="2" customWidth="1"/>
     <col min="10757" max="10757" width="13.7109375" style="2" customWidth="1"/>
     <col min="10758" max="10759" width="14.7109375" style="2" customWidth="1"/>
     <col min="10760" max="10761" width="13.7109375" style="2" customWidth="1"/>
     <col min="10762" max="10762" width="13.140625" style="2" customWidth="1"/>
     <col min="10763" max="10763" width="13.7109375" style="2" customWidth="1"/>
     <col min="10764" max="10764" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10765" max="10765" width="6.7109375" style="2" customWidth="1"/>
     <col min="10766" max="10766" width="7.140625" style="2" customWidth="1"/>
     <col min="10767" max="10767" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10768" max="10768" width="13.7109375" style="2" customWidth="1"/>
     <col min="10769" max="10770" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10771" max="10771" width="10.42578125" style="2" customWidth="1"/>
     <col min="10772" max="10773" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="10774" max="10774" width="0.140625" style="2" customWidth="1"/>
-    <col min="10775" max="11008" width="9.140625" style="2" customWidth="1"/>
+    <col min="10775" max="11008" width="9.140625" style="2"/>
     <col min="11009" max="11009" width="35.7109375" style="2" customWidth="1"/>
     <col min="11010" max="11010" width="3.28515625" style="2" customWidth="1"/>
     <col min="11011" max="11011" width="0.28515625" style="2" customWidth="1"/>
     <col min="11012" max="11012" width="0.140625" style="2" customWidth="1"/>
     <col min="11013" max="11013" width="13.7109375" style="2" customWidth="1"/>
     <col min="11014" max="11015" width="14.7109375" style="2" customWidth="1"/>
     <col min="11016" max="11017" width="13.7109375" style="2" customWidth="1"/>
     <col min="11018" max="11018" width="13.140625" style="2" customWidth="1"/>
     <col min="11019" max="11019" width="13.7109375" style="2" customWidth="1"/>
     <col min="11020" max="11020" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11021" max="11021" width="6.7109375" style="2" customWidth="1"/>
     <col min="11022" max="11022" width="7.140625" style="2" customWidth="1"/>
     <col min="11023" max="11023" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11024" max="11024" width="13.7109375" style="2" customWidth="1"/>
     <col min="11025" max="11026" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11027" max="11027" width="10.42578125" style="2" customWidth="1"/>
     <col min="11028" max="11029" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11030" max="11030" width="0.140625" style="2" customWidth="1"/>
-    <col min="11031" max="11264" width="9.140625" style="2" customWidth="1"/>
+    <col min="11031" max="11264" width="9.140625" style="2"/>
     <col min="11265" max="11265" width="35.7109375" style="2" customWidth="1"/>
     <col min="11266" max="11266" width="3.28515625" style="2" customWidth="1"/>
     <col min="11267" max="11267" width="0.28515625" style="2" customWidth="1"/>
     <col min="11268" max="11268" width="0.140625" style="2" customWidth="1"/>
     <col min="11269" max="11269" width="13.7109375" style="2" customWidth="1"/>
     <col min="11270" max="11271" width="14.7109375" style="2" customWidth="1"/>
     <col min="11272" max="11273" width="13.7109375" style="2" customWidth="1"/>
     <col min="11274" max="11274" width="13.140625" style="2" customWidth="1"/>
     <col min="11275" max="11275" width="13.7109375" style="2" customWidth="1"/>
     <col min="11276" max="11276" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11277" max="11277" width="6.7109375" style="2" customWidth="1"/>
     <col min="11278" max="11278" width="7.140625" style="2" customWidth="1"/>
     <col min="11279" max="11279" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11280" max="11280" width="13.7109375" style="2" customWidth="1"/>
     <col min="11281" max="11282" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11283" max="11283" width="10.42578125" style="2" customWidth="1"/>
     <col min="11284" max="11285" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11286" max="11286" width="0.140625" style="2" customWidth="1"/>
-    <col min="11287" max="11520" width="9.140625" style="2" customWidth="1"/>
+    <col min="11287" max="11520" width="9.140625" style="2"/>
     <col min="11521" max="11521" width="35.7109375" style="2" customWidth="1"/>
     <col min="11522" max="11522" width="3.28515625" style="2" customWidth="1"/>
     <col min="11523" max="11523" width="0.28515625" style="2" customWidth="1"/>
     <col min="11524" max="11524" width="0.140625" style="2" customWidth="1"/>
     <col min="11525" max="11525" width="13.7109375" style="2" customWidth="1"/>
     <col min="11526" max="11527" width="14.7109375" style="2" customWidth="1"/>
     <col min="11528" max="11529" width="13.7109375" style="2" customWidth="1"/>
     <col min="11530" max="11530" width="13.140625" style="2" customWidth="1"/>
     <col min="11531" max="11531" width="13.7109375" style="2" customWidth="1"/>
     <col min="11532" max="11532" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11533" max="11533" width="6.7109375" style="2" customWidth="1"/>
     <col min="11534" max="11534" width="7.140625" style="2" customWidth="1"/>
     <col min="11535" max="11535" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11536" max="11536" width="13.7109375" style="2" customWidth="1"/>
     <col min="11537" max="11538" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11539" max="11539" width="10.42578125" style="2" customWidth="1"/>
     <col min="11540" max="11541" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11542" max="11542" width="0.140625" style="2" customWidth="1"/>
-    <col min="11543" max="11776" width="9.140625" style="2" customWidth="1"/>
+    <col min="11543" max="11776" width="9.140625" style="2"/>
     <col min="11777" max="11777" width="35.7109375" style="2" customWidth="1"/>
     <col min="11778" max="11778" width="3.28515625" style="2" customWidth="1"/>
     <col min="11779" max="11779" width="0.28515625" style="2" customWidth="1"/>
     <col min="11780" max="11780" width="0.140625" style="2" customWidth="1"/>
     <col min="11781" max="11781" width="13.7109375" style="2" customWidth="1"/>
     <col min="11782" max="11783" width="14.7109375" style="2" customWidth="1"/>
     <col min="11784" max="11785" width="13.7109375" style="2" customWidth="1"/>
     <col min="11786" max="11786" width="13.140625" style="2" customWidth="1"/>
     <col min="11787" max="11787" width="13.7109375" style="2" customWidth="1"/>
     <col min="11788" max="11788" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11789" max="11789" width="6.7109375" style="2" customWidth="1"/>
     <col min="11790" max="11790" width="7.140625" style="2" customWidth="1"/>
     <col min="11791" max="11791" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11792" max="11792" width="13.7109375" style="2" customWidth="1"/>
     <col min="11793" max="11794" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11795" max="11795" width="10.42578125" style="2" customWidth="1"/>
     <col min="11796" max="11797" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="11798" max="11798" width="0.140625" style="2" customWidth="1"/>
-    <col min="11799" max="12032" width="9.140625" style="2" customWidth="1"/>
+    <col min="11799" max="12032" width="9.140625" style="2"/>
     <col min="12033" max="12033" width="35.7109375" style="2" customWidth="1"/>
     <col min="12034" max="12034" width="3.28515625" style="2" customWidth="1"/>
     <col min="12035" max="12035" width="0.28515625" style="2" customWidth="1"/>
     <col min="12036" max="12036" width="0.140625" style="2" customWidth="1"/>
     <col min="12037" max="12037" width="13.7109375" style="2" customWidth="1"/>
     <col min="12038" max="12039" width="14.7109375" style="2" customWidth="1"/>
     <col min="12040" max="12041" width="13.7109375" style="2" customWidth="1"/>
     <col min="12042" max="12042" width="13.140625" style="2" customWidth="1"/>
     <col min="12043" max="12043" width="13.7109375" style="2" customWidth="1"/>
     <col min="12044" max="12044" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12045" max="12045" width="6.7109375" style="2" customWidth="1"/>
     <col min="12046" max="12046" width="7.140625" style="2" customWidth="1"/>
     <col min="12047" max="12047" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12048" max="12048" width="13.7109375" style="2" customWidth="1"/>
     <col min="12049" max="12050" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12051" max="12051" width="10.42578125" style="2" customWidth="1"/>
     <col min="12052" max="12053" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12054" max="12054" width="0.140625" style="2" customWidth="1"/>
-    <col min="12055" max="12288" width="9.140625" style="2" customWidth="1"/>
+    <col min="12055" max="12288" width="9.140625" style="2"/>
     <col min="12289" max="12289" width="35.7109375" style="2" customWidth="1"/>
     <col min="12290" max="12290" width="3.28515625" style="2" customWidth="1"/>
     <col min="12291" max="12291" width="0.28515625" style="2" customWidth="1"/>
     <col min="12292" max="12292" width="0.140625" style="2" customWidth="1"/>
     <col min="12293" max="12293" width="13.7109375" style="2" customWidth="1"/>
     <col min="12294" max="12295" width="14.7109375" style="2" customWidth="1"/>
     <col min="12296" max="12297" width="13.7109375" style="2" customWidth="1"/>
     <col min="12298" max="12298" width="13.140625" style="2" customWidth="1"/>
     <col min="12299" max="12299" width="13.7109375" style="2" customWidth="1"/>
     <col min="12300" max="12300" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12301" max="12301" width="6.7109375" style="2" customWidth="1"/>
     <col min="12302" max="12302" width="7.140625" style="2" customWidth="1"/>
     <col min="12303" max="12303" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12304" max="12304" width="13.7109375" style="2" customWidth="1"/>
     <col min="12305" max="12306" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12307" max="12307" width="10.42578125" style="2" customWidth="1"/>
     <col min="12308" max="12309" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12310" max="12310" width="0.140625" style="2" customWidth="1"/>
-    <col min="12311" max="12544" width="9.140625" style="2" customWidth="1"/>
+    <col min="12311" max="12544" width="9.140625" style="2"/>
     <col min="12545" max="12545" width="35.7109375" style="2" customWidth="1"/>
     <col min="12546" max="12546" width="3.28515625" style="2" customWidth="1"/>
     <col min="12547" max="12547" width="0.28515625" style="2" customWidth="1"/>
     <col min="12548" max="12548" width="0.140625" style="2" customWidth="1"/>
     <col min="12549" max="12549" width="13.7109375" style="2" customWidth="1"/>
     <col min="12550" max="12551" width="14.7109375" style="2" customWidth="1"/>
     <col min="12552" max="12553" width="13.7109375" style="2" customWidth="1"/>
     <col min="12554" max="12554" width="13.140625" style="2" customWidth="1"/>
     <col min="12555" max="12555" width="13.7109375" style="2" customWidth="1"/>
     <col min="12556" max="12556" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12557" max="12557" width="6.7109375" style="2" customWidth="1"/>
     <col min="12558" max="12558" width="7.140625" style="2" customWidth="1"/>
     <col min="12559" max="12559" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12560" max="12560" width="13.7109375" style="2" customWidth="1"/>
     <col min="12561" max="12562" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12563" max="12563" width="10.42578125" style="2" customWidth="1"/>
     <col min="12564" max="12565" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12566" max="12566" width="0.140625" style="2" customWidth="1"/>
-    <col min="12567" max="12800" width="9.140625" style="2" customWidth="1"/>
+    <col min="12567" max="12800" width="9.140625" style="2"/>
     <col min="12801" max="12801" width="35.7109375" style="2" customWidth="1"/>
     <col min="12802" max="12802" width="3.28515625" style="2" customWidth="1"/>
     <col min="12803" max="12803" width="0.28515625" style="2" customWidth="1"/>
     <col min="12804" max="12804" width="0.140625" style="2" customWidth="1"/>
     <col min="12805" max="12805" width="13.7109375" style="2" customWidth="1"/>
     <col min="12806" max="12807" width="14.7109375" style="2" customWidth="1"/>
     <col min="12808" max="12809" width="13.7109375" style="2" customWidth="1"/>
     <col min="12810" max="12810" width="13.140625" style="2" customWidth="1"/>
     <col min="12811" max="12811" width="13.7109375" style="2" customWidth="1"/>
     <col min="12812" max="12812" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12813" max="12813" width="6.7109375" style="2" customWidth="1"/>
     <col min="12814" max="12814" width="7.140625" style="2" customWidth="1"/>
     <col min="12815" max="12815" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12816" max="12816" width="13.7109375" style="2" customWidth="1"/>
     <col min="12817" max="12818" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12819" max="12819" width="10.42578125" style="2" customWidth="1"/>
     <col min="12820" max="12821" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12822" max="12822" width="0.140625" style="2" customWidth="1"/>
-    <col min="12823" max="13056" width="9.140625" style="2" customWidth="1"/>
+    <col min="12823" max="13056" width="9.140625" style="2"/>
     <col min="13057" max="13057" width="35.7109375" style="2" customWidth="1"/>
     <col min="13058" max="13058" width="3.28515625" style="2" customWidth="1"/>
     <col min="13059" max="13059" width="0.28515625" style="2" customWidth="1"/>
     <col min="13060" max="13060" width="0.140625" style="2" customWidth="1"/>
     <col min="13061" max="13061" width="13.7109375" style="2" customWidth="1"/>
     <col min="13062" max="13063" width="14.7109375" style="2" customWidth="1"/>
     <col min="13064" max="13065" width="13.7109375" style="2" customWidth="1"/>
     <col min="13066" max="13066" width="13.140625" style="2" customWidth="1"/>
     <col min="13067" max="13067" width="13.7109375" style="2" customWidth="1"/>
     <col min="13068" max="13068" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13069" max="13069" width="6.7109375" style="2" customWidth="1"/>
     <col min="13070" max="13070" width="7.140625" style="2" customWidth="1"/>
     <col min="13071" max="13071" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13072" max="13072" width="13.7109375" style="2" customWidth="1"/>
     <col min="13073" max="13074" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13075" max="13075" width="10.42578125" style="2" customWidth="1"/>
     <col min="13076" max="13077" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13078" max="13078" width="0.140625" style="2" customWidth="1"/>
-    <col min="13079" max="13312" width="9.140625" style="2" customWidth="1"/>
+    <col min="13079" max="13312" width="9.140625" style="2"/>
     <col min="13313" max="13313" width="35.7109375" style="2" customWidth="1"/>
     <col min="13314" max="13314" width="3.28515625" style="2" customWidth="1"/>
     <col min="13315" max="13315" width="0.28515625" style="2" customWidth="1"/>
     <col min="13316" max="13316" width="0.140625" style="2" customWidth="1"/>
     <col min="13317" max="13317" width="13.7109375" style="2" customWidth="1"/>
     <col min="13318" max="13319" width="14.7109375" style="2" customWidth="1"/>
     <col min="13320" max="13321" width="13.7109375" style="2" customWidth="1"/>
     <col min="13322" max="13322" width="13.140625" style="2" customWidth="1"/>
     <col min="13323" max="13323" width="13.7109375" style="2" customWidth="1"/>
     <col min="13324" max="13324" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13325" max="13325" width="6.7109375" style="2" customWidth="1"/>
     <col min="13326" max="13326" width="7.140625" style="2" customWidth="1"/>
     <col min="13327" max="13327" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13328" max="13328" width="13.7109375" style="2" customWidth="1"/>
     <col min="13329" max="13330" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13331" max="13331" width="10.42578125" style="2" customWidth="1"/>
     <col min="13332" max="13333" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13334" max="13334" width="0.140625" style="2" customWidth="1"/>
-    <col min="13335" max="13568" width="9.140625" style="2" customWidth="1"/>
+    <col min="13335" max="13568" width="9.140625" style="2"/>
     <col min="13569" max="13569" width="35.7109375" style="2" customWidth="1"/>
     <col min="13570" max="13570" width="3.28515625" style="2" customWidth="1"/>
     <col min="13571" max="13571" width="0.28515625" style="2" customWidth="1"/>
     <col min="13572" max="13572" width="0.140625" style="2" customWidth="1"/>
     <col min="13573" max="13573" width="13.7109375" style="2" customWidth="1"/>
     <col min="13574" max="13575" width="14.7109375" style="2" customWidth="1"/>
     <col min="13576" max="13577" width="13.7109375" style="2" customWidth="1"/>
     <col min="13578" max="13578" width="13.140625" style="2" customWidth="1"/>
     <col min="13579" max="13579" width="13.7109375" style="2" customWidth="1"/>
     <col min="13580" max="13580" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13581" max="13581" width="6.7109375" style="2" customWidth="1"/>
     <col min="13582" max="13582" width="7.140625" style="2" customWidth="1"/>
     <col min="13583" max="13583" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13584" max="13584" width="13.7109375" style="2" customWidth="1"/>
     <col min="13585" max="13586" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13587" max="13587" width="10.42578125" style="2" customWidth="1"/>
     <col min="13588" max="13589" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13590" max="13590" width="0.140625" style="2" customWidth="1"/>
-    <col min="13591" max="13824" width="9.140625" style="2" customWidth="1"/>
+    <col min="13591" max="13824" width="9.140625" style="2"/>
     <col min="13825" max="13825" width="35.7109375" style="2" customWidth="1"/>
     <col min="13826" max="13826" width="3.28515625" style="2" customWidth="1"/>
     <col min="13827" max="13827" width="0.28515625" style="2" customWidth="1"/>
     <col min="13828" max="13828" width="0.140625" style="2" customWidth="1"/>
     <col min="13829" max="13829" width="13.7109375" style="2" customWidth="1"/>
     <col min="13830" max="13831" width="14.7109375" style="2" customWidth="1"/>
     <col min="13832" max="13833" width="13.7109375" style="2" customWidth="1"/>
     <col min="13834" max="13834" width="13.140625" style="2" customWidth="1"/>
     <col min="13835" max="13835" width="13.7109375" style="2" customWidth="1"/>
     <col min="13836" max="13836" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13837" max="13837" width="6.7109375" style="2" customWidth="1"/>
     <col min="13838" max="13838" width="7.140625" style="2" customWidth="1"/>
     <col min="13839" max="13839" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13840" max="13840" width="13.7109375" style="2" customWidth="1"/>
     <col min="13841" max="13842" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13843" max="13843" width="10.42578125" style="2" customWidth="1"/>
     <col min="13844" max="13845" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13846" max="13846" width="0.140625" style="2" customWidth="1"/>
-    <col min="13847" max="14080" width="9.140625" style="2" customWidth="1"/>
+    <col min="13847" max="14080" width="9.140625" style="2"/>
     <col min="14081" max="14081" width="35.7109375" style="2" customWidth="1"/>
     <col min="14082" max="14082" width="3.28515625" style="2" customWidth="1"/>
     <col min="14083" max="14083" width="0.28515625" style="2" customWidth="1"/>
     <col min="14084" max="14084" width="0.140625" style="2" customWidth="1"/>
     <col min="14085" max="14085" width="13.7109375" style="2" customWidth="1"/>
     <col min="14086" max="14087" width="14.7109375" style="2" customWidth="1"/>
     <col min="14088" max="14089" width="13.7109375" style="2" customWidth="1"/>
     <col min="14090" max="14090" width="13.140625" style="2" customWidth="1"/>
     <col min="14091" max="14091" width="13.7109375" style="2" customWidth="1"/>
     <col min="14092" max="14092" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14093" max="14093" width="6.7109375" style="2" customWidth="1"/>
     <col min="14094" max="14094" width="7.140625" style="2" customWidth="1"/>
     <col min="14095" max="14095" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14096" max="14096" width="13.7109375" style="2" customWidth="1"/>
     <col min="14097" max="14098" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14099" max="14099" width="10.42578125" style="2" customWidth="1"/>
     <col min="14100" max="14101" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14102" max="14102" width="0.140625" style="2" customWidth="1"/>
-    <col min="14103" max="14336" width="9.140625" style="2" customWidth="1"/>
+    <col min="14103" max="14336" width="9.140625" style="2"/>
     <col min="14337" max="14337" width="35.7109375" style="2" customWidth="1"/>
     <col min="14338" max="14338" width="3.28515625" style="2" customWidth="1"/>
     <col min="14339" max="14339" width="0.28515625" style="2" customWidth="1"/>
     <col min="14340" max="14340" width="0.140625" style="2" customWidth="1"/>
     <col min="14341" max="14341" width="13.7109375" style="2" customWidth="1"/>
     <col min="14342" max="14343" width="14.7109375" style="2" customWidth="1"/>
     <col min="14344" max="14345" width="13.7109375" style="2" customWidth="1"/>
     <col min="14346" max="14346" width="13.140625" style="2" customWidth="1"/>
     <col min="14347" max="14347" width="13.7109375" style="2" customWidth="1"/>
     <col min="14348" max="14348" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14349" max="14349" width="6.7109375" style="2" customWidth="1"/>
     <col min="14350" max="14350" width="7.140625" style="2" customWidth="1"/>
     <col min="14351" max="14351" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14352" max="14352" width="13.7109375" style="2" customWidth="1"/>
     <col min="14353" max="14354" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14355" max="14355" width="10.42578125" style="2" customWidth="1"/>
     <col min="14356" max="14357" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14358" max="14358" width="0.140625" style="2" customWidth="1"/>
-    <col min="14359" max="14592" width="9.140625" style="2" customWidth="1"/>
+    <col min="14359" max="14592" width="9.140625" style="2"/>
     <col min="14593" max="14593" width="35.7109375" style="2" customWidth="1"/>
     <col min="14594" max="14594" width="3.28515625" style="2" customWidth="1"/>
     <col min="14595" max="14595" width="0.28515625" style="2" customWidth="1"/>
     <col min="14596" max="14596" width="0.140625" style="2" customWidth="1"/>
     <col min="14597" max="14597" width="13.7109375" style="2" customWidth="1"/>
     <col min="14598" max="14599" width="14.7109375" style="2" customWidth="1"/>
     <col min="14600" max="14601" width="13.7109375" style="2" customWidth="1"/>
     <col min="14602" max="14602" width="13.140625" style="2" customWidth="1"/>
     <col min="14603" max="14603" width="13.7109375" style="2" customWidth="1"/>
     <col min="14604" max="14604" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14605" max="14605" width="6.7109375" style="2" customWidth="1"/>
     <col min="14606" max="14606" width="7.140625" style="2" customWidth="1"/>
     <col min="14607" max="14607" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14608" max="14608" width="13.7109375" style="2" customWidth="1"/>
     <col min="14609" max="14610" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14611" max="14611" width="10.42578125" style="2" customWidth="1"/>
     <col min="14612" max="14613" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14614" max="14614" width="0.140625" style="2" customWidth="1"/>
-    <col min="14615" max="14848" width="9.140625" style="2" customWidth="1"/>
+    <col min="14615" max="14848" width="9.140625" style="2"/>
     <col min="14849" max="14849" width="35.7109375" style="2" customWidth="1"/>
     <col min="14850" max="14850" width="3.28515625" style="2" customWidth="1"/>
     <col min="14851" max="14851" width="0.28515625" style="2" customWidth="1"/>
     <col min="14852" max="14852" width="0.140625" style="2" customWidth="1"/>
     <col min="14853" max="14853" width="13.7109375" style="2" customWidth="1"/>
     <col min="14854" max="14855" width="14.7109375" style="2" customWidth="1"/>
     <col min="14856" max="14857" width="13.7109375" style="2" customWidth="1"/>
     <col min="14858" max="14858" width="13.140625" style="2" customWidth="1"/>
     <col min="14859" max="14859" width="13.7109375" style="2" customWidth="1"/>
     <col min="14860" max="14860" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14861" max="14861" width="6.7109375" style="2" customWidth="1"/>
     <col min="14862" max="14862" width="7.140625" style="2" customWidth="1"/>
     <col min="14863" max="14863" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14864" max="14864" width="13.7109375" style="2" customWidth="1"/>
     <col min="14865" max="14866" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14867" max="14867" width="10.42578125" style="2" customWidth="1"/>
     <col min="14868" max="14869" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14870" max="14870" width="0.140625" style="2" customWidth="1"/>
-    <col min="14871" max="15104" width="9.140625" style="2" customWidth="1"/>
+    <col min="14871" max="15104" width="9.140625" style="2"/>
     <col min="15105" max="15105" width="35.7109375" style="2" customWidth="1"/>
     <col min="15106" max="15106" width="3.28515625" style="2" customWidth="1"/>
     <col min="15107" max="15107" width="0.28515625" style="2" customWidth="1"/>
     <col min="15108" max="15108" width="0.140625" style="2" customWidth="1"/>
     <col min="15109" max="15109" width="13.7109375" style="2" customWidth="1"/>
     <col min="15110" max="15111" width="14.7109375" style="2" customWidth="1"/>
     <col min="15112" max="15113" width="13.7109375" style="2" customWidth="1"/>
     <col min="15114" max="15114" width="13.140625" style="2" customWidth="1"/>
     <col min="15115" max="15115" width="13.7109375" style="2" customWidth="1"/>
     <col min="15116" max="15116" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15117" max="15117" width="6.7109375" style="2" customWidth="1"/>
     <col min="15118" max="15118" width="7.140625" style="2" customWidth="1"/>
     <col min="15119" max="15119" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15120" max="15120" width="13.7109375" style="2" customWidth="1"/>
     <col min="15121" max="15122" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15123" max="15123" width="10.42578125" style="2" customWidth="1"/>
     <col min="15124" max="15125" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15126" max="15126" width="0.140625" style="2" customWidth="1"/>
-    <col min="15127" max="15360" width="9.140625" style="2" customWidth="1"/>
+    <col min="15127" max="15360" width="9.140625" style="2"/>
     <col min="15361" max="15361" width="35.7109375" style="2" customWidth="1"/>
     <col min="15362" max="15362" width="3.28515625" style="2" customWidth="1"/>
     <col min="15363" max="15363" width="0.28515625" style="2" customWidth="1"/>
     <col min="15364" max="15364" width="0.140625" style="2" customWidth="1"/>
     <col min="15365" max="15365" width="13.7109375" style="2" customWidth="1"/>
     <col min="15366" max="15367" width="14.7109375" style="2" customWidth="1"/>
     <col min="15368" max="15369" width="13.7109375" style="2" customWidth="1"/>
     <col min="15370" max="15370" width="13.140625" style="2" customWidth="1"/>
     <col min="15371" max="15371" width="13.7109375" style="2" customWidth="1"/>
     <col min="15372" max="15372" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15373" max="15373" width="6.7109375" style="2" customWidth="1"/>
     <col min="15374" max="15374" width="7.140625" style="2" customWidth="1"/>
     <col min="15375" max="15375" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15376" max="15376" width="13.7109375" style="2" customWidth="1"/>
     <col min="15377" max="15378" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15379" max="15379" width="10.42578125" style="2" customWidth="1"/>
     <col min="15380" max="15381" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15382" max="15382" width="0.140625" style="2" customWidth="1"/>
-    <col min="15383" max="15616" width="9.140625" style="2" customWidth="1"/>
+    <col min="15383" max="15616" width="9.140625" style="2"/>
     <col min="15617" max="15617" width="35.7109375" style="2" customWidth="1"/>
     <col min="15618" max="15618" width="3.28515625" style="2" customWidth="1"/>
     <col min="15619" max="15619" width="0.28515625" style="2" customWidth="1"/>
     <col min="15620" max="15620" width="0.140625" style="2" customWidth="1"/>
     <col min="15621" max="15621" width="13.7109375" style="2" customWidth="1"/>
     <col min="15622" max="15623" width="14.7109375" style="2" customWidth="1"/>
     <col min="15624" max="15625" width="13.7109375" style="2" customWidth="1"/>
     <col min="15626" max="15626" width="13.140625" style="2" customWidth="1"/>
     <col min="15627" max="15627" width="13.7109375" style="2" customWidth="1"/>
     <col min="15628" max="15628" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15629" max="15629" width="6.7109375" style="2" customWidth="1"/>
     <col min="15630" max="15630" width="7.140625" style="2" customWidth="1"/>
     <col min="15631" max="15631" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15632" max="15632" width="13.7109375" style="2" customWidth="1"/>
     <col min="15633" max="15634" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15635" max="15635" width="10.42578125" style="2" customWidth="1"/>
     <col min="15636" max="15637" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15638" max="15638" width="0.140625" style="2" customWidth="1"/>
-    <col min="15639" max="15872" width="9.140625" style="2" customWidth="1"/>
+    <col min="15639" max="15872" width="9.140625" style="2"/>
     <col min="15873" max="15873" width="35.7109375" style="2" customWidth="1"/>
     <col min="15874" max="15874" width="3.28515625" style="2" customWidth="1"/>
     <col min="15875" max="15875" width="0.28515625" style="2" customWidth="1"/>
     <col min="15876" max="15876" width="0.140625" style="2" customWidth="1"/>
     <col min="15877" max="15877" width="13.7109375" style="2" customWidth="1"/>
     <col min="15878" max="15879" width="14.7109375" style="2" customWidth="1"/>
     <col min="15880" max="15881" width="13.7109375" style="2" customWidth="1"/>
     <col min="15882" max="15882" width="13.140625" style="2" customWidth="1"/>
     <col min="15883" max="15883" width="13.7109375" style="2" customWidth="1"/>
     <col min="15884" max="15884" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15885" max="15885" width="6.7109375" style="2" customWidth="1"/>
     <col min="15886" max="15886" width="7.140625" style="2" customWidth="1"/>
     <col min="15887" max="15887" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15888" max="15888" width="13.7109375" style="2" customWidth="1"/>
     <col min="15889" max="15890" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15891" max="15891" width="10.42578125" style="2" customWidth="1"/>
     <col min="15892" max="15893" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="15894" max="15894" width="0.140625" style="2" customWidth="1"/>
-    <col min="15895" max="16128" width="9.140625" style="2" customWidth="1"/>
+    <col min="15895" max="16128" width="9.140625" style="2"/>
     <col min="16129" max="16129" width="35.7109375" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="3.28515625" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="0.28515625" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="0.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="13.7109375" style="2" customWidth="1"/>
     <col min="16134" max="16135" width="14.7109375" style="2" customWidth="1"/>
     <col min="16136" max="16137" width="13.7109375" style="2" customWidth="1"/>
     <col min="16138" max="16138" width="13.140625" style="2" customWidth="1"/>
     <col min="16139" max="16139" width="13.7109375" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16141" max="16141" width="6.7109375" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="7.140625" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16144" max="16144" width="13.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16146" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16147" max="16147" width="10.42578125" style="2" customWidth="1"/>
     <col min="16148" max="16149" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16150" max="16150" width="0.140625" style="2" customWidth="1"/>
-    <col min="16151" max="16384" width="9.140625" style="2" customWidth="1"/>
+    <col min="16151" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:22" ht="8.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
-    <row r="2" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:22" ht="16.5" customHeight="1">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="E2" s="6" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:22" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:22" ht="3" customHeight="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
-    <row r="4" spans="1:22" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:22" ht="8.25" customHeight="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="E4" s="96" t="s">
-        <v>114</v>
+      <c r="E4" s="101" t="s">
+        <v>135</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="5"/>
       <c r="P4" s="5"/>
       <c r="Q4" s="5"/>
     </row>
-    <row r="5" spans="1:22" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:22" ht="8.4499999999999993" customHeight="1">
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
-    <row r="6" spans="1:22" ht="2.1" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:22" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:22" ht="2.1" customHeight="1"/>
+    <row r="7" spans="1:22" ht="16.899999999999999" customHeight="1">
       <c r="B7" s="88" t="s">
-        <v>115</v>
+        <v>136</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
     </row>
-    <row r="8" spans="1:22" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:22" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:22" ht="1.1499999999999999" customHeight="1"/>
+    <row r="9" spans="1:22" ht="12.2" customHeight="1">
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
     </row>
-    <row r="10" spans="1:22" ht="0.6" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="11" spans="1:22" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:22" ht="0.6" customHeight="1"/>
+    <row r="11" spans="1:22" ht="14.45" customHeight="1">
       <c r="A11" s="90" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="73" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="73" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G11" s="73" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H11" s="73" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I11" s="73" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>66</v>
+      </c>
+      <c r="J11" s="102" t="s">
+        <v>67</v>
       </c>
       <c r="K11" s="75" t="s">
         <v>7</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="5"/>
       <c r="P11" s="76" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="17"/>
       <c r="V11" s="29"/>
     </row>
-    <row r="12" spans="1:22" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:22" ht="28.35" customHeight="1">
       <c r="A12" s="19"/>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="20"/>
       <c r="I12" s="20"/>
       <c r="J12" s="53"/>
-      <c r="K12" s="98" t="s">
-[...3 lines deleted...]
-        <v>117</v>
+      <c r="K12" s="103" t="s">
+        <v>137</v>
+      </c>
+      <c r="L12" s="104" t="s">
+        <v>138</v>
       </c>
       <c r="M12" s="20"/>
       <c r="N12" s="20"/>
       <c r="O12" s="5"/>
-      <c r="P12" s="100" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="P12" s="105" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q12" s="106" t="s">
+        <v>140</v>
       </c>
       <c r="R12" s="20"/>
       <c r="S12" s="53"/>
       <c r="V12" s="29"/>
     </row>
-    <row r="13" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:22" ht="20.45" customHeight="1">
       <c r="A13" s="93" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="26"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K13" s="27"/>
       <c r="M13" s="26"/>
       <c r="N13" s="1"/>
       <c r="P13" s="26"/>
       <c r="Q13" s="1"/>
       <c r="S13" s="59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T13" s="60"/>
       <c r="V13" s="29"/>
     </row>
-    <row r="14" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:22" ht="20.45" customHeight="1">
       <c r="A14" s="94" t="s">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="31">
-        <v>1063.6600000000001</v>
+        <v>1076.4000000000001</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G14" s="32">
-        <v>1063.6600000000001</v>
+        <v>1076.4000000000001</v>
       </c>
       <c r="H14" s="32">
-        <v>1056.17</v>
+        <v>537.28</v>
       </c>
       <c r="I14" s="32">
-        <v>1056.17</v>
+        <v>537.28</v>
       </c>
       <c r="J14" s="32">
-        <v>99.3</v>
+        <v>49.91</v>
       </c>
       <c r="K14" s="32">
-        <v>1047.93</v>
+        <v>534.37</v>
       </c>
       <c r="M14" s="31">
-        <v>1047.93</v>
+        <v>534.37</v>
       </c>
       <c r="N14" s="1"/>
       <c r="P14" s="31">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="S14" s="62">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="T14" s="60"/>
       <c r="V14" s="29"/>
     </row>
-    <row r="15" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:22" ht="20.45" customHeight="1">
       <c r="A15" s="94" t="s">
-        <v>122</v>
+        <v>143</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="31">
-        <v>1227.18</v>
+        <v>1243.83</v>
       </c>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G15" s="32">
-        <v>1227.18</v>
+        <v>1243.83</v>
       </c>
       <c r="H15" s="32">
-        <v>1220.45</v>
+        <v>623.38</v>
       </c>
       <c r="I15" s="32">
-        <v>1220.45</v>
+        <v>623.38</v>
       </c>
       <c r="J15" s="32">
-        <v>99.45</v>
+        <v>50.12</v>
       </c>
       <c r="K15" s="32">
-        <v>1209.51</v>
+        <v>615.25</v>
       </c>
       <c r="M15" s="31">
-        <v>1209.51</v>
+        <v>615.25</v>
       </c>
       <c r="N15" s="1"/>
       <c r="P15" s="31">
-        <v>0.9</v>
+        <v>1.32</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="S15" s="62">
-        <v>0.9</v>
+        <v>1.32</v>
       </c>
       <c r="T15" s="60"/>
       <c r="V15" s="29"/>
     </row>
-    <row r="16" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:22" ht="20.45" customHeight="1">
       <c r="A16" s="94" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="31">
-        <v>7398.62</v>
+        <v>7168.28</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
-      <c r="F16" s="32">
-        <v>-210</v>
+      <c r="F16" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G16" s="32">
-        <v>7188.62</v>
+        <v>7168.28</v>
       </c>
       <c r="H16" s="32">
-        <v>7153.94</v>
+        <v>3041.97</v>
       </c>
       <c r="I16" s="32">
-        <v>7152.03</v>
+        <v>3040.89</v>
       </c>
       <c r="J16" s="32">
-        <v>99.52</v>
+        <v>42.44</v>
       </c>
       <c r="K16" s="32">
-        <v>7301.55</v>
+        <v>3115.19</v>
       </c>
       <c r="M16" s="31">
-        <v>7300.62</v>
+        <v>3114.24</v>
       </c>
       <c r="N16" s="1"/>
       <c r="P16" s="31">
-        <v>-2.02</v>
+        <v>-2.35</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="S16" s="62">
-        <v>-2.04</v>
+        <v>-2.36</v>
       </c>
       <c r="T16" s="60"/>
       <c r="V16" s="29"/>
     </row>
-    <row r="17" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:22" ht="20.45" customHeight="1">
       <c r="A17" s="93" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="34">
-        <v>9689.4599999999991</v>
+        <v>9488.51</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
-      <c r="F17" s="35">
-        <v>-210</v>
+      <c r="F17" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="G17" s="35">
-        <v>9479.4599999999991</v>
+        <v>9488.51</v>
       </c>
       <c r="H17" s="35">
-        <v>9430.56</v>
+        <v>4202.63</v>
       </c>
       <c r="I17" s="35">
-        <v>9428.65</v>
+        <v>4201.55</v>
       </c>
       <c r="J17" s="35">
-        <v>99.48</v>
+        <v>44.29</v>
       </c>
       <c r="K17" s="35">
-        <v>9558.99</v>
+        <v>4264.8100000000004</v>
       </c>
       <c r="M17" s="34">
-        <v>9558.06</v>
+        <v>4263.8599999999997</v>
       </c>
       <c r="N17" s="1"/>
       <c r="P17" s="34">
-        <v>-1.34</v>
+        <v>-1.46</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="S17" s="63">
-        <v>-1.35</v>
+        <v>-1.46</v>
       </c>
       <c r="T17" s="60"/>
       <c r="V17" s="29"/>
     </row>
-    <row r="18" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:22" ht="20.45" customHeight="1">
       <c r="A18" s="93" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="26"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="27"/>
       <c r="G18" s="27"/>
       <c r="H18" s="27"/>
       <c r="I18" s="27"/>
       <c r="J18" s="27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K18" s="27"/>
       <c r="M18" s="26"/>
       <c r="N18" s="1"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="1"/>
       <c r="S18" s="59" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T18" s="60"/>
       <c r="V18" s="29"/>
     </row>
-    <row r="19" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:22" ht="20.45" customHeight="1">
       <c r="A19" s="94" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="31">
         <v>0.55000000000000004</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G19" s="32">
         <v>0.55000000000000004</v>
       </c>
       <c r="H19" s="32">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="I19" s="32">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="J19" s="32">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="K19" s="32">
-        <v>0.28999999999999998</v>
+        <v>0.11</v>
       </c>
       <c r="M19" s="31">
-        <v>0.28999999999999998</v>
+        <v>0.11</v>
       </c>
       <c r="N19" s="1"/>
-      <c r="P19" s="31">
-        <v>-24.14</v>
+      <c r="P19" s="39" t="s">
+        <v>16</v>
       </c>
       <c r="Q19" s="1"/>
-      <c r="S19" s="62">
-        <v>-24.14</v>
+      <c r="S19" s="84" t="s">
+        <v>16</v>
       </c>
       <c r="T19" s="60"/>
       <c r="V19" s="29"/>
     </row>
-    <row r="20" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:22" ht="20.45" customHeight="1">
       <c r="A20" s="94" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="31">
-        <v>1520.4</v>
+        <v>1541.78</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="32">
-        <v>-23</v>
+      <c r="F20" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G20" s="32">
-        <v>1497.4</v>
+        <v>1541.78</v>
       </c>
       <c r="H20" s="32">
-        <v>1492.61</v>
+        <v>764.62</v>
       </c>
       <c r="I20" s="32">
-        <v>1490.97</v>
+        <v>763.48</v>
       </c>
       <c r="J20" s="32">
-        <v>99.68</v>
+        <v>49.59</v>
       </c>
       <c r="K20" s="32">
-        <v>1457.39</v>
+        <v>744.92</v>
       </c>
       <c r="M20" s="31">
-        <v>1456.05</v>
+        <v>744.08</v>
       </c>
       <c r="N20" s="1"/>
       <c r="P20" s="31">
-        <v>2.42</v>
+        <v>2.64</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="S20" s="62">
-        <v>2.4</v>
+        <v>2.61</v>
       </c>
       <c r="T20" s="60"/>
       <c r="V20" s="29"/>
     </row>
-    <row r="21" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:22" ht="20.45" customHeight="1">
       <c r="A21" s="94" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="31">
         <v>28.96</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
-      <c r="F21" s="32">
-        <v>1.25</v>
+      <c r="F21" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G21" s="32">
-        <v>30.21</v>
+        <v>28.96</v>
       </c>
       <c r="H21" s="32">
-        <v>29.88</v>
+        <v>15.62</v>
       </c>
       <c r="I21" s="32">
-        <v>29.82</v>
+        <v>15.6</v>
       </c>
       <c r="J21" s="32">
-        <v>98.91</v>
+        <v>53.94</v>
       </c>
       <c r="K21" s="32">
-        <v>27.75</v>
+        <v>14.92</v>
       </c>
       <c r="M21" s="31">
-        <v>27.72</v>
+        <v>14.92</v>
       </c>
       <c r="N21" s="1"/>
       <c r="P21" s="31">
-        <v>7.68</v>
+        <v>4.6900000000000004</v>
       </c>
       <c r="Q21" s="1"/>
       <c r="S21" s="62">
-        <v>7.58</v>
+        <v>4.5599999999999996</v>
       </c>
       <c r="T21" s="60"/>
       <c r="V21" s="29"/>
     </row>
-    <row r="22" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:22" ht="20.45" customHeight="1">
       <c r="A22" s="94" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="31">
         <v>26.59</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G22" s="32">
         <v>26.59</v>
       </c>
       <c r="H22" s="32">
-        <v>24.59</v>
+        <v>13.13</v>
       </c>
       <c r="I22" s="32">
-        <v>24.53</v>
+        <v>12.49</v>
       </c>
       <c r="J22" s="32">
-        <v>92.48</v>
+        <v>49.38</v>
       </c>
       <c r="K22" s="32">
-        <v>23.34</v>
+        <v>10.01</v>
       </c>
       <c r="M22" s="31">
-        <v>23.34</v>
+        <v>8.4600000000000009</v>
       </c>
       <c r="N22" s="1"/>
       <c r="P22" s="31">
-        <v>5.36</v>
+        <v>31.17</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="S22" s="62">
-        <v>5.0999999999999996</v>
+        <v>47.64</v>
       </c>
       <c r="T22" s="60"/>
       <c r="V22" s="29"/>
     </row>
-    <row r="23" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:22" ht="20.45" customHeight="1">
       <c r="A23" s="94" t="s">
-        <v>128</v>
+        <v>149</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="31">
-        <v>19.18</v>
+        <v>16.52</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G23" s="32">
-        <v>19.18</v>
+        <v>16.52</v>
       </c>
       <c r="H23" s="32">
-        <v>18.690000000000001</v>
+        <v>8.44</v>
       </c>
       <c r="I23" s="32">
-        <v>17.86</v>
+        <v>7.34</v>
       </c>
       <c r="J23" s="32">
-        <v>97.45</v>
+        <v>51.09</v>
       </c>
       <c r="K23" s="32">
-        <v>21.74</v>
+        <v>9.82</v>
       </c>
       <c r="M23" s="31">
-        <v>20.85</v>
+        <v>8.5399999999999991</v>
       </c>
       <c r="N23" s="1"/>
       <c r="P23" s="31">
-        <v>-14.03</v>
+        <v>-14.05</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="S23" s="62">
-        <v>-14.34</v>
+        <v>-14.05</v>
       </c>
       <c r="T23" s="60"/>
       <c r="V23" s="29"/>
     </row>
-    <row r="24" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:22" ht="20.45" customHeight="1">
       <c r="A24" s="94" t="s">
-        <v>129</v>
+        <v>150</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="31">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G24" s="32">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="H24" s="32">
-[...12 lines deleted...]
-        <v>7.0000000000000007E-2</v>
+      <c r="H24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="K24" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="M24" s="39" t="s">
+        <v>16</v>
       </c>
       <c r="N24" s="1"/>
       <c r="P24" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="S24" s="84" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="T24" s="60"/>
       <c r="V24" s="29"/>
     </row>
-    <row r="25" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:22" ht="20.45" customHeight="1">
       <c r="A25" s="94" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="31">
-        <v>11.79</v>
+        <v>12.05</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G25" s="32">
-        <v>11.79</v>
+        <v>12.05</v>
       </c>
       <c r="H25" s="32">
-        <v>10.95</v>
+        <v>2.21</v>
       </c>
       <c r="I25" s="32">
-        <v>10.94</v>
+        <v>2.21</v>
       </c>
       <c r="J25" s="32">
-        <v>92.88</v>
+        <v>18.34</v>
       </c>
       <c r="K25" s="32">
-        <v>10.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="M25" s="31">
-        <v>10.7</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="N25" s="1"/>
       <c r="P25" s="31">
-        <v>2.34</v>
+        <v>0.45</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="S25" s="62">
-        <v>2.2400000000000002</v>
+        <v>0.45</v>
       </c>
       <c r="T25" s="60"/>
       <c r="V25" s="29"/>
     </row>
-    <row r="26" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:22" ht="20.45" customHeight="1">
       <c r="A26" s="94" t="s">
-        <v>130</v>
+        <v>107</v>
       </c>
       <c r="B26" s="1"/>
-      <c r="C26" s="39" t="s">
-        <v>15</v>
+      <c r="C26" s="31">
+        <v>3.77</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="37" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>15</v>
+        <v>16</v>
+      </c>
+      <c r="G26" s="32">
+        <v>3.77</v>
+      </c>
+      <c r="H26" s="32">
+        <v>1.17</v>
+      </c>
+      <c r="I26" s="32">
+        <v>1.1599999999999999</v>
+      </c>
+      <c r="J26" s="32">
+        <v>31.03</v>
       </c>
       <c r="K26" s="32">
-        <v>0.38</v>
+        <v>1.5</v>
       </c>
       <c r="M26" s="31">
-        <v>0.38</v>
+        <v>1.47</v>
       </c>
       <c r="N26" s="1"/>
       <c r="P26" s="31">
-        <v>-100</v>
+        <v>-22</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="S26" s="62">
-        <v>-100</v>
+        <v>-21.09</v>
       </c>
       <c r="T26" s="60"/>
       <c r="V26" s="29"/>
     </row>
-    <row r="27" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>102</v>
+    <row r="27" spans="1:22" ht="20.45" customHeight="1">
+      <c r="A27" s="93" t="s">
+        <v>151</v>
       </c>
       <c r="B27" s="1"/>
-      <c r="C27" s="31">
-        <v>3.77</v>
+      <c r="C27" s="34">
+        <v>1630.29</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="37" t="s">
-[...18 lines deleted...]
-        <v>3.15</v>
+      <c r="F27" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="35">
+        <v>1630.29</v>
+      </c>
+      <c r="H27" s="35">
+        <v>805.3</v>
+      </c>
+      <c r="I27" s="35">
+        <v>802.39</v>
+      </c>
+      <c r="J27" s="35">
+        <v>49.4</v>
+      </c>
+      <c r="K27" s="35">
+        <v>783.48</v>
+      </c>
+      <c r="M27" s="34">
+        <v>779.78</v>
       </c>
       <c r="N27" s="1"/>
-      <c r="P27" s="31">
-        <v>0.95</v>
+      <c r="P27" s="34">
+        <v>2.79</v>
       </c>
       <c r="Q27" s="1"/>
-      <c r="S27" s="62">
-        <v>-3.81</v>
+      <c r="S27" s="63">
+        <v>2.9</v>
       </c>
       <c r="T27" s="60"/>
       <c r="V27" s="29"/>
     </row>
-    <row r="28" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:22" ht="20.45" customHeight="1">
       <c r="A28" s="93" t="s">
-        <v>131</v>
+        <v>110</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="26"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="35">
-[...19 lines deleted...]
-      </c>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="K28" s="27"/>
+      <c r="M28" s="26"/>
       <c r="N28" s="1"/>
-      <c r="P28" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="P28" s="26"/>
       <c r="Q28" s="1"/>
-      <c r="S28" s="63">
-        <v>2.2599999999999998</v>
+      <c r="S28" s="59" t="s">
+        <v>16</v>
       </c>
       <c r="T28" s="60"/>
       <c r="V28" s="29"/>
     </row>
-    <row r="29" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>105</v>
+    <row r="29" spans="1:22" ht="20.45" customHeight="1">
+      <c r="A29" s="94" t="s">
+        <v>152</v>
       </c>
       <c r="B29" s="1"/>
-      <c r="C29" s="26"/>
+      <c r="C29" s="31">
+        <v>165.82</v>
+      </c>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="27"/>
-[...7 lines deleted...]
-      <c r="M29" s="26"/>
+      <c r="F29" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="32">
+        <v>165.82</v>
+      </c>
+      <c r="H29" s="32">
+        <v>81.86</v>
+      </c>
+      <c r="I29" s="32">
+        <v>81.86</v>
+      </c>
+      <c r="J29" s="32">
+        <v>49.37</v>
+      </c>
+      <c r="K29" s="32">
+        <v>81.86</v>
+      </c>
+      <c r="M29" s="31">
+        <v>81.86</v>
+      </c>
       <c r="N29" s="1"/>
-      <c r="P29" s="26"/>
+      <c r="P29" s="39" t="s">
+        <v>16</v>
+      </c>
       <c r="Q29" s="1"/>
-      <c r="S29" s="59" t="s">
-        <v>15</v>
+      <c r="S29" s="84" t="s">
+        <v>16</v>
       </c>
       <c r="T29" s="60"/>
       <c r="V29" s="29"/>
     </row>
-    <row r="30" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:22" ht="20.45" customHeight="1">
       <c r="A30" s="94" t="s">
-        <v>132</v>
+        <v>112</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="31">
-        <v>163.72</v>
+        <v>3.97</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G30" s="32">
-        <v>163.72</v>
+        <v>3.97</v>
       </c>
       <c r="H30" s="32">
-        <v>163.72</v>
+        <v>0.94</v>
       </c>
       <c r="I30" s="32">
-        <v>163.72</v>
+        <v>0.94</v>
       </c>
       <c r="J30" s="32">
-        <v>100</v>
+        <v>23.68</v>
       </c>
       <c r="K30" s="32">
-        <v>160.27000000000001</v>
+        <v>0.94</v>
       </c>
       <c r="M30" s="31">
-        <v>160.27000000000001</v>
+        <v>0.94</v>
       </c>
       <c r="N30" s="1"/>
-      <c r="P30" s="31">
-        <v>2.15</v>
+      <c r="P30" s="39" t="s">
+        <v>16</v>
       </c>
       <c r="Q30" s="1"/>
-      <c r="S30" s="62">
-        <v>2.15</v>
+      <c r="S30" s="84" t="s">
+        <v>16</v>
       </c>
       <c r="T30" s="60"/>
       <c r="V30" s="29"/>
     </row>
-    <row r="31" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:22" ht="20.45" customHeight="1">
       <c r="A31" s="94" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="31">
-        <v>3.97</v>
+        <v>1268.8599999999999</v>
       </c>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
-      <c r="F31" s="32">
-        <v>-0.21</v>
+      <c r="F31" s="37" t="s">
+        <v>16</v>
       </c>
       <c r="G31" s="32">
-        <v>3.76</v>
+        <v>1268.8599999999999</v>
       </c>
       <c r="H31" s="32">
-        <v>3.2</v>
+        <v>580.24</v>
       </c>
       <c r="I31" s="32">
-        <v>3.2</v>
+        <v>580.24</v>
       </c>
       <c r="J31" s="32">
-        <v>85.11</v>
+        <v>45.73</v>
       </c>
       <c r="K31" s="32">
-        <v>3.24</v>
+        <v>501.93</v>
       </c>
       <c r="M31" s="31">
-        <v>3.24</v>
+        <v>501.93</v>
       </c>
       <c r="N31" s="1"/>
       <c r="P31" s="31">
-        <v>-1.23</v>
+        <v>15.6</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="S31" s="62">
-        <v>-1.23</v>
+        <v>15.6</v>
       </c>
       <c r="T31" s="60"/>
       <c r="V31" s="29"/>
     </row>
-    <row r="32" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="32" spans="1:22" ht="20.45" customHeight="1">
+      <c r="A32" s="93" t="s">
+        <v>116</v>
       </c>
       <c r="B32" s="1"/>
-      <c r="C32" s="31">
-        <v>1168.8599999999999</v>
+      <c r="C32" s="34">
+        <v>1438.65</v>
       </c>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
-      <c r="F32" s="32">
-[...18 lines deleted...]
-        <v>1078.32</v>
+      <c r="F32" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" s="35">
+        <v>1438.65</v>
+      </c>
+      <c r="H32" s="35">
+        <v>663.04</v>
+      </c>
+      <c r="I32" s="35">
+        <v>663.04</v>
+      </c>
+      <c r="J32" s="35">
+        <v>46.09</v>
+      </c>
+      <c r="K32" s="35">
+        <v>584.73</v>
+      </c>
+      <c r="M32" s="34">
+        <v>584.73</v>
       </c>
       <c r="N32" s="1"/>
-      <c r="P32" s="31">
-        <v>-7.0000000000000007E-2</v>
+      <c r="P32" s="34">
+        <v>13.39</v>
       </c>
       <c r="Q32" s="1"/>
-      <c r="S32" s="62">
-        <v>10.73</v>
+      <c r="S32" s="63">
+        <v>13.39</v>
       </c>
       <c r="T32" s="60"/>
       <c r="V32" s="29"/>
     </row>
-    <row r="33" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:22" ht="20.45" customHeight="1">
       <c r="A33" s="94" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
-      <c r="F33" s="32">
-[...12 lines deleted...]
-        <v>89.58</v>
+      <c r="F33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="H33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="J33" s="37" t="s">
+        <v>17</v>
       </c>
       <c r="K33" s="37" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="M33" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="N33" s="1"/>
       <c r="P33" s="39" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="S33" s="84" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="T33" s="60"/>
       <c r="V33" s="29"/>
     </row>
-    <row r="34" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:22" ht="20.45" customHeight="1">
       <c r="A34" s="93" t="s">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="34">
-        <v>1336.55</v>
+        <v>12557.45</v>
       </c>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
-      <c r="F34" s="35">
-        <v>34.97</v>
+      <c r="F34" s="27" t="s">
+        <v>16</v>
       </c>
       <c r="G34" s="35">
-        <v>1371.52</v>
+        <v>12557.45</v>
       </c>
       <c r="H34" s="35">
-        <v>1361.33</v>
+        <v>5670.97</v>
       </c>
       <c r="I34" s="35">
-        <v>1361.33</v>
+        <v>5666.98</v>
       </c>
       <c r="J34" s="35">
-        <v>99.26</v>
+        <v>45.16</v>
       </c>
       <c r="K34" s="35">
-        <v>1358.27</v>
+        <v>5633.02</v>
       </c>
       <c r="M34" s="34">
-        <v>1241.83</v>
+        <v>5628.37</v>
       </c>
       <c r="N34" s="1"/>
       <c r="P34" s="34">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="S34" s="63">
-        <v>9.6199999999999992</v>
+        <v>0.69</v>
       </c>
       <c r="T34" s="60"/>
       <c r="V34" s="29"/>
     </row>
-    <row r="35" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="T35" s="60"/>
+    <row r="35" spans="1:22" ht="0.95" customHeight="1">
+      <c r="A35" s="107"/>
+      <c r="B35" s="107"/>
+      <c r="C35" s="107"/>
+      <c r="D35" s="107"/>
+      <c r="E35" s="107"/>
+      <c r="F35" s="107"/>
+      <c r="G35" s="107"/>
+      <c r="H35" s="107"/>
+      <c r="I35" s="107"/>
+      <c r="J35" s="107"/>
+      <c r="K35" s="107"/>
+      <c r="L35" s="107"/>
+      <c r="M35" s="107"/>
+      <c r="N35" s="107"/>
+      <c r="O35" s="107"/>
+      <c r="P35" s="107"/>
+      <c r="Q35" s="107"/>
+      <c r="R35" s="107"/>
+      <c r="S35" s="107"/>
       <c r="V35" s="29"/>
     </row>
-    <row r="36" spans="1:22" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...38 lines deleted...]
-      <c r="T36" s="60"/>
+    <row r="36" spans="1:22">
       <c r="V36" s="29"/>
     </row>
-    <row r="37" spans="1:22" ht="409.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
-[...20 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="136">
-[...9 lines deleted...]
-    <mergeCell ref="S36:T36"/>
+  <mergeCells count="126">
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:E33"/>
     <mergeCell ref="M33:N33"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="S33:T33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:E34"/>
     <mergeCell ref="M34:N34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="S34:T34"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="M31:N31"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="S31:T31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:E32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="P32:Q32"/>
     <mergeCell ref="S32:T32"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="M29:N29"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="S29:T29"/>
@@ -13651,74 +13707,74 @@
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="P13:Q13"/>
     <mergeCell ref="S13:T13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="P14:Q14"/>
     <mergeCell ref="S14:T14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:N11"/>
     <mergeCell ref="P11:S11"/>
     <mergeCell ref="L12:N12"/>
     <mergeCell ref="Q12:S12"/>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:N2"/>
     <mergeCell ref="E4:N5"/>
     <mergeCell ref="B7:Q7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="A11:B12"/>
     <mergeCell ref="C11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
   </mergeCells>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.20726771653543308" header="0.19685039370078741" footer="0.19685039370078741"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>ResumenPI</vt:lpstr>
       <vt:lpstr>ResumenPICap4</vt:lpstr>
       <vt:lpstr>ResumenPG</vt:lpstr>
       <vt:lpstr>ResumenPGCap4</vt:lpstr>
       <vt:lpstr>ResumenPGCap4NoCont</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Gerencia Informatica de la Seguridad Social</Company>
+  <Company>Gerencia Informatica de la SS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>GISS</dc:creator>
+  <dc:creator>99g40039</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>