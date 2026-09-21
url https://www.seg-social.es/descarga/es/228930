--- v7 (2026-08-02)
+++ v8 (2026-09-21)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="547">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="552">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
+      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
+      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
+      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
+      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1339 +2048,1354 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>508.874.208,38</t>
-[...5 lines deleted...]
-    <t>6.014,37</t>
+    <t>678.946.995,91</t>
+  </si>
+  <si>
+    <t>6.986.565,87</t>
+  </si>
+  <si>
+    <t>10.618,03</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>514.385.670,47</t>
-[...14 lines deleted...]
-    <t>249.998,16</t>
+    <t>685.944.179,81</t>
+  </si>
+  <si>
+    <t>40.407,37</t>
+  </si>
+  <si>
+    <t>685.984.587,18</t>
+  </si>
+  <si>
+    <t>1.014.442.780,91</t>
+  </si>
+  <si>
+    <t>9.625.494,69</t>
+  </si>
+  <si>
+    <t>338.833,49</t>
   </si>
   <si>
     <t>20.361,64</t>
   </si>
   <si>
-    <t>766.004.730,54</t>
-[...71 lines deleted...]
-    <t>5.051,71</t>
+    <t>1.024.427.470,73</t>
+  </si>
+  <si>
+    <t>60.396,88</t>
+  </si>
+  <si>
+    <t>1.024.487.867,61</t>
+  </si>
+  <si>
+    <t>657.428.155,54</t>
+  </si>
+  <si>
+    <t>3.474.870,72</t>
+  </si>
+  <si>
+    <t>23.957,56</t>
+  </si>
+  <si>
+    <t>660.926.983,82</t>
+  </si>
+  <si>
+    <t>42.410,90</t>
+  </si>
+  <si>
+    <t>660.969.394,72</t>
+  </si>
+  <si>
+    <t>816.257.862,79</t>
+  </si>
+  <si>
+    <t>5.339.633,35</t>
+  </si>
+  <si>
+    <t>25.925,54</t>
+  </si>
+  <si>
+    <t>821.623.421,68</t>
+  </si>
+  <si>
+    <t>52.711,86</t>
+  </si>
+  <si>
+    <t>821.676.133,54</t>
+  </si>
+  <si>
+    <t>486.225.950,52</t>
+  </si>
+  <si>
+    <t>3.968.021,74</t>
+  </si>
+  <si>
+    <t>181.800,28</t>
+  </si>
+  <si>
+    <t>4.829,02</t>
+  </si>
+  <si>
+    <t>490.380.601,56</t>
+  </si>
+  <si>
+    <t>22.585,20</t>
+  </si>
+  <si>
+    <t>490.403.186,76</t>
+  </si>
+  <si>
+    <t>483.197.857,94</t>
+  </si>
+  <si>
+    <t>4.194.455,29</t>
+  </si>
+  <si>
+    <t>6.710,96</t>
   </si>
   <si>
     <t>44.204,15</t>
   </si>
   <si>
-    <t>367.178.430,52</t>
-[...92 lines deleted...]
-    <t>3.579,79</t>
+    <t>487.443.228,34</t>
+  </si>
+  <si>
+    <t>35.703,39</t>
+  </si>
+  <si>
+    <t>487.478.931,73</t>
+  </si>
+  <si>
+    <t>1.693.090.440,76</t>
+  </si>
+  <si>
+    <t>11.864.432,43</t>
+  </si>
+  <si>
+    <t>82.252,79</t>
+  </si>
+  <si>
+    <t>1.705.037.125,98</t>
+  </si>
+  <si>
+    <t>83.134,04</t>
+  </si>
+  <si>
+    <t>1.705.120.260,02</t>
+  </si>
+  <si>
+    <t>1.955.417.990,19</t>
+  </si>
+  <si>
+    <t>14.946.270,34</t>
+  </si>
+  <si>
+    <t>623.808,26</t>
+  </si>
+  <si>
+    <t>1.970.988.068,79</t>
+  </si>
+  <si>
+    <t>78.949,03</t>
+  </si>
+  <si>
+    <t>1.971.067.017,82</t>
+  </si>
+  <si>
+    <t>7.785.008.034,56</t>
+  </si>
+  <si>
+    <t>60.399.744,43</t>
+  </si>
+  <si>
+    <t>1.293.906,91</t>
+  </si>
+  <si>
+    <t>69.394,81</t>
+  </si>
+  <si>
+    <t>7.846.771.080,71</t>
+  </si>
+  <si>
+    <t>416.298,67</t>
+  </si>
+  <si>
+    <t>7.847.187.379,38</t>
+  </si>
+  <si>
+    <t>253.965.817,86</t>
+  </si>
+  <si>
+    <t>984.193,13</t>
+  </si>
+  <si>
+    <t>7.533,71</t>
+  </si>
+  <si>
+    <t>46.610,73</t>
+  </si>
+  <si>
+    <t>255.004.155,43</t>
+  </si>
+  <si>
+    <t>4.703,06</t>
+  </si>
+  <si>
+    <t>255.008.858,49</t>
+  </si>
+  <si>
+    <t>130.781.589,58</t>
+  </si>
+  <si>
+    <t>619.726,36</t>
+  </si>
+  <si>
+    <t>4.754,64</t>
   </si>
   <si>
     <t>55.418,82</t>
   </si>
   <si>
-    <t>98.880.436,46</t>
-[...17 lines deleted...]
-    <t>6.094,85</t>
+    <t>131.461.489,40</t>
+  </si>
+  <si>
+    <t>10.075,93</t>
+  </si>
+  <si>
+    <t>131.471.565,33</t>
+  </si>
+  <si>
+    <t>1.187.962.493,29</t>
+  </si>
+  <si>
+    <t>4.294.367,63</t>
+  </si>
+  <si>
+    <t>175.929,77</t>
+  </si>
+  <si>
+    <t>7.313,82</t>
   </si>
   <si>
     <t>469.029,00</t>
   </si>
   <si>
-    <t>890.918.343,30</t>
-[...59 lines deleted...]
-    <t>79.662,76</t>
+    <t>1.192.909.133,51</t>
+  </si>
+  <si>
+    <t>34.253,03</t>
+  </si>
+  <si>
+    <t>1.192.943.386,54</t>
+  </si>
+  <si>
+    <t>1.572.709.900,73</t>
+  </si>
+  <si>
+    <t>5.898.287,12</t>
+  </si>
+  <si>
+    <t>188.218,12</t>
+  </si>
+  <si>
+    <t>109.343,37</t>
+  </si>
+  <si>
+    <t>1.579.374.778,34</t>
+  </si>
+  <si>
+    <t>49.032,02</t>
+  </si>
+  <si>
+    <t>1.579.423.810,36</t>
+  </si>
+  <si>
+    <t>1.023.793.740,83</t>
+  </si>
+  <si>
+    <t>266.323,48</t>
+  </si>
+  <si>
+    <t>681.058,60</t>
+  </si>
+  <si>
+    <t>68.324,49</t>
+  </si>
+  <si>
+    <t>1.024.809.447,40</t>
+  </si>
+  <si>
+    <t>23.432,66</t>
+  </si>
+  <si>
+    <t>1.024.832.880,06</t>
+  </si>
+  <si>
+    <t>1.425.623.401,80</t>
+  </si>
+  <si>
+    <t>11.026.813,61</t>
+  </si>
+  <si>
+    <t>65.717,52</t>
+  </si>
+  <si>
+    <t>84.857,92</t>
   </si>
   <si>
     <t>17.729,26</t>
   </si>
   <si>
-    <t>1.074.778.819,16</t>
-[...146 lines deleted...]
-    <t>12.959,47</t>
+    <t>1.436.818.520,11</t>
+  </si>
+  <si>
+    <t>45.169,64</t>
+  </si>
+  <si>
+    <t>1.436.863.689,75</t>
+  </si>
+  <si>
+    <t>1.193.046.591,79</t>
+  </si>
+  <si>
+    <t>12.080.320,72</t>
+  </si>
+  <si>
+    <t>77.757,03</t>
+  </si>
+  <si>
+    <t>1.205.204.669,54</t>
+  </si>
+  <si>
+    <t>73.975,68</t>
+  </si>
+  <si>
+    <t>1.205.278.645,22</t>
+  </si>
+  <si>
+    <t>1.069.153.063,39</t>
+  </si>
+  <si>
+    <t>7.488.845,51</t>
+  </si>
+  <si>
+    <t>58.772,17</t>
+  </si>
+  <si>
+    <t>24,10</t>
+  </si>
+  <si>
+    <t>1.076.700.705,17</t>
+  </si>
+  <si>
+    <t>27.696,84</t>
+  </si>
+  <si>
+    <t>1.076.728.402,01</t>
+  </si>
+  <si>
+    <t>2.262.199.655,18</t>
+  </si>
+  <si>
+    <t>19.569.166,23</t>
+  </si>
+  <si>
+    <t>136.529,20</t>
+  </si>
+  <si>
+    <t>2.281.905.374,71</t>
+  </si>
+  <si>
+    <t>101.672,52</t>
+  </si>
+  <si>
+    <t>2.282.007.047,23</t>
+  </si>
+  <si>
+    <t>587.328.083,24</t>
+  </si>
+  <si>
+    <t>2.460.646,46</t>
+  </si>
+  <si>
+    <t>67.589,00</t>
+  </si>
+  <si>
+    <t>24.093,51</t>
+  </si>
+  <si>
+    <t>589.880.412,21</t>
+  </si>
+  <si>
+    <t>19.204,74</t>
+  </si>
+  <si>
+    <t>589.899.616,95</t>
+  </si>
+  <si>
+    <t>349.911.344,71</t>
+  </si>
+  <si>
+    <t>2.809.537,59</t>
+  </si>
+  <si>
+    <t>8.731,17</t>
+  </si>
+  <si>
+    <t>62.705,76</t>
+  </si>
+  <si>
+    <t>352.792.319,23</t>
+  </si>
+  <si>
+    <t>15.109,31</t>
+  </si>
+  <si>
+    <t>352.807.428,54</t>
+  </si>
+  <si>
+    <t>411.519.266,09</t>
+  </si>
+  <si>
+    <t>2.226.763,91</t>
+  </si>
+  <si>
+    <t>138.602,01</t>
+  </si>
+  <si>
+    <t>413.884.632,01</t>
+  </si>
+  <si>
+    <t>8.604,91</t>
+  </si>
+  <si>
+    <t>413.893.236,92</t>
+  </si>
+  <si>
+    <t>165.958.626,31</t>
+  </si>
+  <si>
+    <t>1.038.656,04</t>
+  </si>
+  <si>
+    <t>166.997.282,35</t>
+  </si>
+  <si>
+    <t>6.419,68</t>
+  </si>
+  <si>
+    <t>167.003.702,03</t>
+  </si>
+  <si>
+    <t>275.763.400,11</t>
+  </si>
+  <si>
+    <t>1.967.226,65</t>
+  </si>
+  <si>
+    <t>17.040,12</t>
   </si>
   <si>
     <t>12.509,80</t>
   </si>
   <si>
-    <t>206.864.915,74</t>
-[...68 lines deleted...]
-    <t>112.781,18</t>
+    <t>277.760.176,68</t>
+  </si>
+  <si>
+    <t>18.018,39</t>
+  </si>
+  <si>
+    <t>277.778.195,07</t>
+  </si>
+  <si>
+    <t>641.886.977,17</t>
+  </si>
+  <si>
+    <t>3.517.595,14</t>
+  </si>
+  <si>
+    <t>91.865,45</t>
+  </si>
+  <si>
+    <t>645.496.437,76</t>
+  </si>
+  <si>
+    <t>21.583,18</t>
+  </si>
+  <si>
+    <t>645.518.020,94</t>
+  </si>
+  <si>
+    <t>1.845.039.614,39</t>
+  </si>
+  <si>
+    <t>11.559.779,33</t>
+  </si>
+  <si>
+    <t>256.238,75</t>
+  </si>
+  <si>
+    <t>75.215,56</t>
+  </si>
+  <si>
+    <t>1.856.930.848,03</t>
+  </si>
+  <si>
+    <t>69.735,47</t>
+  </si>
+  <si>
+    <t>1.857.000.583,50</t>
+  </si>
+  <si>
+    <t>123.903.041,21</t>
+  </si>
+  <si>
+    <t>-62.374,06</t>
+  </si>
+  <si>
+    <t>123.840.667,15</t>
+  </si>
+  <si>
+    <t>4.428,00</t>
+  </si>
+  <si>
+    <t>123.845.095,15</t>
+  </si>
+  <si>
+    <t>407.832.426,24</t>
+  </si>
+  <si>
+    <t>1.724.959,49</t>
+  </si>
+  <si>
+    <t>147.796,18</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>306.457.803,44</t>
-[...56 lines deleted...]
-    <t>2.707,25</t>
+    <t>409.727.534,43</t>
+  </si>
+  <si>
+    <t>7.748,98</t>
+  </si>
+  <si>
+    <t>409.735.283,41</t>
+  </si>
+  <si>
+    <t>400.407.196,79</t>
+  </si>
+  <si>
+    <t>574.545,05</t>
+  </si>
+  <si>
+    <t>20.618,55</t>
+  </si>
+  <si>
+    <t>401.002.360,39</t>
+  </si>
+  <si>
+    <t>13.797,24</t>
+  </si>
+  <si>
+    <t>401.016.157,63</t>
+  </si>
+  <si>
+    <t>160.246.288,36</t>
+  </si>
+  <si>
+    <t>258.910,19</t>
+  </si>
+  <si>
+    <t>86.733,53</t>
+  </si>
+  <si>
+    <t>55.306,47</t>
+  </si>
+  <si>
+    <t>160.647.238,55</t>
+  </si>
+  <si>
+    <t>600,00</t>
+  </si>
+  <si>
+    <t>160.647.838,55</t>
+  </si>
+  <si>
+    <t>296.372.633,61</t>
+  </si>
+  <si>
+    <t>1.603.191,73</t>
+  </si>
+  <si>
+    <t>21.496,13</t>
+  </si>
+  <si>
+    <t>3.248,70</t>
   </si>
   <si>
     <t>6.850,00</t>
   </si>
   <si>
-    <t>223.894.045,08</t>
-[...125 lines deleted...]
-    <t>11.819,51</t>
+    <t>298.007.420,17</t>
+  </si>
+  <si>
+    <t>20.426,32</t>
+  </si>
+  <si>
+    <t>298.027.846,49</t>
+  </si>
+  <si>
+    <t>146.847.808,12</t>
+  </si>
+  <si>
+    <t>246.211,07</t>
+  </si>
+  <si>
+    <t>147.094.019,19</t>
+  </si>
+  <si>
+    <t>5.894,00</t>
+  </si>
+  <si>
+    <t>147.099.913,19</t>
+  </si>
+  <si>
+    <t>94.360.930,52</t>
+  </si>
+  <si>
+    <t>205.059,75</t>
+  </si>
+  <si>
+    <t>11.928,36</t>
+  </si>
+  <si>
+    <t>94.577.918,63</t>
+  </si>
+  <si>
+    <t>581.614.703,62</t>
+  </si>
+  <si>
+    <t>2.300.422,16</t>
+  </si>
+  <si>
+    <t>502.253,91</t>
+  </si>
+  <si>
+    <t>41.484,18</t>
+  </si>
+  <si>
+    <t>584.458.863,87</t>
+  </si>
+  <si>
+    <t>14.841,00</t>
+  </si>
+  <si>
+    <t>584.473.704,87</t>
+  </si>
+  <si>
+    <t>131.749.445,56</t>
+  </si>
+  <si>
+    <t>586.529,63</t>
+  </si>
+  <si>
+    <t>7.956,08</t>
+  </si>
+  <si>
+    <t>21.441,02</t>
+  </si>
+  <si>
+    <t>132.365.372,29</t>
+  </si>
+  <si>
+    <t>7.201,06</t>
+  </si>
+  <si>
+    <t>132.372.573,35</t>
+  </si>
+  <si>
+    <t>2.343.334.474,03</t>
+  </si>
+  <si>
+    <t>7.437.455,01</t>
+  </si>
+  <si>
+    <t>786.854,38</t>
+  </si>
+  <si>
+    <t>155.761,25</t>
+  </si>
+  <si>
+    <t>2.351.721.394,67</t>
+  </si>
+  <si>
+    <t>74.936,60</t>
+  </si>
+  <si>
+    <t>2.351.796.331,27</t>
+  </si>
+  <si>
+    <t>8.445.892.760,22</t>
+  </si>
+  <si>
+    <t>60.690.276,39</t>
+  </si>
+  <si>
+    <t>2.214.617,95</t>
+  </si>
+  <si>
+    <t>111.174,06</t>
+  </si>
+  <si>
+    <t>8.508.908.828,62</t>
+  </si>
+  <si>
+    <t>110.504,57</t>
+  </si>
+  <si>
+    <t>8.509.019.333,19</t>
+  </si>
+  <si>
+    <t>908.132.926,30</t>
+  </si>
+  <si>
+    <t>4.771.493,36</t>
+  </si>
+  <si>
+    <t>15.645,49</t>
   </si>
   <si>
     <t>62.614,84</t>
   </si>
   <si>
-    <t>677.865.159,15</t>
-[...71 lines deleted...]
-    <t>13.158,29</t>
+    <t>912.982.679,99</t>
+  </si>
+  <si>
+    <t>24.138,72</t>
+  </si>
+  <si>
+    <t>913.006.818,71</t>
+  </si>
+  <si>
+    <t>504.569.263,87</t>
+  </si>
+  <si>
+    <t>3.028.376,52</t>
+  </si>
+  <si>
+    <t>19.561,68</t>
+  </si>
+  <si>
+    <t>507.617.202,07</t>
+  </si>
+  <si>
+    <t>10.394,08</t>
+  </si>
+  <si>
+    <t>507.627.596,15</t>
+  </si>
+  <si>
+    <t>911.125.238,82</t>
+  </si>
+  <si>
+    <t>5.630.190,52</t>
+  </si>
+  <si>
+    <t>107.984,52</t>
+  </si>
+  <si>
+    <t>1.829,30</t>
+  </si>
+  <si>
+    <t>916.865.243,16</t>
+  </si>
+  <si>
+    <t>13.293,48</t>
+  </si>
+  <si>
+    <t>916.878.536,64</t>
+  </si>
+  <si>
+    <t>10.769.720.189,21</t>
+  </si>
+  <si>
+    <t>74.120.336,79</t>
+  </si>
+  <si>
+    <t>2.357.809,64</t>
+  </si>
+  <si>
+    <t>173.788,90</t>
+  </si>
+  <si>
+    <t>10.846.373.953,84</t>
+  </si>
+  <si>
+    <t>158.330,85</t>
+  </si>
+  <si>
+    <t>10.846.532.284,69</t>
+  </si>
+  <si>
+    <t>544.408.497,28</t>
+  </si>
+  <si>
+    <t>5.911.100,65</t>
+  </si>
+  <si>
+    <t>17.297,73</t>
   </si>
   <si>
     <t>6.667,56</t>
   </si>
   <si>
-    <t>413.818.486,46</t>
-[...227 lines deleted...]
-    <t>37.099,72</t>
+    <t>6.089,00</t>
+  </si>
+  <si>
+    <t>550.349.652,22</t>
+  </si>
+  <si>
+    <t>17.962,50</t>
+  </si>
+  <si>
+    <t>550.367.614,72</t>
+  </si>
+  <si>
+    <t>317.341.678,46</t>
+  </si>
+  <si>
+    <t>2.974.699,78</t>
+  </si>
+  <si>
+    <t>18.354,13</t>
+  </si>
+  <si>
+    <t>320.334.732,37</t>
+  </si>
+  <si>
+    <t>22.947,10</t>
+  </si>
+  <si>
+    <t>320.357.679,47</t>
+  </si>
+  <si>
+    <t>861.750.175,74</t>
+  </si>
+  <si>
+    <t>8.885.800,43</t>
+  </si>
+  <si>
+    <t>35.651,86</t>
+  </si>
+  <si>
+    <t>870.684.384,59</t>
+  </si>
+  <si>
+    <t>40.909,60</t>
+  </si>
+  <si>
+    <t>870.725.294,19</t>
+  </si>
+  <si>
+    <t>1.208.507.385,24</t>
+  </si>
+  <si>
+    <t>4.655.092,69</t>
+  </si>
+  <si>
+    <t>201.089,81</t>
+  </si>
+  <si>
+    <t>25.361,88</t>
+  </si>
+  <si>
+    <t>84.500,00</t>
+  </si>
+  <si>
+    <t>1.213.473.429,62</t>
+  </si>
+  <si>
+    <t>61.702,28</t>
+  </si>
+  <si>
+    <t>1.213.535.131,90</t>
+  </si>
+  <si>
+    <t>279.798.549,91</t>
+  </si>
+  <si>
+    <t>3.356.214,61</t>
+  </si>
+  <si>
+    <t>86.518,54</t>
+  </si>
+  <si>
+    <t>283.241.283,06</t>
+  </si>
+  <si>
+    <t>19.468,21</t>
+  </si>
+  <si>
+    <t>283.260.751,27</t>
+  </si>
+  <si>
+    <t>251.421.812,02</t>
+  </si>
+  <si>
+    <t>1.459.422,35</t>
+  </si>
+  <si>
+    <t>20.586,90</t>
+  </si>
+  <si>
+    <t>252.901.821,27</t>
+  </si>
+  <si>
+    <t>21.893,32</t>
+  </si>
+  <si>
+    <t>252.923.714,59</t>
+  </si>
+  <si>
+    <t>909.916.816,23</t>
+  </si>
+  <si>
+    <t>5.216.822,20</t>
+  </si>
+  <si>
+    <t>20.919,14</t>
+  </si>
+  <si>
+    <t>42.599,75</t>
+  </si>
+  <si>
+    <t>915.197.157,32</t>
+  </si>
+  <si>
+    <t>65.727,89</t>
+  </si>
+  <si>
+    <t>915.262.885,21</t>
+  </si>
+  <si>
+    <t>2.649.644.563,40</t>
+  </si>
+  <si>
+    <t>14.687.551,85</t>
+  </si>
+  <si>
+    <t>329.114,39</t>
+  </si>
+  <si>
+    <t>67.961,63</t>
+  </si>
+  <si>
+    <t>2.664.813.691,27</t>
+  </si>
+  <si>
+    <t>168.791,70</t>
+  </si>
+  <si>
+    <t>2.664.982.482,97</t>
+  </si>
+  <si>
+    <t>341.667.297,09</t>
+  </si>
+  <si>
+    <t>2.599.713,38</t>
+  </si>
+  <si>
+    <t>5.681,99</t>
+  </si>
+  <si>
+    <t>344.272.692,46</t>
+  </si>
+  <si>
+    <t>5.349,33</t>
+  </si>
+  <si>
+    <t>344.278.041,79</t>
+  </si>
+  <si>
+    <t>11.218.983.268,90</t>
+  </si>
+  <si>
+    <t>52.094.048,03</t>
+  </si>
+  <si>
+    <t>9.352.024,72</t>
+  </si>
+  <si>
+    <t>11.280.429.341,65</t>
+  </si>
+  <si>
+    <t>103.021,00</t>
+  </si>
+  <si>
+    <t>11.280.532.362,65</t>
+  </si>
+  <si>
+    <t>1.495.592.242,09</t>
+  </si>
+  <si>
+    <t>10.397.750,95</t>
+  </si>
+  <si>
+    <t>241.354,50</t>
+  </si>
+  <si>
+    <t>3.262,68</t>
+  </si>
+  <si>
+    <t>1.506.234.610,22</t>
+  </si>
+  <si>
+    <t>49.338,75</t>
+  </si>
+  <si>
+    <t>1.506.283.948,97</t>
+  </si>
+  <si>
+    <t>905.203.251,37</t>
+  </si>
+  <si>
+    <t>3.710.445,03</t>
+  </si>
+  <si>
+    <t>213.222,49</t>
+  </si>
+  <si>
+    <t>15.574,61</t>
+  </si>
+  <si>
+    <t>909.142.493,50</t>
+  </si>
+  <si>
+    <t>6.394,30</t>
+  </si>
+  <si>
+    <t>909.148.887,80</t>
+  </si>
+  <si>
+    <t>1.717.078.419,70</t>
+  </si>
+  <si>
+    <t>12.775.009,41</t>
+  </si>
+  <si>
+    <t>50.034,17</t>
   </si>
   <si>
     <t>31.800,84</t>
   </si>
   <si>
-    <t>1.286.976.525,37</t>
-[...221 lines deleted...]
-    <t>58.140.688.571,79</t>
+    <t>1.729.935.264,12</t>
+  </si>
+  <si>
+    <t>62.637,87</t>
+  </si>
+  <si>
+    <t>1.729.997.901,99</t>
+  </si>
+  <si>
+    <t>642.011.559,74</t>
+  </si>
+  <si>
+    <t>3.429.549,63</t>
+  </si>
+  <si>
+    <t>67.121,31</t>
+  </si>
+  <si>
+    <t>645.508.230,68</t>
+  </si>
+  <si>
+    <t>17.483,46</t>
+  </si>
+  <si>
+    <t>645.525.714,14</t>
+  </si>
+  <si>
+    <t>2.990.028.681,72</t>
+  </si>
+  <si>
+    <t>17.225.231,15</t>
+  </si>
+  <si>
+    <t>536.094,33</t>
+  </si>
+  <si>
+    <t>3.007.790.007,20</t>
+  </si>
+  <si>
+    <t>60.489,71</t>
+  </si>
+  <si>
+    <t>3.007.850.496,91</t>
+  </si>
+  <si>
+    <t>5.349.118.661,16</t>
+  </si>
+  <si>
+    <t>33.429.790,19</t>
+  </si>
+  <si>
+    <t>653.249,81</t>
+  </si>
+  <si>
+    <t>5.383.233.502,00</t>
+  </si>
+  <si>
+    <t>140.611,04</t>
+  </si>
+  <si>
+    <t>5.383.374.113,04</t>
+  </si>
+  <si>
+    <t>532.700.877,90</t>
+  </si>
+  <si>
+    <t>3.255.653,43</t>
+  </si>
+  <si>
+    <t>383.539,83</t>
+  </si>
+  <si>
+    <t>536.340.071,16</t>
+  </si>
+  <si>
+    <t>10.355,60</t>
+  </si>
+  <si>
+    <t>536.350.426,76</t>
+  </si>
+  <si>
+    <t>1.043.031.746,07</t>
+  </si>
+  <si>
+    <t>-1.027.501,38</t>
+  </si>
+  <si>
+    <t>355.563,16</t>
+  </si>
+  <si>
+    <t>274,53</t>
+  </si>
+  <si>
+    <t>1.042.360.082,38</t>
+  </si>
+  <si>
+    <t>7.643,44</t>
+  </si>
+  <si>
+    <t>1.042.367.725,82</t>
+  </si>
+  <si>
+    <t>1.576.465.799,65</t>
+  </si>
+  <si>
+    <t>3.509.858,39</t>
+  </si>
+  <si>
+    <t>222.089,19</t>
+  </si>
+  <si>
+    <t>28.663,72</t>
+  </si>
+  <si>
+    <t>1.580.226.410,95</t>
+  </si>
+  <si>
+    <t>13.511,59</t>
+  </si>
+  <si>
+    <t>1.580.239.922,54</t>
+  </si>
+  <si>
+    <t>3.152.198.423,62</t>
+  </si>
+  <si>
+    <t>5.738.010,44</t>
+  </si>
+  <si>
+    <t>961.192,18</t>
+  </si>
+  <si>
+    <t>28.938,25</t>
+  </si>
+  <si>
+    <t>3.158.926.564,49</t>
+  </si>
+  <si>
+    <t>31.510,63</t>
+  </si>
+  <si>
+    <t>3.158.958.075,12</t>
+  </si>
+  <si>
+    <t>68.366.906,43</t>
+  </si>
+  <si>
+    <t>595.890,05</t>
+  </si>
+  <si>
+    <t>5.568,00</t>
+  </si>
+  <si>
+    <t>68.968.364,48</t>
+  </si>
+  <si>
+    <t>33.814,24</t>
+  </si>
+  <si>
+    <t>69.002.178,72</t>
+  </si>
+  <si>
+    <t>65.775.628,00</t>
+  </si>
+  <si>
+    <t>1.321.916,92</t>
+  </si>
+  <si>
+    <t>5.250,35</t>
+  </si>
+  <si>
+    <t>67.102.795,27</t>
+  </si>
+  <si>
+    <t>92.925,87</t>
+  </si>
+  <si>
+    <t>67.195.721,14</t>
+  </si>
+  <si>
+    <t>37.120.861,85</t>
+  </si>
+  <si>
+    <t>3.362.446,93</t>
+  </si>
+  <si>
+    <t>34.718.072.633,49</t>
+  </si>
+  <si>
+    <t>200.721.519,99</t>
+  </si>
+  <si>
+    <t>11.813.272,87</t>
+  </si>
+  <si>
+    <t>20.417.862,59</t>
+  </si>
+  <si>
+    <t>34.991.508.597,72</t>
+  </si>
+  <si>
+    <t>513.020,65</t>
+  </si>
+  <si>
+    <t>34.992.021.618,37</t>
+  </si>
+  <si>
+    <t>55.760.178.373,62</t>
+  </si>
+  <si>
+    <t>329.561.916,66</t>
+  </si>
+  <si>
+    <t>34.735.698.047,55</t>
+  </si>
+  <si>
+    <t>201.647.347,82</t>
+  </si>
+  <si>
+    <t>12.399.299,43</t>
+  </si>
+  <si>
+    <t>91.059.902.847,67</t>
+  </si>
+  <si>
+    <t>2.143.500,28</t>
+  </si>
+  <si>
+    <t>91.062.046.347,95</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
+      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4387,2821 +4402,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>6498501.34</v>
+        <v>8372490.15</v>
       </c>
       <c r="E12" s="10">
-        <v>1129820.76</v>
+        <v>1384481.72</v>
       </c>
       <c r="G12" s="11">
         <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>835376218.75</v>
+        <v>1008945527.13</v>
       </c>
       <c r="I12" s="11">
-        <v>26658.72</v>
+        <v>31341.42</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>843031205.87</v>
+        <v>1018733846.72</v>
       </c>
       <c r="L12" s="11">
-        <v>30018.96</v>
+        <v>32718.96</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>30018.96</v>
+        <v>32718.96</v>
       </c>
       <c r="Q12" s="13">
-        <v>843061224.83</v>
+        <v>1018766565.68</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>11250554.58</v>
+        <v>14498356.41</v>
       </c>
       <c r="E13" s="10">
-        <v>2661148.2</v>
+        <v>3168631.01</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>1866447877.31</v>
+        <v>2250307671.51</v>
       </c>
       <c r="I13" s="11">
-        <v>11524.82</v>
+        <v>77459.7</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>1880371104.91</v>
+        <v>2268052118.63</v>
       </c>
       <c r="L13" s="11">
-        <v>39346.8</v>
+        <v>48078.96</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>39346.8</v>
+        <v>48078.96</v>
       </c>
       <c r="Q13" s="13">
-        <v>1880410451.71</v>
+        <v>2268100197.59</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>10120282.27</v>
+        <v>12942499.59</v>
       </c>
       <c r="E14" s="10">
-        <v>1460864.79</v>
+        <v>1753746.32</v>
       </c>
       <c r="G14" s="11">
         <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>1219222600.22</v>
+        <v>1465780883.33</v>
       </c>
       <c r="I14" s="11">
         <v>17423.64</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>1230821444.53</v>
+        <v>1480494826.49</v>
       </c>
       <c r="L14" s="11">
-        <v>20217.12</v>
+        <v>21417.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>20217.12</v>
+        <v>21417.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>1230841661.65</v>
+        <v>1480516243.61</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>8955717.56</v>
+        <v>11545340.9</v>
       </c>
       <c r="E15" s="10">
-        <v>1304910.59</v>
+        <v>1694355.56</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>1396769457.34</v>
+        <v>1679969746.98</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>1407030085.49</v>
+        <v>1693209443.44</v>
       </c>
       <c r="L15" s="11">
-        <v>30812.28</v>
+        <v>34628.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>30812.28</v>
+        <v>34628.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>1407060897.77</v>
+        <v>1693244071.72</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>5958394.17</v>
+        <v>7657424.45</v>
       </c>
       <c r="E16" s="10">
-        <v>1524431.08</v>
+        <v>1930494.56</v>
       </c>
       <c r="G16" s="11">
-        <v>0</v>
+        <v>4.65</v>
       </c>
       <c r="H16" s="11">
-        <v>776300940.74</v>
+        <v>933223016.42</v>
       </c>
       <c r="I16" s="11">
-        <v>84389.71</v>
+        <v>96295.44</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>783868155.7</v>
+        <v>942907235.52</v>
       </c>
       <c r="L16" s="11">
         <v>14558.46</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
         <v>14558.46</v>
       </c>
       <c r="Q16" s="13">
-        <v>783882714.16</v>
+        <v>942921793.98</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>7260583.71</v>
+        <v>9358992.16</v>
       </c>
       <c r="E17" s="10">
-        <v>1173352.6</v>
+        <v>1387599.87</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>993506928.75</v>
+        <v>1197896024.5</v>
       </c>
       <c r="I17" s="11">
         <v>3539.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>1001944404.31</v>
+        <v>1208646155.78</v>
       </c>
       <c r="L17" s="11">
-        <v>15686.2</v>
+        <v>16886.2</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>15686.2</v>
+        <v>16886.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>1001960090.51</v>
+        <v>1208663041.98</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>13926205.81</v>
+        <v>17962971.7</v>
       </c>
       <c r="E18" s="10">
-        <v>2079329.95</v>
+        <v>2569487.73</v>
       </c>
       <c r="G18" s="11">
         <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>2144829202.22</v>
+        <v>2577840782.77</v>
       </c>
       <c r="I18" s="11">
-        <v>535881.7</v>
+        <v>812888.05</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>2161370965.66</v>
+        <v>2599186476.23</v>
       </c>
       <c r="L18" s="11">
-        <v>46872</v>
+        <v>63750</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>46872</v>
+        <v>63750</v>
       </c>
       <c r="Q18" s="13">
-        <v>2161417837.66</v>
+        <v>2599250226.23</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>15345426.97</v>
+        <v>19759980.5</v>
       </c>
       <c r="E19" s="10">
-        <v>2208512.9</v>
+        <v>2764670.62</v>
       </c>
       <c r="G19" s="11">
-        <v>14926.98</v>
+        <v>17692.89</v>
       </c>
       <c r="H19" s="11">
-        <v>3029759717.1</v>
+        <v>3641470615.19</v>
       </c>
       <c r="I19" s="11">
-        <v>40346.2</v>
+        <v>76643.78</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>3047368930.15</v>
+        <v>3664089602.98</v>
       </c>
       <c r="L19" s="11">
-        <v>61167.04</v>
+        <v>82694.44</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>61167.04</v>
+        <v>82694.44</v>
       </c>
       <c r="Q19" s="13">
-        <v>3047430097.19</v>
+        <v>3664172297.42</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>79315666.41</v>
+        <v>102098055.86</v>
       </c>
       <c r="E20" s="16">
-        <v>13542370.87</v>
+        <v>16653467.39</v>
       </c>
       <c r="G20" s="17">
-        <v>15552.87</v>
+        <v>18323.43</v>
       </c>
       <c r="H20" s="17">
-        <v>12262212942.43</v>
+        <v>14755434267.83</v>
       </c>
       <c r="I20" s="17">
-        <v>719764.04</v>
+        <v>1115591.28</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>12355806296.62</v>
+        <v>14875319705.79</v>
       </c>
       <c r="L20" s="17">
-        <v>258678.86</v>
+        <v>314732.42</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>258678.86</v>
+        <v>314732.42</v>
       </c>
       <c r="Q20" s="19">
-        <v>12356064975.48</v>
+        <v>14875634438.21</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>2335057.48</v>
+        <v>2997205.54</v>
       </c>
       <c r="E21" s="21">
-        <v>334100.86</v>
+        <v>386990.33</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>397877075.08</v>
+        <v>478536876.55</v>
       </c>
       <c r="I21" s="22">
         <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>400546233.42</v>
+        <v>481921072.42</v>
       </c>
       <c r="L21" s="22">
         <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
         <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>400550983.02</v>
+        <v>481925822.02</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>1838481.03</v>
+        <v>2371194.86</v>
       </c>
       <c r="E22" s="21">
-        <v>247379.24</v>
+        <v>337365.94</v>
       </c>
       <c r="G22" s="22">
         <v>35</v>
       </c>
       <c r="H22" s="22">
-        <v>261774562.71</v>
+        <v>315057424.51</v>
       </c>
       <c r="I22" s="22">
         <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>263860457.98</v>
+        <v>317766020.31</v>
       </c>
       <c r="L22" s="22">
-        <v>0</v>
+        <v>4482.24</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
-        <v>0</v>
+        <v>4482.24</v>
       </c>
       <c r="Q22" s="24">
-        <v>263860457.98</v>
+        <v>317770502.55</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>8117060.76</v>
+        <v>10483011.12</v>
       </c>
       <c r="E23" s="21">
-        <v>1265002</v>
+        <v>1428421.96</v>
       </c>
       <c r="G23" s="22">
-        <v>0</v>
+        <v>34.29</v>
       </c>
       <c r="H23" s="22">
-        <v>1848776016.08</v>
+        <v>2223552721.34</v>
       </c>
       <c r="I23" s="22">
-        <v>154952.57</v>
+        <v>157712.23</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>1858313031.41</v>
+        <v>2235621900.94</v>
       </c>
       <c r="L23" s="22">
-        <v>23636.7</v>
+        <v>31336.7</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>23636.7</v>
+        <v>31336.7</v>
       </c>
       <c r="Q23" s="24">
-        <v>1858336668.11</v>
+        <v>2235653237.64</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>12290599.27</v>
+        <v>15851411.52</v>
       </c>
       <c r="E24" s="16">
-        <v>1846482.1</v>
+        <v>2152778.23</v>
       </c>
       <c r="G24" s="17">
-        <v>35</v>
+        <v>69.29</v>
       </c>
       <c r="H24" s="17">
-        <v>2508427653.87</v>
+        <v>3017147022.4</v>
       </c>
       <c r="I24" s="17">
-        <v>154952.57</v>
+        <v>157712.23</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>2522719722.81</v>
+        <v>3035308993.67</v>
       </c>
       <c r="L24" s="17">
-        <v>28386.3</v>
+        <v>40568.54</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>28386.3</v>
+        <v>40568.54</v>
       </c>
       <c r="Q24" s="19">
-        <v>2522748109.11</v>
+        <v>3035349562.21</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>10914886.75</v>
+        <v>14060509.87</v>
       </c>
       <c r="E25" s="21">
-        <v>1754619.72</v>
+        <v>2083498.96</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>2590642843.07</v>
+        <v>3114520926.93</v>
       </c>
       <c r="I25" s="22">
-        <v>109909.57</v>
+        <v>124382.26</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>2603422259.11</v>
+        <v>3130789318.02</v>
       </c>
       <c r="L25" s="22">
         <v>26621.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
         <v>26621.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>2603448880.39</v>
+        <v>3130815939.3</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>10914886.75</v>
+        <v>14060509.87</v>
       </c>
       <c r="E26" s="16">
-        <v>1754619.72</v>
+        <v>2083498.96</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>2590642843.07</v>
+        <v>3114520926.93</v>
       </c>
       <c r="I26" s="17">
-        <v>109909.57</v>
+        <v>124382.26</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>2603422259.11</v>
+        <v>3130789318.02</v>
       </c>
       <c r="L26" s="17">
         <v>26621.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <v>26621.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>2603448880.39</v>
+        <v>3130815939.3</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>8730281.32</v>
+        <v>11174213.04</v>
       </c>
       <c r="E27" s="21">
-        <v>1414314.3</v>
+        <v>1755186.86</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>1527990727.72</v>
+        <v>1835557098.89</v>
       </c>
       <c r="I27" s="22">
-        <v>135394.61</v>
+        <v>137132.71</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>1538270717.95</v>
+        <v>1848623631.5</v>
       </c>
       <c r="L27" s="22">
-        <v>30773.76</v>
+        <v>44308.6</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>30773.76</v>
+        <v>44308.6</v>
       </c>
       <c r="Q27" s="24">
-        <v>1538301491.71</v>
+        <v>1848667940.1</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>8730281.32</v>
+        <v>11174213.04</v>
       </c>
       <c r="E28" s="16">
-        <v>1414314.3</v>
+        <v>1755186.86</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>1527990727.72</v>
+        <v>1835557098.89</v>
       </c>
       <c r="I28" s="17">
-        <v>135394.61</v>
+        <v>137132.71</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>1538270717.95</v>
+        <v>1848623631.5</v>
       </c>
       <c r="L28" s="17">
-        <v>30773.76</v>
+        <v>44308.6</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>30773.76</v>
+        <v>44308.6</v>
       </c>
       <c r="Q28" s="19">
-        <v>1538301491.71</v>
+        <v>1848667940.1</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>12399204.26</v>
+        <v>15871957.05</v>
       </c>
       <c r="E29" s="21">
-        <v>2518175.88</v>
+        <v>2868847.03</v>
       </c>
       <c r="G29" s="22">
-        <v>38516.95</v>
+        <v>42638.49</v>
       </c>
       <c r="H29" s="22">
-        <v>1522050855.97</v>
+        <v>1832188416.73</v>
       </c>
       <c r="I29" s="22">
-        <v>84805.19</v>
+        <v>175023.86</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>1537091558.25</v>
+        <v>1851146883.16</v>
       </c>
       <c r="L29" s="22">
-        <v>55728.04</v>
+        <v>64697.08</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>55728.04</v>
+        <v>64697.08</v>
       </c>
       <c r="Q29" s="24">
-        <v>1537147286.29</v>
+        <v>1851211580.24</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>8439279.18</v>
+        <v>10788116.92</v>
       </c>
       <c r="E30" s="21">
-        <v>1173076</v>
+        <v>1569453.85</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>1301866390.32</v>
+        <v>1567485814.78</v>
       </c>
       <c r="I30" s="22">
-        <v>132024.58</v>
+        <v>190187.79</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>1311610770.08</v>
+        <v>1580033573.34</v>
       </c>
       <c r="L30" s="22">
-        <v>11031</v>
+        <v>19428.36</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>11031</v>
+        <v>19428.36</v>
       </c>
       <c r="Q30" s="24">
-        <v>1311621801.08</v>
+        <v>1580053001.7</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>20838483.44</v>
+        <v>26660073.97</v>
       </c>
       <c r="E31" s="16">
-        <v>3691251.88</v>
+        <v>4438300.88</v>
       </c>
       <c r="G31" s="17">
-        <v>38516.95</v>
+        <v>42638.49</v>
       </c>
       <c r="H31" s="17">
-        <v>2823917246.29</v>
+        <v>3399674231.51</v>
       </c>
       <c r="I31" s="17">
-        <v>216829.77</v>
+        <v>365211.65</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>2848702328.33</v>
+        <v>3431180456.5</v>
       </c>
       <c r="L31" s="17">
-        <v>66759.04</v>
+        <v>84125.44</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>66759.04</v>
+        <v>84125.44</v>
       </c>
       <c r="Q31" s="19">
-        <v>2848769087.37</v>
+        <v>3431264581.94</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>7615880.81</v>
+        <v>9786225.13</v>
       </c>
       <c r="E32" s="21">
-        <v>1084431.37</v>
+        <v>1703940.46</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>1172300808.81</v>
+        <v>1409352782.51</v>
       </c>
       <c r="I32" s="22">
-        <v>7420.04</v>
+        <v>8524.04</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>1181008541.03</v>
+        <v>1420851472.14</v>
       </c>
       <c r="L32" s="22">
-        <v>7692</v>
+        <v>12052.8</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
-        <v>7692</v>
+        <v>12052.8</v>
       </c>
       <c r="Q32" s="24">
-        <v>1181016233.03</v>
+        <v>1420863524.94</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>7615880.81</v>
+        <v>9786225.13</v>
       </c>
       <c r="E33" s="16">
-        <v>1084431.37</v>
+        <v>1703940.46</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>1172300808.81</v>
+        <v>1409352782.51</v>
       </c>
       <c r="I33" s="17">
-        <v>7420.04</v>
+        <v>8524.04</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>1181008541.03</v>
+        <v>1420851472.14</v>
       </c>
       <c r="L33" s="17">
-        <v>7692</v>
+        <v>12052.8</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
-        <v>7692</v>
+        <v>12052.8</v>
       </c>
       <c r="Q33" s="19">
-        <v>1181016233.03</v>
+        <v>1420863524.94</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>5023329.5</v>
+        <v>6487703.1</v>
       </c>
       <c r="E34" s="21">
-        <v>1037142.22</v>
+        <v>1263366.77</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>551838216.45</v>
+        <v>663236390.49</v>
       </c>
       <c r="I34" s="22">
         <v>7895.25</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>557906583.42</v>
+        <v>670995355.61</v>
       </c>
       <c r="L34" s="22">
-        <v>0</v>
+        <v>4970.88</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
-        <v>0</v>
+        <v>4970.88</v>
       </c>
       <c r="Q34" s="24">
-        <v>557906583.42</v>
+        <v>671000326.49</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>4273937.44</v>
+        <v>5526486.32</v>
       </c>
       <c r="E35" s="21">
-        <v>903955.09</v>
+        <v>1099969.81</v>
       </c>
       <c r="G35" s="22">
-        <v>1467.98</v>
+        <v>1478.2</v>
       </c>
       <c r="H35" s="22">
-        <v>768013139.55</v>
+        <v>924017940.77</v>
       </c>
       <c r="I35" s="22">
-        <v>0</v>
+        <v>2626.18</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>773192500.06</v>
+        <v>930648501.28</v>
       </c>
       <c r="L35" s="22">
         <v>21017.04</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
         <v>21017.04</v>
       </c>
       <c r="Q35" s="24">
-        <v>773213517.1</v>
+        <v>930669518.32</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>1898477.27</v>
+        <v>2439963.73</v>
       </c>
       <c r="E36" s="21">
-        <v>272859.61</v>
+        <v>332052.59</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>300519249.58</v>
+        <v>361415955.75</v>
       </c>
       <c r="I36" s="22">
-        <v>69572.58</v>
+        <v>85847.08</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>302760419.29</v>
+        <v>364274079.4</v>
       </c>
       <c r="L36" s="22">
-        <v>0</v>
+        <v>4290.48</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
-        <v>0</v>
+        <v>4290.48</v>
       </c>
       <c r="Q36" s="24">
-        <v>302760419.29</v>
+        <v>364278369.88</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>4519018.41</v>
+        <v>5751128.97</v>
       </c>
       <c r="E37" s="21">
-        <v>673597.06</v>
+        <v>755779.01</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>380580392.6</v>
+        <v>457847208.38</v>
       </c>
       <c r="I37" s="22">
         <v>5804.22</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>385778812.29</v>
+        <v>464359920.58</v>
       </c>
       <c r="L37" s="22">
         <v>5766.24</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
         <v>5766.24</v>
       </c>
       <c r="Q37" s="24">
-        <v>385784578.53</v>
+        <v>464365686.82</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>4833365.77</v>
+        <v>6195334.91</v>
       </c>
       <c r="E38" s="21">
-        <v>748521.66</v>
+        <v>909323.21</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>930672909.56</v>
+        <v>1118989204.95</v>
       </c>
       <c r="I38" s="22">
-        <v>0</v>
+        <v>3472.85</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>936254796.99</v>
+        <v>1126097335.92</v>
       </c>
       <c r="L38" s="22">
         <v>3956.89</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
         <v>3956.89</v>
       </c>
       <c r="Q38" s="24">
-        <v>936258753.88</v>
+        <v>1126101292.81</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>20548128.39</v>
+        <v>26400617.03</v>
       </c>
       <c r="E39" s="16">
-        <v>3636075.64</v>
+        <v>4360491.39</v>
       </c>
       <c r="G39" s="17">
-        <v>1728.23</v>
+        <v>1738.45</v>
       </c>
       <c r="H39" s="17">
-        <v>2931623907.74</v>
+        <v>3525506700.34</v>
       </c>
       <c r="I39" s="17">
-        <v>83272.05</v>
+        <v>105645.58</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>2955893112.05</v>
+        <v>3556375192.79</v>
       </c>
       <c r="L39" s="17">
-        <v>30740.17</v>
+        <v>40001.53</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>30740.17</v>
+        <v>40001.53</v>
       </c>
       <c r="Q39" s="19">
-        <v>2955923852.22</v>
+        <v>3556415194.32</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>2080700.2</v>
+        <v>2651988.58</v>
       </c>
       <c r="E40" s="21">
-        <v>241193.72</v>
+        <v>321031.17</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>265555291</v>
+        <v>319355004.91</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>267877221.41</v>
+        <v>322328061.15</v>
       </c>
       <c r="L40" s="22">
         <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
         <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>267877221.41</v>
+        <v>322328061.15</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>4461211.44</v>
+        <v>5754056.6</v>
       </c>
       <c r="E41" s="21">
-        <v>1603049.6</v>
+        <v>1945440.27</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>746581094.29</v>
+        <v>898004089.88</v>
       </c>
       <c r="I41" s="22">
         <v>15463.8</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>752660819.13</v>
+        <v>905719050.55</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>752663068.65</v>
+        <v>905721300.07</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>7649987.65</v>
+        <v>9857377.72</v>
       </c>
       <c r="E42" s="21">
-        <v>1724094.98</v>
+        <v>2118911.6</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
-        <v>1034224121.93</v>
+        <v>1242930525.97</v>
       </c>
       <c r="I42" s="22">
-        <v>37342.6</v>
+        <v>54856.78</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>1043635547.16</v>
+        <v>1254961672.07</v>
       </c>
       <c r="L42" s="22">
         <v>15811.08</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
         <v>15811.08</v>
       </c>
       <c r="Q42" s="24">
-        <v>1043651358.24</v>
+        <v>1254977483.15</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>2094165.32</v>
+        <v>2704579.57</v>
       </c>
       <c r="E43" s="21">
-        <v>270842.39</v>
+        <v>370639.94</v>
       </c>
       <c r="G43" s="22">
         <v>4.98</v>
       </c>
       <c r="H43" s="22">
-        <v>334457317.34</v>
+        <v>402139431.18</v>
       </c>
       <c r="I43" s="22">
         <v>3868.33</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>336826198.36</v>
+        <v>405218524</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>336826198.36</v>
+        <v>405218524</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>5564100.59</v>
+        <v>7141798.12</v>
       </c>
       <c r="E44" s="21">
-        <v>2969420.27</v>
+        <v>3485193.68</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>583500628.17</v>
+        <v>701593733.89</v>
       </c>
       <c r="I44" s="22">
         <v>18137.9</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>592052286.93</v>
+        <v>712238863.59</v>
       </c>
       <c r="L44" s="22">
         <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>592056087.33</v>
+        <v>712242663.99</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>1971884.92</v>
+        <v>2551165.56</v>
       </c>
       <c r="E45" s="21">
-        <v>269469.88</v>
+        <v>368832.26</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>255876537.24</v>
+        <v>307551189.07</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>258119437.53</v>
+        <v>310472732.38</v>
       </c>
       <c r="L45" s="22">
         <v>4008</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
         <v>4008</v>
       </c>
       <c r="Q45" s="24">
-        <v>258123445.53</v>
+        <v>310476740.38</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>2068977.36</v>
+        <v>2671977.69</v>
       </c>
       <c r="E46" s="21">
-        <v>234392.96</v>
+        <v>288568.43</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>163796266.4</v>
+        <v>197629170.81</v>
       </c>
       <c r="I46" s="22">
         <v>2315.26</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>166101951.98</v>
+        <v>200592032.19</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>166101951.98</v>
+        <v>200592032.19</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>4937925.03</v>
+        <v>6316722.05</v>
       </c>
       <c r="E47" s="21">
-        <v>936437.43</v>
+        <v>1099799.21</v>
       </c>
       <c r="G47" s="22">
         <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>1010219521.19</v>
+        <v>1214666479.51</v>
       </c>
       <c r="I47" s="22">
         <v>80165.81</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>1016174070.82</v>
+        <v>1222163187.94</v>
       </c>
       <c r="L47" s="22">
-        <v>5928</v>
+        <v>11892</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>5928</v>
+        <v>11892</v>
       </c>
       <c r="Q47" s="24">
-        <v>1016179998.82</v>
+        <v>1222175079.94</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>2378932.55</v>
+        <v>3070867.46</v>
       </c>
       <c r="E48" s="21">
-        <v>163703.24</v>
+        <v>208817.04</v>
       </c>
       <c r="G48" s="22">
         <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>304209673.46</v>
+        <v>365372969.05</v>
       </c>
       <c r="I48" s="22">
         <v>15444</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>306767758.25</v>
+        <v>368668102.55</v>
       </c>
       <c r="L48" s="22">
         <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
         <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>306773434.49</v>
+        <v>368673778.79</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>33207885.06</v>
+        <v>42720533.35</v>
       </c>
       <c r="E49" s="16">
-        <v>8412604.47</v>
+        <v>10207233.6</v>
       </c>
       <c r="G49" s="17">
         <v>1613.32</v>
       </c>
       <c r="H49" s="17">
-        <v>4698420451.02</v>
+        <v>5649242594.27</v>
       </c>
       <c r="I49" s="17">
-        <v>172737.7</v>
+        <v>190251.88</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>4740215291.57</v>
+        <v>5702362226.42</v>
       </c>
       <c r="L49" s="17">
-        <v>37473.24</v>
+        <v>43437.24</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>37473.24</v>
+        <v>43437.24</v>
       </c>
       <c r="Q49" s="19">
-        <v>4740252764.81</v>
+        <v>5702405663.66</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>30870568.34</v>
+        <v>39644683.22</v>
       </c>
       <c r="E50" s="21">
-        <v>7351446.31</v>
+        <v>8663110.31</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>10818808252.79</v>
+        <v>13023923710.67</v>
       </c>
       <c r="I50" s="22">
-        <v>91367.45</v>
+        <v>309030.37</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>10857121634.89</v>
+        <v>13072540534.57</v>
       </c>
       <c r="L50" s="22">
-        <v>54801.88</v>
+        <v>69556.94</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>54801.88</v>
+        <v>69556.94</v>
       </c>
       <c r="Q50" s="24">
-        <v>10857176436.77</v>
+        <v>13072610091.51</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>4855380.77</v>
+        <v>6201913.92</v>
       </c>
       <c r="E51" s="21">
-        <v>812704.66</v>
+        <v>957880.25</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>1221057044.03</v>
+        <v>1468308567.58</v>
       </c>
       <c r="I51" s="22">
         <v>20586.21</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>1226745715.67</v>
+        <v>1475488947.96</v>
       </c>
       <c r="L51" s="22">
-        <v>18880</v>
+        <v>23880</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>18880</v>
+        <v>23880</v>
       </c>
       <c r="Q51" s="24">
-        <v>1226764595.67</v>
+        <v>1475512827.96</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>3624544.89</v>
+        <v>4659002.38</v>
       </c>
       <c r="E52" s="21">
-        <v>577215.61</v>
+        <v>685909.41</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>712642590.05</v>
+        <v>856866387.84</v>
       </c>
       <c r="I52" s="22">
         <v>88230.67</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>716932581.22</v>
+        <v>862299530.3</v>
       </c>
       <c r="L52" s="22">
-        <v>3400</v>
+        <v>5200</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
-        <v>3400</v>
+        <v>5200</v>
       </c>
       <c r="Q52" s="24">
-        <v>716935981.22</v>
+        <v>862304730.3</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>5895739.39</v>
+        <v>7583452.72</v>
       </c>
       <c r="E53" s="21">
-        <v>961500.21</v>
+        <v>1164173.71</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>1388376908.01</v>
+        <v>1669592467.52</v>
       </c>
       <c r="I53" s="22">
-        <v>28824.04</v>
+        <v>39864.2</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>1395262971.65</v>
+        <v>1678379958.15</v>
       </c>
       <c r="L53" s="22">
         <v>6200</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
         <v>6200</v>
       </c>
       <c r="Q53" s="24">
-        <v>1395269171.65</v>
+        <v>1678386158.15</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>45246233.39</v>
+        <v>58089052.24</v>
       </c>
       <c r="E54" s="16">
-        <v>9702866.79</v>
+        <v>11471073.68</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>14140884794.88</v>
+        <v>17018691133.61</v>
       </c>
       <c r="I54" s="17">
-        <v>229008.37</v>
+        <v>457711.45</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>14196062903.43</v>
+        <v>17088708970.98</v>
       </c>
       <c r="L54" s="17">
-        <v>83281.88</v>
+        <v>104836.94</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>83281.88</v>
+        <v>104836.94</v>
       </c>
       <c r="Q54" s="19">
-        <v>14196146185.31</v>
+        <v>17088813807.92</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>6078059.51</v>
+        <v>7855676.31</v>
       </c>
       <c r="E55" s="21">
-        <v>897782.01</v>
+        <v>1055956.58</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>987938254.61</v>
+        <v>1189959561.96</v>
       </c>
       <c r="I55" s="22">
         <v>166340.71</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>995080436.84</v>
+        <v>1199037535.56</v>
       </c>
       <c r="L55" s="22">
         <v>20052</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
         <v>20052</v>
       </c>
       <c r="Q55" s="24">
-        <v>995100488.84</v>
+        <v>1199057587.56</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>6516557.47</v>
+        <v>8374522.06</v>
       </c>
       <c r="E56" s="21">
-        <v>980181.36</v>
+        <v>1175896.47</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>653357131.94</v>
+        <v>787839551.69</v>
       </c>
       <c r="I56" s="22">
-        <v>53715.71</v>
+        <v>55085.91</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>660907594.78</v>
+        <v>797445064.43</v>
       </c>
       <c r="L56" s="22">
-        <v>9912</v>
+        <v>13896</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>9912</v>
+        <v>13896</v>
       </c>
       <c r="Q56" s="24">
-        <v>660917506.78</v>
+        <v>797458960.43</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>12594616.98</v>
+        <v>16230198.37</v>
       </c>
       <c r="E57" s="16">
-        <v>1877963.37</v>
+        <v>2231853.05</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>1641295386.55</v>
+        <v>1977799113.65</v>
       </c>
       <c r="I57" s="17">
-        <v>220056.42</v>
+        <v>221426.62</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>1655988031.62</v>
+        <v>1996482599.99</v>
       </c>
       <c r="L57" s="17">
-        <v>29964</v>
+        <v>33948</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>29964</v>
+        <v>33948</v>
       </c>
       <c r="Q57" s="19">
-        <v>1656017995.62</v>
+        <v>1996516547.99</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>16686428.41</v>
+        <v>21452560.62</v>
       </c>
       <c r="E58" s="21">
-        <v>2860308.37</v>
+        <v>3211377.72</v>
       </c>
       <c r="G58" s="22">
         <v>0</v>
       </c>
       <c r="H58" s="22">
-        <v>2074486463.47</v>
+        <v>2496175597.89</v>
       </c>
       <c r="I58" s="22">
-        <v>60931.96</v>
+        <v>68628.23</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>2094094132.21</v>
+        <v>2520908164.46</v>
       </c>
       <c r="L58" s="22">
-        <v>48740.18</v>
+        <v>64848.9</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>48740.18</v>
+        <v>64848.9</v>
       </c>
       <c r="Q58" s="24">
-        <v>2094142872.39</v>
+        <v>2520973013.36</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>4716351.45</v>
+        <v>6102367.25</v>
       </c>
       <c r="E59" s="21">
-        <v>1020382.9</v>
+        <v>1236924.91</v>
       </c>
       <c r="G59" s="22">
         <v>2832.05</v>
       </c>
       <c r="H59" s="22">
-        <v>660850755.76</v>
+        <v>794580086.3</v>
       </c>
       <c r="I59" s="22">
         <v>58181.57</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>666648503.73</v>
+        <v>801980392.08</v>
       </c>
       <c r="L59" s="22">
-        <v>14800</v>
+        <v>19000</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>14800</v>
+        <v>19000</v>
       </c>
       <c r="Q59" s="24">
-        <v>666663303.73</v>
+        <v>801999392.08</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>4693909.46</v>
+        <v>6036234.08</v>
       </c>
       <c r="E60" s="21">
-        <v>415830.72</v>
+        <v>553068.32</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>609222214.67</v>
+        <v>733074202.16</v>
       </c>
       <c r="I60" s="22">
-        <v>3263.43</v>
+        <v>74156.63</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>614335218.28</v>
+        <v>739737661.19</v>
       </c>
       <c r="L60" s="22">
-        <v>4500</v>
+        <v>11007</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>4500</v>
+        <v>11007</v>
       </c>
       <c r="Q60" s="24">
-        <v>614339718.28</v>
+        <v>739748668.19</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>12771725.58</v>
+        <v>17572871.5</v>
       </c>
       <c r="E61" s="21">
-        <v>2745049.94</v>
+        <v>4035191.7</v>
       </c>
       <c r="G61" s="22">
-        <v>0</v>
+        <v>5.25</v>
       </c>
       <c r="H61" s="22">
-        <v>1760218247.17</v>
+        <v>2115141381.66</v>
       </c>
       <c r="I61" s="22">
-        <v>58294.78</v>
+        <v>65319.04</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>1775793317.47</v>
+        <v>2136814769.15</v>
       </c>
       <c r="L61" s="22">
         <v>45517.08</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
         <v>45517.08</v>
       </c>
       <c r="Q61" s="24">
-        <v>1775838834.55</v>
+        <v>2136860286.23</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>38868414.9</v>
+        <v>51164033.45</v>
       </c>
       <c r="E62" s="16">
-        <v>7041571.93</v>
+        <v>9036562.65</v>
       </c>
       <c r="G62" s="17">
-        <v>2832.05</v>
+        <v>2837.3</v>
       </c>
       <c r="H62" s="17">
-        <v>5104777681.07</v>
+        <v>6138971268.01</v>
       </c>
       <c r="I62" s="17">
-        <v>180671.74</v>
+        <v>266285.47</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>5150871171.69</v>
+        <v>6199440986.88</v>
       </c>
       <c r="L62" s="17">
-        <v>113557.26</v>
+        <v>140372.98</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>113557.26</v>
+        <v>140372.98</v>
       </c>
       <c r="Q62" s="19">
-        <v>5150984728.95</v>
+        <v>6199581359.86</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>3777063.16</v>
+        <v>4789454.76</v>
       </c>
       <c r="E63" s="21">
-        <v>837818.92</v>
+        <v>1019257.42</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>557514098.19</v>
+        <v>670871283.58</v>
       </c>
       <c r="I63" s="22">
-        <v>14155.25</v>
+        <v>18968.63</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>562143135.52</v>
+        <v>676698964.39</v>
       </c>
       <c r="L63" s="22">
         <v>3000</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
         <v>3000</v>
       </c>
       <c r="Q63" s="24">
-        <v>562146135.52</v>
+        <v>676701964.39</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>3777063.16</v>
+        <v>4789454.76</v>
       </c>
       <c r="E64" s="16">
-        <v>837818.92</v>
+        <v>1019257.42</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>557514098.19</v>
+        <v>670871283.58</v>
       </c>
       <c r="I64" s="17">
-        <v>14155.25</v>
+        <v>18968.63</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>562143135.52</v>
+        <v>676698964.39</v>
       </c>
       <c r="L64" s="17">
         <v>3000</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
         <v>3000</v>
       </c>
       <c r="Q64" s="19">
-        <v>562146135.52</v>
+        <v>676701964.39</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>33902878.13</v>
+        <v>43273659.69</v>
       </c>
       <c r="E65" s="21">
-        <v>6524383.71</v>
+        <v>7804525.28</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>11267173660</v>
+        <v>13554951547.89</v>
       </c>
       <c r="I65" s="22">
-        <v>164350.7</v>
+        <v>164763.61</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>11307765313.22</v>
+        <v>13606194537.15</v>
       </c>
       <c r="L65" s="22">
-        <v>78732</v>
+        <v>112896</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>78732</v>
+        <v>112896</v>
       </c>
       <c r="Q65" s="24">
-        <v>11307844045.22</v>
+        <v>13606307433.15</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>33902878.13</v>
+        <v>43273659.69</v>
       </c>
       <c r="E66" s="16">
-        <v>6524383.71</v>
+        <v>7804525.28</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>11267173660</v>
+        <v>13554951547.89</v>
       </c>
       <c r="I66" s="17">
-        <v>164350.7</v>
+        <v>164763.61</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>11307765313.22</v>
+        <v>13606194537.15</v>
       </c>
       <c r="L66" s="17">
-        <v>78732</v>
+        <v>112896</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>78732</v>
+        <v>112896</v>
       </c>
       <c r="Q66" s="19">
-        <v>11307844045.22</v>
+        <v>13606307433.15</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>11750283.93</v>
+        <v>15169643.05</v>
       </c>
       <c r="E67" s="21">
-        <v>1866299.55</v>
+        <v>2258675.24</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>1970595017.11</v>
+        <v>2372562489.4</v>
       </c>
       <c r="I67" s="22">
-        <v>18116.76</v>
+        <v>50734.44</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>1984229717.35</v>
+        <v>2390041542.13</v>
       </c>
       <c r="L67" s="22">
-        <v>37717.16</v>
+        <v>49721.16</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>37717.16</v>
+        <v>49721.16</v>
       </c>
       <c r="Q67" s="24">
-        <v>1984267434.51</v>
+        <v>2390091263.29</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>11750283.93</v>
+        <v>15169643.05</v>
       </c>
       <c r="E68" s="16">
-        <v>1866299.55</v>
+        <v>2258675.24</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>1970595017.11</v>
+        <v>2372562489.4</v>
       </c>
       <c r="I68" s="17">
-        <v>18116.76</v>
+        <v>50734.44</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>1984229717.35</v>
+        <v>2390041542.13</v>
       </c>
       <c r="L68" s="17">
-        <v>37717.16</v>
+        <v>49721.16</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>37717.16</v>
+        <v>49721.16</v>
       </c>
       <c r="Q68" s="19">
-        <v>1984267434.51</v>
+        <v>2390091263.29</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>4352788.58</v>
+        <v>5555584.87</v>
       </c>
       <c r="E69" s="21">
-        <v>551209.25</v>
+        <v>683777</v>
       </c>
       <c r="G69" s="22">
         <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>1259068312.85</v>
+        <v>1513641925.42</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>1263972472.18</v>
+        <v>1519881448.79</v>
       </c>
       <c r="L69" s="22">
-        <v>4404</v>
+        <v>6904.12</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
-        <v>4404</v>
+        <v>6904.12</v>
       </c>
       <c r="Q69" s="24">
-        <v>1263976876.18</v>
+        <v>1519888352.91</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>4352788.58</v>
+        <v>5555584.87</v>
       </c>
       <c r="E70" s="16">
-        <v>551209.25</v>
+        <v>683777</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>1259068312.85</v>
+        <v>1513641925.42</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>1263972472.18</v>
+        <v>1519881448.79</v>
       </c>
       <c r="L70" s="17">
-        <v>4404</v>
+        <v>6904.12</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
-        <v>4404</v>
+        <v>6904.12</v>
       </c>
       <c r="Q70" s="19">
-        <v>1263976876.18</v>
+        <v>1519888352.91</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>12943918.03</v>
+        <v>16653357.12</v>
       </c>
       <c r="E71" s="21">
-        <v>2000208.63</v>
+        <v>2407064.27</v>
       </c>
       <c r="G71" s="22">
         <v>4351.06</v>
       </c>
       <c r="H71" s="22">
-        <v>2402047623.71</v>
+        <v>2894372543.47</v>
       </c>
       <c r="I71" s="22">
-        <v>0</v>
+        <v>3462.49</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>2416996101.43</v>
+        <v>2913440778.41</v>
       </c>
       <c r="L71" s="22">
-        <v>41221.14</v>
+        <v>48600.9</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>41221.14</v>
+        <v>48600.9</v>
       </c>
       <c r="Q71" s="24">
-        <v>2417037322.57</v>
+        <v>2913489379.31</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>4765285.52</v>
+        <v>5873432.09</v>
       </c>
       <c r="E72" s="21">
-        <v>960764.14</v>
+        <v>1217797.91</v>
       </c>
       <c r="G72" s="22">
         <v>51.63</v>
       </c>
       <c r="H72" s="22">
-        <v>972788874.3</v>
+        <v>1169710635.69</v>
       </c>
       <c r="I72" s="22">
         <v>11421.19</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>978526396.78</v>
+        <v>1176813338.51</v>
       </c>
       <c r="L72" s="22">
         <v>12002.64</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
         <v>12002.64</v>
       </c>
       <c r="Q72" s="24">
-        <v>978538399.42</v>
+        <v>1176825341.15</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>21861234.44</v>
+        <v>28124691.53</v>
       </c>
       <c r="E73" s="21">
-        <v>4539883.7</v>
+        <v>5473735.2</v>
       </c>
       <c r="G73" s="22">
         <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>4258010097.66</v>
+        <v>5121991417.51</v>
       </c>
       <c r="I73" s="22">
-        <v>251103.15</v>
+        <v>272462.53</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>4284662417.89</v>
+        <v>5155862405.71</v>
       </c>
       <c r="L73" s="22">
-        <v>47682</v>
+        <v>67602</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>47682</v>
+        <v>67602</v>
       </c>
       <c r="Q73" s="24">
-        <v>4284710099.89</v>
+        <v>5155930007.71</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>39570437.99</v>
+        <v>50651480.74</v>
       </c>
       <c r="E74" s="16">
-        <v>7500856.47</v>
+        <v>9098597.38</v>
       </c>
       <c r="G74" s="17">
         <v>4501.63</v>
       </c>
       <c r="H74" s="17">
-        <v>7632846595.67</v>
+        <v>9186074596.67</v>
       </c>
       <c r="I74" s="17">
-        <v>262524.34</v>
+        <v>287346.21</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>7680184916.1</v>
+        <v>9246116522.63</v>
       </c>
       <c r="L74" s="17">
-        <v>100905.78</v>
+        <v>128205.54</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>100905.78</v>
+        <v>128205.54</v>
       </c>
       <c r="Q74" s="19">
-        <v>7680285821.88</v>
+        <v>9246244728.17</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>3212711.52</v>
+        <v>4124316.18</v>
       </c>
       <c r="E75" s="21">
-        <v>584205.18</v>
+        <v>691272.43</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>788125269.7</v>
+        <v>947945070.29</v>
       </c>
       <c r="I75" s="22">
         <v>1092.92</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>791923279.32</v>
+        <v>952761751.82</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>791923279.32</v>
+        <v>952761751.82</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>5275063.24</v>
+        <v>6760316.29</v>
       </c>
       <c r="E76" s="21">
-        <v>1098679.25</v>
+        <v>1362986.08</v>
       </c>
       <c r="G76" s="22">
-        <v>0</v>
+        <v>453.63</v>
       </c>
       <c r="H76" s="22">
-        <v>1764115619.11</v>
+        <v>2122315005.07</v>
       </c>
       <c r="I76" s="22">
         <v>4718.25</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>1770494079.85</v>
+        <v>2130443479.32</v>
       </c>
       <c r="L76" s="22">
-        <v>700</v>
+        <v>5875</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
-        <v>700</v>
+        <v>5875</v>
       </c>
       <c r="Q76" s="24">
-        <v>1770494779.85</v>
+        <v>2130449354.32</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>10308036.74</v>
+        <v>13333938.61</v>
       </c>
       <c r="E77" s="21">
-        <v>2194849.04</v>
+        <v>2571620.09</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>2805259540.19</v>
+        <v>3373858757.46</v>
       </c>
       <c r="I77" s="22">
         <v>43863.56</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>2817806289.53</v>
+        <v>3389808179.72</v>
       </c>
       <c r="L77" s="22">
-        <v>6465.84</v>
+        <v>10965.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
-        <v>6465.84</v>
+        <v>10965.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>2817812755.37</v>
+        <v>3389819145.56</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>18795811.5</v>
+        <v>24218571.08</v>
       </c>
       <c r="E78" s="16">
-        <v>3877733.47</v>
+        <v>4625878.6</v>
       </c>
       <c r="G78" s="17">
-        <v>0</v>
+        <v>453.63</v>
       </c>
       <c r="H78" s="17">
-        <v>5357500429</v>
+        <v>6444118832.82</v>
       </c>
       <c r="I78" s="17">
         <v>49674.73</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>5380223648.7</v>
+        <v>6473013410.86</v>
       </c>
       <c r="L78" s="17">
-        <v>7165.84</v>
+        <v>16840.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>7165.84</v>
+        <v>16840.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>5380230814.54</v>
+        <v>6473030251.7</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>38166426.35</v>
+        <v>48478769.08</v>
       </c>
       <c r="E79" s="21">
-        <v>18371014.16</v>
+        <v>22428721.11</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>98766988.13</v>
+        <v>118478466.69</v>
       </c>
       <c r="I79" s="22">
-        <v>559801.88</v>
+        <v>567473.16</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>155864230.52</v>
+        <v>189953430.04</v>
       </c>
       <c r="L79" s="22">
-        <v>10136</v>
+        <v>17216</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>10136</v>
+        <v>17216</v>
       </c>
       <c r="Q79" s="24">
-        <v>155874366.52</v>
+        <v>189970646.04</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>38166426.35</v>
+        <v>48478769.08</v>
       </c>
       <c r="E80" s="16">
-        <v>18371014.16</v>
+        <v>22428721.11</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>98766988.13</v>
+        <v>118478466.69</v>
       </c>
       <c r="I80" s="17">
-        <v>559801.88</v>
+        <v>567473.16</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>155864230.52</v>
+        <v>189953430.04</v>
       </c>
       <c r="L80" s="17">
-        <v>10136</v>
+        <v>17216</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>10136</v>
+        <v>17216</v>
       </c>
       <c r="Q80" s="19">
-        <v>155874366.52</v>
+        <v>189970646.04</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>46096953.61</v>
+        <v>58166421.04</v>
       </c>
       <c r="E81" s="21">
-        <v>24632463.62</v>
+        <v>30554047.29</v>
       </c>
       <c r="G81" s="22">
         <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>100353361.08</v>
+        <v>120533558.59</v>
       </c>
       <c r="I81" s="22">
-        <v>808479.37</v>
+        <v>954947.57</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>171892674.38</v>
+        <v>210210391.19</v>
       </c>
       <c r="L81" s="22">
         <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
         <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>171906720.14</v>
+        <v>210224436.95</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>46096953.61</v>
+        <v>58166421.04</v>
       </c>
       <c r="E82" s="16">
-        <v>24632463.62</v>
+        <v>30554047.29</v>
       </c>
       <c r="G82" s="17">
         <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>100353361.08</v>
+        <v>120533558.59</v>
       </c>
       <c r="I82" s="17">
-        <v>808479.37</v>
+        <v>954947.57</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>171892674.38</v>
+        <v>210210391.19</v>
       </c>
       <c r="L82" s="17">
         <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
         <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>171906720.14</v>
+        <v>210224436.95</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>127728272.88</v>
+        <v>162943723.79</v>
       </c>
       <c r="E83" s="16">
-        <v>166236141.36</v>
+        <v>211019828.08</v>
       </c>
       <c r="G83" s="17">
-        <v>102443.12</v>
+        <v>125719.36</v>
       </c>
       <c r="H83" s="17">
-        <v>3114700915.59</v>
+        <v>3986713873.27</v>
       </c>
       <c r="I83" s="17">
-        <v>59986999.26</v>
+        <v>74348157.07</v>
       </c>
       <c r="J83" s="17">
-        <v>28677</v>
+        <v>729907.65</v>
       </c>
       <c r="K83" s="18">
-        <v>3468783449.21</v>
+        <v>4435881209.22</v>
       </c>
       <c r="L83" s="17">
-        <v>478035.82</v>
+        <v>594569.66</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>478035.82</v>
+        <v>594569.66</v>
       </c>
       <c r="Q83" s="19">
-        <v>3469261485.03</v>
+        <v>4436475778.88</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>614311992.85</v>
+        <v>787482231.93</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>284402472.95</v>
+        <v>355587694.55</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>168688.85</v>
+        <v>199360.58</v>
       </c>
       <c r="H84" s="29">
-        <v>82761013821.07</v>
+        <v>99809843714.28</v>
       </c>
       <c r="I84" s="29">
-        <v>64094280.67</v>
+        <v>79592102.09</v>
       </c>
       <c r="J84" s="29">
-        <v>28677</v>
+        <v>729907.65</v>
       </c>
       <c r="K84" s="29">
-        <v>83724019933.39</v>
+        <v>101033435011.08</v>
       </c>
       <c r="L84" s="29">
-        <v>1448070.15</v>
+        <v>1828404.85</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>1448070.15</v>
+        <v>1828404.85</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>83725468003.54</v>
+        <v>101035263415.93</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7481,1724 +7496,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>67617719.92</v>
+        <v>82141573.66</v>
       </c>
       <c r="E11" s="9">
-        <v>440206461.04</v>
+        <v>529649355.87</v>
       </c>
       <c r="F11" s="9">
-        <v>98189056.73</v>
+        <v>118010042.49</v>
       </c>
       <c r="G11" s="9">
-        <v>9922881.28</v>
+        <v>11918732.21</v>
       </c>
       <c r="H11" s="9">
-        <v>1835022.58</v>
+        <v>2201274.21</v>
       </c>
       <c r="J11" s="33">
-        <v>617771141.55</v>
+        <v>743920978.44</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>225959763.97</v>
+        <v>271618571.34</v>
       </c>
       <c r="E12" s="9">
-        <v>992033235.76</v>
+        <v>1193224571.73</v>
       </c>
       <c r="F12" s="9">
-        <v>241588447.56</v>
+        <v>290334615.68</v>
       </c>
       <c r="G12" s="9">
-        <v>23671793.21</v>
+        <v>28432400.17</v>
       </c>
       <c r="H12" s="9">
-        <v>10962733.82</v>
+        <v>13224731.67</v>
       </c>
       <c r="J12" s="33">
-        <v>1494215974.32</v>
+        <v>1796834890.59</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>95130080.15</v>
+        <v>114488655.92</v>
       </c>
       <c r="E13" s="9">
-        <v>704911854.58</v>
+        <v>847377625.68</v>
       </c>
       <c r="F13" s="9">
-        <v>150860896.9</v>
+        <v>181201849.63</v>
       </c>
       <c r="G13" s="9">
-        <v>14175145.04</v>
+        <v>16996850.63</v>
       </c>
       <c r="H13" s="9">
-        <v>4936613.48</v>
+        <v>5918350.86</v>
       </c>
       <c r="J13" s="33">
-        <v>970014590.15</v>
+        <v>1165983332.72</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>141744324.68</v>
+        <v>170112024.39</v>
       </c>
       <c r="E14" s="9">
-        <v>783752498.82</v>
+        <v>942496154.68</v>
       </c>
       <c r="F14" s="9">
-        <v>154711525.12</v>
+        <v>185781499.16</v>
       </c>
       <c r="G14" s="9">
-        <v>15092788.36</v>
+        <v>18118289.53</v>
       </c>
       <c r="H14" s="9">
-        <v>5199931.82</v>
+        <v>6238484.18</v>
       </c>
       <c r="J14" s="33">
-        <v>1100501068.8</v>
+        <v>1322746451.94</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>76384004.67</v>
+        <v>91734214.05</v>
       </c>
       <c r="E15" s="9">
-        <v>426117841.71</v>
+        <v>512385884.96</v>
       </c>
       <c r="F15" s="9">
-        <v>99022842.94</v>
+        <v>118965541.51</v>
       </c>
       <c r="G15" s="9">
-        <v>9259444.67</v>
+        <v>11086046.22</v>
       </c>
       <c r="H15" s="9">
-        <v>3080162.47</v>
+        <v>3698016.68</v>
       </c>
       <c r="J15" s="33">
-        <v>613864296.46</v>
+        <v>737869703.42</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>120993541.93</v>
+        <v>145716476.34</v>
       </c>
       <c r="E16" s="9">
-        <v>522393657.42</v>
+        <v>628529626.64</v>
       </c>
       <c r="F16" s="9">
-        <v>122053980.42</v>
+        <v>146557258.7</v>
       </c>
       <c r="G16" s="9">
-        <v>10432001.67</v>
+        <v>12528857.09</v>
       </c>
       <c r="H16" s="9">
-        <v>2737483.91</v>
+        <v>3311721.45</v>
       </c>
       <c r="J16" s="33">
-        <v>778610665.35</v>
+        <v>936643940.22</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>202298748.51</v>
+        <v>242963220.52</v>
       </c>
       <c r="E17" s="9">
-        <v>1232898116.15</v>
+        <v>1482578312.71</v>
       </c>
       <c r="F17" s="9">
-        <v>258869939.89</v>
+        <v>310769030.92</v>
       </c>
       <c r="G17" s="9">
-        <v>26292433.06</v>
+        <v>31675720.33</v>
       </c>
       <c r="H17" s="9">
-        <v>6208176.25</v>
+        <v>7465422.66</v>
       </c>
       <c r="J17" s="33">
-        <v>1726567413.86</v>
+        <v>2075451707.14</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>358567245.18</v>
+        <v>430106025.08</v>
       </c>
       <c r="E18" s="9">
-        <v>1643921555.07</v>
+        <v>1976634306.2</v>
       </c>
       <c r="F18" s="9">
-        <v>371469102.21</v>
+        <v>446292216.39</v>
       </c>
       <c r="G18" s="9">
-        <v>35757244.6</v>
+        <v>42919149.89</v>
       </c>
       <c r="H18" s="9">
-        <v>10800146.81</v>
+        <v>13001812.88</v>
       </c>
       <c r="J18" s="33">
-        <v>2420515293.87</v>
+        <v>2908953510.44</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>1288695429.01</v>
+        <v>1548880761.3</v>
       </c>
       <c r="E19" s="15">
-        <v>6746235220.55</v>
+        <v>8112875838.47</v>
       </c>
       <c r="F19" s="15">
-        <v>1496765791.77</v>
+        <v>1797912054.48</v>
       </c>
       <c r="G19" s="15">
-        <v>144603731.89</v>
+        <v>173676046.07</v>
       </c>
       <c r="H19" s="15">
-        <v>45760271.14</v>
+        <v>55059814.59</v>
       </c>
       <c r="J19" s="34">
-        <v>9722060444.36</v>
+        <v>11688404514.91</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>29650877.98</v>
+        <v>35506476.76</v>
       </c>
       <c r="E20" s="20">
-        <v>257528182.54</v>
+        <v>309895643.47</v>
       </c>
       <c r="F20" s="20">
-        <v>51495483.77</v>
+        <v>61883755.52</v>
       </c>
       <c r="G20" s="20">
-        <v>3603182.63</v>
+        <v>4331067.96</v>
       </c>
       <c r="H20" s="20">
-        <v>273366.38</v>
+        <v>327479.27</v>
       </c>
       <c r="J20" s="35">
-        <v>342551093.3</v>
+        <v>411944422.98</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>21434390.63</v>
+        <v>25836537.91</v>
       </c>
       <c r="E21" s="20">
-        <v>171068686.44</v>
+        <v>205665622.28</v>
       </c>
       <c r="F21" s="20">
-        <v>32374871.43</v>
+        <v>38901520.51</v>
       </c>
       <c r="G21" s="20">
-        <v>2355658.96</v>
+        <v>2839365.05</v>
       </c>
       <c r="H21" s="20">
-        <v>391429.61</v>
+        <v>469323.83</v>
       </c>
       <c r="J21" s="35">
-        <v>227625037.07</v>
+        <v>273712369.58</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>98573392.71</v>
+        <v>118668809.05</v>
       </c>
       <c r="E22" s="20">
-        <v>1254075602.38</v>
+        <v>1507631657.21</v>
       </c>
       <c r="F22" s="20">
-        <v>248425703.78</v>
+        <v>298327044.85</v>
       </c>
       <c r="G22" s="20">
-        <v>16939786.33</v>
+        <v>20343405.16</v>
       </c>
       <c r="H22" s="20">
-        <v>2544301.35</v>
+        <v>3068878.28</v>
       </c>
       <c r="J22" s="35">
-        <v>1620558786.55</v>
+        <v>1948039794.55</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>149658661.32</v>
+        <v>180011823.72</v>
       </c>
       <c r="E23" s="15">
-        <v>1682672471.36</v>
+        <v>2023192922.96</v>
       </c>
       <c r="F23" s="15">
-        <v>332296058.98</v>
+        <v>399112320.88</v>
       </c>
       <c r="G23" s="15">
-        <v>22898627.92</v>
+        <v>27513838.17</v>
       </c>
       <c r="H23" s="15">
-        <v>3209097.34</v>
+        <v>3865681.38</v>
       </c>
       <c r="J23" s="34">
-        <v>2190734916.92</v>
+        <v>2633696587.11</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>200891636.04</v>
+        <v>241189508.13</v>
       </c>
       <c r="E24" s="20">
-        <v>1673174836.36</v>
+        <v>2010078863.84</v>
       </c>
       <c r="F24" s="20">
-        <v>394260713.57</v>
+        <v>473356295</v>
       </c>
       <c r="G24" s="20">
-        <v>26078224.68</v>
+        <v>31289806.76</v>
       </c>
       <c r="H24" s="20">
-        <v>10655090.89</v>
+        <v>12826643.96</v>
       </c>
       <c r="J24" s="35">
-        <v>2305060501.54</v>
+        <v>2768741117.69</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>200891636.04</v>
+        <v>241189508.13</v>
       </c>
       <c r="E25" s="15">
-        <v>1673174836.36</v>
+        <v>2010078863.84</v>
       </c>
       <c r="F25" s="15">
-        <v>394260713.57</v>
+        <v>473356295</v>
       </c>
       <c r="G25" s="15">
-        <v>26078224.68</v>
+        <v>31289806.76</v>
       </c>
       <c r="H25" s="15">
-        <v>10655090.89</v>
+        <v>12826643.96</v>
       </c>
       <c r="J25" s="34">
-        <v>2305060501.54</v>
+        <v>2768741117.69</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>112072692.65</v>
+        <v>134743103.79</v>
       </c>
       <c r="E26" s="20">
-        <v>1006783165.84</v>
+        <v>1209930562.56</v>
       </c>
       <c r="F26" s="20">
-        <v>182047345.25</v>
+        <v>218665070.97</v>
       </c>
       <c r="G26" s="20">
-        <v>12953213.54</v>
+        <v>15560740.3</v>
       </c>
       <c r="H26" s="20">
-        <v>445484.35</v>
+        <v>526967.08</v>
       </c>
       <c r="J26" s="35">
-        <v>1314301901.63</v>
+        <v>1579426444.7</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>112072692.65</v>
+        <v>134743103.79</v>
       </c>
       <c r="E27" s="15">
-        <v>1006783165.84</v>
+        <v>1209930562.56</v>
       </c>
       <c r="F27" s="15">
-        <v>182047345.25</v>
+        <v>218665070.97</v>
       </c>
       <c r="G27" s="15">
-        <v>12953213.54</v>
+        <v>15560740.3</v>
       </c>
       <c r="H27" s="15">
-        <v>445484.35</v>
+        <v>526967.08</v>
       </c>
       <c r="J27" s="34">
-        <v>1314301901.63</v>
+        <v>1579426444.7</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>219388150.47</v>
+        <v>265935593.15</v>
       </c>
       <c r="E28" s="20">
-        <v>776496701.97</v>
+        <v>933550113.01</v>
       </c>
       <c r="F28" s="20">
-        <v>167873980.9</v>
+        <v>201589909.26</v>
       </c>
       <c r="G28" s="20">
-        <v>19913422.63</v>
+        <v>23886693.15</v>
       </c>
       <c r="H28" s="20">
-        <v>6608481.61</v>
+        <v>7953421.85</v>
       </c>
       <c r="J28" s="35">
-        <v>1190280737.58</v>
+        <v>1432915730.42</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>146068241.31</v>
+        <v>176424128.78</v>
       </c>
       <c r="E29" s="20">
-        <v>687787861.21</v>
+        <v>827306420.74</v>
       </c>
       <c r="F29" s="20">
-        <v>147238460.99</v>
+        <v>176994691.22</v>
       </c>
       <c r="G29" s="20">
-        <v>14651593.77</v>
+        <v>17545733.5</v>
       </c>
       <c r="H29" s="20">
-        <v>3082573.84</v>
+        <v>3707570.7</v>
       </c>
       <c r="J29" s="35">
-        <v>998828731.12</v>
+        <v>1201978544.94</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>365456391.78</v>
+        <v>442359721.93</v>
       </c>
       <c r="E30" s="15">
-        <v>1464284563.18</v>
+        <v>1760856533.75</v>
       </c>
       <c r="F30" s="15">
-        <v>315112441.89</v>
+        <v>378584600.48</v>
       </c>
       <c r="G30" s="15">
-        <v>34565016.4</v>
+        <v>41432426.65</v>
       </c>
       <c r="H30" s="15">
-        <v>9691055.45</v>
+        <v>11660992.55</v>
       </c>
       <c r="J30" s="34">
-        <v>2189109468.7</v>
+        <v>2634894275.36</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>92960496.35</v>
+        <v>111409138.72</v>
       </c>
       <c r="E31" s="20">
-        <v>751680070.53</v>
+        <v>903664605.24</v>
       </c>
       <c r="F31" s="20">
-        <v>162871528.77</v>
+        <v>195566332.49</v>
       </c>
       <c r="G31" s="20">
-        <v>12039823</v>
+        <v>14480358.41</v>
       </c>
       <c r="H31" s="20">
-        <v>5915036.19</v>
+        <v>7085731.73</v>
       </c>
       <c r="J31" s="35">
-        <v>1025466954.84</v>
+        <v>1232206166.59</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>92960496.35</v>
+        <v>111409138.72</v>
       </c>
       <c r="E32" s="15">
-        <v>751680070.53</v>
+        <v>903664605.24</v>
       </c>
       <c r="F32" s="15">
-        <v>162871528.77</v>
+        <v>195566332.49</v>
       </c>
       <c r="G32" s="15">
-        <v>12039823</v>
+        <v>14480358.41</v>
       </c>
       <c r="H32" s="15">
-        <v>5915036.19</v>
+        <v>7085731.73</v>
       </c>
       <c r="J32" s="34">
-        <v>1025466954.84</v>
+        <v>1232206166.59</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>40247338.1</v>
+        <v>48224765.86</v>
       </c>
       <c r="E33" s="20">
-        <v>316346105.51</v>
+        <v>380251950.07</v>
       </c>
       <c r="F33" s="20">
-        <v>65811870.63</v>
+        <v>79027754.54</v>
       </c>
       <c r="G33" s="20">
-        <v>5998633.14</v>
+        <v>7191691.54</v>
       </c>
       <c r="H33" s="20">
-        <v>2288319.77</v>
+        <v>2753613.17</v>
       </c>
       <c r="J33" s="35">
-        <v>430692267.15</v>
+        <v>517449775.18</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>96000252.02</v>
+        <v>115515336.08</v>
       </c>
       <c r="E34" s="20">
-        <v>406297665.03</v>
+        <v>488802992.62</v>
       </c>
       <c r="F34" s="20">
-        <v>102257449.2</v>
+        <v>122798929.23</v>
       </c>
       <c r="G34" s="20">
-        <v>8783212.88</v>
+        <v>10536800.89</v>
       </c>
       <c r="H34" s="20">
-        <v>3179393.46</v>
+        <v>3815353.66</v>
       </c>
       <c r="J34" s="35">
-        <v>616517972.59</v>
+        <v>741469412.48</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>35468090.74</v>
+        <v>42537961.44</v>
       </c>
       <c r="E35" s="20">
-        <v>163858568.41</v>
+        <v>197173655.03</v>
       </c>
       <c r="F35" s="20">
-        <v>36225763.24</v>
+        <v>43524649.36</v>
       </c>
       <c r="G35" s="20">
-        <v>3284537.6</v>
+        <v>3948361.62</v>
       </c>
       <c r="H35" s="20">
-        <v>939156.44</v>
+        <v>1123384.08</v>
       </c>
       <c r="J35" s="35">
-        <v>239776116.43</v>
+        <v>288308011.53</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>40506417.35</v>
+        <v>48738337.75</v>
       </c>
       <c r="E36" s="20">
-        <v>240762456.39</v>
+        <v>289675084.52</v>
       </c>
       <c r="F36" s="20">
-        <v>43461654.56</v>
+        <v>52243844.78</v>
       </c>
       <c r="G36" s="20">
-        <v>3626580.91</v>
+        <v>4345152.38</v>
       </c>
       <c r="H36" s="20">
-        <v>393334.37</v>
+        <v>468693.52</v>
       </c>
       <c r="J36" s="35">
-        <v>328750443.58</v>
+        <v>395471112.95</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>69717268.02</v>
+        <v>83976844.52</v>
       </c>
       <c r="E37" s="20">
-        <v>553198725.67</v>
+        <v>665109222.59</v>
       </c>
       <c r="F37" s="20">
-        <v>114708244.89</v>
+        <v>137748753.9</v>
       </c>
       <c r="G37" s="20">
-        <v>9452459.23</v>
+        <v>11340447.79</v>
       </c>
       <c r="H37" s="20">
-        <v>1857279.77</v>
+        <v>2224187.16</v>
       </c>
       <c r="J37" s="35">
-        <v>748933977.58</v>
+        <v>900399455.96</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>281939366.23</v>
+        <v>338993245.65</v>
       </c>
       <c r="E38" s="15">
-        <v>1680463521.01</v>
+        <v>2021012904.83</v>
       </c>
       <c r="F38" s="15">
-        <v>362464982.52</v>
+        <v>435343931.81</v>
       </c>
       <c r="G38" s="15">
-        <v>31145423.76</v>
+        <v>37362454.22</v>
       </c>
       <c r="H38" s="15">
-        <v>8657483.81</v>
+        <v>10385231.59</v>
       </c>
       <c r="J38" s="34">
-        <v>2364670777.33</v>
+        <v>2843097768.1</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>19422682.79</v>
+        <v>23375491.78</v>
       </c>
       <c r="E39" s="20">
-        <v>163089469.09</v>
+        <v>196094825.87</v>
       </c>
       <c r="F39" s="20">
-        <v>32867562.1</v>
+        <v>39501603.7</v>
       </c>
       <c r="G39" s="20">
-        <v>2780002.73</v>
+        <v>3340117.03</v>
       </c>
       <c r="H39" s="20">
-        <v>769836.07</v>
+        <v>929109.6</v>
       </c>
       <c r="J39" s="35">
-        <v>218929552.78</v>
+        <v>263241147.98</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>37503904.56</v>
+        <v>45042653.65</v>
       </c>
       <c r="E40" s="20">
-        <v>527769003.17</v>
+        <v>634353013.14</v>
       </c>
       <c r="F40" s="20">
-        <v>92232279.34</v>
+        <v>110801968.11</v>
       </c>
       <c r="G40" s="20">
-        <v>6671020.75</v>
+        <v>8035208.43</v>
       </c>
       <c r="H40" s="20">
-        <v>1288193.73</v>
+        <v>1580730.06</v>
       </c>
       <c r="J40" s="35">
-        <v>665464401.55</v>
+        <v>799813573.39</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>93629101.79</v>
+        <v>112566846.31</v>
       </c>
       <c r="E41" s="20">
-        <v>658658251</v>
+        <v>791354220.14</v>
       </c>
       <c r="F41" s="20">
-        <v>142752257.91</v>
+        <v>171354110.01</v>
       </c>
       <c r="G41" s="20">
-        <v>10179508.65</v>
+        <v>12266803.39</v>
       </c>
       <c r="H41" s="20">
-        <v>4702310.42</v>
+        <v>5642355.58</v>
       </c>
       <c r="J41" s="35">
-        <v>909921429.77</v>
+        <v>1093184335.43</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>24711331.69</v>
+        <v>29622717.68</v>
       </c>
       <c r="E42" s="20">
-        <v>219164873.78</v>
+        <v>263483932.64</v>
       </c>
       <c r="F42" s="20">
-        <v>43012160.52</v>
+        <v>51619956.32</v>
       </c>
       <c r="G42" s="20">
-        <v>3407944.49</v>
+        <v>4083451.14</v>
       </c>
       <c r="H42" s="20">
-        <v>1069930.11</v>
+        <v>1286313.03</v>
       </c>
       <c r="J42" s="35">
-        <v>291366240.59</v>
+        <v>350096370.81</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>34566984.82</v>
+        <v>41510706.77</v>
       </c>
       <c r="E43" s="20">
-        <v>372142681.06</v>
+        <v>447425380.15</v>
       </c>
       <c r="F43" s="20">
-        <v>73768641.72</v>
+        <v>88552087.3</v>
       </c>
       <c r="G43" s="20">
-        <v>5575851.16</v>
+        <v>6683269.01</v>
       </c>
       <c r="H43" s="20">
-        <v>2247469.24</v>
+        <v>2702274.9</v>
       </c>
       <c r="J43" s="35">
-        <v>488301628</v>
+        <v>586873718.13</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>15899543.97</v>
+        <v>19063685.41</v>
       </c>
       <c r="E44" s="20">
-        <v>168843601.98</v>
+        <v>203153800.08</v>
       </c>
       <c r="F44" s="20">
-        <v>31741243.29</v>
+        <v>38115927.39</v>
       </c>
       <c r="G44" s="20">
-        <v>2343408.53</v>
+        <v>2809103.54</v>
       </c>
       <c r="H44" s="20">
-        <v>454215.33</v>
+        <v>542995.53</v>
       </c>
       <c r="J44" s="35">
-        <v>219282013.1</v>
+        <v>263685511.95</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>8097384.81</v>
+        <v>9719048.2</v>
       </c>
       <c r="E45" s="20">
-        <v>114673726.41</v>
+        <v>137833795.88</v>
       </c>
       <c r="F45" s="20">
-        <v>19291831</v>
+        <v>23191201.37</v>
       </c>
       <c r="G45" s="20">
-        <v>1594433.38</v>
+        <v>1913534.69</v>
       </c>
       <c r="H45" s="20">
-        <v>231016.19</v>
+        <v>276192.52</v>
       </c>
       <c r="J45" s="35">
-        <v>143888391.79</v>
+        <v>172933772.66</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>68622375.01</v>
+        <v>82588621.76</v>
       </c>
       <c r="E46" s="20">
-        <v>668856001.53</v>
+        <v>804004301.44</v>
       </c>
       <c r="F46" s="20">
-        <v>136199269.78</v>
+        <v>163600810</v>
       </c>
       <c r="G46" s="20">
-        <v>9176426.95</v>
+        <v>11004500.48</v>
       </c>
       <c r="H46" s="20">
-        <v>2774924.69</v>
+        <v>3395746.71</v>
       </c>
       <c r="J46" s="35">
-        <v>885628997.96</v>
+        <v>1064593980.39</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>12879513.18</v>
+        <v>15411771.32</v>
       </c>
       <c r="E47" s="20">
-        <v>190761589.82</v>
+        <v>229244914.9</v>
       </c>
       <c r="F47" s="20">
-        <v>40854776.23</v>
+        <v>49062171.2</v>
       </c>
       <c r="G47" s="20">
-        <v>3261768.14</v>
+        <v>3915411.81</v>
       </c>
       <c r="H47" s="20">
-        <v>1217985.81</v>
+        <v>1458933.48</v>
       </c>
       <c r="J47" s="35">
-        <v>248975633.18</v>
+        <v>299093202.71</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>315332822.62</v>
+        <v>378901542.88</v>
       </c>
       <c r="E48" s="15">
-        <v>3083959197.84</v>
+        <v>3706948184.24</v>
       </c>
       <c r="F48" s="15">
-        <v>612720021.89</v>
+        <v>735799835.4</v>
       </c>
       <c r="G48" s="15">
-        <v>44990364.78</v>
+        <v>54051399.52</v>
       </c>
       <c r="H48" s="15">
-        <v>14755881.59</v>
+        <v>17814651.41</v>
       </c>
       <c r="J48" s="34">
-        <v>4071758288.72</v>
+        <v>4893515613.45</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>889096686.96</v>
+        <v>1072014197.61</v>
       </c>
       <c r="E49" s="20">
-        <v>7180355914.41</v>
+        <v>8634563449.91</v>
       </c>
       <c r="F49" s="20">
-        <v>1378885749.14</v>
+        <v>1657238490.94</v>
       </c>
       <c r="G49" s="20">
-        <v>95204908.02</v>
+        <v>114073993.91</v>
       </c>
       <c r="H49" s="20">
-        <v>4913843.61</v>
+        <v>5897356.16</v>
       </c>
       <c r="J49" s="35">
-        <v>9548457102.14</v>
+        <v>11483787488.53</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>89430230.82</v>
+        <v>108019445.21</v>
       </c>
       <c r="E50" s="20">
-        <v>811365071.1</v>
+        <v>975840557.03</v>
       </c>
       <c r="F50" s="20">
-        <v>145339716.27</v>
+        <v>174586597.3</v>
       </c>
       <c r="G50" s="20">
-        <v>9800386.72</v>
+        <v>11710716.17</v>
       </c>
       <c r="H50" s="20">
-        <v>236779.95</v>
+        <v>284775.39</v>
       </c>
       <c r="J50" s="35">
-        <v>1056172184.86</v>
+        <v>1270442091.1</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>70355375.98</v>
+        <v>84597571.39</v>
       </c>
       <c r="E51" s="20">
-        <v>445241496.97</v>
+        <v>535460728.93</v>
       </c>
       <c r="F51" s="20">
-        <v>88139979.01</v>
+        <v>105812089.94</v>
       </c>
       <c r="G51" s="20">
-        <v>6596346.78</v>
+        <v>7939322.33</v>
       </c>
       <c r="H51" s="20">
-        <v>243678.25</v>
+        <v>293197.68</v>
       </c>
       <c r="J51" s="35">
-        <v>610576876.99</v>
+        <v>734102910.27</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>123842875.45</v>
+        <v>148942244.58</v>
       </c>
       <c r="E52" s="20">
-        <v>879094423.79</v>
+        <v>1056974320.48</v>
       </c>
       <c r="F52" s="20">
-        <v>172682250.01</v>
+        <v>207517336.11</v>
       </c>
       <c r="G52" s="20">
-        <v>12335987.24</v>
+        <v>14717467.12</v>
       </c>
       <c r="H52" s="20">
-        <v>697948.41</v>
+        <v>836637.3</v>
       </c>
       <c r="J52" s="35">
-        <v>1188653484.9</v>
+        <v>1428988005.59</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>1172725169.21</v>
+        <v>1413573458.79</v>
       </c>
       <c r="E53" s="15">
-        <v>9316056906.27</v>
+        <v>11202839056.35</v>
       </c>
       <c r="F53" s="15">
-        <v>1785047694.43</v>
+        <v>2145154514.29</v>
       </c>
       <c r="G53" s="15">
-        <v>123937628.76</v>
+        <v>148441499.53</v>
       </c>
       <c r="H53" s="15">
-        <v>6092250.22</v>
+        <v>7311966.53</v>
       </c>
       <c r="J53" s="34">
-        <v>12403859648.89</v>
+        <v>14917320495.49</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>106479769.76</v>
+        <v>127859121.3</v>
       </c>
       <c r="E54" s="20">
-        <v>504377273.62</v>
+        <v>606811443.74</v>
       </c>
       <c r="F54" s="20">
-        <v>120078910.73</v>
+        <v>144185036.05</v>
       </c>
       <c r="G54" s="20">
-        <v>11842498.35</v>
+        <v>14248842.7</v>
       </c>
       <c r="H54" s="20">
-        <v>4960160.99</v>
+        <v>5975339.46</v>
       </c>
       <c r="J54" s="35">
-        <v>747738613.45</v>
+        <v>899079783.25</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>57171106.82</v>
+        <v>68833453.31</v>
       </c>
       <c r="E55" s="20">
-        <v>374155203.33</v>
+        <v>450490419.14</v>
       </c>
       <c r="F55" s="20">
-        <v>79144178.99</v>
+        <v>94993673.77</v>
       </c>
       <c r="G55" s="20">
-        <v>6418692</v>
+        <v>7698797.84</v>
       </c>
       <c r="H55" s="20">
-        <v>2035397.27</v>
+        <v>2458681.89</v>
       </c>
       <c r="J55" s="35">
-        <v>518924578.41</v>
+        <v>624475025.95</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>163650876.58</v>
+        <v>196692574.61</v>
       </c>
       <c r="E56" s="15">
-        <v>878532476.95</v>
+        <v>1057301862.88</v>
       </c>
       <c r="F56" s="15">
-        <v>199223089.72</v>
+        <v>239178709.82</v>
       </c>
       <c r="G56" s="15">
-        <v>18261190.35</v>
+        <v>21947640.54</v>
       </c>
       <c r="H56" s="15">
-        <v>6995558.26</v>
+        <v>8434021.35</v>
       </c>
       <c r="J56" s="34">
-        <v>1266663191.86</v>
+        <v>1523554809.2</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>184036442.02</v>
+        <v>221500266.24</v>
       </c>
       <c r="E57" s="20">
-        <v>1257967151.29</v>
+        <v>1512340957.34</v>
       </c>
       <c r="F57" s="20">
-        <v>270974939.89</v>
+        <v>325392961.51</v>
       </c>
       <c r="G57" s="20">
-        <v>20412182.91</v>
+        <v>24479909.35</v>
       </c>
       <c r="H57" s="20">
-        <v>8142522.21</v>
+        <v>9753638.45</v>
       </c>
       <c r="J57" s="35">
-        <v>1741533238.32</v>
+        <v>2093467732.89</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>69345832.68</v>
+        <v>83278940.28</v>
       </c>
       <c r="E58" s="20">
-        <v>393457447.94</v>
+        <v>472947079.82</v>
       </c>
       <c r="F58" s="20">
-        <v>83419491.76</v>
+        <v>100176678.19</v>
       </c>
       <c r="G58" s="20">
-        <v>5950632.42</v>
+        <v>7156350.45</v>
       </c>
       <c r="H58" s="20">
-        <v>2997819.81</v>
+        <v>3618017.28</v>
       </c>
       <c r="J58" s="35">
-        <v>555171224.61</v>
+        <v>667177066.02</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>75035075.34</v>
+        <v>90101086.7</v>
       </c>
       <c r="E59" s="20">
-        <v>341112678.07</v>
+        <v>410426752.73</v>
       </c>
       <c r="F59" s="20">
-        <v>73020979.11</v>
+        <v>87677926.42</v>
       </c>
       <c r="G59" s="20">
-        <v>5588291.23</v>
+        <v>6702416.21</v>
       </c>
       <c r="H59" s="20">
-        <v>3130186.91</v>
+        <v>3754218.7</v>
       </c>
       <c r="J59" s="35">
-        <v>497887210.66</v>
+        <v>598662400.76</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>153473553.56</v>
+        <v>184350284.77</v>
       </c>
       <c r="E60" s="20">
-        <v>1079625724.06</v>
+        <v>1297386031.64</v>
       </c>
       <c r="F60" s="20">
-        <v>227308883.52</v>
+        <v>272992696.12</v>
       </c>
       <c r="G60" s="20">
-        <v>19137332.44</v>
+        <v>22975809.17</v>
       </c>
       <c r="H60" s="20">
-        <v>7738255.02</v>
+        <v>9308629.78</v>
       </c>
       <c r="J60" s="35">
-        <v>1487283748.6</v>
+        <v>1787013451.48</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>481890903.6</v>
+        <v>579230577.99</v>
       </c>
       <c r="E61" s="15">
-        <v>3072163001.36</v>
+        <v>3693100821.53</v>
       </c>
       <c r="F61" s="15">
-        <v>654724294.28</v>
+        <v>786240262.24</v>
       </c>
       <c r="G61" s="15">
-        <v>51088439</v>
+        <v>61314485.18</v>
       </c>
       <c r="H61" s="15">
-        <v>22008783.95</v>
+        <v>26434504.21</v>
       </c>
       <c r="J61" s="34">
-        <v>4281875422.19</v>
+        <v>5146320651.15</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>33802404.22</v>
+        <v>40531168.69</v>
       </c>
       <c r="E62" s="20">
-        <v>378211696.36</v>
+        <v>454565033.46</v>
       </c>
       <c r="F62" s="20">
-        <v>68123768.61</v>
+        <v>81802435.31</v>
       </c>
       <c r="G62" s="20">
-        <v>4457442.03</v>
+        <v>5335398.18</v>
       </c>
       <c r="H62" s="20">
-        <v>652511.08</v>
+        <v>783334.04</v>
       </c>
       <c r="J62" s="35">
-        <v>485247822.3</v>
+        <v>583017369.68</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>33802404.22</v>
+        <v>40531168.69</v>
       </c>
       <c r="E63" s="15">
-        <v>378211696.36</v>
+        <v>454565033.46</v>
       </c>
       <c r="F63" s="15">
-        <v>68123768.61</v>
+        <v>81802435.31</v>
       </c>
       <c r="G63" s="15">
-        <v>4457442.03</v>
+        <v>5335398.18</v>
       </c>
       <c r="H63" s="15">
-        <v>652511.08</v>
+        <v>783334.04</v>
       </c>
       <c r="J63" s="34">
-        <v>485247822.3</v>
+        <v>583017369.68</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>671114930.2</v>
+        <v>805354202.06</v>
       </c>
       <c r="E64" s="20">
-        <v>7643657437.4</v>
+        <v>9188950264.84</v>
       </c>
       <c r="F64" s="20">
-        <v>1398453925.64</v>
+        <v>1679201107.61</v>
       </c>
       <c r="G64" s="20">
-        <v>94440190.91</v>
+        <v>113162050.86</v>
       </c>
       <c r="H64" s="20">
-        <v>12415288.4</v>
+        <v>14912220.52</v>
       </c>
       <c r="J64" s="35">
-        <v>9820081772.55</v>
+        <v>11801579845.89</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>671114930.2</v>
+        <v>805354202.06</v>
       </c>
       <c r="E65" s="15">
-        <v>7643657437.4</v>
+        <v>9188950264.84</v>
       </c>
       <c r="F65" s="15">
-        <v>1398453925.64</v>
+        <v>1679201107.61</v>
       </c>
       <c r="G65" s="15">
-        <v>94440190.91</v>
+        <v>113162050.86</v>
       </c>
       <c r="H65" s="15">
-        <v>12415288.4</v>
+        <v>14912220.52</v>
       </c>
       <c r="J65" s="34">
-        <v>9820081772.55</v>
+        <v>11801579845.89</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>182454880.67</v>
+        <v>219828188.59</v>
       </c>
       <c r="E66" s="20">
-        <v>1069128501.24</v>
+        <v>1286442259.15</v>
       </c>
       <c r="F66" s="20">
-        <v>235096045.69</v>
+        <v>282505177.09</v>
       </c>
       <c r="G66" s="20">
-        <v>24484194.72</v>
+        <v>29361439.43</v>
       </c>
       <c r="H66" s="20">
-        <v>5653848.52</v>
+        <v>6813339.71</v>
       </c>
       <c r="J66" s="35">
-        <v>1516817470.84</v>
+        <v>1824950403.97</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>182454880.67</v>
+        <v>219828188.59</v>
       </c>
       <c r="E67" s="15">
-        <v>1069128501.24</v>
+        <v>1286442259.15</v>
       </c>
       <c r="F67" s="15">
-        <v>235096045.69</v>
+        <v>282505177.09</v>
       </c>
       <c r="G67" s="15">
-        <v>24484194.72</v>
+        <v>29361439.43</v>
       </c>
       <c r="H67" s="15">
-        <v>5653848.52</v>
+        <v>6813339.71</v>
       </c>
       <c r="J67" s="34">
-        <v>1516817470.84</v>
+        <v>1824950403.97</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>82320334.66</v>
+        <v>98722734.32</v>
       </c>
       <c r="E68" s="20">
-        <v>878148577.46</v>
+        <v>1055696343.87</v>
       </c>
       <c r="F68" s="20">
-        <v>147940224.01</v>
+        <v>177737398.41</v>
       </c>
       <c r="G68" s="20">
-        <v>10616162.13</v>
+        <v>12769380.31</v>
       </c>
       <c r="H68" s="20">
-        <v>1486691.4</v>
+        <v>1783656.39</v>
       </c>
       <c r="J68" s="35">
-        <v>1120511989.66</v>
+        <v>1346709513.3</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>82320334.66</v>
+        <v>98722734.32</v>
       </c>
       <c r="E69" s="15">
-        <v>878148577.46</v>
+        <v>1055696343.87</v>
       </c>
       <c r="F69" s="15">
-        <v>147940224.01</v>
+        <v>177737398.41</v>
       </c>
       <c r="G69" s="15">
-        <v>10616162.13</v>
+        <v>12769380.31</v>
       </c>
       <c r="H69" s="15">
-        <v>1486691.4</v>
+        <v>1783656.39</v>
       </c>
       <c r="J69" s="34">
-        <v>1120511989.66</v>
+        <v>1346709513.3</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>147472609.2</v>
+        <v>177620768.86</v>
       </c>
       <c r="E70" s="20">
-        <v>1438616287.79</v>
+        <v>1730691659.81</v>
       </c>
       <c r="F70" s="20">
-        <v>308910514.69</v>
+        <v>371261462.3</v>
       </c>
       <c r="G70" s="20">
-        <v>24355079.71</v>
+        <v>29302597.62</v>
       </c>
       <c r="H70" s="20">
-        <v>4445227.07</v>
+        <v>5373643.81</v>
       </c>
       <c r="J70" s="35">
-        <v>1923799718.46</v>
+        <v>2314250132.4</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>92213527.03</v>
+        <v>110725682.84</v>
       </c>
       <c r="E71" s="20">
-        <v>602568663.39</v>
+        <v>724544859.87</v>
       </c>
       <c r="F71" s="20">
-        <v>121891333.07</v>
+        <v>146445748.82</v>
       </c>
       <c r="G71" s="20">
-        <v>9767223.25</v>
+        <v>11708538.82</v>
       </c>
       <c r="H71" s="20">
-        <v>845151.67</v>
+        <v>1018789.78</v>
       </c>
       <c r="J71" s="35">
-        <v>827285898.41</v>
+        <v>994443620.13</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>376387653.56</v>
+        <v>452430498.97</v>
       </c>
       <c r="E72" s="20">
-        <v>2615547404.73</v>
+        <v>3144506683.47</v>
       </c>
       <c r="F72" s="20">
-        <v>540933071.12</v>
+        <v>649600422.35</v>
       </c>
       <c r="G72" s="20">
-        <v>45957648.45</v>
+        <v>55354689.98</v>
       </c>
       <c r="H72" s="20">
-        <v>4116146.88</v>
+        <v>4918206.44</v>
       </c>
       <c r="J72" s="35">
-        <v>3582941924.74</v>
+        <v>4306810501.21</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>616073789.79</v>
+        <v>740776950.67</v>
       </c>
       <c r="E73" s="15">
-        <v>4656732355.91</v>
+        <v>5599743203.15</v>
       </c>
       <c r="F73" s="15">
-        <v>971734918.88</v>
+        <v>1167307633.47</v>
       </c>
       <c r="G73" s="15">
-        <v>80079951.41</v>
+        <v>96365826.42</v>
       </c>
       <c r="H73" s="15">
-        <v>9406525.62</v>
+        <v>11310640.03</v>
       </c>
       <c r="J73" s="34">
-        <v>6334027541.61</v>
+        <v>7615504253.74</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>53840134.56</v>
+        <v>64669227.2</v>
       </c>
       <c r="E74" s="20">
-        <v>547648028.73</v>
+        <v>658455849.9</v>
       </c>
       <c r="F74" s="20">
-        <v>95460136.59</v>
+        <v>114649433.6</v>
       </c>
       <c r="G74" s="20">
-        <v>5940510.1</v>
+        <v>7170811.22</v>
       </c>
       <c r="H74" s="20">
-        <v>736816.07</v>
+        <v>883794.64</v>
       </c>
       <c r="J74" s="35">
-        <v>703625626.05</v>
+        <v>845829116.56</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>107778877.03</v>
+        <v>129559628.79</v>
       </c>
       <c r="E75" s="20">
-        <v>1226847234.88</v>
+        <v>1474676768.03</v>
       </c>
       <c r="F75" s="20">
-        <v>233334602.81</v>
+        <v>280077974.5</v>
       </c>
       <c r="G75" s="20">
-        <v>14304272.22</v>
+        <v>17243543.33</v>
       </c>
       <c r="H75" s="20">
-        <v>2600449.84</v>
+        <v>3116660.15</v>
       </c>
       <c r="J75" s="35">
-        <v>1584865436.78</v>
+        <v>1904674574.8</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>183346552.27</v>
+        <v>219830580.69</v>
       </c>
       <c r="E76" s="20">
-        <v>1887221065.53</v>
+        <v>2268112211.88</v>
       </c>
       <c r="F76" s="20">
-        <v>404397459.93</v>
+        <v>485490048.93</v>
       </c>
       <c r="G76" s="20">
-        <v>28519504.17</v>
+        <v>34287064.72</v>
       </c>
       <c r="H76" s="20">
-        <v>8131963.14</v>
+        <v>9778620.18</v>
       </c>
       <c r="J76" s="35">
-        <v>2511616545.04</v>
+        <v>3017498526.4</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>344965563.86</v>
+        <v>414059436.68</v>
       </c>
       <c r="E77" s="15">
-        <v>3661716329.14</v>
+        <v>4401244829.81</v>
       </c>
       <c r="F77" s="15">
-        <v>733192199.33</v>
+        <v>880217457.03</v>
       </c>
       <c r="G77" s="15">
-        <v>48764286.49</v>
+        <v>58701419.27</v>
       </c>
       <c r="H77" s="15">
-        <v>11469229.05</v>
+        <v>13779074.97</v>
       </c>
       <c r="J77" s="34">
-        <v>4800107607.87</v>
+        <v>5768002217.76</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>8143332.08</v>
+        <v>9752940.61</v>
       </c>
       <c r="E78" s="20">
-        <v>41518721.3</v>
+        <v>49832499.78</v>
       </c>
       <c r="F78" s="20">
-        <v>11668527.5</v>
+        <v>14014247.58</v>
       </c>
       <c r="G78" s="20">
-        <v>1418296.3</v>
+        <v>1705369.4</v>
       </c>
       <c r="H78" s="20">
-        <v>211174.07</v>
+        <v>255057.14</v>
       </c>
       <c r="J78" s="35">
-        <v>62960051.25</v>
+        <v>75560114.51</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>8143332.08</v>
+        <v>9752940.61</v>
       </c>
       <c r="E79" s="15">
-        <v>41518721.3</v>
+        <v>49832499.78</v>
       </c>
       <c r="F79" s="15">
-        <v>11668527.5</v>
+        <v>14014247.58</v>
       </c>
       <c r="G79" s="15">
-        <v>1418296.3</v>
+        <v>1705369.4</v>
       </c>
       <c r="H79" s="15">
-        <v>211174.07</v>
+        <v>255057.14</v>
       </c>
       <c r="J79" s="34">
-        <v>62960051.25</v>
+        <v>75560114.51</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>9532003.58</v>
+        <v>11453770.45</v>
       </c>
       <c r="E80" s="20">
-        <v>37345117.29</v>
+        <v>44908038.73</v>
       </c>
       <c r="F80" s="20">
-        <v>9383384.79</v>
+        <v>11261985.11</v>
       </c>
       <c r="G80" s="20">
-        <v>1255768.4</v>
+        <v>1503519.55</v>
       </c>
       <c r="H80" s="20">
-        <v>81581.39</v>
+        <v>97983.85</v>
       </c>
       <c r="J80" s="35">
-        <v>57597855.45</v>
+        <v>69225297.69</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>9532003.58</v>
+        <v>11453770.45</v>
       </c>
       <c r="E81" s="15">
-        <v>37345117.29</v>
+        <v>44908038.73</v>
       </c>
       <c r="F81" s="15">
-        <v>9383384.79</v>
+        <v>11261985.11</v>
       </c>
       <c r="G81" s="15">
-        <v>1255768.4</v>
+        <v>1503519.55</v>
       </c>
       <c r="H81" s="15">
-        <v>81581.39</v>
+        <v>97983.85</v>
       </c>
       <c r="J81" s="34">
-        <v>57597855.45</v>
+        <v>69225297.69</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>6573681684.45</v>
+        <v>7906464849.58</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>49722464167.35</v>
+        <v>59783184629.44</v>
       </c>
       <c r="F83" s="26">
-        <v>10073126957.52</v>
+        <v>12098961369.47</v>
       </c>
       <c r="G83" s="26">
-        <v>788077976.47</v>
+        <v>945975098.77</v>
       </c>
       <c r="H83" s="26">
-        <v>175562842.72</v>
+        <v>211141513.03</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>67332913628.51</v>
+        <v>80945727460.29</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9416,2381 +9431,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>30083343.41</v>
+        <v>36754051.32</v>
       </c>
       <c r="E11" s="9">
-        <v>839681.95</v>
+        <v>960921.61</v>
       </c>
       <c r="F11" s="9">
-        <v>35559962.93</v>
+        <v>43444310.43</v>
       </c>
       <c r="G11" s="9">
-        <v>348030.51</v>
+        <v>383368.7</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>66831018.8</v>
+        <v>81542652.06</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>46058620.13</v>
+        <v>55371399.75</v>
       </c>
       <c r="E12" s="9">
-        <v>1212024.81</v>
+        <v>1511243.79</v>
       </c>
       <c r="F12" s="9">
-        <v>37272386.64</v>
+        <v>44966022.97</v>
       </c>
       <c r="G12" s="9">
-        <v>508290.55</v>
+        <v>822877.57</v>
       </c>
       <c r="H12" s="9">
-        <v>1183781.28</v>
+        <v>1409155.06</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>86235103.41</v>
+        <v>104080699.14</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>33283486.37</v>
+        <v>40261421.52</v>
       </c>
       <c r="E13" s="9">
-        <v>520610.34</v>
+        <v>609445.73</v>
       </c>
       <c r="F13" s="9">
-        <v>28778537.55</v>
+        <v>34615725.58</v>
       </c>
       <c r="G13" s="9">
-        <v>377559.06</v>
+        <v>475568.38</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>62960193.32</v>
+        <v>75962161.21</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>37557445.62</v>
+        <v>45673072.2</v>
       </c>
       <c r="E14" s="9">
-        <v>879549.99</v>
+        <v>1001994.49</v>
       </c>
       <c r="F14" s="9">
-        <v>34233147.96</v>
+        <v>40886754.89</v>
       </c>
       <c r="G14" s="9">
-        <v>460382.84</v>
+        <v>579862.14</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>73130526.41</v>
+        <v>88141683.72</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>33517036.74</v>
+        <v>40622062.63</v>
       </c>
       <c r="E15" s="9">
-        <v>463846.5</v>
+        <v>553967.84</v>
       </c>
       <c r="F15" s="9">
-        <v>20254947.6</v>
+        <v>24493145.95</v>
       </c>
       <c r="G15" s="9">
-        <v>138935.64</v>
+        <v>181534.7</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>54374766.48</v>
+        <v>65850711.12</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>24016681.29</v>
+        <v>29164765.45</v>
       </c>
       <c r="E16" s="9">
-        <v>649840.25</v>
+        <v>792386.18</v>
       </c>
       <c r="F16" s="9">
-        <v>21657637.88</v>
+        <v>26437296.87</v>
       </c>
       <c r="G16" s="9">
-        <v>285194.58</v>
+        <v>348664.19</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>2064.79</v>
+        <v>2440.6</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>46611418.79</v>
+        <v>56745553.29</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>53864451.79</v>
+        <v>64691715.36</v>
       </c>
       <c r="E17" s="9">
-        <v>1301866.4</v>
+        <v>1535058.74</v>
       </c>
       <c r="F17" s="9">
-        <v>60090713.98</v>
+        <v>71687041.32</v>
       </c>
       <c r="G17" s="9">
-        <v>707606.33</v>
+        <v>930187.66</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>115964638.5</v>
+        <v>138844003.08</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>96588921.97</v>
+        <v>115986940.12</v>
       </c>
       <c r="E18" s="9">
-        <v>2189871.13</v>
+        <v>2525285.15</v>
       </c>
       <c r="F18" s="9">
-        <v>81137842.48</v>
+        <v>97991549.78</v>
       </c>
       <c r="G18" s="9">
-        <v>1354793.07</v>
+        <v>1676925.88</v>
       </c>
       <c r="H18" s="9">
-        <v>71158.8</v>
+        <v>78537.14</v>
       </c>
       <c r="I18" s="9">
         <v>1097.44</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>181343684.89</v>
+        <v>218260335.51</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>354969987.32</v>
+        <v>428525428.35</v>
       </c>
       <c r="E19" s="15">
-        <v>8057291.37</v>
+        <v>9490303.53</v>
       </c>
       <c r="F19" s="15">
-        <v>318985177.02</v>
+        <v>384521847.79</v>
       </c>
       <c r="G19" s="15">
-        <v>4180792.58</v>
+        <v>5398989.22</v>
       </c>
       <c r="H19" s="15">
-        <v>1254940.08</v>
+        <v>1487692.2</v>
       </c>
       <c r="I19" s="15">
-        <v>3162.23</v>
+        <v>3538.04</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>687451350.6</v>
+        <v>829427799.13</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>8464637.64</v>
+        <v>10219295.43</v>
       </c>
       <c r="E20" s="20">
-        <v>480270.38</v>
+        <v>554629.29</v>
       </c>
       <c r="F20" s="20">
-        <v>9798462.94</v>
+        <v>11776869.52</v>
       </c>
       <c r="G20" s="20">
-        <v>138043.09</v>
+        <v>155134.94</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>115.93</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>18881529.98</v>
+        <v>22706045.11</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>5156526.53</v>
+        <v>6130872.41</v>
       </c>
       <c r="E21" s="20">
-        <v>308795.2</v>
+        <v>352684.93</v>
       </c>
       <c r="F21" s="20">
-        <v>5002439.72</v>
+        <v>6030455.16</v>
       </c>
       <c r="G21" s="20">
-        <v>149671.5</v>
+        <v>167688.75</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>10617432.95</v>
+        <v>12681701.25</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>40559136.01</v>
+        <v>48962065.74</v>
       </c>
       <c r="E22" s="20">
-        <v>1345519.74</v>
+        <v>1531200.67</v>
       </c>
       <c r="F22" s="20">
-        <v>39720393.74</v>
+        <v>48240096.7</v>
       </c>
       <c r="G22" s="20">
-        <v>582281.06</v>
+        <v>729808.13</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>82207330.55</v>
+        <v>99463171.24</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>54180300.18</v>
+        <v>65312233.58</v>
       </c>
       <c r="E23" s="15">
-        <v>2134585.32</v>
+        <v>2438514.89</v>
       </c>
       <c r="F23" s="15">
-        <v>54521296.4</v>
+        <v>66047421.38</v>
       </c>
       <c r="G23" s="15">
-        <v>869995.65</v>
+        <v>1052631.82</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
         <v>115.93</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>111706293.48</v>
+        <v>134850917.6</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>73181944.63</v>
+        <v>88786032.76</v>
       </c>
       <c r="E24" s="20">
-        <v>2019545.02</v>
+        <v>2448134.51</v>
       </c>
       <c r="F24" s="20">
-        <v>26546943.11</v>
+        <v>32366232.11</v>
       </c>
       <c r="G24" s="20">
-        <v>694717.92</v>
+        <v>1093308.7</v>
       </c>
       <c r="H24" s="20">
-        <v>373656.46</v>
+        <v>440851.39</v>
       </c>
       <c r="I24" s="20">
-        <v>9947.09</v>
+        <v>10004.92</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>102826754.23</v>
+        <v>125144564.39</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>73181944.63</v>
+        <v>88786032.76</v>
       </c>
       <c r="E25" s="15">
-        <v>2019545.02</v>
+        <v>2448134.51</v>
       </c>
       <c r="F25" s="15">
-        <v>26546943.11</v>
+        <v>32366232.11</v>
       </c>
       <c r="G25" s="15">
-        <v>694717.92</v>
+        <v>1093308.7</v>
       </c>
       <c r="H25" s="15">
-        <v>373656.46</v>
+        <v>440851.39</v>
       </c>
       <c r="I25" s="15">
-        <v>9947.09</v>
+        <v>10004.92</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>102826754.23</v>
+        <v>125144564.39</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>47002219.79</v>
+        <v>56042606.92</v>
       </c>
       <c r="E26" s="20">
-        <v>640795.91</v>
+        <v>781445.1</v>
       </c>
       <c r="F26" s="20">
-        <v>53729064.71</v>
+        <v>63922080.69</v>
       </c>
       <c r="G26" s="20">
-        <v>340979.94</v>
+        <v>482324.48</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>101713060.35</v>
+        <v>121228457.19</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>47002219.79</v>
+        <v>56042606.92</v>
       </c>
       <c r="E27" s="15">
-        <v>640795.91</v>
+        <v>781445.1</v>
       </c>
       <c r="F27" s="15">
-        <v>53729064.71</v>
+        <v>63922080.69</v>
       </c>
       <c r="G27" s="15">
-        <v>340979.94</v>
+        <v>482324.48</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>101713060.35</v>
+        <v>121228457.19</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>121728439.48</v>
+        <v>146151594.33</v>
       </c>
       <c r="E28" s="20">
-        <v>1014800.33</v>
+        <v>1245193.92</v>
       </c>
       <c r="F28" s="20">
-        <v>33191769.7</v>
+        <v>39441551.3</v>
       </c>
       <c r="G28" s="20">
-        <v>176358.5</v>
+        <v>211349.52</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>156111368.01</v>
+        <v>187049689.07</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>87779280.5</v>
+        <v>105619901.7</v>
       </c>
       <c r="E29" s="20">
-        <v>514091.17</v>
+        <v>645173.09</v>
       </c>
       <c r="F29" s="20">
-        <v>29443775.01</v>
+        <v>34902803.98</v>
       </c>
       <c r="G29" s="20">
-        <v>315865.82</v>
+        <v>373413</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>4058.74</v>
+        <v>5765.12</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>118057071.24</v>
+        <v>141547056.89</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>209507719.98</v>
+        <v>251771496.03</v>
       </c>
       <c r="E30" s="15">
-        <v>1528891.5</v>
+        <v>1890367.01</v>
       </c>
       <c r="F30" s="15">
-        <v>62635544.71</v>
+        <v>74344355.28</v>
       </c>
       <c r="G30" s="15">
-        <v>492224.32</v>
+        <v>584762.52</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>4058.74</v>
+        <v>5765.12</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>274168439.25</v>
+        <v>328596745.96</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>33981054.5</v>
+        <v>40972303.22</v>
       </c>
       <c r="E31" s="20">
-        <v>857754.02</v>
+        <v>1020891.27</v>
       </c>
       <c r="F31" s="20">
-        <v>17926807.5</v>
+        <v>21729516.04</v>
       </c>
       <c r="G31" s="20">
-        <v>413776.41</v>
+        <v>520486.73</v>
       </c>
       <c r="H31" s="20">
-        <v>7413.25</v>
+        <v>8895.9</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>53186815.56</v>
+        <v>64252103.04</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>33981054.5</v>
+        <v>40972303.22</v>
       </c>
       <c r="E32" s="15">
-        <v>857754.02</v>
+        <v>1020891.27</v>
       </c>
       <c r="F32" s="15">
-        <v>17926807.5</v>
+        <v>21729516.04</v>
       </c>
       <c r="G32" s="15">
-        <v>413776.41</v>
+        <v>520486.73</v>
       </c>
       <c r="H32" s="15">
-        <v>7413.25</v>
+        <v>8895.9</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>53186815.56</v>
+        <v>64252103.04</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>18303779.87</v>
+        <v>22069036.49</v>
       </c>
       <c r="E33" s="20">
-        <v>759685.76</v>
+        <v>852772.33</v>
       </c>
       <c r="F33" s="20">
-        <v>14355333.43</v>
+        <v>17005773.66</v>
       </c>
       <c r="G33" s="20">
-        <v>130815.88</v>
+        <v>147624.63</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
         <v>32.76</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>33549647.7</v>
+        <v>40075239.87</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>23065958.29</v>
+        <v>27787554.67</v>
       </c>
       <c r="E34" s="20">
-        <v>480131.53</v>
+        <v>554106.46</v>
       </c>
       <c r="F34" s="20">
-        <v>15697646.54</v>
+        <v>18784702.67</v>
       </c>
       <c r="G34" s="20">
-        <v>175168.81</v>
+        <v>287058.53</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>36.86</v>
+        <v>110.58</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>39418942.03</v>
+        <v>47413532.91</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>6468364.33</v>
+        <v>7869580.91</v>
       </c>
       <c r="E35" s="20">
-        <v>204868.49</v>
+        <v>233413.92</v>
       </c>
       <c r="F35" s="20">
-        <v>6768622.98</v>
+        <v>8159271.6</v>
       </c>
       <c r="G35" s="20">
-        <v>102173.74</v>
+        <v>110274.94</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>13544029.54</v>
+        <v>16372541.37</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>7929812.76</v>
+        <v>9745365.91</v>
       </c>
       <c r="E36" s="20">
-        <v>336989.98</v>
+        <v>377113.81</v>
       </c>
       <c r="F36" s="20">
-        <v>11729031.65</v>
+        <v>14207879.51</v>
       </c>
       <c r="G36" s="20">
-        <v>452052.87</v>
+        <v>462790.62</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>20448029.74</v>
+        <v>24793292.33</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>24644239.89</v>
+        <v>30029566.08</v>
       </c>
       <c r="E37" s="20">
-        <v>629677.75</v>
+        <v>745756.29</v>
       </c>
       <c r="F37" s="20">
-        <v>27545346.19</v>
+        <v>33020069.55</v>
       </c>
       <c r="G37" s="20">
-        <v>384558.64</v>
+        <v>411082.19</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>53203822.47</v>
+        <v>64206474.11</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>80412155.14</v>
+        <v>97501104.06</v>
       </c>
       <c r="E38" s="15">
-        <v>2411353.51</v>
+        <v>2763162.81</v>
       </c>
       <c r="F38" s="15">
-        <v>76095980.79</v>
+        <v>91177696.99</v>
       </c>
       <c r="G38" s="15">
-        <v>1244769.94</v>
+        <v>1418830.91</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>212.1</v>
+        <v>285.82</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>160164471.48</v>
+        <v>192861080.59</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>3566007.54</v>
+        <v>4276147.59</v>
       </c>
       <c r="E39" s="20">
-        <v>126974.49</v>
+        <v>142921.08</v>
       </c>
       <c r="F39" s="20">
-        <v>4196760.29</v>
+        <v>5103863.9</v>
       </c>
       <c r="G39" s="20">
-        <v>127833.67</v>
+        <v>148214.61</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>2177.46</v>
+        <v>2440.8</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>8019753.45</v>
+        <v>9673587.98</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>11444414.87</v>
+        <v>13835527.78</v>
       </c>
       <c r="E40" s="20">
-        <v>656732.4</v>
+        <v>770374.71</v>
       </c>
       <c r="F40" s="20">
-        <v>12713669.37</v>
+        <v>15557067.39</v>
       </c>
       <c r="G40" s="20">
-        <v>267894.1</v>
+        <v>299032.13</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>25082710.74</v>
+        <v>30462002.01</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>20774836.92</v>
+        <v>25074986.91</v>
       </c>
       <c r="E41" s="20">
-        <v>645365.7</v>
+        <v>747738.03</v>
       </c>
       <c r="F41" s="20">
-        <v>10565637.92</v>
+        <v>12785040.29</v>
       </c>
       <c r="G41" s="20">
-        <v>593341.41</v>
+        <v>632959.4</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>32579181.95</v>
+        <v>39240724.63</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>6391751.81</v>
+        <v>7763662.11</v>
       </c>
       <c r="E42" s="20">
-        <v>231965.26</v>
+        <v>257075.82</v>
       </c>
       <c r="F42" s="20">
-        <v>4310946.98</v>
+        <v>5250858.93</v>
       </c>
       <c r="G42" s="20">
-        <v>119101.71</v>
+        <v>185421.05</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>11053765.76</v>
+        <v>13457017.91</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>10759347.69</v>
+        <v>13073916.97</v>
       </c>
       <c r="E43" s="20">
-        <v>154921.29</v>
+        <v>200611.64</v>
       </c>
       <c r="F43" s="20">
-        <v>8725027.05</v>
+        <v>10633494.18</v>
       </c>
       <c r="G43" s="20">
-        <v>433378.78</v>
+        <v>501198.53</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>20072674.81</v>
+        <v>24409221.32</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>3354895.99</v>
+        <v>4068399.2</v>
       </c>
       <c r="E44" s="20">
-        <v>130778.27</v>
+        <v>151157.57</v>
       </c>
       <c r="F44" s="20">
-        <v>5963857.14</v>
+        <v>7130485.84</v>
       </c>
       <c r="G44" s="20">
-        <v>201601.99</v>
+        <v>219964.05</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>9651133.39</v>
+        <v>11570006.66</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>2865862.47</v>
+        <v>3480246.14</v>
       </c>
       <c r="E45" s="20">
-        <v>111304.4</v>
+        <v>128437.02</v>
       </c>
       <c r="F45" s="20">
-        <v>2674952.88</v>
+        <v>3958460.92</v>
       </c>
       <c r="G45" s="20">
-        <v>74314.19</v>
+        <v>87977.98</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>5726433.94</v>
+        <v>7655122.06</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>17276967.45</v>
+        <v>20912867.91</v>
       </c>
       <c r="E46" s="20">
-        <v>523707.91</v>
+        <v>633527.75</v>
       </c>
       <c r="F46" s="20">
-        <v>18151687.76</v>
+        <v>22317347.22</v>
       </c>
       <c r="G46" s="20">
-        <v>193841.81</v>
+        <v>229611.28</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>36146416.97</v>
+        <v>44093566.2</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>4067102.63</v>
+        <v>4878648.69</v>
       </c>
       <c r="E47" s="20">
-        <v>175057.34</v>
+        <v>202762.12</v>
       </c>
       <c r="F47" s="20">
-        <v>3451217.62</v>
+        <v>4137408.49</v>
       </c>
       <c r="G47" s="20">
-        <v>79201.68</v>
+        <v>100847.29</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>7772579.27</v>
+        <v>9319666.59</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>80501187.37</v>
+        <v>97364403.3</v>
       </c>
       <c r="E48" s="15">
-        <v>2756807.06</v>
+        <v>3234605.74</v>
       </c>
       <c r="F48" s="15">
-        <v>70753757.01</v>
+        <v>86874027.16</v>
       </c>
       <c r="G48" s="15">
-        <v>2090509.34</v>
+        <v>2405226.32</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>2389.5</v>
+        <v>2652.84</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>156104650.28</v>
+        <v>189880915.36</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>330974328.72</v>
+        <v>401560510.49</v>
       </c>
       <c r="E49" s="20">
-        <v>8668786.97</v>
+        <v>10668637.41</v>
       </c>
       <c r="F49" s="20">
-        <v>283769986.07</v>
+        <v>342207605.64</v>
       </c>
       <c r="G49" s="20">
-        <v>2661534.78</v>
+        <v>3435924.16</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>626074703.09</v>
+        <v>757872744.25</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>26668049.8</v>
+        <v>32323046.24</v>
       </c>
       <c r="E50" s="20">
-        <v>689452.44</v>
+        <v>796989.97</v>
       </c>
       <c r="F50" s="20">
-        <v>37085341.36</v>
+        <v>44095388.26</v>
       </c>
       <c r="G50" s="20">
-        <v>212141.23</v>
+        <v>349382.62</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>64654984.83</v>
+        <v>77564807.09</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>11271946.84</v>
+        <v>13560499.42</v>
       </c>
       <c r="E51" s="20">
-        <v>735552.16</v>
+        <v>1060078.02</v>
       </c>
       <c r="F51" s="20">
-        <v>22166290.87</v>
+        <v>26567672.56</v>
       </c>
       <c r="G51" s="20">
-        <v>256999.04</v>
+        <v>276551.36</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>34430788.91</v>
+        <v>41464801.36</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>35611859.5</v>
+        <v>42742665.59</v>
       </c>
       <c r="E52" s="20">
-        <v>1062459.05</v>
+        <v>1475006.04</v>
       </c>
       <c r="F52" s="20">
-        <v>32709800.75</v>
+        <v>39179959.15</v>
       </c>
       <c r="G52" s="20">
-        <v>1198427.88</v>
+        <v>1593667.92</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>70582547.18</v>
+        <v>84991298.7</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>404526184.86</v>
+        <v>490186721.74</v>
       </c>
       <c r="E53" s="15">
-        <v>11156250.62</v>
+        <v>14000711.44</v>
       </c>
       <c r="F53" s="15">
-        <v>375731419.05</v>
+        <v>452050625.61</v>
       </c>
       <c r="G53" s="15">
-        <v>4329102.93</v>
+        <v>5655526.06</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>795743024.01</v>
+        <v>961893651.4</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>36753539.42</v>
+        <v>44249792.68</v>
       </c>
       <c r="E54" s="20">
-        <v>433946.34</v>
+        <v>548370.92</v>
       </c>
       <c r="F54" s="20">
-        <v>21774795.01</v>
+        <v>25990124.23</v>
       </c>
       <c r="G54" s="20">
-        <v>698266.36</v>
+        <v>796368.17</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>15690.3</v>
+        <v>15652.68</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>59676237.43</v>
+        <v>71600308.68</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>17600371.22</v>
+        <v>21210719.26</v>
       </c>
       <c r="E55" s="20">
-        <v>392028.85</v>
+        <v>447903.73</v>
       </c>
       <c r="F55" s="20">
-        <v>10795986.69</v>
+        <v>12921541.38</v>
       </c>
       <c r="G55" s="20">
-        <v>245911.61</v>
+        <v>289970.85</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
         <v>384.18</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>29034682.55</v>
+        <v>34870519.4</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>54353910.64</v>
+        <v>65460511.94</v>
       </c>
       <c r="E56" s="15">
-        <v>825975.19</v>
+        <v>996274.65</v>
       </c>
       <c r="F56" s="15">
-        <v>32570781.7</v>
+        <v>38911665.61</v>
       </c>
       <c r="G56" s="15">
-        <v>944177.97</v>
+        <v>1086339.02</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>16074.48</v>
+        <v>16036.86</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>88710919.98</v>
+        <v>106470828.08</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>76397230.65</v>
+        <v>92121276.71</v>
       </c>
       <c r="E57" s="20">
-        <v>2257699.74</v>
+        <v>2559722.75</v>
       </c>
       <c r="F57" s="20">
-        <v>34885453.64</v>
+        <v>42343408.14</v>
       </c>
       <c r="G57" s="20">
-        <v>892740.95</v>
+        <v>1048099.92</v>
       </c>
       <c r="H57" s="20">
-        <v>1245512.53</v>
+        <v>1420696.95</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>115678637.51</v>
+        <v>139493204.47</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>19701116.22</v>
+        <v>23871943.73</v>
       </c>
       <c r="E58" s="20">
-        <v>526054.74</v>
+        <v>653747.98</v>
       </c>
       <c r="F58" s="20">
-        <v>8403174</v>
+        <v>10150798.53</v>
       </c>
       <c r="G58" s="20">
-        <v>149020.2</v>
+        <v>182395.52</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>28779365.16</v>
+        <v>34858885.76</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>19611925.83</v>
+        <v>23642365.39</v>
       </c>
       <c r="E59" s="20">
-        <v>387644</v>
+        <v>469913.04</v>
       </c>
       <c r="F59" s="20">
-        <v>6490528.71</v>
+        <v>7866220.39</v>
       </c>
       <c r="G59" s="20">
-        <v>174459.33</v>
+        <v>198489.98</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
-        <v>0</v>
+        <v>39.14</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>26664557.87</v>
+        <v>32177027.94</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>62014478.48</v>
+        <v>74714893.97</v>
       </c>
       <c r="E60" s="20">
-        <v>1402381.99</v>
+        <v>1637365.5</v>
       </c>
       <c r="F60" s="20">
-        <v>27351148.85</v>
+        <v>32889274.13</v>
       </c>
       <c r="G60" s="20">
-        <v>695926.55</v>
+        <v>814912.88</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>318.23</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>91464254.1</v>
+        <v>110056764.71</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>177724751.18</v>
+        <v>214350479.8</v>
       </c>
       <c r="E61" s="15">
-        <v>4573780.47</v>
+        <v>5320749.27</v>
       </c>
       <c r="F61" s="15">
-        <v>77130305.2</v>
+        <v>93249701.19</v>
       </c>
       <c r="G61" s="15">
-        <v>1912147.03</v>
+        <v>2243898.3</v>
       </c>
       <c r="H61" s="15">
-        <v>1245512.53</v>
+        <v>1420696.95</v>
       </c>
       <c r="I61" s="15">
-        <v>318.23</v>
+        <v>357.37</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>262586814.64</v>
+        <v>316585882.88</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>6658091.72</v>
+        <v>8210832.8</v>
       </c>
       <c r="E62" s="20">
-        <v>469133.56</v>
+        <v>594668.69</v>
       </c>
       <c r="F62" s="20">
-        <v>11341412.92</v>
+        <v>13688019.38</v>
       </c>
       <c r="G62" s="20">
-        <v>131409.74</v>
+        <v>148388.02</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>18600047.94</v>
+        <v>22641908.89</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>6658091.72</v>
+        <v>8210832.8</v>
       </c>
       <c r="E63" s="15">
-        <v>469133.56</v>
+        <v>594668.69</v>
       </c>
       <c r="F63" s="15">
-        <v>11341412.92</v>
+        <v>13688019.38</v>
       </c>
       <c r="G63" s="15">
-        <v>131409.74</v>
+        <v>148388.02</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>18600047.94</v>
+        <v>22641908.89</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>292537812.96</v>
+        <v>356861117.35</v>
       </c>
       <c r="E64" s="20">
-        <v>3386578.32</v>
+        <v>4165183.71</v>
       </c>
       <c r="F64" s="20">
-        <v>365423890.61</v>
+        <v>446506330.37</v>
       </c>
       <c r="G64" s="20">
-        <v>6743603.88</v>
+        <v>8210363.52</v>
       </c>
       <c r="H64" s="20">
-        <v>191102.82</v>
+        <v>210673.12</v>
       </c>
       <c r="I64" s="20">
         <v>590</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>668283578.59</v>
+        <v>815954258.07</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>292537812.96</v>
+        <v>356861117.35</v>
       </c>
       <c r="E65" s="15">
-        <v>3386578.32</v>
+        <v>4165183.71</v>
       </c>
       <c r="F65" s="15">
-        <v>365423890.61</v>
+        <v>446506330.37</v>
       </c>
       <c r="G65" s="15">
-        <v>6743603.88</v>
+        <v>8210363.52</v>
       </c>
       <c r="H65" s="15">
-        <v>191102.82</v>
+        <v>210673.12</v>
       </c>
       <c r="I65" s="15">
         <v>590</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>668283578.59</v>
+        <v>815954258.07</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>99908296.39</v>
+        <v>120476812.47</v>
       </c>
       <c r="E66" s="20">
-        <v>1674035.88</v>
+        <v>1917667.41</v>
       </c>
       <c r="F66" s="20">
-        <v>66447531.6</v>
+        <v>79710422.23</v>
       </c>
       <c r="G66" s="20">
-        <v>668899.54</v>
+        <v>750669.19</v>
       </c>
       <c r="H66" s="20">
-        <v>411245.81</v>
+        <v>474585.18</v>
       </c>
       <c r="I66" s="20">
-        <v>331.76</v>
+        <v>469.04</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>169110340.98</v>
+        <v>203330625.52</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>99908296.39</v>
+        <v>120476812.47</v>
       </c>
       <c r="E67" s="15">
-        <v>1674035.88</v>
+        <v>1917667.41</v>
       </c>
       <c r="F67" s="15">
-        <v>66447531.6</v>
+        <v>79710422.23</v>
       </c>
       <c r="G67" s="15">
-        <v>668899.54</v>
+        <v>750669.19</v>
       </c>
       <c r="H67" s="15">
-        <v>411245.81</v>
+        <v>474585.18</v>
       </c>
       <c r="I67" s="15">
-        <v>331.76</v>
+        <v>469.04</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>169110340.98</v>
+        <v>203330625.52</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>42884411.82</v>
+        <v>51603290.74</v>
       </c>
       <c r="E68" s="20">
-        <v>702842.59</v>
+        <v>841251.19</v>
       </c>
       <c r="F68" s="20">
-        <v>30031374.39</v>
+        <v>36471651.6</v>
       </c>
       <c r="G68" s="20">
-        <v>341384.13</v>
+        <v>397977.21</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>73960012.93</v>
+        <v>89314170.74</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>42884411.82</v>
+        <v>51603290.74</v>
       </c>
       <c r="E69" s="15">
-        <v>702842.59</v>
+        <v>841251.19</v>
       </c>
       <c r="F69" s="15">
-        <v>30031374.39</v>
+        <v>36471651.6</v>
       </c>
       <c r="G69" s="15">
-        <v>341384.13</v>
+        <v>397977.21</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>73960012.93</v>
+        <v>89314170.74</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>56892698.02</v>
+        <v>69158471.87</v>
       </c>
       <c r="E70" s="20">
-        <v>988398.7</v>
+        <v>1259508.28</v>
       </c>
       <c r="F70" s="20">
-        <v>61283097.95</v>
+        <v>72608840.93</v>
       </c>
       <c r="G70" s="20">
-        <v>635207.8</v>
+        <v>804109.83</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>145.14</v>
+        <v>150.74</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>119800443.91</v>
+        <v>143831977.95</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>16675959.59</v>
+        <v>20356692.24</v>
       </c>
       <c r="E71" s="20">
-        <v>427515.86</v>
+        <v>486174.96</v>
       </c>
       <c r="F71" s="20">
-        <v>23069760.84</v>
+        <v>27546336.86</v>
       </c>
       <c r="G71" s="20">
-        <v>218516.29</v>
+        <v>296033.25</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>40391752.58</v>
+        <v>48685237.31</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>122519540.59</v>
+        <v>148419446.2</v>
       </c>
       <c r="E72" s="20">
-        <v>2739129.05</v>
+        <v>3289573.39</v>
       </c>
       <c r="F72" s="20">
-        <v>108834004.12</v>
+        <v>130431922.45</v>
       </c>
       <c r="G72" s="20">
-        <v>1597619.66</v>
+        <v>1815331.99</v>
       </c>
       <c r="H72" s="20">
-        <v>43583.05</v>
+        <v>46332.97</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>235733876.47</v>
+        <v>284002607</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>196088198.2</v>
+        <v>237934610.31</v>
       </c>
       <c r="E73" s="15">
-        <v>4155043.61</v>
+        <v>5035256.63</v>
       </c>
       <c r="F73" s="15">
-        <v>193186862.91</v>
+        <v>230587100.24</v>
       </c>
       <c r="G73" s="15">
-        <v>2451343.75</v>
+        <v>2915475.07</v>
       </c>
       <c r="H73" s="15">
-        <v>44479.35</v>
+        <v>47229.27</v>
       </c>
       <c r="I73" s="15">
-        <v>145.14</v>
+        <v>150.74</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>395926072.96</v>
+        <v>476519822.26</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>40703808.77</v>
+        <v>49684606.82</v>
       </c>
       <c r="E74" s="20">
-        <v>998097.81</v>
+        <v>1164659.54</v>
       </c>
       <c r="F74" s="20">
-        <v>14762503.41</v>
+        <v>17812345.3</v>
       </c>
       <c r="G74" s="20">
-        <v>313845.82</v>
+        <v>411531.11</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>56778255.81</v>
+        <v>69073142.77</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>80979327.3</v>
+        <v>98391977.92</v>
       </c>
       <c r="E75" s="20">
-        <v>1449299.19</v>
+        <v>1781046.49</v>
       </c>
       <c r="F75" s="20">
-        <v>35677125.19</v>
+        <v>43391055.21</v>
       </c>
       <c r="G75" s="20">
-        <v>375481.52</v>
+        <v>481080.43</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>118486941.95</v>
+        <v>144050868.8</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>132943837.54</v>
+        <v>162022874.06</v>
       </c>
       <c r="E76" s="20">
-        <v>2197855.94</v>
+        <v>2629528.38</v>
       </c>
       <c r="F76" s="20">
-        <v>50442672.86</v>
+        <v>61135975.73</v>
       </c>
       <c r="G76" s="20">
-        <v>566377.01</v>
+        <v>674036.19</v>
       </c>
       <c r="H76" s="20">
-        <v>31993.93</v>
+        <v>35028.54</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>186183649.28</v>
+        <v>226498354.9</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>254626973.61</v>
+        <v>310099458.8</v>
       </c>
       <c r="E77" s="15">
-        <v>4645252.94</v>
+        <v>5575234.41</v>
       </c>
       <c r="F77" s="15">
-        <v>100882301.46</v>
+        <v>122339376.24</v>
       </c>
       <c r="G77" s="15">
-        <v>1255704.35</v>
+        <v>1566647.73</v>
       </c>
       <c r="H77" s="15">
-        <v>37702.68</v>
+        <v>40737.29</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>361448847.04</v>
+        <v>439622366.47</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>5571733.24</v>
+        <v>6735915.46</v>
       </c>
       <c r="E78" s="20">
-        <v>65327.48</v>
+        <v>76727.39</v>
       </c>
       <c r="F78" s="20">
-        <v>2052140.93</v>
+        <v>2542665.19</v>
       </c>
       <c r="G78" s="20">
-        <v>39966.14</v>
+        <v>47073.97</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>7729167.79</v>
+        <v>9402382.01</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>5571733.24</v>
+        <v>6735915.46</v>
       </c>
       <c r="E79" s="15">
-        <v>65327.48</v>
+        <v>76727.39</v>
       </c>
       <c r="F79" s="15">
-        <v>2052140.93</v>
+        <v>2542665.19</v>
       </c>
       <c r="G79" s="15">
-        <v>39966.14</v>
+        <v>47073.97</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>7729167.79</v>
+        <v>9402382.01</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>6743001.74</v>
+        <v>8225961.02</v>
       </c>
       <c r="E80" s="20">
-        <v>38125</v>
+        <v>46453.38</v>
       </c>
       <c r="F80" s="20">
-        <v>2706022.42</v>
+        <v>3298387.18</v>
       </c>
       <c r="G80" s="20">
-        <v>25264.56</v>
+        <v>30153.67</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>9512413.72</v>
+        <v>11600955.25</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>6743001.74</v>
+        <v>8225961.02</v>
       </c>
       <c r="E81" s="15">
-        <v>38125</v>
+        <v>46453.38</v>
       </c>
       <c r="F81" s="15">
-        <v>2706022.42</v>
+        <v>3298387.18</v>
       </c>
       <c r="G81" s="15">
-        <v>25264.56</v>
+        <v>30153.67</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>9512413.72</v>
+        <v>11600955.25</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
-        <v>58768.5</v>
+        <v>101344.05</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
-        <v>58768.5</v>
+        <v>101344.05</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>2475359935.27</v>
+        <v>2996421320.65</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>52099369.37</v>
+        <v>62637603.03</v>
       </c>
       <c r="F83" s="26">
-        <v>1938698614.44</v>
+        <v>2340339122.28</v>
       </c>
       <c r="G83" s="26">
-        <v>29229538.62</v>
+        <v>36110416.51</v>
       </c>
       <c r="H83" s="26">
-        <v>3566052.98</v>
+        <v>4131361.3</v>
       </c>
       <c r="I83" s="26">
-        <v>38333.63</v>
+        <v>40955.11</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>4498991844.31</v>
+        <v>5439680778.88</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -13583,1257 +13598,1257 @@
       </c>
       <c r="P51" s="41" t="s">
         <v>362</v>
       </c>
       <c r="Q51" s="42" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
         <v>364</v>
       </c>
       <c r="E52" s="41" t="s">
         <v>365</v>
       </c>
       <c r="G52" s="41" t="s">
         <v>366</v>
       </c>
       <c r="I52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
-        <v>117</v>
+        <v>367</v>
       </c>
       <c r="K52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="N52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="J53" s="39" t="s">
-        <v>117</v>
+        <v>367</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="N53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J54" s="41" t="s">
-        <v>117</v>
+        <v>382</v>
       </c>
       <c r="K54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="N54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="I55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="N55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="J56" s="39" t="s">
-        <v>117</v>
+        <v>382</v>
       </c>
       <c r="K56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="N56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="J57" s="41" t="s">
-        <v>117</v>
+        <v>402</v>
       </c>
       <c r="K57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="N57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="N58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="N59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="N60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="J61" s="39" t="s">
-        <v>117</v>
+        <v>402</v>
       </c>
       <c r="K61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="N62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="I63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="N63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="N64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="I65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="N66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="J67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="J68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="N68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="J69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="N69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="J70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="N70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="N71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="I72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="N72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="J73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="N73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="I74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="N74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="I75" s="41" t="s">
-        <v>117</v>
+        <v>492</v>
       </c>
       <c r="J75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="N75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="J76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="N76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="J77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="N77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="G78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="J78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="N78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>506</v>
+        <v>511</v>
       </c>
       <c r="G79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="J79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="N79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>509</v>
+        <v>514</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>510</v>
+        <v>515</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="G80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="J80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="N80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="J81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="N81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>516</v>
+        <v>521</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>517</v>
+        <v>522</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="N82" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>530</v>
+        <v>535</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="N83" s="43" t="s">
         <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>532</v>
+        <v>537</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>533</v>
+        <v>538</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15145,2886 +15160,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>395334508.23</v>
+        <v>528305378.42</v>
       </c>
       <c r="E12" s="9">
-        <v>53668230.73</v>
+        <v>70558980.1</v>
       </c>
       <c r="F12" s="9">
-        <v>25959.83</v>
+        <v>28104.37</v>
       </c>
       <c r="I12" s="9">
-        <v>1144143.56</v>
+        <v>1408624.74</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2329.52</v>
+        <v>2346.24</v>
       </c>
       <c r="L12" s="9">
-        <v>3577454.68</v>
+        <v>4781498.69</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>37567062.16</v>
+        <v>50236092.71</v>
       </c>
       <c r="P12" s="9">
-        <v>17554519.67</v>
+        <v>23625970.64</v>
       </c>
       <c r="Q12" s="33">
-        <v>508874208.38</v>
+        <v>678946995.91</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>583044646.92</v>
+        <v>778755197.3</v>
       </c>
       <c r="E13" s="9">
-        <v>56102293.61</v>
+        <v>75292140.72</v>
       </c>
       <c r="F13" s="9">
-        <v>12040.25</v>
+        <v>12998.62</v>
       </c>
       <c r="I13" s="9">
-        <v>11982350.62</v>
+        <v>16283118.75</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>553.17</v>
       </c>
       <c r="L13" s="9">
-        <v>5599881.05</v>
+        <v>7541811.77</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>77686799</v>
+        <v>102811460.29</v>
       </c>
       <c r="P13" s="9">
-        <v>25042321.57</v>
+        <v>33745500.29</v>
       </c>
       <c r="Q13" s="33">
-        <v>759470886.19</v>
+        <v>1014442780.91</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>381791524.76</v>
+        <v>507846427.13</v>
       </c>
       <c r="E14" s="9">
-        <v>46263777.11</v>
+        <v>61509923.59</v>
       </c>
       <c r="F14" s="9">
-        <v>17202.06</v>
+        <v>20154.62</v>
       </c>
       <c r="I14" s="9">
-        <v>902.94</v>
+        <v>1213.33</v>
       </c>
       <c r="J14" s="9">
-        <v>4944.96</v>
+        <v>6841.44</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
-        <v>3761730.83</v>
+        <v>5012222.52</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>45102858.03</v>
+        <v>60588841.38</v>
       </c>
       <c r="P14" s="9">
-        <v>16676251.1</v>
+        <v>22442531.53</v>
       </c>
       <c r="Q14" s="33">
-        <v>493619191.79</v>
+        <v>657428155.54</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>474807745.7</v>
+        <v>631648692.03</v>
       </c>
       <c r="E15" s="9">
-        <v>57951346.76</v>
+        <v>77423643.15</v>
       </c>
       <c r="F15" s="9">
-        <v>21998.43</v>
+        <v>24248.46</v>
       </c>
       <c r="I15" s="9">
-        <v>250090.64</v>
+        <v>336976.94</v>
       </c>
       <c r="J15" s="9">
-        <v>1808.1</v>
+        <v>2410.8</v>
       </c>
       <c r="K15" s="9">
-        <v>997.19</v>
+        <v>997.53</v>
       </c>
       <c r="L15" s="9">
-        <v>5282024.5</v>
+        <v>7000294.65</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>54257198.68</v>
+        <v>72395401.78</v>
       </c>
       <c r="P15" s="9">
-        <v>20386705.32</v>
+        <v>27425197.45</v>
       </c>
       <c r="Q15" s="33">
-        <v>612959915.32</v>
+        <v>816257862.79</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>279513507.83</v>
+        <v>385849632.44</v>
       </c>
       <c r="E16" s="9">
-        <v>25217283.22</v>
+        <v>33652126.82</v>
       </c>
       <c r="F16" s="9">
-        <v>70736.89</v>
+        <v>71925.19</v>
       </c>
       <c r="I16" s="9">
-        <v>2183519.38</v>
+        <v>2946305.27</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>1398.2</v>
+        <v>1531.2</v>
       </c>
       <c r="L16" s="9">
-        <v>2879704.3</v>
+        <v>3931859.89</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>32739729.4</v>
+        <v>42380517.44</v>
       </c>
       <c r="P16" s="9">
-        <v>12415128.62</v>
+        <v>17392052.27</v>
       </c>
       <c r="Q16" s="33">
-        <v>355021007.84</v>
+        <v>486225950.52</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>281634590.99</v>
+        <v>371632345.82</v>
       </c>
       <c r="E17" s="9">
-        <v>34916634.21</v>
+        <v>46567447.23</v>
       </c>
       <c r="F17" s="9">
-        <v>23834.3</v>
+        <v>24304.65</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>3958.47</v>
+        <v>5277.96</v>
       </c>
       <c r="K17" s="9">
         <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>3191306.14</v>
+        <v>4231724.94</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>32186295.57</v>
+        <v>44005647.46</v>
       </c>
       <c r="P17" s="9">
-        <v>12498072.3</v>
+        <v>16730893.09</v>
       </c>
       <c r="Q17" s="33">
-        <v>364454908.77</v>
+        <v>483197857.94</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>991580725.18</v>
+        <v>1323230532.42</v>
       </c>
       <c r="E18" s="9">
-        <v>117470102.18</v>
+        <v>159515808.1</v>
       </c>
       <c r="F18" s="9">
-        <v>2203.18</v>
+        <v>2197.03</v>
       </c>
       <c r="I18" s="9">
-        <v>1752871.88</v>
+        <v>2295107.08</v>
       </c>
       <c r="J18" s="9">
-        <v>1448.94</v>
+        <v>1931.92</v>
       </c>
       <c r="K18" s="9">
-        <v>1226.98</v>
+        <v>1244.5</v>
       </c>
       <c r="L18" s="9">
-        <v>6641568.99</v>
+        <v>8839220.27</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>107369321.78</v>
+        <v>142118580.67</v>
       </c>
       <c r="P18" s="9">
-        <v>42323246.85</v>
+        <v>57085818.77</v>
       </c>
       <c r="Q18" s="33">
-        <v>1267142715.96</v>
+        <v>1693090440.76</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>1183811867.74</v>
+        <v>1579184769.89</v>
       </c>
       <c r="E19" s="9">
-        <v>103534843.41</v>
+        <v>139462885.44</v>
       </c>
       <c r="F19" s="9">
-        <v>46306.66</v>
+        <v>44616.15</v>
       </c>
       <c r="I19" s="9">
-        <v>757769.71</v>
+        <v>1003991.8</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>603.91</v>
+        <v>558.4</v>
       </c>
       <c r="L19" s="9">
-        <v>10036722.81</v>
+        <v>13304465.16</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>115668104.86</v>
+        <v>155062390.14</v>
       </c>
       <c r="P19" s="9">
-        <v>49808526.11</v>
+        <v>67354313.21</v>
       </c>
       <c r="Q19" s="33">
-        <v>1463664745.21</v>
+        <v>1955417990.19</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>4571519117.35</v>
+        <v>6106452975.45</v>
       </c>
       <c r="E20" s="15">
-        <v>495124511.23</v>
+        <v>663982955.15</v>
       </c>
       <c r="F20" s="15">
-        <v>220281.6</v>
+        <v>228549.09</v>
       </c>
       <c r="I20" s="15">
-        <v>18071648.73</v>
+        <v>24275337.91</v>
       </c>
       <c r="J20" s="15">
-        <v>12160.47</v>
+        <v>16462.12</v>
       </c>
       <c r="K20" s="15">
-        <v>7325.76</v>
+        <v>7447.83</v>
       </c>
       <c r="L20" s="15">
-        <v>40970393.3</v>
+        <v>54643097.89</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>502577369.48</v>
+        <v>669598931.87</v>
       </c>
       <c r="P20" s="15">
-        <v>196704771.54</v>
+        <v>265802277.25</v>
       </c>
       <c r="Q20" s="34">
-        <v>5825207579.46</v>
+        <v>7785008034.56</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>153340856.42</v>
+        <v>204343880.62</v>
       </c>
       <c r="E21" s="20">
-        <v>20729592.69</v>
+        <v>27084196.37</v>
       </c>
       <c r="F21" s="20">
-        <v>603.01</v>
+        <v>603.25</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>67167.84</v>
+        <v>89030.42</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>10362253.92</v>
+        <v>14036906.23</v>
       </c>
       <c r="P21" s="20">
-        <v>6258005.15</v>
+        <v>8411200.97</v>
       </c>
       <c r="Q21" s="35">
-        <v>190758479.03</v>
+        <v>253965817.86</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>78818878.79</v>
+        <v>104838145.49</v>
       </c>
       <c r="E22" s="20">
-        <v>10455466.28</v>
+        <v>13883365.75</v>
       </c>
       <c r="F22" s="20">
-        <v>602.45</v>
+        <v>597.76</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>140387.95</v>
+        <v>159988.59</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>42211.66</v>
+        <v>55533.97</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>5516890.58</v>
+        <v>7356488.8</v>
       </c>
       <c r="P22" s="20">
-        <v>3335830.66</v>
+        <v>4487469.22</v>
       </c>
       <c r="Q22" s="35">
-        <v>98310268.37</v>
+        <v>130781589.58</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>747119724.42</v>
+        <v>999301423.45</v>
       </c>
       <c r="E23" s="20">
-        <v>62099229.86</v>
+        <v>82118312.83</v>
       </c>
       <c r="F23" s="20">
-        <v>2461.78</v>
+        <v>1662.21</v>
       </c>
       <c r="I23" s="20">
-        <v>8322.29</v>
+        <v>11129.62</v>
       </c>
       <c r="J23" s="20">
-        <v>2000.28</v>
+        <v>2667.04</v>
       </c>
       <c r="K23" s="20">
-        <v>2155.73</v>
+        <v>2155.88</v>
       </c>
       <c r="L23" s="20">
-        <v>292249.58</v>
+        <v>389065.53</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>49269076.36</v>
+        <v>66226377.86</v>
       </c>
       <c r="P23" s="20">
-        <v>29404867.74</v>
+        <v>39909698.87</v>
       </c>
       <c r="Q23" s="35">
-        <v>888200088.04</v>
+        <v>1187962493.29</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>979279459.63</v>
+        <v>1308483449.56</v>
       </c>
       <c r="E24" s="15">
-        <v>93284288.83</v>
+        <v>123085874.95</v>
       </c>
       <c r="F24" s="15">
-        <v>3667.24</v>
+        <v>2863.22</v>
       </c>
       <c r="I24" s="15">
-        <v>8322.29</v>
+        <v>11129.62</v>
       </c>
       <c r="J24" s="15">
-        <v>142388.23</v>
+        <v>162655.63</v>
       </c>
       <c r="K24" s="15">
-        <v>2155.73</v>
+        <v>2155.88</v>
       </c>
       <c r="L24" s="15">
-        <v>401629.08</v>
+        <v>533629.92</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>65148220.86</v>
+        <v>87619772.89</v>
       </c>
       <c r="P24" s="15">
-        <v>38998703.55</v>
+        <v>52808369.06</v>
       </c>
       <c r="Q24" s="34">
-        <v>1177268835.44</v>
+        <v>1572709900.73</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>608460829.35</v>
+        <v>811617879.11</v>
       </c>
       <c r="E25" s="20">
-        <v>65621696.92</v>
+        <v>88174312.67</v>
       </c>
       <c r="F25" s="20">
-        <v>-118.52</v>
+        <v>-148.15</v>
       </c>
       <c r="I25" s="20">
-        <v>2218920.64</v>
+        <v>2923868.37</v>
       </c>
       <c r="J25" s="20">
-        <v>10172553.49</v>
+        <v>13612868.15</v>
       </c>
       <c r="K25" s="20">
-        <v>1586.21</v>
+        <v>1639.85</v>
       </c>
       <c r="L25" s="20">
-        <v>1119705.46</v>
+        <v>1504283.48</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>53703399.61</v>
+        <v>71551076.63</v>
       </c>
       <c r="P25" s="20">
-        <v>25472580.95</v>
+        <v>34407960.72</v>
       </c>
       <c r="Q25" s="35">
-        <v>766771154.11</v>
+        <v>1023793740.83</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>608460829.35</v>
+        <v>811617879.11</v>
       </c>
       <c r="E26" s="15">
-        <v>65621696.92</v>
+        <v>88174312.67</v>
       </c>
       <c r="F26" s="15">
-        <v>-118.52</v>
+        <v>-148.15</v>
       </c>
       <c r="I26" s="15">
-        <v>2218920.64</v>
+        <v>2923868.37</v>
       </c>
       <c r="J26" s="15">
-        <v>10172553.49</v>
+        <v>13612868.15</v>
       </c>
       <c r="K26" s="15">
-        <v>1586.21</v>
+        <v>1639.85</v>
       </c>
       <c r="L26" s="15">
-        <v>1119705.46</v>
+        <v>1504283.48</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>53703399.61</v>
+        <v>71551076.63</v>
       </c>
       <c r="P26" s="15">
-        <v>25472580.95</v>
+        <v>34407960.72</v>
       </c>
       <c r="Q26" s="34">
-        <v>766771154.11</v>
+        <v>1023793740.83</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>786490239.8</v>
+        <v>1062181000.28</v>
       </c>
       <c r="E27" s="20">
-        <v>96324044.26</v>
+        <v>129998839.92</v>
       </c>
       <c r="F27" s="20">
-        <v>1929.47</v>
+        <v>1993.53</v>
       </c>
       <c r="I27" s="20">
-        <v>2836446.34</v>
+        <v>3892926.16</v>
       </c>
       <c r="J27" s="20">
-        <v>5138.82</v>
+        <v>6851.76</v>
       </c>
       <c r="K27" s="20">
-        <v>1675.35</v>
+        <v>1747.08</v>
       </c>
       <c r="L27" s="20">
-        <v>374491.28</v>
+        <v>494377.15</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>143841349.13</v>
+        <v>179853331.51</v>
       </c>
       <c r="P27" s="20">
-        <v>36523392.83</v>
+        <v>49192334.41</v>
       </c>
       <c r="Q27" s="35">
-        <v>1066398707.28</v>
+        <v>1425623401.8</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>786490239.8</v>
+        <v>1062181000.28</v>
       </c>
       <c r="E28" s="15">
-        <v>96324044.26</v>
+        <v>129998839.92</v>
       </c>
       <c r="F28" s="15">
-        <v>1929.47</v>
+        <v>1993.53</v>
       </c>
       <c r="I28" s="15">
-        <v>2836446.34</v>
+        <v>3892926.16</v>
       </c>
       <c r="J28" s="15">
-        <v>5138.82</v>
+        <v>6851.76</v>
       </c>
       <c r="K28" s="15">
-        <v>1675.35</v>
+        <v>1747.08</v>
       </c>
       <c r="L28" s="15">
-        <v>374491.28</v>
+        <v>494377.15</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>143841349.13</v>
+        <v>179853331.51</v>
       </c>
       <c r="P28" s="15">
-        <v>36523392.83</v>
+        <v>49192334.41</v>
       </c>
       <c r="Q28" s="34">
-        <v>1066398707.28</v>
+        <v>1425623401.8</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>737114969.03</v>
+        <v>979710442.3</v>
       </c>
       <c r="E29" s="20">
-        <v>65179416.77</v>
+        <v>86739819.45</v>
       </c>
       <c r="F29" s="20">
-        <v>38923.12</v>
+        <v>38747.35</v>
       </c>
       <c r="I29" s="20">
-        <v>6316704.11</v>
+        <v>8220050.1</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5619.36</v>
+        <v>5528.98</v>
       </c>
       <c r="L29" s="20">
-        <v>427770.71</v>
+        <v>577265.51</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>58072689.67</v>
+        <v>78312928.43</v>
       </c>
       <c r="P29" s="20">
-        <v>29300216.95</v>
+        <v>39441809.67</v>
       </c>
       <c r="Q29" s="35">
-        <v>896456309.72</v>
+        <v>1193046591.79</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>658286901.77</v>
+        <v>876072423.79</v>
       </c>
       <c r="E30" s="20">
-        <v>61348738.91</v>
+        <v>81924861.84</v>
       </c>
       <c r="F30" s="20">
-        <v>5978.76</v>
+        <v>6260.58</v>
       </c>
       <c r="I30" s="20">
-        <v>2329507.04</v>
+        <v>3148040.46</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
         <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>229291.77</v>
+        <v>305310.35</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>53670949.36</v>
+        <v>72410154.7</v>
       </c>
       <c r="P30" s="20">
-        <v>26174725.1</v>
+        <v>35285969.31</v>
       </c>
       <c r="Q30" s="35">
-        <v>802046135.07</v>
+        <v>1069153063.39</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>1395401870.8</v>
+        <v>1855782866.09</v>
       </c>
       <c r="E31" s="15">
-        <v>126528155.68</v>
+        <v>168664681.29</v>
       </c>
       <c r="F31" s="15">
-        <v>44901.88</v>
+        <v>45007.93</v>
       </c>
       <c r="I31" s="15">
-        <v>8646211.15</v>
+        <v>11368090.56</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5661.72</v>
+        <v>5571.34</v>
       </c>
       <c r="L31" s="15">
-        <v>657062.48</v>
+        <v>882575.86</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>111743639.03</v>
+        <v>150723083.13</v>
       </c>
       <c r="P31" s="15">
-        <v>55474942.05</v>
+        <v>74727778.98</v>
       </c>
       <c r="Q31" s="34">
-        <v>1698502444.79</v>
+        <v>2262199655.18</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>355687868.18</v>
+        <v>474093961.81</v>
       </c>
       <c r="E32" s="20">
-        <v>38129918.05</v>
+        <v>50775232.45</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>1447435.31</v>
+        <v>2060689.11</v>
       </c>
       <c r="J32" s="20">
-        <v>2792.52</v>
+        <v>3723.36</v>
       </c>
       <c r="K32" s="20">
         <v>-393.67</v>
       </c>
       <c r="L32" s="20">
-        <v>324151.5</v>
+        <v>428457.82</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>30408456.56</v>
+        <v>40515961.19</v>
       </c>
       <c r="P32" s="20">
-        <v>14431997.34</v>
+        <v>19450451.17</v>
       </c>
       <c r="Q32" s="35">
-        <v>440432225.79</v>
+        <v>587328083.24</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>355687868.18</v>
+        <v>474093961.81</v>
       </c>
       <c r="E33" s="15">
-        <v>38129918.05</v>
+        <v>50775232.45</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>1447435.31</v>
+        <v>2060689.11</v>
       </c>
       <c r="J33" s="15">
-        <v>2792.52</v>
+        <v>3723.36</v>
       </c>
       <c r="K33" s="15">
         <v>-393.67</v>
       </c>
       <c r="L33" s="15">
-        <v>324151.5</v>
+        <v>428457.82</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>30408456.56</v>
+        <v>40515961.19</v>
       </c>
       <c r="P33" s="15">
-        <v>14431997.34</v>
+        <v>19450451.17</v>
       </c>
       <c r="Q33" s="34">
-        <v>440432225.79</v>
+        <v>587328083.24</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>206846885.75</v>
+        <v>275257007.4</v>
       </c>
       <c r="E34" s="20">
-        <v>25795282.95</v>
+        <v>34061624.4</v>
       </c>
       <c r="F34" s="20">
-        <v>12074.39</v>
+        <v>12484.33</v>
       </c>
       <c r="I34" s="20">
-        <v>2598.14</v>
+        <v>3475.17</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>421.23</v>
+        <v>421.32</v>
       </c>
       <c r="L34" s="20">
-        <v>147617.27</v>
+        <v>198657.78</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>21486930.41</v>
+        <v>28717720.63</v>
       </c>
       <c r="P34" s="20">
-        <v>8661059.14</v>
+        <v>11659953.68</v>
       </c>
       <c r="Q34" s="35">
-        <v>262952869.28</v>
+        <v>349911344.71</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>247426930.65</v>
+        <v>328681610.95</v>
       </c>
       <c r="E35" s="20">
-        <v>29741638.67</v>
+        <v>39422424.43</v>
       </c>
       <c r="F35" s="20">
-        <v>3665.12</v>
+        <v>4183.2</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>647.8</v>
+        <v>647.84</v>
       </c>
       <c r="L35" s="20">
-        <v>140974.84</v>
+        <v>182685.08</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>21964776.45</v>
+        <v>29536839.1</v>
       </c>
       <c r="P35" s="20">
-        <v>10183236.08</v>
+        <v>13690875.49</v>
       </c>
       <c r="Q35" s="35">
-        <v>309461869.61</v>
+        <v>411519266.09</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>96581059.85</v>
+        <v>128623844.5</v>
       </c>
       <c r="E36" s="20">
-        <v>14364933.54</v>
+        <v>19083609.6</v>
       </c>
       <c r="F36" s="20">
-        <v>3050.74</v>
+        <v>4461.31</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>90013.88</v>
+        <v>123071.1</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>9197575.98</v>
+        <v>12361590.24</v>
       </c>
       <c r="P36" s="20">
-        <v>4281631.6</v>
+        <v>5762049.56</v>
       </c>
       <c r="Q36" s="35">
-        <v>124518265.59</v>
+        <v>165958626.31</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>170292082.36</v>
+        <v>227213616.85</v>
       </c>
       <c r="E37" s="20">
-        <v>13683832.31</v>
+        <v>18169871.92</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>27.43</v>
       </c>
       <c r="L37" s="20">
-        <v>82179.56</v>
+        <v>105623.27</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>15549101.19</v>
+        <v>21072209.52</v>
       </c>
       <c r="P37" s="20">
-        <v>6808518.47</v>
+        <v>9202051.12</v>
       </c>
       <c r="Q37" s="35">
-        <v>206415741.32</v>
+        <v>275763400.11</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>386634627.02</v>
+        <v>515593149.62</v>
       </c>
       <c r="E38" s="20">
-        <v>43945499.5</v>
+        <v>57794180.68</v>
       </c>
       <c r="F38" s="20">
-        <v>874.82</v>
+        <v>860.12</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>2463.95</v>
+        <v>2464.56</v>
       </c>
       <c r="L38" s="20">
-        <v>160620.55</v>
+        <v>220586.93</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>34854299.58</v>
+        <v>47013854.27</v>
       </c>
       <c r="P38" s="20">
-        <v>15765943.52</v>
+        <v>21261880.99</v>
       </c>
       <c r="Q38" s="35">
-        <v>481364328.94</v>
+        <v>641886977.17</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>1107781585.63</v>
+        <v>1475369229.32</v>
       </c>
       <c r="E39" s="15">
-        <v>127531186.97</v>
+        <v>168531711.03</v>
       </c>
       <c r="F39" s="15">
-        <v>19665.07</v>
+        <v>21988.96</v>
       </c>
       <c r="I39" s="15">
-        <v>2598.14</v>
+        <v>3475.17</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>3560.41</v>
+        <v>3561.15</v>
       </c>
       <c r="L39" s="15">
-        <v>621406.1</v>
+        <v>830624.16</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>103052683.61</v>
+        <v>138702213.76</v>
       </c>
       <c r="P39" s="15">
-        <v>45700388.81</v>
+        <v>61576810.84</v>
       </c>
       <c r="Q39" s="34">
-        <v>1384713074.74</v>
+        <v>1845039614.39</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>71554643.21</v>
+        <v>95306846.35</v>
       </c>
       <c r="E40" s="20">
-        <v>10957815.81</v>
+        <v>14546584.68</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>902.94</v>
+        <v>1925.61</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>534440.69</v>
+        <v>696206.16</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>6827520.44</v>
+        <v>9263179.29</v>
       </c>
       <c r="P40" s="20">
-        <v>3037467.7</v>
+        <v>4088299.12</v>
       </c>
       <c r="Q40" s="35">
-        <v>92912790.79</v>
+        <v>123903041.21</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>253295787.17</v>
+        <v>338096909.03</v>
       </c>
       <c r="E41" s="20">
-        <v>23733847.14</v>
+        <v>31483715.63</v>
       </c>
       <c r="F41" s="20">
-        <v>-18.97</v>
+        <v>1251.29</v>
       </c>
       <c r="I41" s="20">
-        <v>902.94</v>
+        <v>1213.33</v>
       </c>
       <c r="J41" s="20">
-        <v>12295.02</v>
+        <v>16393.36</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>1162650.64</v>
+        <v>1531831.44</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>17207938.76</v>
+        <v>22993521.89</v>
       </c>
       <c r="P41" s="20">
-        <v>10143820.86</v>
+        <v>13707590.27</v>
       </c>
       <c r="Q41" s="35">
-        <v>305557223.56</v>
+        <v>407832426.24</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>234848394.49</v>
+        <v>313889500.25</v>
       </c>
       <c r="E42" s="20">
-        <v>30781363.13</v>
+        <v>41055422.25</v>
       </c>
       <c r="F42" s="20">
         <v>-59.11</v>
       </c>
       <c r="I42" s="20">
-        <v>6728.89</v>
+        <v>9017.08</v>
       </c>
       <c r="J42" s="20">
-        <v>758333.19</v>
+        <v>1015212.82</v>
       </c>
       <c r="K42" s="20">
-        <v>1564.73</v>
+        <v>1601.44</v>
       </c>
       <c r="L42" s="20">
-        <v>1771602.18</v>
+        <v>2320665.44</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>21500491.9</v>
+        <v>28917598.08</v>
       </c>
       <c r="P42" s="20">
-        <v>9777738.54</v>
+        <v>13198238.54</v>
       </c>
       <c r="Q42" s="35">
-        <v>299446157.94</v>
+        <v>400407196.79</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>96918412.74</v>
+        <v>130259871.39</v>
       </c>
       <c r="E43" s="20">
-        <v>10800198.22</v>
+        <v>14288597.84</v>
       </c>
       <c r="F43" s="20">
         <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>206108.03</v>
+        <v>276095.67</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>525716.03</v>
+        <v>689894.86</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>7110263.56</v>
+        <v>9465416.71</v>
       </c>
       <c r="P43" s="20">
-        <v>3876285.81</v>
+        <v>5264758.26</v>
       </c>
       <c r="Q43" s="35">
-        <v>119438638.02</v>
+        <v>160246288.36</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>177558939.49</v>
+        <v>236261456.28</v>
       </c>
       <c r="E44" s="20">
-        <v>22298366.62</v>
+        <v>29270366.37</v>
       </c>
       <c r="F44" s="20">
         <v>-70.74</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
-        <v>27323.08</v>
+        <v>28590.08</v>
       </c>
       <c r="K44" s="20">
         <v>956.81</v>
       </c>
       <c r="L44" s="20">
-        <v>1268105.91</v>
+        <v>1663800.24</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>14365203.25</v>
+        <v>19314843.67</v>
       </c>
       <c r="P44" s="20">
-        <v>7309699.55</v>
+        <v>9832690.9</v>
       </c>
       <c r="Q44" s="35">
-        <v>222828523.97</v>
+        <v>296372633.61</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>87544159.78</v>
+        <v>116761216.69</v>
       </c>
       <c r="E45" s="20">
-        <v>12437348.18</v>
+        <v>16368050.46</v>
       </c>
       <c r="F45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>1102.29</v>
+        <v>1481.21</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>494473.04</v>
+        <v>650219.54</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>6184500.41</v>
+        <v>8207564.05</v>
       </c>
       <c r="P45" s="20">
-        <v>3604723.04</v>
+        <v>4859276.17</v>
       </c>
       <c r="Q45" s="35">
-        <v>110266306.74</v>
+        <v>146847808.12</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>58184794.66</v>
+        <v>77160810.56</v>
       </c>
       <c r="E46" s="20">
-        <v>6523175.32</v>
+        <v>8628940.44</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>364910.12</v>
+        <v>477669.36</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>3608426.86</v>
+        <v>4851313.06</v>
       </c>
       <c r="P46" s="20">
-        <v>2421200.86</v>
+        <v>3242197.1</v>
       </c>
       <c r="Q46" s="35">
-        <v>71102507.82</v>
+        <v>94360930.52</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>365133947.95</v>
+        <v>485908670.01</v>
       </c>
       <c r="E47" s="20">
-        <v>31957166.23</v>
+        <v>42227033</v>
       </c>
       <c r="F47" s="20">
-        <v>409.02</v>
+        <v>1230.27</v>
       </c>
       <c r="I47" s="20">
-        <v>3447.34</v>
+        <v>4611.03</v>
       </c>
       <c r="J47" s="20">
-        <v>1925.19</v>
+        <v>2575.19</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>1982235.83</v>
+        <v>2594022.95</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>23272028.43</v>
+        <v>31479672.15</v>
       </c>
       <c r="P47" s="20">
-        <v>14401549.61</v>
+        <v>19396889.02</v>
       </c>
       <c r="Q47" s="35">
-        <v>436752709.6</v>
+        <v>581614703.62</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>74646991.48</v>
+        <v>99765245.3</v>
       </c>
       <c r="E48" s="20">
-        <v>12797896.4</v>
+        <v>16918722.33</v>
       </c>
       <c r="F48" s="20">
-        <v>1990.42</v>
+        <v>1975.11</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>2153.1</v>
+        <v>2870.8</v>
       </c>
       <c r="K48" s="20">
-        <v>358.66</v>
+        <v>316.82</v>
       </c>
       <c r="L48" s="20">
-        <v>577312.63</v>
+        <v>758656.83</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>7390648.01</v>
+        <v>9937988.72</v>
       </c>
       <c r="P48" s="20">
-        <v>3231876.96</v>
+        <v>4363669.65</v>
       </c>
       <c r="Q48" s="35">
-        <v>98649227.66</v>
+        <v>131749445.56</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>1419686070.97</v>
+        <v>1893410525.86</v>
       </c>
       <c r="E49" s="15">
-        <v>162287177.05</v>
+        <v>214787433</v>
       </c>
       <c r="F49" s="15">
-        <v>3904.25</v>
+        <v>5980.45</v>
       </c>
       <c r="I49" s="15">
-        <v>13084.4</v>
+        <v>18248.26</v>
       </c>
       <c r="J49" s="15">
-        <v>1008137.61</v>
+        <v>1341737.92</v>
       </c>
       <c r="K49" s="15">
-        <v>2880.2</v>
+        <v>2875.07</v>
       </c>
       <c r="L49" s="15">
-        <v>8681447.07</v>
+        <v>11382966.82</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>107467021.62</v>
+        <v>144431097.62</v>
       </c>
       <c r="P49" s="15">
-        <v>57804362.93</v>
+        <v>77953609.03</v>
       </c>
       <c r="Q49" s="34">
-        <v>1756954086.1</v>
+        <v>2343334474.03</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>5303284922.75</v>
+        <v>7147965983.68</v>
       </c>
       <c r="E50" s="20">
-        <v>395990503.61</v>
+        <v>536412525.08</v>
       </c>
       <c r="F50" s="20">
-        <v>808.16</v>
+        <v>808.41</v>
       </c>
       <c r="I50" s="20">
-        <v>9936240.88</v>
+        <v>13315994.21</v>
       </c>
       <c r="J50" s="20">
-        <v>9348.62</v>
+        <v>11372.12</v>
       </c>
       <c r="K50" s="20">
-        <v>4324.01</v>
+        <v>4245.8</v>
       </c>
       <c r="L50" s="20">
-        <v>1899912.01</v>
+        <v>2676420.75</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>322524749.78</v>
+        <v>433114408.11</v>
       </c>
       <c r="P50" s="20">
-        <v>225606692.64</v>
+        <v>312391002.06</v>
       </c>
       <c r="Q50" s="35">
-        <v>6259257502.46</v>
+        <v>8445892760.22</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>541543235.95</v>
+        <v>731556215.32</v>
       </c>
       <c r="E51" s="20">
-        <v>60543732.49</v>
+        <v>80759533.41</v>
       </c>
       <c r="F51" s="20">
-        <v>2054.24</v>
+        <v>2055.01</v>
       </c>
       <c r="I51" s="20">
-        <v>1057450.24</v>
+        <v>1412881.94</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>859.57</v>
+        <v>158.6</v>
       </c>
       <c r="L51" s="20">
-        <v>169769.45</v>
+        <v>243462.55</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>48913409.67</v>
+        <v>63922282.17</v>
       </c>
       <c r="P51" s="20">
-        <v>22153217.47</v>
+        <v>30236337.3</v>
       </c>
       <c r="Q51" s="35">
-        <v>674383729.08</v>
+        <v>908132926.3</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>308978746.84</v>
+        <v>415407207.6</v>
       </c>
       <c r="E52" s="20">
-        <v>34038719.92</v>
+        <v>44637648.51</v>
       </c>
       <c r="F52" s="20">
-        <v>1522.36</v>
+        <v>1877.44</v>
       </c>
       <c r="I52" s="20">
-        <v>-3188.64</v>
+        <v>-4132.39</v>
       </c>
       <c r="J52" s="20">
-        <v>11474.4</v>
+        <v>15299.2</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>168042.15</v>
+        <v>203447.96</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>20530563.33</v>
+        <v>27618753.33</v>
       </c>
       <c r="P52" s="20">
-        <v>12300983.44</v>
+        <v>16689162.22</v>
       </c>
       <c r="Q52" s="35">
-        <v>376026863.8</v>
+        <v>504569263.87</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>547570111.49</v>
+        <v>740367243.25</v>
       </c>
       <c r="E53" s="20">
-        <v>49580376.04</v>
+        <v>66106540.42</v>
       </c>
       <c r="F53" s="20">
-        <v>1036.56</v>
+        <v>1033.15</v>
       </c>
       <c r="I53" s="20">
-        <v>3226206.28</v>
+        <v>4334593.33</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>257662.56</v>
+        <v>339618.68</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>52359537.66</v>
+        <v>69284997.25</v>
       </c>
       <c r="P53" s="20">
-        <v>22403922.84</v>
+        <v>30691212.74</v>
       </c>
       <c r="Q53" s="35">
-        <v>675398853.43</v>
+        <v>911125238.82</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>6701377017.03</v>
+        <v>9035296649.85</v>
       </c>
       <c r="E54" s="15">
-        <v>540153332.06</v>
+        <v>727916247.42</v>
       </c>
       <c r="F54" s="15">
-        <v>5421.32</v>
+        <v>5774.01</v>
       </c>
       <c r="I54" s="15">
-        <v>14216708.76</v>
+        <v>19059337.09</v>
       </c>
       <c r="J54" s="15">
-        <v>20823.02</v>
+        <v>26671.32</v>
       </c>
       <c r="K54" s="15">
-        <v>5183.58</v>
+        <v>4404.4</v>
       </c>
       <c r="L54" s="15">
-        <v>2495386.17</v>
+        <v>3462949.94</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>444328260.44</v>
+        <v>593940440.86</v>
       </c>
       <c r="P54" s="15">
-        <v>282464816.39</v>
+        <v>390007714.32</v>
       </c>
       <c r="Q54" s="34">
-        <v>7985066948.77</v>
+        <v>10769720189.21</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>313697416.17</v>
+        <v>417846270.06</v>
       </c>
       <c r="E55" s="20">
-        <v>40189452.81</v>
+        <v>53006357.19</v>
       </c>
       <c r="F55" s="20">
-        <v>21042.03</v>
+        <v>20639.33</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>6827.55</v>
+        <v>9103.4</v>
       </c>
       <c r="K55" s="20">
-        <v>178.66</v>
+        <v>271.52</v>
       </c>
       <c r="L55" s="20">
-        <v>1558628.25</v>
+        <v>1599836.58</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>39930674.09</v>
+        <v>53455459.23</v>
       </c>
       <c r="P55" s="20">
-        <v>13709026.05</v>
+        <v>18470559.97</v>
       </c>
       <c r="Q55" s="35">
-        <v>409113245.61</v>
+        <v>544408497.28</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>181477743.9</v>
+        <v>242207568.64</v>
       </c>
       <c r="E56" s="20">
-        <v>23934847.19</v>
+        <v>31934330.82</v>
       </c>
       <c r="F56" s="20">
-        <v>7548.07</v>
+        <v>8354.8</v>
       </c>
       <c r="I56" s="20">
-        <v>1102.29</v>
+        <v>1481.21</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>987389.27</v>
+        <v>1012913.12</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>23450573.8</v>
+        <v>31283260.09</v>
       </c>
       <c r="P56" s="20">
-        <v>8083628.69</v>
+        <v>10893769.78</v>
       </c>
       <c r="Q56" s="35">
-        <v>237942833.21</v>
+        <v>317341678.46</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>495175160.07</v>
+        <v>660053838.7</v>
       </c>
       <c r="E57" s="15">
-        <v>64124300</v>
+        <v>84940688.01</v>
       </c>
       <c r="F57" s="15">
-        <v>28590.1</v>
+        <v>28994.13</v>
       </c>
       <c r="I57" s="15">
-        <v>1102.29</v>
+        <v>1481.21</v>
       </c>
       <c r="J57" s="15">
-        <v>6827.55</v>
+        <v>9103.4</v>
       </c>
       <c r="K57" s="15">
-        <v>178.66</v>
+        <v>271.52</v>
       </c>
       <c r="L57" s="15">
-        <v>2546017.52</v>
+        <v>2612749.7</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>63381247.89</v>
+        <v>84738719.32</v>
       </c>
       <c r="P57" s="15">
-        <v>21792654.74</v>
+        <v>29364329.75</v>
       </c>
       <c r="Q57" s="34">
-        <v>647056078.82</v>
+        <v>861750175.74</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>727307746.67</v>
+        <v>975010343.33</v>
       </c>
       <c r="E58" s="20">
-        <v>78189874.13</v>
+        <v>104554025.84</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>7533631.25</v>
+        <v>10085917.42</v>
       </c>
       <c r="J58" s="20">
-        <v>14413.23</v>
+        <v>15931.71</v>
       </c>
       <c r="K58" s="20">
-        <v>950.1</v>
+        <v>950.43</v>
       </c>
       <c r="L58" s="20">
-        <v>5032643.63</v>
+        <v>6668783.04</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>51862049.86</v>
+        <v>69353947.38</v>
       </c>
       <c r="P58" s="20">
-        <v>30706773.44</v>
+        <v>42817486.09</v>
       </c>
       <c r="Q58" s="35">
-        <v>900648082.31</v>
+        <v>1208507385.24</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>160682286.68</v>
+        <v>214332026.99</v>
       </c>
       <c r="E59" s="20">
-        <v>25914255.49</v>
+        <v>34898016.15</v>
       </c>
       <c r="F59" s="20">
-        <v>2485.41</v>
+        <v>2571.02</v>
       </c>
       <c r="I59" s="20">
-        <v>1989711.66</v>
+        <v>2641309.05</v>
       </c>
       <c r="J59" s="20">
-        <v>1477.56</v>
+        <v>1970.08</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>1175037.49</v>
+        <v>1571509.53</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>12782071.48</v>
+        <v>17063542.45</v>
       </c>
       <c r="P59" s="20">
-        <v>6893309.21</v>
+        <v>9287604.64</v>
       </c>
       <c r="Q59" s="35">
-        <v>209440634.98</v>
+        <v>279798549.91</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>148438403.75</v>
+        <v>197717874.02</v>
       </c>
       <c r="E60" s="20">
-        <v>19733273.57</v>
+        <v>26349501.06</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>8842.8</v>
+        <v>11790.4</v>
       </c>
       <c r="K60" s="20">
         <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>2229668.79</v>
+        <v>2589408.3</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>12403839.92</v>
+        <v>16632665.91</v>
       </c>
       <c r="P60" s="20">
-        <v>6016045.15</v>
+        <v>8120726.94</v>
       </c>
       <c r="Q60" s="35">
-        <v>188829919.37</v>
+        <v>251421812.02</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>530415918.8</v>
+        <v>707961244.18</v>
       </c>
       <c r="E61" s="20">
-        <v>62460775.17</v>
+        <v>83626903.85</v>
       </c>
       <c r="F61" s="20">
-        <v>3237.78</v>
+        <v>3187.63</v>
       </c>
       <c r="I61" s="20">
-        <v>13213505.55</v>
+        <v>17594808.35</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>448.98</v>
+        <v>393.76</v>
       </c>
       <c r="L61" s="20">
-        <v>3707098.18</v>
+        <v>4929794.03</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>49016402.16</v>
+        <v>65384844.74</v>
       </c>
       <c r="P61" s="20">
-        <v>22487137.71</v>
+        <v>30415639.69</v>
       </c>
       <c r="Q61" s="35">
-        <v>681304524.33</v>
+        <v>909916816.23</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>1566844355.9</v>
+        <v>2095021488.52</v>
       </c>
       <c r="E62" s="15">
-        <v>186298178.36</v>
+        <v>249428446.9</v>
       </c>
       <c r="F62" s="15">
-        <v>5723.19</v>
+        <v>5758.65</v>
       </c>
       <c r="I62" s="15">
-        <v>22736848.46</v>
+        <v>30322034.82</v>
       </c>
       <c r="J62" s="15">
-        <v>24733.59</v>
+        <v>29692.19</v>
       </c>
       <c r="K62" s="15">
-        <v>1244.47</v>
+        <v>1189.58</v>
       </c>
       <c r="L62" s="15">
-        <v>12144448.09</v>
+        <v>15759494.9</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>126064363.42</v>
+        <v>168435000.48</v>
       </c>
       <c r="P62" s="15">
-        <v>66103265.51</v>
+        <v>90641457.36</v>
       </c>
       <c r="Q62" s="34">
-        <v>1980223160.99</v>
+        <v>2649644563.4</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>209896574.16</v>
+        <v>279639688.84</v>
       </c>
       <c r="E63" s="20">
-        <v>22763939.42</v>
+        <v>29930410.94</v>
       </c>
       <c r="F63" s="20">
-        <v>658.66</v>
+        <v>580.58</v>
       </c>
       <c r="I63" s="20">
-        <v>2756.01</v>
+        <v>3686.33</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>136739.38</v>
+        <v>243601.56</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>15275768.78</v>
+        <v>20412491.66</v>
       </c>
       <c r="P63" s="20">
-        <v>8506244.61</v>
+        <v>11436709.1</v>
       </c>
       <c r="Q63" s="35">
-        <v>256582809.1</v>
+        <v>341667297.09</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>209896574.16</v>
+        <v>279639688.84</v>
       </c>
       <c r="E64" s="15">
-        <v>22763939.42</v>
+        <v>29930410.94</v>
       </c>
       <c r="F64" s="15">
-        <v>658.66</v>
+        <v>580.58</v>
       </c>
       <c r="I64" s="15">
-        <v>2756.01</v>
+        <v>3686.33</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>136739.38</v>
+        <v>243601.56</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>15275768.78</v>
+        <v>20412491.66</v>
       </c>
       <c r="P64" s="15">
-        <v>8506244.61</v>
+        <v>11436709.1</v>
       </c>
       <c r="Q64" s="34">
-        <v>256582809.1</v>
+        <v>341667297.09</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>7217002059.52</v>
+        <v>9674437903.22</v>
       </c>
       <c r="E65" s="20">
-        <v>409623141.4</v>
+        <v>553725655.44</v>
       </c>
       <c r="F65" s="20">
-        <v>1592.38</v>
+        <v>2048.28</v>
       </c>
       <c r="I65" s="20">
-        <v>5599195.84</v>
+        <v>7455190.15</v>
       </c>
       <c r="J65" s="20">
-        <v>35759.71</v>
+        <v>47507.75</v>
       </c>
       <c r="K65" s="20">
-        <v>8800.85</v>
+        <v>9682.26</v>
       </c>
       <c r="L65" s="20">
-        <v>18418998.86</v>
+        <v>24495064.77</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>368570042.04</v>
+        <v>496267904.86</v>
       </c>
       <c r="P65" s="20">
-        <v>334112749.75</v>
+        <v>462542312.17</v>
       </c>
       <c r="Q65" s="35">
-        <v>8353372340.35</v>
+        <v>11218983268.9</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>7217002059.52</v>
+        <v>9674437903.22</v>
       </c>
       <c r="E66" s="15">
-        <v>409623141.4</v>
+        <v>553725655.44</v>
       </c>
       <c r="F66" s="15">
-        <v>1592.38</v>
+        <v>2048.28</v>
       </c>
       <c r="I66" s="15">
-        <v>5599195.84</v>
+        <v>7455190.15</v>
       </c>
       <c r="J66" s="15">
-        <v>35759.71</v>
+        <v>47507.75</v>
       </c>
       <c r="K66" s="15">
-        <v>8800.85</v>
+        <v>9682.26</v>
       </c>
       <c r="L66" s="15">
-        <v>18418998.86</v>
+        <v>24495064.77</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>368570042.04</v>
+        <v>496267904.86</v>
       </c>
       <c r="P66" s="15">
-        <v>334112749.75</v>
+        <v>462542312.17</v>
       </c>
       <c r="Q66" s="34">
-        <v>8353372340.35</v>
+        <v>11218983268.9</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>906794261.21</v>
+        <v>1211753128.63</v>
       </c>
       <c r="E67" s="20">
-        <v>93430634.32</v>
+        <v>124899136.53</v>
       </c>
       <c r="F67" s="20">
-        <v>58781.47</v>
+        <v>60881.48</v>
       </c>
       <c r="I67" s="20">
-        <v>1793768.76</v>
+        <v>2428406.11</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>3449.21</v>
+        <v>3446.02</v>
       </c>
       <c r="L67" s="20">
-        <v>440784.25</v>
+        <v>674150.99</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>78168670.01</v>
+        <v>104174892.62</v>
       </c>
       <c r="P67" s="20">
-        <v>38208290.66</v>
+        <v>51598199.71</v>
       </c>
       <c r="Q67" s="35">
-        <v>1118898639.89</v>
+        <v>1495592242.09</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>906794261.21</v>
+        <v>1211753128.63</v>
       </c>
       <c r="E68" s="15">
-        <v>93430634.32</v>
+        <v>124899136.53</v>
       </c>
       <c r="F68" s="15">
-        <v>58781.47</v>
+        <v>60881.48</v>
       </c>
       <c r="I68" s="15">
-        <v>1793768.76</v>
+        <v>2428406.11</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>3449.21</v>
+        <v>3446.02</v>
       </c>
       <c r="L68" s="15">
-        <v>440784.25</v>
+        <v>674150.99</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>78168670.01</v>
+        <v>104174892.62</v>
       </c>
       <c r="P68" s="15">
-        <v>38208290.66</v>
+        <v>51598199.71</v>
       </c>
       <c r="Q68" s="34">
-        <v>1118898639.89</v>
+        <v>1495592242.09</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>572303917.45</v>
+        <v>762284218.74</v>
       </c>
       <c r="E69" s="20">
-        <v>48614407.33</v>
+        <v>64605124.36</v>
       </c>
       <c r="F69" s="20">
-        <v>3820.55</v>
+        <v>3663.38</v>
       </c>
       <c r="I69" s="20">
-        <v>15199.44</v>
+        <v>20324.99</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
         <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>539964.71</v>
+        <v>741974.94</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>35038328.31</v>
+        <v>46817319.47</v>
       </c>
       <c r="P69" s="20">
-        <v>22884147.22</v>
+        <v>30730632.02</v>
       </c>
       <c r="Q69" s="35">
-        <v>679399778.48</v>
+        <v>905203251.37</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>572303917.45</v>
+        <v>762284218.74</v>
       </c>
       <c r="E70" s="15">
-        <v>48614407.33</v>
+        <v>64605124.36</v>
       </c>
       <c r="F70" s="15">
-        <v>3820.55</v>
+        <v>3663.38</v>
       </c>
       <c r="I70" s="15">
-        <v>15199.44</v>
+        <v>20324.99</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
         <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>539964.71</v>
+        <v>741974.94</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>35038328.31</v>
+        <v>46817319.47</v>
       </c>
       <c r="P70" s="15">
-        <v>22884147.22</v>
+        <v>30730632.02</v>
       </c>
       <c r="Q70" s="34">
-        <v>679399778.48</v>
+        <v>905203251.37</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>1002910882.41</v>
+        <v>1347037144.13</v>
       </c>
       <c r="E71" s="20">
-        <v>127039438.83</v>
+        <v>171002549.15</v>
       </c>
       <c r="F71" s="20">
-        <v>6401.41</v>
+        <v>6379.43</v>
       </c>
       <c r="I71" s="20">
-        <v>3416435.88</v>
+        <v>4591408.86</v>
       </c>
       <c r="J71" s="20">
-        <v>10635.47</v>
+        <v>12935.26</v>
       </c>
       <c r="K71" s="20">
-        <v>1770.32</v>
+        <v>1828.28</v>
       </c>
       <c r="L71" s="20">
-        <v>464353.37</v>
+        <v>652102.28</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>102147206.86</v>
+        <v>136634235.56</v>
       </c>
       <c r="P71" s="20">
-        <v>42063356.7</v>
+        <v>57139836.75</v>
       </c>
       <c r="Q71" s="35">
-        <v>1278060481.25</v>
+        <v>1717078419.7</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>388234955.46</v>
+        <v>520122753.58</v>
       </c>
       <c r="E72" s="20">
-        <v>40181871.87</v>
+        <v>53296666.96</v>
       </c>
       <c r="F72" s="20">
-        <v>352.4</v>
+        <v>689.2</v>
       </c>
       <c r="I72" s="20">
-        <v>1891351.96</v>
+        <v>2527054.67</v>
       </c>
       <c r="J72" s="20">
-        <v>1961.85</v>
+        <v>-31266.05</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>189233.36</v>
+        <v>258212.72</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>33258478.52</v>
+        <v>43802390.88</v>
       </c>
       <c r="P72" s="20">
-        <v>16343209.26</v>
+        <v>22035057.78</v>
       </c>
       <c r="Q72" s="35">
-        <v>480101414.68</v>
+        <v>642011559.74</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>1823199264.28</v>
+        <v>2439921742.14</v>
       </c>
       <c r="E73" s="20">
-        <v>176159914.04</v>
+        <v>236924319.22</v>
       </c>
       <c r="F73" s="20">
-        <v>17482.49</v>
+        <v>15738.11</v>
       </c>
       <c r="I73" s="20">
-        <v>11563770.51</v>
+        <v>15606374.54</v>
       </c>
       <c r="J73" s="20">
-        <v>34129.17</v>
+        <v>37446.79</v>
       </c>
       <c r="K73" s="20">
-        <v>5424.5</v>
+        <v>5260.53</v>
       </c>
       <c r="L73" s="20">
-        <v>950812.99</v>
+        <v>1348637</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>144013313.96</v>
+        <v>193486055.81</v>
       </c>
       <c r="P73" s="20">
-        <v>75573861</v>
+        <v>102683107.58</v>
       </c>
       <c r="Q73" s="35">
-        <v>2231517972.94</v>
+        <v>2990028681.72</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>3214345102.15</v>
+        <v>4307081639.85</v>
       </c>
       <c r="E74" s="15">
-        <v>343381224.74</v>
+        <v>461223535.33</v>
       </c>
       <c r="F74" s="15">
-        <v>24236.3</v>
+        <v>22806.74</v>
       </c>
       <c r="I74" s="15">
-        <v>16871558.35</v>
+        <v>22724838.07</v>
       </c>
       <c r="J74" s="15">
-        <v>46726.49</v>
+        <v>19116</v>
       </c>
       <c r="K74" s="15">
-        <v>7194.82</v>
+        <v>7088.81</v>
       </c>
       <c r="L74" s="15">
-        <v>1604399.72</v>
+        <v>2258952</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>279418999.34</v>
+        <v>373922682.25</v>
       </c>
       <c r="P74" s="15">
-        <v>133980426.96</v>
+        <v>181858002.11</v>
       </c>
       <c r="Q74" s="34">
-        <v>3989679868.87</v>
+        <v>5349118661.16</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>346710917.09</v>
+        <v>463645566.71</v>
       </c>
       <c r="E75" s="20">
-        <v>21280408.71</v>
+        <v>28254105.89</v>
       </c>
       <c r="F75" s="20">
         <v>13.57</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
-        <v>3161.85</v>
+        <v>4215.8</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>326781.75</v>
+        <v>428052.91</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>16659618.34</v>
+        <v>22557734.51</v>
       </c>
       <c r="P75" s="20">
-        <v>13106934.38</v>
+        <v>17811188.51</v>
       </c>
       <c r="Q75" s="35">
-        <v>398087835.69</v>
+        <v>532700877.9</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>621995542.59</v>
+        <v>831612366.44</v>
       </c>
       <c r="E76" s="20">
-        <v>90543556.64</v>
+        <v>120887310.58</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>1697795.85</v>
+        <v>2426053.26</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>1846094.82</v>
+        <v>2449395.3</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>37687366.44</v>
+        <v>50365620.93</v>
       </c>
       <c r="P76" s="20">
-        <v>26084811.45</v>
+        <v>35290999.56</v>
       </c>
       <c r="Q76" s="35">
-        <v>779855167.79</v>
+        <v>1043031746.07</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>976054077.5</v>
+        <v>1309601758.06</v>
       </c>
       <c r="E77" s="20">
-        <v>90911728.16</v>
+        <v>121484729.12</v>
       </c>
       <c r="F77" s="20">
         <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>7512014.93</v>
+        <v>9997481.81</v>
       </c>
       <c r="J77" s="20">
-        <v>3268.95</v>
+        <v>4358.6</v>
       </c>
       <c r="K77" s="20">
-        <v>540.88</v>
+        <v>405.66</v>
       </c>
       <c r="L77" s="20">
-        <v>1162976.82</v>
+        <v>1548743.86</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>58608400.86</v>
+        <v>78562551.92</v>
       </c>
       <c r="P77" s="20">
-        <v>40188149.39</v>
+        <v>55265770.62</v>
       </c>
       <c r="Q77" s="35">
-        <v>1174441157.49</v>
+        <v>1576465799.65</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>1944760537.18</v>
+        <v>2604859691.21</v>
       </c>
       <c r="E78" s="15">
-        <v>202735693.51</v>
+        <v>270626145.59</v>
       </c>
       <c r="F78" s="15">
         <v>13.57</v>
       </c>
       <c r="I78" s="15">
-        <v>9209810.78</v>
+        <v>12423535.07</v>
       </c>
       <c r="J78" s="15">
-        <v>6430.8</v>
+        <v>8574.4</v>
       </c>
       <c r="K78" s="15">
-        <v>540.88</v>
+        <v>405.66</v>
       </c>
       <c r="L78" s="15">
-        <v>3335853.39</v>
+        <v>4426192.07</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>112955385.64</v>
+        <v>151485907.36</v>
       </c>
       <c r="P78" s="15">
-        <v>79379895.22</v>
+        <v>108367958.69</v>
       </c>
       <c r="Q78" s="34">
-        <v>2352384160.97</v>
+        <v>3152198423.62</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>33956757.36</v>
+        <v>44979513.3</v>
       </c>
       <c r="E79" s="20">
-        <v>1567073.73</v>
+        <v>2085824.61</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>752481.31</v>
+        <v>1001631.51</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>278540.88</v>
+        <v>365167.22</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>13273083.58</v>
+        <v>17678999.01</v>
       </c>
       <c r="P79" s="20">
-        <v>1685659.11</v>
+        <v>2255770.78</v>
       </c>
       <c r="Q79" s="35">
-        <v>51513595.97</v>
+        <v>68366906.43</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>33956757.36</v>
+        <v>44979513.3</v>
       </c>
       <c r="E80" s="15">
-        <v>1567073.73</v>
+        <v>2085824.61</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>752481.31</v>
+        <v>1001631.51</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>278540.88</v>
+        <v>365167.22</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>13273083.58</v>
+        <v>17678999.01</v>
       </c>
       <c r="P80" s="15">
-        <v>1685659.11</v>
+        <v>2255770.78</v>
       </c>
       <c r="Q80" s="34">
-        <v>51513595.97</v>
+        <v>68366906.43</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>32970449.48</v>
+        <v>43708811.54</v>
       </c>
       <c r="E81" s="20">
-        <v>1951967.24</v>
+        <v>2568157.9</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>88396.76</v>
+        <v>119139.18</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
         <v>248.33</v>
       </c>
       <c r="L81" s="20">
-        <v>743488.61</v>
+        <v>982522.98</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>12201514.26</v>
+        <v>16278152.76</v>
       </c>
       <c r="P81" s="20">
-        <v>1583556.69</v>
+        <v>2118595.31</v>
       </c>
       <c r="Q81" s="35">
-        <v>49539621.37</v>
+        <v>65775628</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>32970449.48</v>
+        <v>43708811.54</v>
       </c>
       <c r="E82" s="15">
-        <v>1951967.24</v>
+        <v>2568157.9</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>88396.76</v>
+        <v>119139.18</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>248.33</v>
       </c>
       <c r="L82" s="15">
-        <v>743488.61</v>
+        <v>982522.98</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>12201514.26</v>
+        <v>16278152.76</v>
       </c>
       <c r="P82" s="15">
-        <v>1583556.69</v>
+        <v>2118595.31</v>
       </c>
       <c r="Q82" s="34">
-        <v>49539621.37</v>
+        <v>65775628</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>31160759.62</v>
+        <v>31315839.61</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>36965781.86</v>
+        <v>37120861.85</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>34150893992.84</v>
+        <v>45737824299.49</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>3125279893.34</v>
+        <v>4185755435.73</v>
       </c>
       <c r="F84" s="26">
-        <v>423068.53</v>
+        <v>436755.85</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>104532493.76</v>
+        <v>140113369.69</v>
       </c>
       <c r="J84" s="26">
-        <v>11484472.3</v>
+        <v>15284964</v>
       </c>
       <c r="K84" s="26">
-        <v>51414.06</v>
+        <v>51462.66</v>
       </c>
       <c r="L84" s="26">
-        <v>95834907.85</v>
+        <v>126722834.17</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>2666617803.61</v>
+        <v>3557147979.25</v>
       </c>
       <c r="P84" s="26">
-        <v>1461812846.86</v>
+        <v>1996841272.78</v>
       </c>
       <c r="Q84" s="36">
-        <v>41616930893.15</v>
+        <v>55760178373.62</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>