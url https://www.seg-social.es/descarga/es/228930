--- v8 (2026-09-21)
+++ v9 (2026-10-17)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="552" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1354 +2048,1366 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>678.946.995,91</t>
-[...5 lines deleted...]
-    <t>10.618,03</t>
+    <t>1.016.372.636,97</t>
+  </si>
+  <si>
+    <t>9.978.691,09</t>
+  </si>
+  <si>
+    <t>11.943,58</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>685.944.179,81</t>
-[...215 lines deleted...]
-    <t>7.313,82</t>
+    <t>1.026.363.271,64</t>
+  </si>
+  <si>
+    <t>53.382,67</t>
+  </si>
+  <si>
+    <t>1.026.416.654,31</t>
+  </si>
+  <si>
+    <t>1.527.471.785,16</t>
+  </si>
+  <si>
+    <t>14.561.411,07</t>
+  </si>
+  <si>
+    <t>511.994,35</t>
+  </si>
+  <si>
+    <t>23.552,14</t>
+  </si>
+  <si>
+    <t>1.542.568.742,72</t>
+  </si>
+  <si>
+    <t>79.475,77</t>
+  </si>
+  <si>
+    <t>1.542.648.218,49</t>
+  </si>
+  <si>
+    <t>982.397.597,37</t>
+  </si>
+  <si>
+    <t>5.607.912,16</t>
+  </si>
+  <si>
+    <t>35.985,32</t>
+  </si>
+  <si>
+    <t>988.041.494,85</t>
+  </si>
+  <si>
+    <t>54.725,28</t>
+  </si>
+  <si>
+    <t>988.096.220,13</t>
+  </si>
+  <si>
+    <t>1.218.062.471,55</t>
+  </si>
+  <si>
+    <t>9.866.322,11</t>
+  </si>
+  <si>
+    <t>38.850,48</t>
+  </si>
+  <si>
+    <t>1.227.967.644,14</t>
+  </si>
+  <si>
+    <t>66.923,63</t>
+  </si>
+  <si>
+    <t>1.228.034.567,77</t>
+  </si>
+  <si>
+    <t>754.385.576,73</t>
+  </si>
+  <si>
+    <t>6.290.733,46</t>
+  </si>
+  <si>
+    <t>276.938,89</t>
+  </si>
+  <si>
+    <t>6.279,61</t>
+  </si>
+  <si>
+    <t>760.959.528,69</t>
+  </si>
+  <si>
+    <t>30.964,95</t>
+  </si>
+  <si>
+    <t>760.990.493,64</t>
+  </si>
+  <si>
+    <t>719.562.019,43</t>
+  </si>
+  <si>
+    <t>5.631.107,57</t>
+  </si>
+  <si>
+    <t>10.052,33</t>
+  </si>
+  <si>
+    <t>66.994,77</t>
+  </si>
+  <si>
+    <t>725.270.174,10</t>
+  </si>
+  <si>
+    <t>45.477,92</t>
+  </si>
+  <si>
+    <t>725.315.652,02</t>
+  </si>
+  <si>
+    <t>2.552.570.409,33</t>
+  </si>
+  <si>
+    <t>21.162.030,30</t>
+  </si>
+  <si>
+    <t>124.997,19</t>
+  </si>
+  <si>
+    <t>2.573.857.436,82</t>
+  </si>
+  <si>
+    <t>110.544,94</t>
+  </si>
+  <si>
+    <t>2.573.967.981,76</t>
+  </si>
+  <si>
+    <t>2.937.116.157,91</t>
+  </si>
+  <si>
+    <t>23.822.977,90</t>
+  </si>
+  <si>
+    <t>966.509,13</t>
+  </si>
+  <si>
+    <t>9.450,00</t>
+  </si>
+  <si>
+    <t>2.961.915.094,94</t>
+  </si>
+  <si>
+    <t>120.536,61</t>
+  </si>
+  <si>
+    <t>2.962.035.631,55</t>
+  </si>
+  <si>
+    <t>11.707.938.654,45</t>
+  </si>
+  <si>
+    <t>96.921.185,66</t>
+  </si>
+  <si>
+    <t>1.977.271,27</t>
+  </si>
+  <si>
+    <t>96.826,52</t>
+  </si>
+  <si>
+    <t>11.806.943.387,90</t>
+  </si>
+  <si>
+    <t>562.031,77</t>
+  </si>
+  <si>
+    <t>11.807.505.419,67</t>
+  </si>
+  <si>
+    <t>381.040.367,54</t>
+  </si>
+  <si>
+    <t>2.692.884,00</t>
+  </si>
+  <si>
+    <t>11.376,19</t>
+  </si>
+  <si>
+    <t>61.045,90</t>
+  </si>
+  <si>
+    <t>383.805.673,63</t>
+  </si>
+  <si>
+    <t>5.917,98</t>
+  </si>
+  <si>
+    <t>383.811.591,61</t>
+  </si>
+  <si>
+    <t>195.780.058,33</t>
+  </si>
+  <si>
+    <t>1.059.618,41</t>
+  </si>
+  <si>
+    <t>7.154,84</t>
+  </si>
+  <si>
+    <t>85.120,61</t>
+  </si>
+  <si>
+    <t>196.931.952,19</t>
+  </si>
+  <si>
+    <t>13.084,19</t>
+  </si>
+  <si>
+    <t>196.945.036,38</t>
+  </si>
+  <si>
+    <t>1.786.338.590,08</t>
+  </si>
+  <si>
+    <t>7.273.032,80</t>
+  </si>
+  <si>
+    <t>264.596,93</t>
+  </si>
+  <si>
+    <t>9.751,76</t>
   </si>
   <si>
     <t>469.029,00</t>
   </si>
   <si>
-    <t>1.192.909.133,51</t>
-[...59 lines deleted...]
-    <t>84.857,92</t>
+    <t>1.794.355.000,57</t>
+  </si>
+  <si>
+    <t>42.008,04</t>
+  </si>
+  <si>
+    <t>1.794.397.008,61</t>
+  </si>
+  <si>
+    <t>2.363.159.015,95</t>
+  </si>
+  <si>
+    <t>11.025.535,21</t>
+  </si>
+  <si>
+    <t>283.127,96</t>
+  </si>
+  <si>
+    <t>155.918,27</t>
+  </si>
+  <si>
+    <t>2.375.092.626,39</t>
+  </si>
+  <si>
+    <t>61.010,21</t>
+  </si>
+  <si>
+    <t>2.375.153.636,60</t>
+  </si>
+  <si>
+    <t>1.535.460.547,21</t>
+  </si>
+  <si>
+    <t>6.430.496,56</t>
+  </si>
+  <si>
+    <t>1.027.856,52</t>
+  </si>
+  <si>
+    <t>87.432,52</t>
+  </si>
+  <si>
+    <t>1.543.006.332,81</t>
+  </si>
+  <si>
+    <t>26.128,24</t>
+  </si>
+  <si>
+    <t>1.543.032.461,05</t>
+  </si>
+  <si>
+    <t>2.231.673.976,18</t>
+  </si>
+  <si>
+    <t>17.168.444,73</t>
+  </si>
+  <si>
+    <t>98.098,70</t>
+  </si>
+  <si>
+    <t>122.033,00</t>
   </si>
   <si>
     <t>17.729,26</t>
   </si>
   <si>
-    <t>1.436.818.520,11</t>
-[...221 lines deleted...]
-    <t>147.796,18</t>
+    <t>2.249.080.281,87</t>
+  </si>
+  <si>
+    <t>58.611,63</t>
+  </si>
+  <si>
+    <t>2.249.138.893,50</t>
+  </si>
+  <si>
+    <t>1.788.603.086,42</t>
+  </si>
+  <si>
+    <t>17.657.981,60</t>
+  </si>
+  <si>
+    <t>115.775,91</t>
+  </si>
+  <si>
+    <t>1.806.376.843,93</t>
+  </si>
+  <si>
+    <t>98.916,74</t>
+  </si>
+  <si>
+    <t>1.806.475.760,67</t>
+  </si>
+  <si>
+    <t>1.602.346.703,97</t>
+  </si>
+  <si>
+    <t>11.859.380,70</t>
+  </si>
+  <si>
+    <t>88.177,50</t>
+  </si>
+  <si>
+    <t>25,41</t>
+  </si>
+  <si>
+    <t>997.636,00</t>
+  </si>
+  <si>
+    <t>1.615.291.923,58</t>
+  </si>
+  <si>
+    <t>36.846,42</t>
+  </si>
+  <si>
+    <t>1.615.328.770,00</t>
+  </si>
+  <si>
+    <t>3.390.949.790,39</t>
+  </si>
+  <si>
+    <t>29.517.362,30</t>
+  </si>
+  <si>
+    <t>203.953,41</t>
+  </si>
+  <si>
+    <t>3.421.668.767,51</t>
+  </si>
+  <si>
+    <t>135.763,16</t>
+  </si>
+  <si>
+    <t>3.421.804.530,67</t>
+  </si>
+  <si>
+    <t>880.882.767,72</t>
+  </si>
+  <si>
+    <t>4.675.277,87</t>
+  </si>
+  <si>
+    <t>101.652,65</t>
+  </si>
+  <si>
+    <t>38.738,95</t>
+  </si>
+  <si>
+    <t>885.698.437,19</t>
+  </si>
+  <si>
+    <t>25.890,22</t>
+  </si>
+  <si>
+    <t>885.724.327,41</t>
+  </si>
+  <si>
+    <t>525.587.296,85</t>
+  </si>
+  <si>
+    <t>4.212.613,49</t>
+  </si>
+  <si>
+    <t>12.828,59</t>
+  </si>
+  <si>
+    <t>83.623,78</t>
+  </si>
+  <si>
+    <t>529.896.362,71</t>
+  </si>
+  <si>
+    <t>20.825,57</t>
+  </si>
+  <si>
+    <t>529.917.188,28</t>
+  </si>
+  <si>
+    <t>613.321.351,22</t>
+  </si>
+  <si>
+    <t>2.619.524,57</t>
+  </si>
+  <si>
+    <t>209.037,90</t>
+  </si>
+  <si>
+    <t>616.149.913,69</t>
+  </si>
+  <si>
+    <t>12.941,07</t>
+  </si>
+  <si>
+    <t>616.162.854,76</t>
+  </si>
+  <si>
+    <t>248.940.078,08</t>
+  </si>
+  <si>
+    <t>1.601.915,38</t>
+  </si>
+  <si>
+    <t>250.541.993,46</t>
+  </si>
+  <si>
+    <t>6.950,16</t>
+  </si>
+  <si>
+    <t>250.548.943,62</t>
+  </si>
+  <si>
+    <t>414.310.423,96</t>
+  </si>
+  <si>
+    <t>1.819.444,23</t>
+  </si>
+  <si>
+    <t>25.316,92</t>
+  </si>
+  <si>
+    <t>25.114,06</t>
+  </si>
+  <si>
+    <t>416.180.299,17</t>
+  </si>
+  <si>
+    <t>26.894,73</t>
+  </si>
+  <si>
+    <t>416.207.193,90</t>
+  </si>
+  <si>
+    <t>961.457.195,38</t>
+  </si>
+  <si>
+    <t>4.530.099,12</t>
+  </si>
+  <si>
+    <t>146.006,77</t>
+  </si>
+  <si>
+    <t>966.133.301,27</t>
+  </si>
+  <si>
+    <t>27.663,86</t>
+  </si>
+  <si>
+    <t>966.160.965,13</t>
+  </si>
+  <si>
+    <t>2.763.616.345,49</t>
+  </si>
+  <si>
+    <t>14.783.596,79</t>
+  </si>
+  <si>
+    <t>393.190,18</t>
+  </si>
+  <si>
+    <t>108.737,84</t>
+  </si>
+  <si>
+    <t>2.778.901.870,30</t>
+  </si>
+  <si>
+    <t>95.275,39</t>
+  </si>
+  <si>
+    <t>2.778.997.145,69</t>
+  </si>
+  <si>
+    <t>185.218.919,29</t>
+  </si>
+  <si>
+    <t>693.028,83</t>
+  </si>
+  <si>
+    <t>185.911.948,12</t>
+  </si>
+  <si>
+    <t>5.404,00</t>
+  </si>
+  <si>
+    <t>185.917.352,12</t>
+  </si>
+  <si>
+    <t>611.076.896,62</t>
+  </si>
+  <si>
+    <t>2.326.144,39</t>
+  </si>
+  <si>
+    <t>218.574,94</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>409.727.534,43</t>
-[...56 lines deleted...]
-    <t>3.248,70</t>
+    <t>613.643.968,47</t>
+  </si>
+  <si>
+    <t>10.554,18</t>
+  </si>
+  <si>
+    <t>613.654.522,65</t>
+  </si>
+  <si>
+    <t>598.598.014,40</t>
+  </si>
+  <si>
+    <t>1.742.064,06</t>
+  </si>
+  <si>
+    <t>30.738,59</t>
+  </si>
+  <si>
+    <t>600.370.817,05</t>
+  </si>
+  <si>
+    <t>18.735,55</t>
+  </si>
+  <si>
+    <t>600.389.552,60</t>
+  </si>
+  <si>
+    <t>239.836.026,25</t>
+  </si>
+  <si>
+    <t>549.323,19</t>
+  </si>
+  <si>
+    <t>129.908,05</t>
+  </si>
+  <si>
+    <t>68.441,95</t>
+  </si>
+  <si>
+    <t>240.583.699,44</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>240.584.499,44</t>
+  </si>
+  <si>
+    <t>442.140.591,07</t>
+  </si>
+  <si>
+    <t>1.700.826,60</t>
+  </si>
+  <si>
+    <t>31.546,84</t>
+  </si>
+  <si>
+    <t>4.331,60</t>
   </si>
   <si>
     <t>6.850,00</t>
   </si>
   <si>
-    <t>298.007.420,17</t>
-[...125 lines deleted...]
-    <t>15.645,49</t>
+    <t>443.884.146,11</t>
+  </si>
+  <si>
+    <t>25.401,54</t>
+  </si>
+  <si>
+    <t>443.909.547,65</t>
+  </si>
+  <si>
+    <t>220.049.326,70</t>
+  </si>
+  <si>
+    <t>655.304,59</t>
+  </si>
+  <si>
+    <t>5.836,44</t>
+  </si>
+  <si>
+    <t>220.710.467,73</t>
+  </si>
+  <si>
+    <t>7.915,00</t>
+  </si>
+  <si>
+    <t>220.718.382,73</t>
+  </si>
+  <si>
+    <t>140.755.759,64</t>
+  </si>
+  <si>
+    <t>518.171,20</t>
+  </si>
+  <si>
+    <t>15.894,56</t>
+  </si>
+  <si>
+    <t>141.289.825,40</t>
+  </si>
+  <si>
+    <t>868.367.902,90</t>
+  </si>
+  <si>
+    <t>3.789.532,81</t>
+  </si>
+  <si>
+    <t>761.108,75</t>
+  </si>
+  <si>
+    <t>45.657,40</t>
+  </si>
+  <si>
+    <t>872.964.201,86</t>
+  </si>
+  <si>
+    <t>21.047,00</t>
+  </si>
+  <si>
+    <t>872.985.248,86</t>
+  </si>
+  <si>
+    <t>196.908.061,79</t>
+  </si>
+  <si>
+    <t>963.689,95</t>
+  </si>
+  <si>
+    <t>11.544,34</t>
+  </si>
+  <si>
+    <t>31.096,00</t>
+  </si>
+  <si>
+    <t>197.914.392,08</t>
+  </si>
+  <si>
+    <t>9.442,36</t>
+  </si>
+  <si>
+    <t>197.923.834,44</t>
+  </si>
+  <si>
+    <t>3.502.951.498,66</t>
+  </si>
+  <si>
+    <t>12.938.085,62</t>
+  </si>
+  <si>
+    <t>1.183.421,51</t>
+  </si>
+  <si>
+    <t>193.610,47</t>
+  </si>
+  <si>
+    <t>3.517.273.466,26</t>
+  </si>
+  <si>
+    <t>99.299,63</t>
+  </si>
+  <si>
+    <t>3.517.372.765,89</t>
+  </si>
+  <si>
+    <t>12.673.338.267,63</t>
+  </si>
+  <si>
+    <t>96.958.912,50</t>
+  </si>
+  <si>
+    <t>3.321.404,00</t>
+  </si>
+  <si>
+    <t>151.811,92</t>
+  </si>
+  <si>
+    <t>12.773.770.396,05</t>
+  </si>
+  <si>
+    <t>138.983,56</t>
+  </si>
+  <si>
+    <t>12.773.909.379,61</t>
+  </si>
+  <si>
+    <t>1.371.456.473,51</t>
+  </si>
+  <si>
+    <t>8.678.832,44</t>
+  </si>
+  <si>
+    <t>23.379,72</t>
   </si>
   <si>
     <t>62.614,84</t>
   </si>
   <si>
-    <t>912.982.679,99</t>
-[...32 lines deleted...]
-    <t>107.984,52</t>
+    <t>1.380.221.300,51</t>
+  </si>
+  <si>
+    <t>33.693,22</t>
+  </si>
+  <si>
+    <t>1.380.254.993,73</t>
+  </si>
+  <si>
+    <t>755.686.701,42</t>
+  </si>
+  <si>
+    <t>4.945.262,07</t>
+  </si>
+  <si>
+    <t>29.339,27</t>
+  </si>
+  <si>
+    <t>760.661.302,76</t>
+  </si>
+  <si>
+    <t>13.545,20</t>
+  </si>
+  <si>
+    <t>760.674.847,96</t>
+  </si>
+  <si>
+    <t>1.374.869.481,06</t>
+  </si>
+  <si>
+    <t>9.808.858,69</t>
+  </si>
+  <si>
+    <t>163.082,59</t>
   </si>
   <si>
     <t>1.829,30</t>
   </si>
   <si>
-    <t>916.865.243,16</t>
-[...38 lines deleted...]
-    <t>6.667,56</t>
+    <t>1.384.843.251,64</t>
+  </si>
+  <si>
+    <t>16.873,08</t>
+  </si>
+  <si>
+    <t>1.384.860.124,72</t>
+  </si>
+  <si>
+    <t>16.175.350.923,62</t>
+  </si>
+  <si>
+    <t>120.391.865,70</t>
+  </si>
+  <si>
+    <t>3.537.205,58</t>
+  </si>
+  <si>
+    <t>214.426,76</t>
+  </si>
+  <si>
+    <t>16.299.496.250,96</t>
+  </si>
+  <si>
+    <t>203.095,06</t>
+  </si>
+  <si>
+    <t>16.299.699.346,02</t>
+  </si>
+  <si>
+    <t>815.645.508,74</t>
+  </si>
+  <si>
+    <t>7.443.966,93</t>
+  </si>
+  <si>
+    <t>25.857,74</t>
+  </si>
+  <si>
+    <t>8.839,89</t>
   </si>
   <si>
     <t>6.089,00</t>
   </si>
   <si>
-    <t>550.349.652,22</t>
-[...53 lines deleted...]
-    <t>25.361,88</t>
+    <t>823.130.262,30</t>
+  </si>
+  <si>
+    <t>25.693,00</t>
+  </si>
+  <si>
+    <t>823.155.955,30</t>
+  </si>
+  <si>
+    <t>476.998.597,41</t>
+  </si>
+  <si>
+    <t>4.179.371,77</t>
+  </si>
+  <si>
+    <t>26.996,67</t>
+  </si>
+  <si>
+    <t>481.204.965,85</t>
+  </si>
+  <si>
+    <t>29.222,32</t>
+  </si>
+  <si>
+    <t>481.234.188,17</t>
+  </si>
+  <si>
+    <t>1.292.644.106,15</t>
+  </si>
+  <si>
+    <t>11.623.338,70</t>
+  </si>
+  <si>
+    <t>52.854,41</t>
+  </si>
+  <si>
+    <t>1.304.335.228,15</t>
+  </si>
+  <si>
+    <t>54.915,32</t>
+  </si>
+  <si>
+    <t>1.304.390.143,47</t>
+  </si>
+  <si>
+    <t>1.809.455.277,64</t>
+  </si>
+  <si>
+    <t>8.004.308,47</t>
+  </si>
+  <si>
+    <t>299.620,81</t>
+  </si>
+  <si>
+    <t>38.177,43</t>
   </si>
   <si>
     <t>84.500,00</t>
   </si>
   <si>
-    <t>1.213.473.429,62</t>
-[...404 lines deleted...]
-    <t>91.062.046.347,95</t>
+    <t>1.817.881.884,35</t>
+  </si>
+  <si>
+    <t>80.905,15</t>
+  </si>
+  <si>
+    <t>1.817.962.789,50</t>
+  </si>
+  <si>
+    <t>419.746.347,95</t>
+  </si>
+  <si>
+    <t>5.135.407,38</t>
+  </si>
+  <si>
+    <t>131.369,36</t>
+  </si>
+  <si>
+    <t>425.013.124,69</t>
+  </si>
+  <si>
+    <t>26.891,65</t>
+  </si>
+  <si>
+    <t>425.040.016,34</t>
+  </si>
+  <si>
+    <t>376.200.629,67</t>
+  </si>
+  <si>
+    <t>1.440.778,04</t>
+  </si>
+  <si>
+    <t>30.263,24</t>
+  </si>
+  <si>
+    <t>377.671.670,95</t>
+  </si>
+  <si>
+    <t>28.724,49</t>
+  </si>
+  <si>
+    <t>377.700.395,44</t>
+  </si>
+  <si>
+    <t>1.366.429.254,92</t>
+  </si>
+  <si>
+    <t>8.242.140,83</t>
+  </si>
+  <si>
+    <t>31.315,68</t>
+  </si>
+  <si>
+    <t>59.407,63</t>
+  </si>
+  <si>
+    <t>1.374.762.119,06</t>
+  </si>
+  <si>
+    <t>87.806,49</t>
+  </si>
+  <si>
+    <t>1.374.849.925,55</t>
+  </si>
+  <si>
+    <t>3.971.831.510,18</t>
+  </si>
+  <si>
+    <t>22.822.634,72</t>
+  </si>
+  <si>
+    <t>492.569,09</t>
+  </si>
+  <si>
+    <t>97.585,06</t>
+  </si>
+  <si>
+    <t>3.995.328.799,05</t>
+  </si>
+  <si>
+    <t>224.327,78</t>
+  </si>
+  <si>
+    <t>3.995.553.126,83</t>
+  </si>
+  <si>
+    <t>510.401.122,45</t>
+  </si>
+  <si>
+    <t>3.205.575,68</t>
+  </si>
+  <si>
+    <t>8.289,23</t>
+  </si>
+  <si>
+    <t>513.614.987,36</t>
+  </si>
+  <si>
+    <t>7.481,99</t>
+  </si>
+  <si>
+    <t>513.622.469,35</t>
+  </si>
+  <si>
+    <t>16.839.705.319,41</t>
+  </si>
+  <si>
+    <t>137.550.113,77</t>
+  </si>
+  <si>
+    <t>12.465.272,96</t>
+  </si>
+  <si>
+    <t>16.989.720.706,14</t>
+  </si>
+  <si>
+    <t>135.054,00</t>
+  </si>
+  <si>
+    <t>16.989.855.760,14</t>
+  </si>
+  <si>
+    <t>2.244.840.043,77</t>
+  </si>
+  <si>
+    <t>15.196.640,08</t>
+  </si>
+  <si>
+    <t>361.719,63</t>
+  </si>
+  <si>
+    <t>4.579,94</t>
+  </si>
+  <si>
+    <t>2.260.402.983,42</t>
+  </si>
+  <si>
+    <t>67.083,52</t>
+  </si>
+  <si>
+    <t>2.260.470.066,94</t>
+  </si>
+  <si>
+    <t>1.356.759.921,51</t>
+  </si>
+  <si>
+    <t>6.846.786,10</t>
+  </si>
+  <si>
+    <t>315.898,36</t>
+  </si>
+  <si>
+    <t>20.809,92</t>
+  </si>
+  <si>
+    <t>1.363.943.415,89</t>
+  </si>
+  <si>
+    <t>8.733,06</t>
+  </si>
+  <si>
+    <t>1.363.952.148,95</t>
+  </si>
+  <si>
+    <t>2.586.963.237,78</t>
+  </si>
+  <si>
+    <t>20.430.255,82</t>
+  </si>
+  <si>
+    <t>73.999,93</t>
+  </si>
+  <si>
+    <t>42.274,92</t>
+  </si>
+  <si>
+    <t>2.607.509.768,45</t>
+  </si>
+  <si>
+    <t>82.311,25</t>
+  </si>
+  <si>
+    <t>2.607.592.079,70</t>
+  </si>
+  <si>
+    <t>963.455.947,77</t>
+  </si>
+  <si>
+    <t>5.501.730,55</t>
+  </si>
+  <si>
+    <t>100.314,11</t>
+  </si>
+  <si>
+    <t>969.057.992,43</t>
+  </si>
+  <si>
+    <t>22.856,60</t>
+  </si>
+  <si>
+    <t>969.080.849,03</t>
+  </si>
+  <si>
+    <t>4.481.669.658,35</t>
+  </si>
+  <si>
+    <t>27.601.810,93</t>
+  </si>
+  <si>
+    <t>792.985,11</t>
+  </si>
+  <si>
+    <t>4.510.064.454,39</t>
+  </si>
+  <si>
+    <t>80.593,66</t>
+  </si>
+  <si>
+    <t>4.510.145.048,05</t>
+  </si>
+  <si>
+    <t>8.032.088.843,90</t>
+  </si>
+  <si>
+    <t>53.533.797,30</t>
+  </si>
+  <si>
+    <t>967.299,15</t>
+  </si>
+  <si>
+    <t>8.086.632.215,27</t>
+  </si>
+  <si>
+    <t>185.761,51</t>
+  </si>
+  <si>
+    <t>8.086.817.976,78</t>
+  </si>
+  <si>
+    <t>797.535.749,11</t>
+  </si>
+  <si>
+    <t>4.921.099,63</t>
+  </si>
+  <si>
+    <t>534.123,50</t>
+  </si>
+  <si>
+    <t>802.990.972,24</t>
+  </si>
+  <si>
+    <t>12.943,93</t>
+  </si>
+  <si>
+    <t>803.003.916,17</t>
+  </si>
+  <si>
+    <t>1.567.718.670,60</t>
+  </si>
+  <si>
+    <t>1.222.789,18</t>
+  </si>
+  <si>
+    <t>537.060,66</t>
+  </si>
+  <si>
+    <t>1.661,52</t>
+  </si>
+  <si>
+    <t>1.569.480.181,96</t>
+  </si>
+  <si>
+    <t>10.304,16</t>
+  </si>
+  <si>
+    <t>1.569.490.486,12</t>
+  </si>
+  <si>
+    <t>2.368.418.642,57</t>
+  </si>
+  <si>
+    <t>8.516.038,60</t>
+  </si>
+  <si>
+    <t>320.516,39</t>
+  </si>
+  <si>
+    <t>30.994,69</t>
+  </si>
+  <si>
+    <t>2.377.286.192,25</t>
+  </si>
+  <si>
+    <t>17.133,09</t>
+  </si>
+  <si>
+    <t>2.377.303.325,34</t>
+  </si>
+  <si>
+    <t>4.733.673.062,28</t>
+  </si>
+  <si>
+    <t>14.659.927,41</t>
+  </si>
+  <si>
+    <t>1.391.700,55</t>
+  </si>
+  <si>
+    <t>32.656,21</t>
+  </si>
+  <si>
+    <t>4.749.757.346,45</t>
+  </si>
+  <si>
+    <t>40.381,18</t>
+  </si>
+  <si>
+    <t>4.749.797.727,63</t>
+  </si>
+  <si>
+    <t>102.993.522,98</t>
+  </si>
+  <si>
+    <t>1.194.121,51</t>
+  </si>
+  <si>
+    <t>7.424,00</t>
+  </si>
+  <si>
+    <t>104.195.068,49</t>
+  </si>
+  <si>
+    <t>43.416,21</t>
+  </si>
+  <si>
+    <t>104.238.484,70</t>
+  </si>
+  <si>
+    <t>98.731.810,32</t>
+  </si>
+  <si>
+    <t>2.141.719,16</t>
+  </si>
+  <si>
+    <t>7.250,35</t>
+  </si>
+  <si>
+    <t>100.880.779,83</t>
+  </si>
+  <si>
+    <t>119.671,69</t>
+  </si>
+  <si>
+    <t>101.000.451,52</t>
+  </si>
+  <si>
+    <t>37.193.614,47</t>
+  </si>
+  <si>
+    <t>160.765.556,02</t>
+  </si>
+  <si>
+    <t>42.896.852.453,88</t>
+  </si>
+  <si>
+    <t>356.970.333,45</t>
+  </si>
+  <si>
+    <t>16.338.110,19</t>
+  </si>
+  <si>
+    <t>219.552.564,30</t>
+  </si>
+  <si>
+    <t>43.687.672.632,31</t>
+  </si>
+  <si>
+    <t>638.782,96</t>
+  </si>
+  <si>
+    <t>43.688.311.415,27</t>
+  </si>
+  <si>
+    <t>83.772.846.397,09</t>
+  </si>
+  <si>
+    <t>743.392.060,89</t>
+  </si>
+  <si>
+    <t>42.921.713.835,04</t>
+  </si>
+  <si>
+    <t>358.209.503,48</t>
+  </si>
+  <si>
+    <t>17.921.772,75</t>
+  </si>
+  <si>
+    <t>219.562.014,30</t>
+  </si>
+  <si>
+    <t>128.033.645.583,55</t>
+  </si>
+  <si>
+    <t>2.792.714,53</t>
+  </si>
+  <si>
+    <t>128.036.438.298,08</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JUNIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4402,2821 +4414,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>8372490.15</v>
+        <v>10772566.29</v>
       </c>
       <c r="E12" s="10">
-        <v>1384481.72</v>
+        <v>1866143.95</v>
       </c>
       <c r="G12" s="11">
         <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>1008945527.13</v>
+        <v>1490284111.22</v>
       </c>
       <c r="I12" s="11">
         <v>31341.42</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>1018733846.72</v>
+        <v>1502954169.18</v>
       </c>
       <c r="L12" s="11">
-        <v>32718.96</v>
+        <v>45553.84</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>32718.96</v>
+        <v>45553.84</v>
       </c>
       <c r="Q12" s="13">
-        <v>1018766565.68</v>
+        <v>1502999723.02</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>14498356.41</v>
+        <v>18627178.11</v>
       </c>
       <c r="E13" s="10">
-        <v>3168631.01</v>
+        <v>4079757.85</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>2250307671.51</v>
+        <v>3320257026.11</v>
       </c>
       <c r="I13" s="11">
-        <v>77459.7</v>
+        <v>152707.05</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>2268052118.63</v>
+        <v>3343116669.12</v>
       </c>
       <c r="L13" s="11">
-        <v>48078.96</v>
+        <v>61369.02</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>48078.96</v>
+        <v>61369.02</v>
       </c>
       <c r="Q13" s="13">
-        <v>2268100197.59</v>
+        <v>3343178038.14</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>12942499.59</v>
+        <v>16702267.78</v>
       </c>
       <c r="E14" s="10">
-        <v>1753746.32</v>
+        <v>2357346.87</v>
       </c>
       <c r="G14" s="11">
         <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>1465780883.33</v>
+        <v>2173128952.92</v>
       </c>
       <c r="I14" s="11">
-        <v>17423.64</v>
+        <v>20382.25</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>1480494826.49</v>
+        <v>2192209223.43</v>
       </c>
       <c r="L14" s="11">
-        <v>21417.12</v>
+        <v>28337.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>21417.12</v>
+        <v>28337.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>1480516243.61</v>
+        <v>2192237560.55</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>11545340.9</v>
+        <v>14810649.2</v>
       </c>
       <c r="E15" s="10">
-        <v>1694355.56</v>
+        <v>2187628.64</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>1679969746.98</v>
+        <v>2487130200.05</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>1693209443.44</v>
+        <v>2504128477.89</v>
       </c>
       <c r="L15" s="11">
         <v>34628.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
         <v>34628.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>1693244071.72</v>
+        <v>2504163106.17</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>7657424.45</v>
+        <v>9872431.41</v>
       </c>
       <c r="E16" s="10">
-        <v>1930494.56</v>
+        <v>2567523.88</v>
       </c>
       <c r="G16" s="11">
         <v>4.65</v>
       </c>
       <c r="H16" s="11">
-        <v>933223016.42</v>
+        <v>1380805971.54</v>
       </c>
       <c r="I16" s="11">
-        <v>96295.44</v>
+        <v>114372.84</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>942907235.52</v>
+        <v>1393360304.32</v>
       </c>
       <c r="L16" s="11">
-        <v>14558.46</v>
+        <v>32648.87</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>14558.46</v>
+        <v>32648.87</v>
       </c>
       <c r="Q16" s="13">
-        <v>942921793.98</v>
+        <v>1393392953.19</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>9358992.16</v>
+        <v>12021388.39</v>
       </c>
       <c r="E17" s="10">
-        <v>1387599.87</v>
+        <v>1777397.03</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>1197896024.5</v>
+        <v>1776998656.52</v>
       </c>
       <c r="I17" s="11">
-        <v>3539.25</v>
+        <v>8984.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>1208646155.78</v>
+        <v>1790806426.19</v>
       </c>
       <c r="L17" s="11">
-        <v>16886.2</v>
+        <v>19886.2</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>16886.2</v>
+        <v>19886.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>1208663041.98</v>
+        <v>1790826312.39</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>17962971.7</v>
+        <v>23131432.32</v>
       </c>
       <c r="E18" s="10">
-        <v>2569487.73</v>
+        <v>3501913.18</v>
       </c>
       <c r="G18" s="11">
         <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>2577840782.77</v>
+        <v>3815871465.36</v>
       </c>
       <c r="I18" s="11">
-        <v>812888.05</v>
+        <v>862953.96</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>2599186476.23</v>
+        <v>3843368110.8</v>
       </c>
       <c r="L18" s="11">
-        <v>63750</v>
+        <v>104077.6</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>63750</v>
+        <v>104077.6</v>
       </c>
       <c r="Q18" s="13">
-        <v>2599250226.23</v>
+        <v>3843472188.4</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>19759980.5</v>
+        <v>25377903.51</v>
       </c>
       <c r="E19" s="10">
-        <v>2764670.62</v>
+        <v>3631749.7</v>
       </c>
       <c r="G19" s="11">
-        <v>17692.89</v>
+        <v>28746.95</v>
       </c>
       <c r="H19" s="11">
-        <v>3641470615.19</v>
+        <v>5382538866.8</v>
       </c>
       <c r="I19" s="11">
-        <v>76643.78</v>
+        <v>93129.6</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>3664089602.98</v>
+        <v>5411670396.56</v>
       </c>
       <c r="L19" s="11">
-        <v>82694.44</v>
+        <v>112415.32</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>82694.44</v>
+        <v>112415.32</v>
       </c>
       <c r="Q19" s="13">
-        <v>3664172297.42</v>
+        <v>5411782811.88</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>102098055.86</v>
+        <v>131315817.01</v>
       </c>
       <c r="E20" s="16">
-        <v>16653467.39</v>
+        <v>21969461.1</v>
       </c>
       <c r="G20" s="17">
-        <v>18323.43</v>
+        <v>29377.49</v>
       </c>
       <c r="H20" s="17">
-        <v>14755434267.83</v>
+        <v>21827015250.52</v>
       </c>
       <c r="I20" s="17">
-        <v>1115591.28</v>
+        <v>1283871.37</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>14875319705.79</v>
+        <v>21981613777.49</v>
       </c>
       <c r="L20" s="17">
-        <v>314732.42</v>
+        <v>438916.25</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>314732.42</v>
+        <v>438916.25</v>
       </c>
       <c r="Q20" s="19">
-        <v>14875634438.21</v>
+        <v>21982052693.74</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>2997205.54</v>
+        <v>3856909.4</v>
       </c>
       <c r="E21" s="21">
-        <v>386990.33</v>
+        <v>508949.21</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>478536876.55</v>
+        <v>712015342.28</v>
       </c>
       <c r="I21" s="22">
-        <v>0</v>
+        <v>4444.94</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>481921072.42</v>
+        <v>716385645.83</v>
       </c>
       <c r="L21" s="22">
         <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
         <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>481925822.02</v>
+        <v>716390395.43</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>2371194.86</v>
+        <v>3067461.7</v>
       </c>
       <c r="E22" s="21">
-        <v>337365.94</v>
+        <v>438081.18</v>
       </c>
       <c r="G22" s="22">
         <v>35</v>
       </c>
       <c r="H22" s="22">
-        <v>315057424.51</v>
+        <v>467820204.29</v>
       </c>
       <c r="I22" s="22">
-        <v>0</v>
+        <v>5566</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>317766020.31</v>
+        <v>471331348.17</v>
       </c>
       <c r="L22" s="22">
-        <v>4482.24</v>
+        <v>6482.16</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
-        <v>4482.24</v>
+        <v>6482.16</v>
       </c>
       <c r="Q22" s="24">
-        <v>317770502.55</v>
+        <v>471337830.33</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>10483011.12</v>
+        <v>13522213.09</v>
       </c>
       <c r="E23" s="21">
-        <v>1428421.96</v>
+        <v>1887831.19</v>
       </c>
       <c r="G23" s="22">
         <v>34.29</v>
       </c>
       <c r="H23" s="22">
-        <v>2223552721.34</v>
+        <v>3309849102.38</v>
       </c>
       <c r="I23" s="22">
         <v>157712.23</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>2235621900.94</v>
+        <v>3325416893.18</v>
       </c>
       <c r="L23" s="22">
-        <v>31336.7</v>
+        <v>31836.68</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>31336.7</v>
+        <v>31836.68</v>
       </c>
       <c r="Q23" s="24">
-        <v>2235653237.64</v>
+        <v>3325448729.86</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>15851411.52</v>
+        <v>20446584.19</v>
       </c>
       <c r="E24" s="16">
-        <v>2152778.23</v>
+        <v>2834861.58</v>
       </c>
       <c r="G24" s="17">
         <v>69.29</v>
       </c>
       <c r="H24" s="17">
-        <v>3017147022.4</v>
+        <v>4489684648.95</v>
       </c>
       <c r="I24" s="17">
-        <v>157712.23</v>
+        <v>167723.17</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>3035308993.67</v>
+        <v>4513133887.18</v>
       </c>
       <c r="L24" s="17">
-        <v>40568.54</v>
+        <v>43068.44</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>40568.54</v>
+        <v>43068.44</v>
       </c>
       <c r="Q24" s="19">
-        <v>3035349562.21</v>
+        <v>4513176955.62</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>14060509.87</v>
+        <v>18098320.47</v>
       </c>
       <c r="E25" s="21">
-        <v>2083498.96</v>
+        <v>2694182.67</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>3114520926.93</v>
+        <v>4625607298.6</v>
       </c>
       <c r="I25" s="22">
-        <v>124382.26</v>
+        <v>174335.92</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>3130789318.02</v>
+        <v>4646574137.66</v>
       </c>
       <c r="L25" s="22">
-        <v>26621.28</v>
+        <v>34493.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>26621.28</v>
+        <v>34493.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>3130815939.3</v>
+        <v>4646608630.94</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>14060509.87</v>
+        <v>18098320.47</v>
       </c>
       <c r="E26" s="16">
-        <v>2083498.96</v>
+        <v>2694182.67</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>3114520926.93</v>
+        <v>4625607298.6</v>
       </c>
       <c r="I26" s="17">
-        <v>124382.26</v>
+        <v>174335.92</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>3130789318.02</v>
+        <v>4646574137.66</v>
       </c>
       <c r="L26" s="17">
-        <v>26621.28</v>
+        <v>34493.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>26621.28</v>
+        <v>34493.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>3130815939.3</v>
+        <v>4646608630.94</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>11174213.04</v>
+        <v>14438968.05</v>
       </c>
       <c r="E27" s="21">
-        <v>1755186.86</v>
+        <v>2386960.61</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>1835557098.89</v>
+        <v>2729420174.91</v>
       </c>
       <c r="I27" s="22">
-        <v>137132.71</v>
+        <v>218848.86</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>1848623631.5</v>
+        <v>2746464952.43</v>
       </c>
       <c r="L27" s="22">
-        <v>44308.6</v>
+        <v>59623.24</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>44308.6</v>
+        <v>59623.24</v>
       </c>
       <c r="Q27" s="24">
-        <v>1848667940.1</v>
+        <v>2746524575.67</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>11174213.04</v>
+        <v>14438968.05</v>
       </c>
       <c r="E28" s="16">
-        <v>1755186.86</v>
+        <v>2386960.61</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>1835557098.89</v>
+        <v>2729420174.91</v>
       </c>
       <c r="I28" s="17">
-        <v>137132.71</v>
+        <v>218848.86</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>1848623631.5</v>
+        <v>2746464952.43</v>
       </c>
       <c r="L28" s="17">
-        <v>44308.6</v>
+        <v>59623.24</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>44308.6</v>
+        <v>59623.24</v>
       </c>
       <c r="Q28" s="19">
-        <v>1848667940.1</v>
+        <v>2746524575.67</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>15871957.05</v>
+        <v>20529476.77</v>
       </c>
       <c r="E29" s="21">
-        <v>2868847.03</v>
+        <v>4078833.53</v>
       </c>
       <c r="G29" s="22">
-        <v>42638.49</v>
+        <v>44692.13</v>
       </c>
       <c r="H29" s="22">
-        <v>1832188416.73</v>
+        <v>2709987327.97</v>
       </c>
       <c r="I29" s="22">
-        <v>175023.86</v>
+        <v>180174.95</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>1851146883.16</v>
+        <v>2734820505.35</v>
       </c>
       <c r="L29" s="22">
-        <v>64697.08</v>
+        <v>109272.28</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>64697.08</v>
+        <v>109272.28</v>
       </c>
       <c r="Q29" s="24">
-        <v>1851211580.24</v>
+        <v>2734929777.63</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>10788116.92</v>
+        <v>13909985.7</v>
       </c>
       <c r="E30" s="21">
-        <v>1569453.85</v>
+        <v>2106830.09</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>1567485814.78</v>
+        <v>2318850676.77</v>
       </c>
       <c r="I30" s="22">
-        <v>190187.79</v>
+        <v>558529.18</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>1580033573.34</v>
+        <v>2335426021.74</v>
       </c>
       <c r="L30" s="22">
-        <v>19428.36</v>
+        <v>48035.16</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>19428.36</v>
+        <v>48035.16</v>
       </c>
       <c r="Q30" s="24">
-        <v>1580053001.7</v>
+        <v>2335474056.9</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>26660073.97</v>
+        <v>34439462.47</v>
       </c>
       <c r="E31" s="16">
-        <v>4438300.88</v>
+        <v>6185663.62</v>
       </c>
       <c r="G31" s="17">
-        <v>42638.49</v>
+        <v>44692.13</v>
       </c>
       <c r="H31" s="17">
-        <v>3399674231.51</v>
+        <v>5028838004.74</v>
       </c>
       <c r="I31" s="17">
-        <v>365211.65</v>
+        <v>738704.13</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>3431180456.5</v>
+        <v>5070246527.09</v>
       </c>
       <c r="L31" s="17">
-        <v>84125.44</v>
+        <v>157307.44</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>84125.44</v>
+        <v>157307.44</v>
       </c>
       <c r="Q31" s="19">
-        <v>3431264581.94</v>
+        <v>5070403834.53</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>9786225.13</v>
+        <v>12584714.97</v>
       </c>
       <c r="E32" s="21">
-        <v>1703940.46</v>
+        <v>2532037.95</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>1409352782.51</v>
+        <v>2095692167.34</v>
       </c>
       <c r="I32" s="22">
-        <v>8524.04</v>
+        <v>20990.52</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>1420851472.14</v>
+        <v>2110829910.78</v>
       </c>
       <c r="L32" s="22">
         <v>12052.8</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
         <v>12052.8</v>
       </c>
       <c r="Q32" s="24">
-        <v>1420863524.94</v>
+        <v>2110841963.58</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>9786225.13</v>
+        <v>12584714.97</v>
       </c>
       <c r="E33" s="16">
-        <v>1703940.46</v>
+        <v>2532037.95</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>1409352782.51</v>
+        <v>2095692167.34</v>
       </c>
       <c r="I33" s="17">
-        <v>8524.04</v>
+        <v>20990.52</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>1420851472.14</v>
+        <v>2110829910.78</v>
       </c>
       <c r="L33" s="17">
         <v>12052.8</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
         <v>12052.8</v>
       </c>
       <c r="Q33" s="19">
-        <v>1420863524.94</v>
+        <v>2110841963.58</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>6487703.1</v>
+        <v>8365906.53</v>
       </c>
       <c r="E34" s="21">
-        <v>1263366.77</v>
+        <v>1593219.14</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>663236390.49</v>
+        <v>981545463.43</v>
       </c>
       <c r="I34" s="22">
-        <v>7895.25</v>
+        <v>29278.64</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>670995355.61</v>
+        <v>991533867.74</v>
       </c>
       <c r="L34" s="22">
-        <v>4970.88</v>
+        <v>9285.36</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
-        <v>4970.88</v>
+        <v>9285.36</v>
       </c>
       <c r="Q34" s="24">
-        <v>671000326.49</v>
+        <v>991543153.1</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>5526486.32</v>
+        <v>7157400.11</v>
       </c>
       <c r="E35" s="21">
-        <v>1099969.81</v>
+        <v>1484182.42</v>
       </c>
       <c r="G35" s="22">
-        <v>1478.2</v>
+        <v>16495.22</v>
       </c>
       <c r="H35" s="22">
-        <v>924017940.77</v>
+        <v>1370954601.13</v>
       </c>
       <c r="I35" s="22">
         <v>2626.18</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>930648501.28</v>
+        <v>1379615305.06</v>
       </c>
       <c r="L35" s="22">
-        <v>21017.04</v>
+        <v>28149.84</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>21017.04</v>
+        <v>28149.84</v>
       </c>
       <c r="Q35" s="24">
-        <v>930669518.32</v>
+        <v>1379643454.9</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>2439963.73</v>
+        <v>3187826.57</v>
       </c>
       <c r="E36" s="21">
-        <v>332052.59</v>
+        <v>526498.57</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>361415955.75</v>
+        <v>537937382.47</v>
       </c>
       <c r="I36" s="22">
-        <v>85847.08</v>
+        <v>102491.58</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>364274079.4</v>
+        <v>541754459.44</v>
       </c>
       <c r="L36" s="22">
-        <v>4290.48</v>
+        <v>7470</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
-        <v>4290.48</v>
+        <v>7470</v>
       </c>
       <c r="Q36" s="24">
-        <v>364278369.88</v>
+        <v>541761929.44</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>5751128.97</v>
+        <v>7841739.65</v>
       </c>
       <c r="E37" s="21">
-        <v>755779.01</v>
+        <v>1104768.52</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>457847208.38</v>
+        <v>681814126.22</v>
       </c>
       <c r="I37" s="22">
-        <v>5804.22</v>
+        <v>46600.89</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>464359920.58</v>
+        <v>690807235.28</v>
       </c>
       <c r="L37" s="22">
-        <v>5766.24</v>
+        <v>8766.24</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>5766.24</v>
+        <v>8766.24</v>
       </c>
       <c r="Q37" s="24">
-        <v>464365686.82</v>
+        <v>690816001.52</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>6195334.91</v>
+        <v>7971998.23</v>
       </c>
       <c r="E38" s="21">
-        <v>909323.21</v>
+        <v>1265977.25</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>1118989204.95</v>
+        <v>1661942156.52</v>
       </c>
       <c r="I38" s="22">
-        <v>3472.85</v>
+        <v>295009.24</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>1126097335.92</v>
+        <v>1671475141.24</v>
       </c>
       <c r="L38" s="22">
-        <v>3956.89</v>
+        <v>12814.33</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
-        <v>3956.89</v>
+        <v>12814.33</v>
       </c>
       <c r="Q38" s="24">
-        <v>1126101292.81</v>
+        <v>1671487955.57</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>26400617.03</v>
+        <v>34524871.09</v>
       </c>
       <c r="E39" s="16">
-        <v>4360491.39</v>
+        <v>5974645.9</v>
       </c>
       <c r="G39" s="17">
-        <v>1738.45</v>
+        <v>16755.47</v>
       </c>
       <c r="H39" s="17">
-        <v>3525506700.34</v>
+        <v>5234193729.77</v>
       </c>
       <c r="I39" s="17">
-        <v>105645.58</v>
+        <v>476006.53</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>3556375192.79</v>
+        <v>5275186008.76</v>
       </c>
       <c r="L39" s="17">
-        <v>40001.53</v>
+        <v>66485.77</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>40001.53</v>
+        <v>66485.77</v>
       </c>
       <c r="Q39" s="19">
-        <v>3556415194.32</v>
+        <v>5275252494.53</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>2651988.58</v>
+        <v>3375514.1</v>
       </c>
       <c r="E40" s="21">
-        <v>321031.17</v>
+        <v>418831.44</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>319355004.91</v>
+        <v>475116672.31</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>322328061.15</v>
+        <v>478911054.34</v>
       </c>
       <c r="L40" s="22">
-        <v>0</v>
+        <v>7608</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
-        <v>0</v>
+        <v>7608</v>
       </c>
       <c r="Q40" s="24">
-        <v>322328061.15</v>
+        <v>478918662.34</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>5754056.6</v>
+        <v>7426574.09</v>
       </c>
       <c r="E41" s="21">
-        <v>1945440.27</v>
+        <v>2550034.24</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>898004089.88</v>
+        <v>1338876977.66</v>
       </c>
       <c r="I41" s="22">
-        <v>15463.8</v>
+        <v>34703.89</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>905719050.55</v>
+        <v>1348888289.88</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>905721300.07</v>
+        <v>1348890539.4</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>9857377.72</v>
+        <v>12691409.6</v>
       </c>
       <c r="E42" s="21">
-        <v>2118911.6</v>
+        <v>2733339.33</v>
       </c>
       <c r="G42" s="22">
-        <v>0</v>
+        <v>2140.8</v>
       </c>
       <c r="H42" s="22">
-        <v>1242930525.97</v>
+        <v>1845017398.29</v>
       </c>
       <c r="I42" s="22">
-        <v>54856.78</v>
+        <v>96160.45</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>1254961672.07</v>
+        <v>1860540448.47</v>
       </c>
       <c r="L42" s="22">
         <v>15811.08</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
         <v>15811.08</v>
       </c>
       <c r="Q42" s="24">
-        <v>1254977483.15</v>
+        <v>1860556259.55</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>2704579.57</v>
+        <v>3515110.04</v>
       </c>
       <c r="E43" s="21">
-        <v>370639.94</v>
+        <v>492744.53</v>
       </c>
       <c r="G43" s="22">
         <v>4.98</v>
       </c>
       <c r="H43" s="22">
-        <v>402139431.18</v>
+        <v>598751326.48</v>
       </c>
       <c r="I43" s="22">
-        <v>3868.33</v>
+        <v>7929.53</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>405218524</v>
+        <v>602767115.56</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>405218524</v>
+        <v>602767115.56</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>7141798.12</v>
+        <v>9169699</v>
       </c>
       <c r="E44" s="21">
-        <v>3485193.68</v>
+        <v>4522804.71</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>701593733.89</v>
+        <v>1044560046.5</v>
       </c>
       <c r="I44" s="22">
-        <v>18137.9</v>
+        <v>45872.76</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>712238863.59</v>
+        <v>1058298422.97</v>
       </c>
       <c r="L44" s="22">
         <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>712242663.99</v>
+        <v>1058302223.37</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>2551165.56</v>
+        <v>3295611.11</v>
       </c>
       <c r="E45" s="21">
-        <v>368832.26</v>
+        <v>467630.24</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>307551189.07</v>
+        <v>457867687.44</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>310472732.38</v>
+        <v>461632474.28</v>
       </c>
       <c r="L45" s="22">
-        <v>4008</v>
+        <v>8016</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
-        <v>4008</v>
+        <v>8016</v>
       </c>
       <c r="Q45" s="24">
-        <v>310476740.38</v>
+        <v>461640490.28</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>2671977.69</v>
+        <v>3437657.87</v>
       </c>
       <c r="E46" s="21">
-        <v>288568.43</v>
+        <v>376682.49</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>197629170.81</v>
+        <v>294604144.49</v>
       </c>
       <c r="I46" s="22">
         <v>2315.26</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>200592032.19</v>
+        <v>298420800.11</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>200592032.19</v>
+        <v>298420800.11</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>6316722.05</v>
+        <v>8082466.19</v>
       </c>
       <c r="E47" s="21">
-        <v>1099799.21</v>
+        <v>1348362.69</v>
       </c>
       <c r="G47" s="22">
         <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>1214666479.51</v>
+        <v>1809172046.96</v>
       </c>
       <c r="I47" s="22">
         <v>80165.81</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>1222163187.94</v>
+        <v>1818683063.01</v>
       </c>
       <c r="L47" s="22">
-        <v>11892</v>
+        <v>18660</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>11892</v>
+        <v>18660</v>
       </c>
       <c r="Q47" s="24">
-        <v>1222175079.94</v>
+        <v>1818701723.01</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>3070867.46</v>
+        <v>3982655.33</v>
       </c>
       <c r="E48" s="21">
-        <v>208817.04</v>
+        <v>301731.34</v>
       </c>
       <c r="G48" s="22">
         <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>365372969.05</v>
+        <v>543212383.49</v>
       </c>
       <c r="I48" s="22">
-        <v>15444</v>
+        <v>25443.76</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>368668102.55</v>
+        <v>547522218.92</v>
       </c>
       <c r="L48" s="22">
         <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
         <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>368673778.79</v>
+        <v>547527895.16</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>42720533.35</v>
+        <v>54976697.33</v>
       </c>
       <c r="E49" s="16">
-        <v>10207233.6</v>
+        <v>13212161.01</v>
       </c>
       <c r="G49" s="17">
-        <v>1613.32</v>
+        <v>3754.12</v>
       </c>
       <c r="H49" s="17">
-        <v>5649242594.27</v>
+        <v>8407178683.62</v>
       </c>
       <c r="I49" s="17">
-        <v>190251.88</v>
+        <v>292591.46</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>5702362226.42</v>
+        <v>8475663887.54</v>
       </c>
       <c r="L49" s="17">
-        <v>43437.24</v>
+        <v>61821.24</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>43437.24</v>
+        <v>61821.24</v>
       </c>
       <c r="Q49" s="19">
-        <v>5702405663.66</v>
+        <v>8475725708.78</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>39644683.22</v>
+        <v>50559826.68</v>
       </c>
       <c r="E50" s="21">
-        <v>8663110.31</v>
+        <v>11170298.91</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>13023923710.67</v>
+        <v>19383269089.83</v>
       </c>
       <c r="I50" s="22">
-        <v>309030.37</v>
+        <v>326848.33</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>13072540534.57</v>
+        <v>19445326063.75</v>
       </c>
       <c r="L50" s="22">
-        <v>69556.94</v>
+        <v>103464.13</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>69556.94</v>
+        <v>103464.13</v>
       </c>
       <c r="Q50" s="24">
-        <v>13072610091.51</v>
+        <v>19445429527.88</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>6201913.92</v>
+        <v>7890466.15</v>
       </c>
       <c r="E51" s="21">
-        <v>957880.25</v>
+        <v>1300056.59</v>
       </c>
       <c r="G51" s="22">
-        <v>0</v>
+        <v>799.41</v>
       </c>
       <c r="H51" s="22">
-        <v>1468308567.58</v>
+        <v>2182827918.64</v>
       </c>
       <c r="I51" s="22">
         <v>20586.21</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>1475488947.96</v>
+        <v>2192039827</v>
       </c>
       <c r="L51" s="22">
-        <v>23880</v>
+        <v>41880</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>23880</v>
+        <v>41880</v>
       </c>
       <c r="Q51" s="24">
-        <v>1475512827.96</v>
+        <v>2192081707</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>4659002.38</v>
+        <v>6013423.93</v>
       </c>
       <c r="E52" s="21">
-        <v>685909.41</v>
+        <v>862735.68</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>856866387.84</v>
+        <v>1274769838.35</v>
       </c>
       <c r="I52" s="22">
         <v>88230.67</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>862299530.3</v>
+        <v>1281734228.63</v>
       </c>
       <c r="L52" s="22">
         <v>5200</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
         <v>5200</v>
       </c>
       <c r="Q52" s="24">
-        <v>862304730.3</v>
+        <v>1281739428.63</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>7583452.72</v>
+        <v>9770145.65</v>
       </c>
       <c r="E53" s="21">
-        <v>1164173.71</v>
+        <v>1511278.63</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>1669592467.52</v>
+        <v>2482550156.04</v>
       </c>
       <c r="I53" s="22">
-        <v>39864.2</v>
+        <v>68765.45</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>1678379958.15</v>
+        <v>2493900345.77</v>
       </c>
       <c r="L53" s="22">
-        <v>6200</v>
+        <v>17834</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
-        <v>6200</v>
+        <v>17834</v>
       </c>
       <c r="Q53" s="24">
-        <v>1678386158.15</v>
+        <v>2493918179.77</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>58089052.24</v>
+        <v>74233862.41</v>
       </c>
       <c r="E54" s="16">
-        <v>11471073.68</v>
+        <v>14844369.81</v>
       </c>
       <c r="G54" s="17">
-        <v>0</v>
+        <v>799.41</v>
       </c>
       <c r="H54" s="17">
-        <v>17018691133.61</v>
+        <v>25323417002.86</v>
       </c>
       <c r="I54" s="17">
-        <v>457711.45</v>
+        <v>504430.66</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>17088708970.98</v>
+        <v>25413000465.15</v>
       </c>
       <c r="L54" s="17">
-        <v>104836.94</v>
+        <v>168378.13</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>104836.94</v>
+        <v>168378.13</v>
       </c>
       <c r="Q54" s="19">
-        <v>17088813807.92</v>
+        <v>25413168843.28</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>7855676.31</v>
+        <v>9967528.16</v>
       </c>
       <c r="E55" s="21">
-        <v>1055956.58</v>
+        <v>1522723.32</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>1189959561.96</v>
+        <v>1758809895.3</v>
       </c>
       <c r="I55" s="22">
-        <v>166340.71</v>
+        <v>170333.71</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>1199037535.56</v>
+        <v>1770470480.49</v>
       </c>
       <c r="L55" s="22">
-        <v>20052</v>
+        <v>23052</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>20052</v>
+        <v>23052</v>
       </c>
       <c r="Q55" s="24">
-        <v>1199057587.56</v>
+        <v>1770493532.49</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>8374522.06</v>
+        <v>10870405.56</v>
       </c>
       <c r="E56" s="21">
-        <v>1175896.47</v>
+        <v>1601814.66</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>787839551.69</v>
+        <v>1169260129.6</v>
       </c>
       <c r="I56" s="22">
         <v>55085.91</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>797445064.43</v>
+        <v>1181787444.03</v>
       </c>
       <c r="L56" s="22">
-        <v>13896</v>
+        <v>14696</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>13896</v>
+        <v>14696</v>
       </c>
       <c r="Q56" s="24">
-        <v>797458960.43</v>
+        <v>1181802140.03</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>16230198.37</v>
+        <v>20837933.72</v>
       </c>
       <c r="E57" s="16">
-        <v>2231853.05</v>
+        <v>3124537.98</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>1977799113.65</v>
+        <v>2928070024.9</v>
       </c>
       <c r="I57" s="17">
-        <v>221426.62</v>
+        <v>225419.62</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>1996482599.99</v>
+        <v>2952257924.52</v>
       </c>
       <c r="L57" s="17">
-        <v>33948</v>
+        <v>37748</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>33948</v>
+        <v>37748</v>
       </c>
       <c r="Q57" s="19">
-        <v>1996516547.99</v>
+        <v>2952295672.52</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>21452560.62</v>
+        <v>27614937.1</v>
       </c>
       <c r="E58" s="21">
-        <v>3211377.72</v>
+        <v>4615095.83</v>
       </c>
       <c r="G58" s="22">
-        <v>0</v>
+        <v>33.55</v>
       </c>
       <c r="H58" s="22">
-        <v>2496175597.89</v>
+        <v>3708490776.88</v>
       </c>
       <c r="I58" s="22">
-        <v>68628.23</v>
+        <v>159564.91</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>2520908164.46</v>
+        <v>3740880408.27</v>
       </c>
       <c r="L58" s="22">
-        <v>64848.9</v>
+        <v>72310.42</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>64848.9</v>
+        <v>72310.42</v>
       </c>
       <c r="Q58" s="24">
-        <v>2520973013.36</v>
+        <v>3740952718.69</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>6102367.25</v>
+        <v>7916736.55</v>
       </c>
       <c r="E59" s="21">
-        <v>1236924.91</v>
+        <v>1517552.41</v>
       </c>
       <c r="G59" s="22">
-        <v>2832.05</v>
+        <v>4723.59</v>
       </c>
       <c r="H59" s="22">
-        <v>794580086.3</v>
+        <v>1180799406.47</v>
       </c>
       <c r="I59" s="22">
-        <v>58181.57</v>
+        <v>63603.46</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>801980392.08</v>
+        <v>1190302022.48</v>
       </c>
       <c r="L59" s="22">
-        <v>19000</v>
+        <v>24000</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>19000</v>
+        <v>24000</v>
       </c>
       <c r="Q59" s="24">
-        <v>801999392.08</v>
+        <v>1190326022.48</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>6036234.08</v>
+        <v>7756448.91</v>
       </c>
       <c r="E60" s="21">
-        <v>553068.32</v>
+        <v>770889.83</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>733074202.16</v>
+        <v>1088528150.4</v>
       </c>
       <c r="I60" s="22">
-        <v>74156.63</v>
+        <v>145754.23</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>739737661.19</v>
+        <v>1097201243.37</v>
       </c>
       <c r="L60" s="22">
-        <v>11007</v>
+        <v>22062.84</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>11007</v>
+        <v>22062.84</v>
       </c>
       <c r="Q60" s="24">
-        <v>739748668.19</v>
+        <v>1097223306.21</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>17572871.5</v>
+        <v>22350734.8</v>
       </c>
       <c r="E61" s="21">
-        <v>4035191.7</v>
+        <v>5085759.39</v>
       </c>
       <c r="G61" s="22">
-        <v>5.25</v>
+        <v>57713.12</v>
       </c>
       <c r="H61" s="22">
-        <v>2115141381.66</v>
+        <v>3140875990.32</v>
       </c>
       <c r="I61" s="22">
-        <v>65319.04</v>
+        <v>105646.21</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>2136814769.15</v>
+        <v>3168475843.84</v>
       </c>
       <c r="L61" s="22">
-        <v>45517.08</v>
+        <v>49397.4</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>45517.08</v>
+        <v>49397.4</v>
       </c>
       <c r="Q61" s="24">
-        <v>2136860286.23</v>
+        <v>3168525241.24</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>51164033.45</v>
+        <v>65638857.36</v>
       </c>
       <c r="E62" s="16">
-        <v>9036562.65</v>
+        <v>11989297.46</v>
       </c>
       <c r="G62" s="17">
-        <v>2837.3</v>
+        <v>62470.26</v>
       </c>
       <c r="H62" s="17">
-        <v>6138971268.01</v>
+        <v>9118694324.07</v>
       </c>
       <c r="I62" s="17">
-        <v>266285.47</v>
+        <v>474568.81</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>6199440986.88</v>
+        <v>9196859517.96</v>
       </c>
       <c r="L62" s="17">
-        <v>140372.98</v>
+        <v>167770.66</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>140372.98</v>
+        <v>167770.66</v>
       </c>
       <c r="Q62" s="19">
-        <v>6199581359.86</v>
+        <v>9197027288.62</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>4789454.76</v>
+        <v>6108912.45</v>
       </c>
       <c r="E63" s="21">
-        <v>1019257.42</v>
+        <v>1340495.44</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>670871283.58</v>
+        <v>999876750.17</v>
       </c>
       <c r="I63" s="22">
         <v>18968.63</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>676698964.39</v>
+        <v>1007345126.69</v>
       </c>
       <c r="L63" s="22">
         <v>3000</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
         <v>3000</v>
       </c>
       <c r="Q63" s="24">
-        <v>676701964.39</v>
+        <v>1007348126.69</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>4789454.76</v>
+        <v>6108912.45</v>
       </c>
       <c r="E64" s="16">
-        <v>1019257.42</v>
+        <v>1340495.44</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>670871283.58</v>
+        <v>999876750.17</v>
       </c>
       <c r="I64" s="17">
         <v>18968.63</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>676698964.39</v>
+        <v>1007345126.69</v>
       </c>
       <c r="L64" s="17">
         <v>3000</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
         <v>3000</v>
       </c>
       <c r="Q64" s="19">
-        <v>676701964.39</v>
+        <v>1007348126.69</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>43273659.69</v>
+        <v>55255714.49</v>
       </c>
       <c r="E65" s="21">
-        <v>7804525.28</v>
+        <v>9959802.03</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>13554951547.89</v>
+        <v>20179068360.47</v>
       </c>
       <c r="I65" s="22">
-        <v>164763.61</v>
+        <v>266239.3</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>13606194537.15</v>
+        <v>20244550156.97</v>
       </c>
       <c r="L65" s="22">
-        <v>112896</v>
+        <v>136032</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>112896</v>
+        <v>136032</v>
       </c>
       <c r="Q65" s="24">
-        <v>13606307433.15</v>
+        <v>20244686188.97</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>43273659.69</v>
+        <v>55255714.49</v>
       </c>
       <c r="E66" s="16">
-        <v>7804525.28</v>
+        <v>9959802.03</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>13554951547.89</v>
+        <v>20179068360.47</v>
       </c>
       <c r="I66" s="17">
-        <v>164763.61</v>
+        <v>266239.3</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>13606194537.15</v>
+        <v>20244550156.97</v>
       </c>
       <c r="L66" s="17">
-        <v>112896</v>
+        <v>136032</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>112896</v>
+        <v>136032</v>
       </c>
       <c r="Q66" s="19">
-        <v>13606307433.15</v>
+        <v>20244686188.97</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>15169643.05</v>
+        <v>19555035.9</v>
       </c>
       <c r="E67" s="21">
-        <v>2258675.24</v>
+        <v>2963887.29</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>2372562489.4</v>
+        <v>3503285737.7</v>
       </c>
       <c r="I67" s="22">
-        <v>50734.44</v>
+        <v>66036.82</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>2390041542.13</v>
+        <v>3525870697.71</v>
       </c>
       <c r="L67" s="22">
-        <v>49721.16</v>
+        <v>59561.16</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>49721.16</v>
+        <v>59561.16</v>
       </c>
       <c r="Q67" s="24">
-        <v>2390091263.29</v>
+        <v>3525930258.87</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>15169643.05</v>
+        <v>19555035.9</v>
       </c>
       <c r="E68" s="16">
-        <v>2258675.24</v>
+        <v>2963887.29</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>2372562489.4</v>
+        <v>3503285737.7</v>
       </c>
       <c r="I68" s="17">
-        <v>50734.44</v>
+        <v>66036.82</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>2390041542.13</v>
+        <v>3525870697.71</v>
       </c>
       <c r="L68" s="17">
-        <v>49721.16</v>
+        <v>59561.16</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>49721.16</v>
+        <v>59561.16</v>
       </c>
       <c r="Q68" s="19">
-        <v>2390091263.29</v>
+        <v>3525930258.87</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>5555584.87</v>
+        <v>7107427.24</v>
       </c>
       <c r="E69" s="21">
-        <v>683777</v>
+        <v>878987.58</v>
       </c>
       <c r="G69" s="22">
-        <v>0</v>
+        <v>287.1</v>
       </c>
       <c r="H69" s="22">
-        <v>1513641925.42</v>
+        <v>2253808226.69</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>1519881448.79</v>
+        <v>2261795090.11</v>
       </c>
       <c r="L69" s="22">
         <v>6904.12</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
         <v>6904.12</v>
       </c>
       <c r="Q69" s="24">
-        <v>1519888352.91</v>
+        <v>2261801994.23</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>5555584.87</v>
+        <v>7107427.24</v>
       </c>
       <c r="E70" s="16">
-        <v>683777</v>
+        <v>878987.58</v>
       </c>
       <c r="G70" s="17">
-        <v>0</v>
+        <v>287.1</v>
       </c>
       <c r="H70" s="17">
-        <v>1513641925.42</v>
+        <v>2253808226.69</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>1519881448.79</v>
+        <v>2261795090.11</v>
       </c>
       <c r="L70" s="17">
         <v>6904.12</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
         <v>6904.12</v>
       </c>
       <c r="Q70" s="19">
-        <v>1519888352.91</v>
+        <v>2261801994.23</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>16653357.12</v>
+        <v>21315482.49</v>
       </c>
       <c r="E71" s="21">
-        <v>2407064.27</v>
+        <v>3236430.63</v>
       </c>
       <c r="G71" s="22">
-        <v>4351.06</v>
+        <v>4360.06</v>
       </c>
       <c r="H71" s="22">
-        <v>2894372543.47</v>
+        <v>4289402602.02</v>
       </c>
       <c r="I71" s="22">
-        <v>3462.49</v>
+        <v>31284.51</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>2913440778.41</v>
+        <v>4313990159.71</v>
       </c>
       <c r="L71" s="22">
-        <v>48600.9</v>
+        <v>61289.46</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>48600.9</v>
+        <v>61289.46</v>
       </c>
       <c r="Q71" s="24">
-        <v>2913489379.31</v>
+        <v>4314051449.17</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>5873432.09</v>
+        <v>7728775.69</v>
       </c>
       <c r="E72" s="21">
-        <v>1217797.91</v>
+        <v>1543692.29</v>
       </c>
       <c r="G72" s="22">
         <v>51.63</v>
       </c>
       <c r="H72" s="22">
-        <v>1169710635.69</v>
+        <v>1740663548.33</v>
       </c>
       <c r="I72" s="22">
-        <v>11421.19</v>
+        <v>14173.94</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>1176813338.51</v>
+        <v>1749950241.88</v>
       </c>
       <c r="L72" s="22">
-        <v>12002.64</v>
+        <v>16002.48</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>12002.64</v>
+        <v>16002.48</v>
       </c>
       <c r="Q72" s="24">
-        <v>1176825341.15</v>
+        <v>1749966244.36</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>28124691.53</v>
+        <v>36085037.21</v>
       </c>
       <c r="E73" s="21">
-        <v>5473735.2</v>
+        <v>7220016.87</v>
       </c>
       <c r="G73" s="22">
         <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>5121991417.51</v>
+        <v>7606709372.66</v>
       </c>
       <c r="I73" s="22">
-        <v>272462.53</v>
+        <v>490161.79</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>5155862405.71</v>
+        <v>7650504687.47</v>
       </c>
       <c r="L73" s="22">
-        <v>67602</v>
+        <v>102107.12</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>67602</v>
+        <v>102107.12</v>
       </c>
       <c r="Q73" s="24">
-        <v>5155930007.71</v>
+        <v>7650606794.59</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>50651480.74</v>
+        <v>65129295.39</v>
       </c>
       <c r="E74" s="16">
-        <v>9098597.38</v>
+        <v>12000139.79</v>
       </c>
       <c r="G74" s="17">
-        <v>4501.63</v>
+        <v>4510.63</v>
       </c>
       <c r="H74" s="17">
-        <v>9186074596.67</v>
+        <v>13636775523.01</v>
       </c>
       <c r="I74" s="17">
-        <v>287346.21</v>
+        <v>535620.24</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>9246116522.63</v>
+        <v>13714445089.06</v>
       </c>
       <c r="L74" s="17">
-        <v>128205.54</v>
+        <v>179399.06</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>128205.54</v>
+        <v>179399.06</v>
       </c>
       <c r="Q74" s="19">
-        <v>9246244728.17</v>
+        <v>13714624488.12</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>4124316.18</v>
+        <v>5300243.33</v>
       </c>
       <c r="E75" s="21">
-        <v>691272.43</v>
+        <v>872608.7</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>947945070.29</v>
+        <v>1411215348.68</v>
       </c>
       <c r="I75" s="22">
-        <v>1092.92</v>
+        <v>16952.53</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>952761751.82</v>
+        <v>1417405153.24</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>952761751.82</v>
+        <v>1417405153.24</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>6760316.29</v>
+        <v>8676903.24</v>
       </c>
       <c r="E76" s="21">
-        <v>1362986.08</v>
+        <v>1746956.93</v>
       </c>
       <c r="G76" s="22">
         <v>453.63</v>
       </c>
       <c r="H76" s="22">
-        <v>2122315005.07</v>
+        <v>3158830152.01</v>
       </c>
       <c r="I76" s="22">
-        <v>4718.25</v>
+        <v>49908.47</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>2130443479.32</v>
+        <v>3169304374.28</v>
       </c>
       <c r="L76" s="22">
-        <v>5875</v>
+        <v>9859</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
-        <v>5875</v>
+        <v>9859</v>
       </c>
       <c r="Q76" s="24">
-        <v>2130449354.32</v>
+        <v>3169314233.28</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>13333938.61</v>
+        <v>17161220.65</v>
       </c>
       <c r="E77" s="21">
-        <v>2571620.09</v>
+        <v>3248580.46</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>3373858757.46</v>
+        <v>5020502651.13</v>
       </c>
       <c r="I77" s="22">
-        <v>43863.56</v>
+        <v>153046.69</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>3389808179.72</v>
+        <v>5041065498.93</v>
       </c>
       <c r="L77" s="22">
-        <v>10965.84</v>
+        <v>12365.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
-        <v>10965.84</v>
+        <v>12365.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>3389819145.56</v>
+        <v>5041077864.77</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>24218571.08</v>
+        <v>31138367.22</v>
       </c>
       <c r="E78" s="16">
-        <v>4625878.6</v>
+        <v>5868146.09</v>
       </c>
       <c r="G78" s="17">
         <v>453.63</v>
       </c>
       <c r="H78" s="17">
-        <v>6444118832.82</v>
+        <v>9590548151.82</v>
       </c>
       <c r="I78" s="17">
-        <v>49674.73</v>
+        <v>219907.69</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>6473013410.86</v>
+        <v>9627775026.45</v>
       </c>
       <c r="L78" s="17">
-        <v>16840.84</v>
+        <v>22224.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>16840.84</v>
+        <v>22224.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>6473030251.7</v>
+        <v>9627797251.29</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>48478769.08</v>
+        <v>64025420.16</v>
       </c>
       <c r="E79" s="21">
-        <v>22428721.11</v>
+        <v>29083445.6</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>118478466.69</v>
+        <v>171996204.94</v>
       </c>
       <c r="I79" s="22">
-        <v>567473.16</v>
+        <v>943449.05</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>189953430.04</v>
+        <v>266048519.75</v>
       </c>
       <c r="L79" s="22">
-        <v>17216</v>
+        <v>27767.84</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>17216</v>
+        <v>27767.84</v>
       </c>
       <c r="Q79" s="24">
-        <v>189970646.04</v>
+        <v>266076287.59</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>48478769.08</v>
+        <v>64025420.16</v>
       </c>
       <c r="E80" s="16">
-        <v>22428721.11</v>
+        <v>29083445.6</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>118478466.69</v>
+        <v>171996204.94</v>
       </c>
       <c r="I80" s="17">
-        <v>567473.16</v>
+        <v>943449.05</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>189953430.04</v>
+        <v>266048519.75</v>
       </c>
       <c r="L80" s="17">
-        <v>17216</v>
+        <v>27767.84</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>17216</v>
+        <v>27767.84</v>
       </c>
       <c r="Q80" s="19">
-        <v>189970646.04</v>
+        <v>266076287.59</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>58166421.04</v>
+        <v>76112735.95</v>
       </c>
       <c r="E81" s="21">
-        <v>30554047.29</v>
+        <v>37325194.07</v>
       </c>
       <c r="G81" s="22">
         <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>120533558.59</v>
+        <v>173820982.59</v>
       </c>
       <c r="I81" s="22">
-        <v>954947.57</v>
+        <v>1049500.21</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>210210391.19</v>
+        <v>288309829.52</v>
       </c>
       <c r="L81" s="22">
         <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
         <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>210224436.95</v>
+        <v>288323875.28</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>58166421.04</v>
+        <v>76112735.95</v>
       </c>
       <c r="E82" s="16">
-        <v>30554047.29</v>
+        <v>37325194.07</v>
       </c>
       <c r="G82" s="17">
         <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>120533558.59</v>
+        <v>173820982.59</v>
       </c>
       <c r="I82" s="17">
-        <v>954947.57</v>
+        <v>1049500.21</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>210210391.19</v>
+        <v>288309829.52</v>
       </c>
       <c r="L82" s="17">
         <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
         <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>210224436.95</v>
+        <v>288323875.28</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>162943723.79</v>
+        <v>211087699.15</v>
       </c>
       <c r="E83" s="16">
-        <v>211019828.08</v>
+        <v>310679648.62</v>
       </c>
       <c r="G83" s="17">
-        <v>125719.36</v>
+        <v>176362.55</v>
       </c>
       <c r="H83" s="17">
-        <v>3986713873.27</v>
+        <v>5451852780.81</v>
       </c>
       <c r="I83" s="17">
-        <v>74348157.07</v>
+        <v>126579729.76</v>
       </c>
       <c r="J83" s="17">
-        <v>729907.65</v>
+        <v>797896.13</v>
       </c>
       <c r="K83" s="18">
-        <v>4435881209.22</v>
+        <v>6101174117.02</v>
       </c>
       <c r="L83" s="17">
-        <v>594569.66</v>
+        <v>789435.54</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>594569.66</v>
+        <v>789435.54</v>
       </c>
       <c r="Q83" s="19">
-        <v>4436475778.88</v>
+        <v>6101963552.56</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>787482231.93</v>
+        <v>1017056697.02</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>355587694.55</v>
+        <v>497847926.2</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>199360.58</v>
+        <v>340997.76</v>
       </c>
       <c r="H84" s="29">
-        <v>99809843714.28</v>
+        <v>147768844028.48</v>
       </c>
       <c r="I84" s="29">
-        <v>79592102.09</v>
+        <v>134257104.25</v>
       </c>
       <c r="J84" s="29">
-        <v>729907.65</v>
+        <v>797896.13</v>
       </c>
       <c r="K84" s="29">
-        <v>101033435011.08</v>
+        <v>149419144649.84</v>
       </c>
       <c r="L84" s="29">
-        <v>1828404.85</v>
+        <v>2486035.57</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>1828404.85</v>
+        <v>2486035.57</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>101035263415.93</v>
+        <v>149421630685.41</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7496,1724 +7508,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>82141573.66</v>
+        <v>121559323.44</v>
       </c>
       <c r="E11" s="9">
-        <v>529649355.87</v>
+        <v>797109439.04</v>
       </c>
       <c r="F11" s="9">
-        <v>118010042.49</v>
+        <v>176804283.26</v>
       </c>
       <c r="G11" s="9">
-        <v>11918732.21</v>
+        <v>17787735.74</v>
       </c>
       <c r="H11" s="9">
-        <v>2201274.21</v>
+        <v>3287055.62</v>
       </c>
       <c r="J11" s="33">
-        <v>743920978.44</v>
+        <v>1116547837.1</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>271618571.34</v>
+        <v>400081604.77</v>
       </c>
       <c r="E12" s="9">
-        <v>1193224571.73</v>
+        <v>1790868880.64</v>
       </c>
       <c r="F12" s="9">
-        <v>290334615.68</v>
+        <v>434145644.77</v>
       </c>
       <c r="G12" s="9">
-        <v>28432400.17</v>
+        <v>42367979.67</v>
       </c>
       <c r="H12" s="9">
-        <v>13224731.67</v>
+        <v>19836567.46</v>
       </c>
       <c r="J12" s="33">
-        <v>1796834890.59</v>
+        <v>2687300677.31</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>114488655.92</v>
+        <v>170033954.02</v>
       </c>
       <c r="E13" s="9">
-        <v>847377625.68</v>
+        <v>1273148824.68</v>
       </c>
       <c r="F13" s="9">
-        <v>181201849.63</v>
+        <v>271143237.09</v>
       </c>
       <c r="G13" s="9">
-        <v>16996850.63</v>
+        <v>25437969</v>
       </c>
       <c r="H13" s="9">
-        <v>5918350.86</v>
+        <v>8854845.26</v>
       </c>
       <c r="J13" s="33">
-        <v>1165983332.72</v>
+        <v>1748618830.05</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>170112024.39</v>
+        <v>252267037.6</v>
       </c>
       <c r="E14" s="9">
-        <v>942496154.68</v>
+        <v>1416998868.35</v>
       </c>
       <c r="F14" s="9">
-        <v>185781499.16</v>
+        <v>277840231.5</v>
       </c>
       <c r="G14" s="9">
-        <v>18118289.53</v>
+        <v>27095849.85</v>
       </c>
       <c r="H14" s="9">
-        <v>6238484.18</v>
+        <v>9346727.98</v>
       </c>
       <c r="J14" s="33">
-        <v>1322746451.94</v>
+        <v>1983548715.28</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>91734214.05</v>
+        <v>135207146.99</v>
       </c>
       <c r="E15" s="9">
-        <v>512385884.96</v>
+        <v>769601499.23</v>
       </c>
       <c r="F15" s="9">
-        <v>118965541.51</v>
+        <v>178136565.29</v>
       </c>
       <c r="G15" s="9">
-        <v>11086046.22</v>
+        <v>16547628.07</v>
       </c>
       <c r="H15" s="9">
-        <v>3698016.68</v>
+        <v>5567826.9</v>
       </c>
       <c r="J15" s="33">
-        <v>737869703.42</v>
+        <v>1105060666.48</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>145716476.34</v>
+        <v>216671730.37</v>
       </c>
       <c r="E16" s="9">
-        <v>628529626.64</v>
+        <v>945488025.41</v>
       </c>
       <c r="F16" s="9">
-        <v>146557258.7</v>
+        <v>219144254.4</v>
       </c>
       <c r="G16" s="9">
-        <v>12528857.09</v>
+        <v>18694430.13</v>
       </c>
       <c r="H16" s="9">
-        <v>3311721.45</v>
+        <v>5014317.25</v>
       </c>
       <c r="J16" s="33">
-        <v>936643940.22</v>
+        <v>1405012757.56</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>242963220.52</v>
+        <v>359410497.26</v>
       </c>
       <c r="E17" s="9">
-        <v>1482578312.71</v>
+        <v>2228709352.76</v>
       </c>
       <c r="F17" s="9">
-        <v>310769030.92</v>
+        <v>465232960.56</v>
       </c>
       <c r="G17" s="9">
-        <v>31675720.33</v>
+        <v>47266615.02</v>
       </c>
       <c r="H17" s="9">
-        <v>7465422.66</v>
+        <v>11195960.43</v>
       </c>
       <c r="J17" s="33">
-        <v>2075451707.14</v>
+        <v>3111815386.03</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>430106025.08</v>
+        <v>638716281.91</v>
       </c>
       <c r="E18" s="9">
-        <v>1976634306.2</v>
+        <v>2968938169.57</v>
       </c>
       <c r="F18" s="9">
-        <v>446292216.39</v>
+        <v>668001870.01</v>
       </c>
       <c r="G18" s="9">
-        <v>42919149.89</v>
+        <v>64020124.09</v>
       </c>
       <c r="H18" s="9">
-        <v>13001812.88</v>
+        <v>19472996.26</v>
       </c>
       <c r="J18" s="33">
-        <v>2908953510.44</v>
+        <v>4359149441.84</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>1548880761.3</v>
+        <v>2293947576.36</v>
       </c>
       <c r="E19" s="15">
-        <v>8112875838.47</v>
+        <v>12190863059.68</v>
       </c>
       <c r="F19" s="15">
-        <v>1797912054.48</v>
+        <v>2690449046.88</v>
       </c>
       <c r="G19" s="15">
-        <v>173676046.07</v>
+        <v>259218331.57</v>
       </c>
       <c r="H19" s="15">
-        <v>55059814.59</v>
+        <v>82576297.16</v>
       </c>
       <c r="J19" s="34">
-        <v>11688404514.91</v>
+        <v>17517054311.65</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>35506476.76</v>
+        <v>52167036.19</v>
       </c>
       <c r="E20" s="20">
-        <v>309895643.47</v>
+        <v>465849692.51</v>
       </c>
       <c r="F20" s="20">
-        <v>61883755.52</v>
+        <v>92595366.79</v>
       </c>
       <c r="G20" s="20">
-        <v>4331067.96</v>
+        <v>6491400.88</v>
       </c>
       <c r="H20" s="20">
-        <v>327479.27</v>
+        <v>486466.99</v>
       </c>
       <c r="J20" s="35">
-        <v>411944422.98</v>
+        <v>617589963.36</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>25836537.91</v>
+        <v>38001565.52</v>
       </c>
       <c r="E21" s="20">
-        <v>205665622.28</v>
+        <v>309072276.18</v>
       </c>
       <c r="F21" s="20">
-        <v>38901520.51</v>
+        <v>58203762.75</v>
       </c>
       <c r="G21" s="20">
-        <v>2839365.05</v>
+        <v>4186896.79</v>
       </c>
       <c r="H21" s="20">
-        <v>469323.83</v>
+        <v>707535.53</v>
       </c>
       <c r="J21" s="35">
-        <v>273712369.58</v>
+        <v>410172036.77</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>118668809.05</v>
+        <v>175926518.15</v>
       </c>
       <c r="E22" s="20">
-        <v>1507631657.21</v>
+        <v>2264320923.81</v>
       </c>
       <c r="F22" s="20">
-        <v>298327044.85</v>
+        <v>446120527.75</v>
       </c>
       <c r="G22" s="20">
-        <v>20343405.16</v>
+        <v>30432760.5</v>
       </c>
       <c r="H22" s="20">
-        <v>3068878.28</v>
+        <v>4604186.68</v>
       </c>
       <c r="J22" s="35">
-        <v>1948039794.55</v>
+        <v>2921404916.89</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>180011823.72</v>
+        <v>266095119.86</v>
       </c>
       <c r="E23" s="15">
-        <v>2023192922.96</v>
+        <v>3039242892.5</v>
       </c>
       <c r="F23" s="15">
-        <v>399112320.88</v>
+        <v>596919657.29</v>
       </c>
       <c r="G23" s="15">
-        <v>27513838.17</v>
+        <v>41111058.17</v>
       </c>
       <c r="H23" s="15">
-        <v>3865681.38</v>
+        <v>5798189.2</v>
       </c>
       <c r="J23" s="34">
-        <v>2633696587.11</v>
+        <v>3949166917.02</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>241189508.13</v>
+        <v>355173651.95</v>
       </c>
       <c r="E24" s="20">
-        <v>2010078863.84</v>
+        <v>3014283076.61</v>
       </c>
       <c r="F24" s="20">
-        <v>473356295</v>
+        <v>706254548.7</v>
       </c>
       <c r="G24" s="20">
-        <v>31289806.76</v>
+        <v>46513467.38</v>
       </c>
       <c r="H24" s="20">
-        <v>12826643.96</v>
+        <v>19186412.15</v>
       </c>
       <c r="J24" s="35">
-        <v>2768741117.69</v>
+        <v>4141411156.79</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>241189508.13</v>
+        <v>355173651.95</v>
       </c>
       <c r="E25" s="15">
-        <v>2010078863.84</v>
+        <v>3014283076.61</v>
       </c>
       <c r="F25" s="15">
-        <v>473356295</v>
+        <v>706254548.7</v>
       </c>
       <c r="G25" s="15">
-        <v>31289806.76</v>
+        <v>46513467.38</v>
       </c>
       <c r="H25" s="15">
-        <v>12826643.96</v>
+        <v>19186412.15</v>
       </c>
       <c r="J25" s="34">
-        <v>2768741117.69</v>
+        <v>4141411156.79</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>134743103.79</v>
+        <v>199560338.64</v>
       </c>
       <c r="E26" s="20">
-        <v>1209930562.56</v>
+        <v>1817476507.14</v>
       </c>
       <c r="F26" s="20">
-        <v>218665070.97</v>
+        <v>327811663.31</v>
       </c>
       <c r="G26" s="20">
-        <v>15560740.3</v>
+        <v>23207428.04</v>
       </c>
       <c r="H26" s="20">
-        <v>526967.08</v>
+        <v>778655.4</v>
       </c>
       <c r="J26" s="35">
-        <v>1579426444.7</v>
+        <v>2368834592.53</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>134743103.79</v>
+        <v>199560338.64</v>
       </c>
       <c r="E27" s="15">
-        <v>1209930562.56</v>
+        <v>1817476507.14</v>
       </c>
       <c r="F27" s="15">
-        <v>218665070.97</v>
+        <v>327811663.31</v>
       </c>
       <c r="G27" s="15">
-        <v>15560740.3</v>
+        <v>23207428.04</v>
       </c>
       <c r="H27" s="15">
-        <v>526967.08</v>
+        <v>778655.4</v>
       </c>
       <c r="J27" s="34">
-        <v>1579426444.7</v>
+        <v>2368834592.53</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>265935593.15</v>
+        <v>397618997.85</v>
       </c>
       <c r="E28" s="20">
-        <v>933550113.01</v>
+        <v>1402498748.86</v>
       </c>
       <c r="F28" s="20">
-        <v>201589909.26</v>
+        <v>301954066.38</v>
       </c>
       <c r="G28" s="20">
-        <v>23886693.15</v>
+        <v>35703434.69</v>
       </c>
       <c r="H28" s="20">
-        <v>7953421.85</v>
+        <v>11991281.57</v>
       </c>
       <c r="J28" s="35">
-        <v>1432915730.42</v>
+        <v>2149766529.35</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>176424128.78</v>
+        <v>263431333.98</v>
       </c>
       <c r="E29" s="20">
-        <v>827306420.74</v>
+        <v>1244327351.44</v>
       </c>
       <c r="F29" s="20">
-        <v>176994691.22</v>
+        <v>265017646.39</v>
       </c>
       <c r="G29" s="20">
-        <v>17545733.5</v>
+        <v>26157254.64</v>
       </c>
       <c r="H29" s="20">
-        <v>3707570.7</v>
+        <v>5578939.98</v>
       </c>
       <c r="J29" s="35">
-        <v>1201978544.94</v>
+        <v>1804512526.43</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>442359721.93</v>
+        <v>661050331.83</v>
       </c>
       <c r="E30" s="15">
-        <v>1760856533.75</v>
+        <v>2646826100.3</v>
       </c>
       <c r="F30" s="15">
-        <v>378584600.48</v>
+        <v>566971712.77</v>
       </c>
       <c r="G30" s="15">
-        <v>41432426.65</v>
+        <v>61860689.33</v>
       </c>
       <c r="H30" s="15">
-        <v>11660992.55</v>
+        <v>17570221.55</v>
       </c>
       <c r="J30" s="34">
-        <v>2634894275.36</v>
+        <v>3954279055.78</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>111409138.72</v>
+        <v>164866216.22</v>
       </c>
       <c r="E31" s="20">
-        <v>903664605.24</v>
+        <v>1357342936.62</v>
       </c>
       <c r="F31" s="20">
-        <v>195566332.49</v>
+        <v>292684518.32</v>
       </c>
       <c r="G31" s="20">
-        <v>14480358.41</v>
+        <v>21713118.07</v>
       </c>
       <c r="H31" s="20">
-        <v>7085731.73</v>
+        <v>10672137.04</v>
       </c>
       <c r="J31" s="35">
-        <v>1232206166.59</v>
+        <v>1847278926.27</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>111409138.72</v>
+        <v>164866216.22</v>
       </c>
       <c r="E32" s="15">
-        <v>903664605.24</v>
+        <v>1357342936.62</v>
       </c>
       <c r="F32" s="15">
-        <v>195566332.49</v>
+        <v>292684518.32</v>
       </c>
       <c r="G32" s="15">
-        <v>14480358.41</v>
+        <v>21713118.07</v>
       </c>
       <c r="H32" s="15">
-        <v>7085731.73</v>
+        <v>10672137.04</v>
       </c>
       <c r="J32" s="34">
-        <v>1232206166.59</v>
+        <v>1847278926.27</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>48224765.86</v>
+        <v>71067586.45</v>
       </c>
       <c r="E33" s="20">
-        <v>380251950.07</v>
+        <v>571684076.11</v>
       </c>
       <c r="F33" s="20">
-        <v>79027754.54</v>
+        <v>118378457</v>
       </c>
       <c r="G33" s="20">
-        <v>7191691.54</v>
+        <v>10719859.28</v>
       </c>
       <c r="H33" s="20">
-        <v>2753613.17</v>
+        <v>4128529.55</v>
       </c>
       <c r="J33" s="35">
-        <v>517449775.18</v>
+        <v>775978508.39</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>115515336.08</v>
+        <v>171264209.6</v>
       </c>
       <c r="E34" s="20">
-        <v>488802992.62</v>
+        <v>734499864.33</v>
       </c>
       <c r="F34" s="20">
-        <v>122798929.23</v>
+        <v>183589473.8</v>
       </c>
       <c r="G34" s="20">
-        <v>10536800.89</v>
+        <v>15702615.28</v>
       </c>
       <c r="H34" s="20">
-        <v>3815353.66</v>
+        <v>5747628.84</v>
       </c>
       <c r="J34" s="35">
-        <v>741469412.48</v>
+        <v>1110803791.85</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>42537961.44</v>
+        <v>63028889.79</v>
       </c>
       <c r="E35" s="20">
-        <v>197173655.03</v>
+        <v>296614140.61</v>
       </c>
       <c r="F35" s="20">
-        <v>43524649.36</v>
+        <v>65153721.99</v>
       </c>
       <c r="G35" s="20">
-        <v>3948361.62</v>
+        <v>5974684.37</v>
       </c>
       <c r="H35" s="20">
-        <v>1123384.08</v>
+        <v>1673520.2</v>
       </c>
       <c r="J35" s="35">
-        <v>288308011.53</v>
+        <v>432444956.96</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>48738337.75</v>
+        <v>71496696.54</v>
       </c>
       <c r="E36" s="20">
-        <v>289675084.52</v>
+        <v>436118318.37</v>
       </c>
       <c r="F36" s="20">
-        <v>52243844.78</v>
+        <v>78240279.99</v>
       </c>
       <c r="G36" s="20">
-        <v>4345152.38</v>
+        <v>6522294.64</v>
       </c>
       <c r="H36" s="20">
-        <v>468693.52</v>
+        <v>697725.65</v>
       </c>
       <c r="J36" s="35">
-        <v>395471112.95</v>
+        <v>593075315.19</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>83976844.52</v>
+        <v>125016258.14</v>
       </c>
       <c r="E37" s="20">
-        <v>665109222.59</v>
+        <v>999457921.18</v>
       </c>
       <c r="F37" s="20">
-        <v>137748753.9</v>
+        <v>206206154.19</v>
       </c>
       <c r="G37" s="20">
-        <v>11340447.79</v>
+        <v>16887853.28</v>
       </c>
       <c r="H37" s="20">
-        <v>2224187.16</v>
+        <v>3342557.75</v>
       </c>
       <c r="J37" s="35">
-        <v>900399455.96</v>
+        <v>1350910744.54</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>338993245.65</v>
+        <v>501873640.52</v>
       </c>
       <c r="E38" s="15">
-        <v>2021012904.83</v>
+        <v>3038374320.6</v>
       </c>
       <c r="F38" s="15">
-        <v>435343931.81</v>
+        <v>651568086.97</v>
       </c>
       <c r="G38" s="15">
-        <v>37362454.22</v>
+        <v>55807306.85</v>
       </c>
       <c r="H38" s="15">
-        <v>10385231.59</v>
+        <v>15589961.99</v>
       </c>
       <c r="J38" s="34">
-        <v>2843097768.1</v>
+        <v>4263213316.93</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>23375491.78</v>
+        <v>34843718.96</v>
       </c>
       <c r="E39" s="20">
-        <v>196094825.87</v>
+        <v>294629469.76</v>
       </c>
       <c r="F39" s="20">
-        <v>39501603.7</v>
+        <v>59122500.5</v>
       </c>
       <c r="G39" s="20">
-        <v>3340117.03</v>
+        <v>4970254.91</v>
       </c>
       <c r="H39" s="20">
-        <v>929109.6</v>
+        <v>1397998.37</v>
       </c>
       <c r="J39" s="35">
-        <v>263241147.98</v>
+        <v>394963942.5</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>45042653.65</v>
+        <v>66484903.46</v>
       </c>
       <c r="E40" s="20">
-        <v>634353013.14</v>
+        <v>952624647.53</v>
       </c>
       <c r="F40" s="20">
-        <v>110801968.11</v>
+        <v>165819710.8</v>
       </c>
       <c r="G40" s="20">
-        <v>8035208.43</v>
+        <v>11972704.59</v>
       </c>
       <c r="H40" s="20">
-        <v>1580730.06</v>
+        <v>2338212.7</v>
       </c>
       <c r="J40" s="35">
-        <v>799813573.39</v>
+        <v>1199240179.08</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>112566846.31</v>
+        <v>165006853.95</v>
       </c>
       <c r="E41" s="20">
-        <v>791354220.14</v>
+        <v>1187167121.89</v>
       </c>
       <c r="F41" s="20">
-        <v>171354110.01</v>
+        <v>255239207.85</v>
       </c>
       <c r="G41" s="20">
-        <v>12266803.39</v>
+        <v>18275097.62</v>
       </c>
       <c r="H41" s="20">
-        <v>5642355.58</v>
+        <v>8426922.21</v>
       </c>
       <c r="J41" s="35">
-        <v>1093184335.43</v>
+        <v>1634115203.52</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>29622717.68</v>
+        <v>43904416.41</v>
       </c>
       <c r="E42" s="20">
-        <v>263483932.64</v>
+        <v>395833865.72</v>
       </c>
       <c r="F42" s="20">
-        <v>51619956.32</v>
+        <v>77011375.53</v>
       </c>
       <c r="G42" s="20">
-        <v>4083451.14</v>
+        <v>6079551.89</v>
       </c>
       <c r="H42" s="20">
-        <v>1286313.03</v>
+        <v>1926468.42</v>
       </c>
       <c r="J42" s="35">
-        <v>350096370.81</v>
+        <v>524755677.97</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>41510706.77</v>
+        <v>61453702.35</v>
       </c>
       <c r="E43" s="20">
-        <v>447425380.15</v>
+        <v>672541513.5</v>
       </c>
       <c r="F43" s="20">
-        <v>88552087.3</v>
+        <v>132608099.74</v>
       </c>
       <c r="G43" s="20">
-        <v>6683269.01</v>
+        <v>9976783.86</v>
       </c>
       <c r="H43" s="20">
-        <v>2702274.9</v>
+        <v>4047158.08</v>
       </c>
       <c r="J43" s="35">
-        <v>586873718.13</v>
+        <v>880627257.53</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>19063685.41</v>
+        <v>28182504.18</v>
       </c>
       <c r="E44" s="20">
-        <v>203153800.08</v>
+        <v>305265562.71</v>
       </c>
       <c r="F44" s="20">
-        <v>38115927.39</v>
+        <v>57008744.5</v>
       </c>
       <c r="G44" s="20">
-        <v>2809103.54</v>
+        <v>4222067.55</v>
       </c>
       <c r="H44" s="20">
-        <v>542995.53</v>
+        <v>807542.51</v>
       </c>
       <c r="J44" s="35">
-        <v>263685511.95</v>
+        <v>395486421.45</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>9719048.2</v>
+        <v>14382185.04</v>
       </c>
       <c r="E45" s="20">
-        <v>137833795.88</v>
+        <v>207137274.56</v>
       </c>
       <c r="F45" s="20">
-        <v>23191201.37</v>
+        <v>34667845.2</v>
       </c>
       <c r="G45" s="20">
-        <v>1913534.69</v>
+        <v>2860830.31</v>
       </c>
       <c r="H45" s="20">
-        <v>276192.52</v>
+        <v>409960.61</v>
       </c>
       <c r="J45" s="35">
-        <v>172933772.66</v>
+        <v>259458095.72</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>82588621.76</v>
+        <v>122845602.04</v>
       </c>
       <c r="E46" s="20">
-        <v>804004301.44</v>
+        <v>1208106616.92</v>
       </c>
       <c r="F46" s="20">
-        <v>163600810</v>
+        <v>245030943.82</v>
       </c>
       <c r="G46" s="20">
-        <v>11004500.48</v>
+        <v>16463062.69</v>
       </c>
       <c r="H46" s="20">
-        <v>3395746.71</v>
+        <v>5052710.91</v>
       </c>
       <c r="J46" s="35">
-        <v>1064593980.39</v>
+        <v>1597498936.38</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>15411771.32</v>
+        <v>22513772.43</v>
       </c>
       <c r="E47" s="20">
-        <v>229244914.9</v>
+        <v>344228708.98</v>
       </c>
       <c r="F47" s="20">
-        <v>49062171.2</v>
+        <v>73331343.75</v>
       </c>
       <c r="G47" s="20">
-        <v>3915411.81</v>
+        <v>5759728.98</v>
       </c>
       <c r="H47" s="20">
-        <v>1458933.48</v>
+        <v>2191135.43</v>
       </c>
       <c r="J47" s="35">
-        <v>299093202.71</v>
+        <v>448024689.57</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>378901542.88</v>
+        <v>559617658.82</v>
       </c>
       <c r="E48" s="15">
-        <v>3706948184.24</v>
+        <v>5567534781.57</v>
       </c>
       <c r="F48" s="15">
-        <v>735799835.4</v>
+        <v>1099839771.69</v>
       </c>
       <c r="G48" s="15">
-        <v>54051399.52</v>
+        <v>80580082.4</v>
       </c>
       <c r="H48" s="15">
-        <v>17814651.41</v>
+        <v>26598109.24</v>
       </c>
       <c r="J48" s="34">
-        <v>4893515613.45</v>
+        <v>7334170403.72</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>1072014197.61</v>
+        <v>1585913489.77</v>
       </c>
       <c r="E49" s="20">
-        <v>8634563449.91</v>
+        <v>12966998607.75</v>
       </c>
       <c r="F49" s="20">
-        <v>1657238490.94</v>
+        <v>2481096391.28</v>
       </c>
       <c r="G49" s="20">
-        <v>114073993.91</v>
+        <v>170102259.22</v>
       </c>
       <c r="H49" s="20">
-        <v>5897356.16</v>
+        <v>8774970.47</v>
       </c>
       <c r="J49" s="35">
-        <v>11483787488.53</v>
+        <v>17212885718.49</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>108019445.21</v>
+        <v>159627998.88</v>
       </c>
       <c r="E50" s="20">
-        <v>975840557.03</v>
+        <v>1466465748.07</v>
       </c>
       <c r="F50" s="20">
-        <v>174586597.3</v>
+        <v>261258262.66</v>
       </c>
       <c r="G50" s="20">
-        <v>11710716.17</v>
+        <v>17373834.75</v>
       </c>
       <c r="H50" s="20">
-        <v>284775.39</v>
+        <v>427839.6</v>
       </c>
       <c r="J50" s="35">
-        <v>1270442091.1</v>
+        <v>1905153683.96</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>84597571.39</v>
+        <v>125615106.89</v>
       </c>
       <c r="E51" s="20">
-        <v>535460728.93</v>
+        <v>805271297.33</v>
       </c>
       <c r="F51" s="20">
-        <v>105812089.94</v>
+        <v>158166585.95</v>
       </c>
       <c r="G51" s="20">
-        <v>7939322.33</v>
+        <v>11875418.5</v>
       </c>
       <c r="H51" s="20">
-        <v>293197.68</v>
+        <v>447134.14</v>
       </c>
       <c r="J51" s="35">
-        <v>734102910.27</v>
+        <v>1101375542.81</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>148942244.58</v>
+        <v>220948626.7</v>
       </c>
       <c r="E52" s="20">
-        <v>1056974320.48</v>
+        <v>1588649260.02</v>
       </c>
       <c r="F52" s="20">
-        <v>207517336.11</v>
+        <v>310704164.88</v>
       </c>
       <c r="G52" s="20">
-        <v>14717467.12</v>
+        <v>21844678.07</v>
       </c>
       <c r="H52" s="20">
-        <v>836637.3</v>
+        <v>1249811.11</v>
       </c>
       <c r="J52" s="35">
-        <v>1428988005.59</v>
+        <v>2143396540.78</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>1413573458.79</v>
+        <v>2092105222.24</v>
       </c>
       <c r="E53" s="15">
-        <v>11202839056.35</v>
+        <v>16827384913.17</v>
       </c>
       <c r="F53" s="15">
-        <v>2145154514.29</v>
+        <v>3211225404.77</v>
       </c>
       <c r="G53" s="15">
-        <v>148441499.53</v>
+        <v>221196190.54</v>
       </c>
       <c r="H53" s="15">
-        <v>7311966.53</v>
+        <v>10899755.32</v>
       </c>
       <c r="J53" s="34">
-        <v>14917320495.49</v>
+        <v>22362811486.04</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>127859121.3</v>
+        <v>189157982.51</v>
       </c>
       <c r="E54" s="20">
-        <v>606811443.74</v>
+        <v>912568941.63</v>
       </c>
       <c r="F54" s="20">
-        <v>144185036.05</v>
+        <v>215655969.12</v>
       </c>
       <c r="G54" s="20">
-        <v>14248842.7</v>
+        <v>21241696.47</v>
       </c>
       <c r="H54" s="20">
-        <v>5975339.46</v>
+        <v>8972982.81</v>
       </c>
       <c r="J54" s="35">
-        <v>899079783.25</v>
+        <v>1347597572.54</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>68833453.31</v>
+        <v>102027754.39</v>
       </c>
       <c r="E55" s="20">
-        <v>450490419.14</v>
+        <v>677558233.62</v>
       </c>
       <c r="F55" s="20">
-        <v>94993673.77</v>
+        <v>142081340.76</v>
       </c>
       <c r="G55" s="20">
-        <v>7698797.84</v>
+        <v>11474585.07</v>
       </c>
       <c r="H55" s="20">
-        <v>2458681.89</v>
+        <v>3672703.97</v>
       </c>
       <c r="J55" s="35">
-        <v>624475025.95</v>
+        <v>936814617.81</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>196692574.61</v>
+        <v>291185736.9</v>
       </c>
       <c r="E56" s="15">
-        <v>1057301862.88</v>
+        <v>1590127175.25</v>
       </c>
       <c r="F56" s="15">
-        <v>239178709.82</v>
+        <v>357737309.88</v>
       </c>
       <c r="G56" s="15">
-        <v>21947640.54</v>
+        <v>32716281.54</v>
       </c>
       <c r="H56" s="15">
-        <v>8434021.35</v>
+        <v>12645686.78</v>
       </c>
       <c r="J56" s="34">
-        <v>1523554809.2</v>
+        <v>2284412190.35</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>221500266.24</v>
+        <v>327804165.64</v>
       </c>
       <c r="E57" s="20">
-        <v>1512340957.34</v>
+        <v>2271558249.66</v>
       </c>
       <c r="F57" s="20">
-        <v>325392961.51</v>
+        <v>486725297.06</v>
       </c>
       <c r="G57" s="20">
-        <v>24479909.35</v>
+        <v>36545620.69</v>
       </c>
       <c r="H57" s="20">
-        <v>9753638.45</v>
+        <v>14706280.6</v>
       </c>
       <c r="J57" s="35">
-        <v>2093467732.89</v>
+        <v>3137339613.65</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>83278940.28</v>
+        <v>122601708.98</v>
       </c>
       <c r="E58" s="20">
-        <v>472947079.82</v>
+        <v>710059018.82</v>
       </c>
       <c r="F58" s="20">
-        <v>100176678.19</v>
+        <v>149716570.8</v>
       </c>
       <c r="G58" s="20">
-        <v>7156350.45</v>
+        <v>10681683.99</v>
       </c>
       <c r="H58" s="20">
-        <v>3618017.28</v>
+        <v>5440363.3</v>
       </c>
       <c r="J58" s="35">
-        <v>667177066.02</v>
+        <v>998499345.89</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>90101086.7</v>
+        <v>132900534.62</v>
       </c>
       <c r="E59" s="20">
-        <v>410426752.73</v>
+        <v>616294732.18</v>
       </c>
       <c r="F59" s="20">
-        <v>87677926.42</v>
+        <v>131160369.44</v>
       </c>
       <c r="G59" s="20">
-        <v>6702416.21</v>
+        <v>10020948.49</v>
       </c>
       <c r="H59" s="20">
-        <v>3754218.7</v>
+        <v>5643381.1</v>
       </c>
       <c r="J59" s="35">
-        <v>598662400.76</v>
+        <v>896019965.83</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>184350284.77</v>
+        <v>272538112.46</v>
       </c>
       <c r="E60" s="20">
-        <v>1297386031.64</v>
+        <v>1947394553.01</v>
       </c>
       <c r="F60" s="20">
-        <v>272992696.12</v>
+        <v>408284567.15</v>
       </c>
       <c r="G60" s="20">
-        <v>22975809.17</v>
+        <v>34092884.91</v>
       </c>
       <c r="H60" s="20">
-        <v>9308629.78</v>
+        <v>13984784.18</v>
       </c>
       <c r="J60" s="35">
-        <v>1787013451.48</v>
+        <v>2676294901.71</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>579230577.99</v>
+        <v>855844521.7</v>
       </c>
       <c r="E61" s="15">
-        <v>3693100821.53</v>
+        <v>5545306553.67</v>
       </c>
       <c r="F61" s="15">
-        <v>786240262.24</v>
+        <v>1175886804.45</v>
       </c>
       <c r="G61" s="15">
-        <v>61314485.18</v>
+        <v>91341138.08</v>
       </c>
       <c r="H61" s="15">
-        <v>26434504.21</v>
+        <v>39774809.18</v>
       </c>
       <c r="J61" s="34">
-        <v>5146320651.15</v>
+        <v>7708153827.08</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>40531168.69</v>
+        <v>60020618.59</v>
       </c>
       <c r="E62" s="20">
-        <v>454565033.46</v>
+        <v>682841201.2</v>
       </c>
       <c r="F62" s="20">
-        <v>81802435.31</v>
+        <v>122432232.15</v>
       </c>
       <c r="G62" s="20">
-        <v>5335398.18</v>
+        <v>7949853.77</v>
       </c>
       <c r="H62" s="20">
-        <v>783334.04</v>
+        <v>1175059.99</v>
       </c>
       <c r="J62" s="35">
-        <v>583017369.68</v>
+        <v>874418965.7</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>40531168.69</v>
+        <v>60020618.59</v>
       </c>
       <c r="E63" s="15">
-        <v>454565033.46</v>
+        <v>682841201.2</v>
       </c>
       <c r="F63" s="15">
-        <v>81802435.31</v>
+        <v>122432232.15</v>
       </c>
       <c r="G63" s="15">
-        <v>5335398.18</v>
+        <v>7949853.77</v>
       </c>
       <c r="H63" s="15">
-        <v>783334.04</v>
+        <v>1175059.99</v>
       </c>
       <c r="J63" s="34">
-        <v>583017369.68</v>
+        <v>874418965.7</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>805354202.06</v>
+        <v>1194558431</v>
       </c>
       <c r="E64" s="20">
-        <v>9188950264.84</v>
+        <v>13808507571.98</v>
       </c>
       <c r="F64" s="20">
-        <v>1679201107.61</v>
+        <v>2513928569.75</v>
       </c>
       <c r="G64" s="20">
-        <v>113162050.86</v>
+        <v>169141366.78</v>
       </c>
       <c r="H64" s="20">
-        <v>14912220.52</v>
+        <v>22194029.87</v>
       </c>
       <c r="J64" s="35">
-        <v>11801579845.89</v>
+        <v>17708329969.38</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>805354202.06</v>
+        <v>1194558431</v>
       </c>
       <c r="E65" s="15">
-        <v>9188950264.84</v>
+        <v>13808507571.98</v>
       </c>
       <c r="F65" s="15">
-        <v>1679201107.61</v>
+        <v>2513928569.75</v>
       </c>
       <c r="G65" s="15">
-        <v>113162050.86</v>
+        <v>169141366.78</v>
       </c>
       <c r="H65" s="15">
-        <v>14912220.52</v>
+        <v>22194029.87</v>
       </c>
       <c r="J65" s="34">
-        <v>11801579845.89</v>
+        <v>17708329969.38</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>219828188.59</v>
+        <v>325057914.71</v>
       </c>
       <c r="E66" s="20">
-        <v>1286442259.15</v>
+        <v>1933676670.3</v>
       </c>
       <c r="F66" s="20">
-        <v>282505177.09</v>
+        <v>422679847.29</v>
       </c>
       <c r="G66" s="20">
-        <v>29361439.43</v>
+        <v>43703159.44</v>
       </c>
       <c r="H66" s="20">
-        <v>6813339.71</v>
+        <v>10221559.41</v>
       </c>
       <c r="J66" s="35">
-        <v>1824950403.97</v>
+        <v>2735339151.15</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>219828188.59</v>
+        <v>325057914.71</v>
       </c>
       <c r="E67" s="15">
-        <v>1286442259.15</v>
+        <v>1933676670.3</v>
       </c>
       <c r="F67" s="15">
-        <v>282505177.09</v>
+        <v>422679847.29</v>
       </c>
       <c r="G67" s="15">
-        <v>29361439.43</v>
+        <v>43703159.44</v>
       </c>
       <c r="H67" s="15">
-        <v>6813339.71</v>
+        <v>10221559.41</v>
       </c>
       <c r="J67" s="34">
-        <v>1824950403.97</v>
+        <v>2735339151.15</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>98722734.32</v>
+        <v>144978687.18</v>
       </c>
       <c r="E68" s="20">
-        <v>1055696343.87</v>
+        <v>1586484699.71</v>
       </c>
       <c r="F68" s="20">
-        <v>177737398.41</v>
+        <v>266230500.96</v>
       </c>
       <c r="G68" s="20">
-        <v>12769380.31</v>
+        <v>19245682.28</v>
       </c>
       <c r="H68" s="20">
-        <v>1783656.39</v>
+        <v>2669269.41</v>
       </c>
       <c r="J68" s="35">
-        <v>1346709513.3</v>
+        <v>2019608839.54</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>98722734.32</v>
+        <v>144978687.18</v>
       </c>
       <c r="E69" s="15">
-        <v>1055696343.87</v>
+        <v>1586484699.71</v>
       </c>
       <c r="F69" s="15">
-        <v>177737398.41</v>
+        <v>266230500.96</v>
       </c>
       <c r="G69" s="15">
-        <v>12769380.31</v>
+        <v>19245682.28</v>
       </c>
       <c r="H69" s="15">
-        <v>1783656.39</v>
+        <v>2669269.41</v>
       </c>
       <c r="J69" s="34">
-        <v>1346709513.3</v>
+        <v>2019608839.54</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>177620768.86</v>
+        <v>262774624.88</v>
       </c>
       <c r="E70" s="20">
-        <v>1730691659.81</v>
+        <v>2601135690.17</v>
       </c>
       <c r="F70" s="20">
-        <v>371261462.3</v>
+        <v>556089391.55</v>
       </c>
       <c r="G70" s="20">
-        <v>29302597.62</v>
+        <v>43479057.52</v>
       </c>
       <c r="H70" s="20">
-        <v>5373643.81</v>
+        <v>8028378.68</v>
       </c>
       <c r="J70" s="35">
-        <v>2314250132.4</v>
+        <v>3471507142.8</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>110725682.84</v>
+        <v>164669431.65</v>
       </c>
       <c r="E71" s="20">
-        <v>724544859.87</v>
+        <v>1088779141.42</v>
       </c>
       <c r="F71" s="20">
-        <v>146445748.82</v>
+        <v>219333699.89</v>
       </c>
       <c r="G71" s="20">
-        <v>11708538.82</v>
+        <v>17450532.6</v>
       </c>
       <c r="H71" s="20">
-        <v>1018789.78</v>
+        <v>1506602.79</v>
       </c>
       <c r="J71" s="35">
-        <v>994443620.13</v>
+        <v>1491739408.35</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>452430498.97</v>
+        <v>669609949.5</v>
       </c>
       <c r="E72" s="20">
-        <v>3144506683.47</v>
+        <v>4725728922.12</v>
       </c>
       <c r="F72" s="20">
-        <v>649600422.35</v>
+        <v>972124108.37</v>
       </c>
       <c r="G72" s="20">
-        <v>55354689.98</v>
+        <v>82512224.41</v>
       </c>
       <c r="H72" s="20">
-        <v>4918206.44</v>
+        <v>7389664.24</v>
       </c>
       <c r="J72" s="35">
-        <v>4306810501.21</v>
+        <v>6457364868.64</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>740776950.67</v>
+        <v>1097054006.03</v>
       </c>
       <c r="E73" s="15">
-        <v>5599743203.15</v>
+        <v>8415643753.71</v>
       </c>
       <c r="F73" s="15">
-        <v>1167307633.47</v>
+        <v>1747547199.81</v>
       </c>
       <c r="G73" s="15">
-        <v>96365826.42</v>
+        <v>143441814.53</v>
       </c>
       <c r="H73" s="15">
-        <v>11310640.03</v>
+        <v>16924645.71</v>
       </c>
       <c r="J73" s="34">
-        <v>7615504253.74</v>
+        <v>11420611419.79</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>64669227.2</v>
+        <v>95455621.97</v>
       </c>
       <c r="E74" s="20">
-        <v>658455849.9</v>
+        <v>988994217.19</v>
       </c>
       <c r="F74" s="20">
-        <v>114649433.6</v>
+        <v>171628390.88</v>
       </c>
       <c r="G74" s="20">
-        <v>7170811.22</v>
+        <v>10691762.52</v>
       </c>
       <c r="H74" s="20">
-        <v>883794.64</v>
+        <v>1319457.07</v>
       </c>
       <c r="J74" s="35">
-        <v>845829116.56</v>
+        <v>1268089449.63</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>129559628.79</v>
+        <v>191951192.24</v>
       </c>
       <c r="E75" s="20">
-        <v>1474676768.03</v>
+        <v>2214307620.27</v>
       </c>
       <c r="F75" s="20">
-        <v>280077974.5</v>
+        <v>418728119.72</v>
       </c>
       <c r="G75" s="20">
-        <v>17243543.33</v>
+        <v>25778364.22</v>
       </c>
       <c r="H75" s="20">
-        <v>3116660.15</v>
+        <v>4685985.98</v>
       </c>
       <c r="J75" s="35">
-        <v>1904674574.8</v>
+        <v>2855451282.43</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>219830580.69</v>
+        <v>325581657.27</v>
       </c>
       <c r="E76" s="20">
-        <v>2268112211.88</v>
+        <v>3406193622.33</v>
       </c>
       <c r="F76" s="20">
-        <v>485490048.93</v>
+        <v>726114146.28</v>
       </c>
       <c r="G76" s="20">
-        <v>34287064.72</v>
+        <v>51193603.02</v>
       </c>
       <c r="H76" s="20">
-        <v>9778620.18</v>
+        <v>14698975.92</v>
       </c>
       <c r="J76" s="35">
-        <v>3017498526.4</v>
+        <v>4523782004.82</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>414059436.68</v>
+        <v>612988471.48</v>
       </c>
       <c r="E77" s="15">
-        <v>4401244829.81</v>
+        <v>6609495459.79</v>
       </c>
       <c r="F77" s="15">
-        <v>880217457.03</v>
+        <v>1316470656.88</v>
       </c>
       <c r="G77" s="15">
-        <v>58701419.27</v>
+        <v>87663729.76</v>
       </c>
       <c r="H77" s="15">
-        <v>13779074.97</v>
+        <v>20704418.97</v>
       </c>
       <c r="J77" s="34">
-        <v>5768002217.76</v>
+        <v>8647322736.88</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>9752940.61</v>
+        <v>14509529.71</v>
       </c>
       <c r="E78" s="20">
-        <v>49832499.78</v>
+        <v>74866787.93</v>
       </c>
       <c r="F78" s="20">
-        <v>14014247.58</v>
+        <v>20929408.29</v>
       </c>
       <c r="G78" s="20">
-        <v>1705369.4</v>
+        <v>2544939.34</v>
       </c>
       <c r="H78" s="20">
-        <v>255057.14</v>
+        <v>385992.7</v>
       </c>
       <c r="J78" s="35">
-        <v>75560114.51</v>
+        <v>113236657.97</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>9752940.61</v>
+        <v>14509529.71</v>
       </c>
       <c r="E79" s="15">
-        <v>49832499.78</v>
+        <v>74866787.93</v>
       </c>
       <c r="F79" s="15">
-        <v>14014247.58</v>
+        <v>20929408.29</v>
       </c>
       <c r="G79" s="15">
-        <v>1705369.4</v>
+        <v>2544939.34</v>
       </c>
       <c r="H79" s="15">
-        <v>255057.14</v>
+        <v>385992.7</v>
       </c>
       <c r="J79" s="34">
-        <v>75560114.51</v>
+        <v>113236657.97</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>11453770.45</v>
+        <v>16874714.83</v>
       </c>
       <c r="E80" s="20">
-        <v>44908038.73</v>
+        <v>67501522.7</v>
       </c>
       <c r="F80" s="20">
-        <v>11261985.11</v>
+        <v>16950818.29</v>
       </c>
       <c r="G80" s="20">
-        <v>1503519.55</v>
+        <v>2239830.32</v>
       </c>
       <c r="H80" s="20">
-        <v>97983.85</v>
+        <v>145771.69</v>
       </c>
       <c r="J80" s="35">
-        <v>69225297.69</v>
+        <v>103712657.83</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>11453770.45</v>
+        <v>16874714.83</v>
       </c>
       <c r="E81" s="15">
-        <v>44908038.73</v>
+        <v>67501522.7</v>
       </c>
       <c r="F81" s="15">
-        <v>11261985.11</v>
+        <v>16950818.29</v>
       </c>
       <c r="G81" s="15">
-        <v>1503519.55</v>
+        <v>2239830.32</v>
       </c>
       <c r="H81" s="15">
-        <v>97983.85</v>
+        <v>145771.69</v>
       </c>
       <c r="J81" s="34">
-        <v>69225297.69</v>
+        <v>103712657.83</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>7906464849.58</v>
+        <v>11707362388.57</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>59783184629.44</v>
+        <v>89813779984.43</v>
       </c>
       <c r="F83" s="26">
-        <v>12098961369.47</v>
+        <v>18104517758.45</v>
       </c>
       <c r="G83" s="26">
-        <v>945975098.77</v>
+        <v>1411195468.19</v>
       </c>
       <c r="H83" s="26">
-        <v>211141513.03</v>
+        <v>316510982.76</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>80945727460.29</v>
+        <v>121353366582.4</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9431,2381 +9443,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>36754051.32</v>
+        <v>50949949.86</v>
       </c>
       <c r="E11" s="9">
-        <v>960921.61</v>
+        <v>1169299.61</v>
       </c>
       <c r="F11" s="9">
-        <v>43444310.43</v>
+        <v>59485462.38</v>
       </c>
       <c r="G11" s="9">
-        <v>383368.7</v>
+        <v>555650.91</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>81542652.06</v>
+        <v>112160362.76</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>55371399.75</v>
+        <v>74342573.48</v>
       </c>
       <c r="E12" s="9">
-        <v>1511243.79</v>
+        <v>1969318.5</v>
       </c>
       <c r="F12" s="9">
-        <v>44966022.97</v>
+        <v>60111520.19</v>
       </c>
       <c r="G12" s="9">
-        <v>822877.57</v>
+        <v>1104564.56</v>
       </c>
       <c r="H12" s="9">
-        <v>1409155.06</v>
+        <v>1821166.04</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>104080699.14</v>
+        <v>139349142.77</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>40261421.52</v>
+        <v>55138591.05</v>
       </c>
       <c r="E13" s="9">
-        <v>609445.73</v>
+        <v>828399.45</v>
       </c>
       <c r="F13" s="9">
-        <v>34615725.58</v>
+        <v>47441127.46</v>
       </c>
       <c r="G13" s="9">
-        <v>475568.38</v>
+        <v>730699.02</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>75962161.21</v>
+        <v>104138816.98</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>45673072.2</v>
+        <v>62737551.83</v>
       </c>
       <c r="E14" s="9">
-        <v>1001994.49</v>
+        <v>1235480.88</v>
       </c>
       <c r="F14" s="9">
-        <v>40886754.89</v>
+        <v>54997201.26</v>
       </c>
       <c r="G14" s="9">
-        <v>579862.14</v>
+        <v>765007.43</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
-        <v>0</v>
+        <v>25.84</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>88141683.72</v>
+        <v>119735267.24</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>40622062.63</v>
+        <v>55403542.12</v>
       </c>
       <c r="E15" s="9">
-        <v>553967.84</v>
+        <v>770611.52</v>
       </c>
       <c r="F15" s="9">
-        <v>24493145.95</v>
+        <v>34847589.28</v>
       </c>
       <c r="G15" s="9">
-        <v>181534.7</v>
+        <v>266158.52</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
-        <v>0</v>
+        <v>33.28</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>65850711.12</v>
+        <v>91287934.72</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>29164765.45</v>
+        <v>39247437.47</v>
       </c>
       <c r="E16" s="9">
-        <v>792386.18</v>
+        <v>1176281.36</v>
       </c>
       <c r="F16" s="9">
-        <v>26437296.87</v>
+        <v>36428480.54</v>
       </c>
       <c r="G16" s="9">
-        <v>348664.19</v>
+        <v>446364.66</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>2440.6</v>
+        <v>2932.11</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>56745553.29</v>
+        <v>77301496.14</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>64691715.36</v>
+        <v>86944932.24</v>
       </c>
       <c r="E17" s="9">
-        <v>1535058.74</v>
+        <v>2167129.78</v>
       </c>
       <c r="F17" s="9">
-        <v>71687041.32</v>
+        <v>97814016.18</v>
       </c>
       <c r="G17" s="9">
-        <v>930187.66</v>
+        <v>1255931.93</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>138844003.08</v>
+        <v>188182010.13</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>115986940.12</v>
+        <v>156306721.13</v>
       </c>
       <c r="E18" s="9">
-        <v>2525285.15</v>
+        <v>3155436.79</v>
       </c>
       <c r="F18" s="9">
-        <v>97991549.78</v>
+        <v>135149986.26</v>
       </c>
       <c r="G18" s="9">
-        <v>1676925.88</v>
+        <v>2162664.94</v>
       </c>
       <c r="H18" s="9">
-        <v>78537.14</v>
+        <v>101458.37</v>
       </c>
       <c r="I18" s="9">
         <v>1097.44</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>218260335.51</v>
+        <v>296877364.93</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>428525428.35</v>
+        <v>581071299.18</v>
       </c>
       <c r="E19" s="15">
-        <v>9490303.53</v>
+        <v>12471957.89</v>
       </c>
       <c r="F19" s="15">
-        <v>384521847.79</v>
+        <v>526275383.55</v>
       </c>
       <c r="G19" s="15">
-        <v>5398989.22</v>
+        <v>7287041.97</v>
       </c>
       <c r="H19" s="15">
-        <v>1487692.2</v>
+        <v>1922624.41</v>
       </c>
       <c r="I19" s="15">
-        <v>3538.04</v>
+        <v>4088.67</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>829427799.13</v>
+        <v>1129032395.67</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>10219295.43</v>
+        <v>13867084.88</v>
       </c>
       <c r="E20" s="20">
-        <v>554629.29</v>
+        <v>802409.75</v>
       </c>
       <c r="F20" s="20">
-        <v>11776869.52</v>
+        <v>16071876.34</v>
       </c>
       <c r="G20" s="20">
-        <v>155134.94</v>
+        <v>206110.55</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>115.93</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>22706045.11</v>
+        <v>30947597.45</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>6130872.41</v>
+        <v>8093905.89</v>
       </c>
       <c r="E21" s="20">
-        <v>352684.93</v>
+        <v>428861.96</v>
       </c>
       <c r="F21" s="20">
-        <v>6030455.16</v>
+        <v>8176084.94</v>
       </c>
       <c r="G21" s="20">
-        <v>167688.75</v>
+        <v>222894.85</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>12681701.25</v>
+        <v>16921747.64</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>48962065.74</v>
+        <v>66794744.45</v>
       </c>
       <c r="E22" s="20">
-        <v>1531200.67</v>
+        <v>1925324.48</v>
       </c>
       <c r="F22" s="20">
-        <v>48240096.7</v>
+        <v>65456794.11</v>
       </c>
       <c r="G22" s="20">
-        <v>729808.13</v>
+        <v>989175.89</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>99463171.24</v>
+        <v>135166038.93</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>65312233.58</v>
+        <v>88755735.22</v>
       </c>
       <c r="E23" s="15">
-        <v>2438514.89</v>
+        <v>3156596.19</v>
       </c>
       <c r="F23" s="15">
-        <v>66047421.38</v>
+        <v>89704755.39</v>
       </c>
       <c r="G23" s="15">
-        <v>1052631.82</v>
+        <v>1418181.29</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
         <v>115.93</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>134850917.6</v>
+        <v>183035384.02</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>88786032.76</v>
+        <v>119560117.87</v>
       </c>
       <c r="E24" s="20">
-        <v>2448134.51</v>
+        <v>3381459.83</v>
       </c>
       <c r="F24" s="20">
-        <v>32366232.11</v>
+        <v>45022545.23</v>
       </c>
       <c r="G24" s="20">
-        <v>1093308.7</v>
+        <v>1569859.92</v>
       </c>
       <c r="H24" s="20">
-        <v>440851.39</v>
+        <v>1100190.89</v>
       </c>
       <c r="I24" s="20">
         <v>10004.92</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>125144564.39</v>
+        <v>170644178.66</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>88786032.76</v>
+        <v>119560117.87</v>
       </c>
       <c r="E25" s="15">
-        <v>2448134.51</v>
+        <v>3381459.83</v>
       </c>
       <c r="F25" s="15">
-        <v>32366232.11</v>
+        <v>45022545.23</v>
       </c>
       <c r="G25" s="15">
-        <v>1093308.7</v>
+        <v>1569859.92</v>
       </c>
       <c r="H25" s="15">
-        <v>440851.39</v>
+        <v>1100190.89</v>
       </c>
       <c r="I25" s="15">
         <v>10004.92</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>125144564.39</v>
+        <v>170644178.66</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>56042606.92</v>
+        <v>75801795.53</v>
       </c>
       <c r="E26" s="20">
-        <v>781445.1</v>
+        <v>1095616.37</v>
       </c>
       <c r="F26" s="20">
-        <v>63922080.69</v>
+        <v>86375803.34</v>
       </c>
       <c r="G26" s="20">
-        <v>482324.48</v>
+        <v>750825.36</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>121228457.19</v>
+        <v>164024040.6</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>56042606.92</v>
+        <v>75801795.53</v>
       </c>
       <c r="E27" s="15">
-        <v>781445.1</v>
+        <v>1095616.37</v>
       </c>
       <c r="F27" s="15">
-        <v>63922080.69</v>
+        <v>86375803.34</v>
       </c>
       <c r="G27" s="15">
-        <v>482324.48</v>
+        <v>750825.36</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>121228457.19</v>
+        <v>164024040.6</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>146151594.33</v>
+        <v>197192535.59</v>
       </c>
       <c r="E28" s="20">
-        <v>1245193.92</v>
+        <v>1578988.77</v>
       </c>
       <c r="F28" s="20">
-        <v>39441551.3</v>
+        <v>52699991.72</v>
       </c>
       <c r="G28" s="20">
-        <v>211349.52</v>
+        <v>303318.48</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>187049689.07</v>
+        <v>251774834.56</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>105619901.7</v>
+        <v>143529848.24</v>
       </c>
       <c r="E29" s="20">
-        <v>645173.09</v>
+        <v>769856.8</v>
       </c>
       <c r="F29" s="20">
-        <v>34902803.98</v>
+        <v>46416941.88</v>
       </c>
       <c r="G29" s="20">
-        <v>373413</v>
+        <v>622675.73</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>5765.12</v>
+        <v>8220.47</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>141547056.89</v>
+        <v>191347543.12</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>251771496.03</v>
+        <v>340722383.83</v>
       </c>
       <c r="E30" s="15">
-        <v>1890367.01</v>
+        <v>2348845.57</v>
       </c>
       <c r="F30" s="15">
-        <v>74344355.28</v>
+        <v>99116933.6</v>
       </c>
       <c r="G30" s="15">
-        <v>584762.52</v>
+        <v>925994.21</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>5765.12</v>
+        <v>8220.47</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>328596745.96</v>
+        <v>443122377.68</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>40972303.22</v>
+        <v>55707246.52</v>
       </c>
       <c r="E31" s="20">
-        <v>1020891.27</v>
+        <v>1313690.4</v>
       </c>
       <c r="F31" s="20">
-        <v>21729516.04</v>
+        <v>29599142.65</v>
       </c>
       <c r="G31" s="20">
-        <v>520486.73</v>
+        <v>831199.83</v>
       </c>
       <c r="H31" s="20">
-        <v>8895.9</v>
+        <v>13343.85</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>64252103.04</v>
+        <v>87464633.13</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>40972303.22</v>
+        <v>55707246.52</v>
       </c>
       <c r="E32" s="15">
-        <v>1020891.27</v>
+        <v>1313690.4</v>
       </c>
       <c r="F32" s="15">
-        <v>21729516.04</v>
+        <v>29599142.65</v>
       </c>
       <c r="G32" s="15">
-        <v>520486.73</v>
+        <v>831199.83</v>
       </c>
       <c r="H32" s="15">
-        <v>8895.9</v>
+        <v>13343.85</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>64252103.04</v>
+        <v>87464633.13</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>22069036.49</v>
+        <v>29749895.22</v>
       </c>
       <c r="E33" s="20">
-        <v>852772.33</v>
+        <v>1082734.05</v>
       </c>
       <c r="F33" s="20">
-        <v>17005773.66</v>
+        <v>22765929.86</v>
       </c>
       <c r="G33" s="20">
-        <v>147624.63</v>
+        <v>196866.06</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
         <v>32.76</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>40075239.87</v>
+        <v>53795457.95</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>27787554.67</v>
+        <v>37165430.62</v>
       </c>
       <c r="E34" s="20">
-        <v>554106.46</v>
+        <v>748070.77</v>
       </c>
       <c r="F34" s="20">
-        <v>18784702.67</v>
+        <v>25902381.87</v>
       </c>
       <c r="G34" s="20">
-        <v>287058.53</v>
+        <v>350918.66</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>110.58</v>
+        <v>151.24</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>47413532.91</v>
+        <v>64166953.16</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>7869580.91</v>
+        <v>10802358.4</v>
       </c>
       <c r="E35" s="20">
-        <v>233413.92</v>
+        <v>404374.96</v>
       </c>
       <c r="F35" s="20">
-        <v>8159271.6</v>
+        <v>11139882.24</v>
       </c>
       <c r="G35" s="20">
-        <v>110274.94</v>
+        <v>147907.9</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>16372541.37</v>
+        <v>22494523.5</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>9745365.91</v>
+        <v>13440211.2</v>
       </c>
       <c r="E36" s="20">
-        <v>377113.81</v>
+        <v>508281.02</v>
       </c>
       <c r="F36" s="20">
-        <v>14207879.51</v>
+        <v>20137208.61</v>
       </c>
       <c r="G36" s="20">
-        <v>462790.62</v>
+        <v>558869.62</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>24793292.33</v>
+        <v>34644712.93</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>30029566.08</v>
+        <v>41497153.8</v>
       </c>
       <c r="E37" s="20">
-        <v>745756.29</v>
+        <v>1085221.92</v>
       </c>
       <c r="F37" s="20">
-        <v>33020069.55</v>
+        <v>44786206.43</v>
       </c>
       <c r="G37" s="20">
-        <v>411082.19</v>
+        <v>549471.6</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>64206474.11</v>
+        <v>87918053.75</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>97501104.06</v>
+        <v>132655049.24</v>
       </c>
       <c r="E38" s="15">
-        <v>2763162.81</v>
+        <v>3828682.72</v>
       </c>
       <c r="F38" s="15">
-        <v>91177696.99</v>
+        <v>124731609.01</v>
       </c>
       <c r="G38" s="15">
-        <v>1418830.91</v>
+        <v>1804033.84</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>285.82</v>
+        <v>326.48</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>192861080.59</v>
+        <v>263019701.29</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>4276147.59</v>
+        <v>5700929.53</v>
       </c>
       <c r="E39" s="20">
-        <v>142921.08</v>
+        <v>175245.22</v>
       </c>
       <c r="F39" s="20">
-        <v>5103863.9</v>
+        <v>7035154.66</v>
       </c>
       <c r="G39" s="20">
-        <v>148214.61</v>
+        <v>207313.12</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>2440.8</v>
+        <v>3342.42</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>9673587.98</v>
+        <v>13121984.95</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>13835527.78</v>
+        <v>18658594.55</v>
       </c>
       <c r="E40" s="20">
-        <v>770374.71</v>
+        <v>1011574.06</v>
       </c>
       <c r="F40" s="20">
-        <v>15557067.39</v>
+        <v>22161378.17</v>
       </c>
       <c r="G40" s="20">
-        <v>299032.13</v>
+        <v>388566.21</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>30462002.01</v>
+        <v>42220112.99</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>25074986.91</v>
+        <v>33361724.02</v>
       </c>
       <c r="E41" s="20">
-        <v>747738.03</v>
+        <v>1169002.83</v>
       </c>
       <c r="F41" s="20">
-        <v>12785040.29</v>
+        <v>17863173.48</v>
       </c>
       <c r="G41" s="20">
-        <v>632959.4</v>
+        <v>841754.98</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>39240724.63</v>
+        <v>53235655.31</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>7763662.11</v>
+        <v>10431798.93</v>
       </c>
       <c r="E42" s="20">
-        <v>257075.82</v>
+        <v>310037.21</v>
       </c>
       <c r="F42" s="20">
-        <v>5250858.93</v>
+        <v>7293132.05</v>
       </c>
       <c r="G42" s="20">
-        <v>185421.05</v>
+        <v>283050.04</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>13457017.91</v>
+        <v>18318018.23</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>13073916.97</v>
+        <v>17752047.77</v>
       </c>
       <c r="E43" s="20">
-        <v>200611.64</v>
+        <v>269818.07</v>
       </c>
       <c r="F43" s="20">
-        <v>10633494.18</v>
+        <v>14849527.75</v>
       </c>
       <c r="G43" s="20">
-        <v>501198.53</v>
+        <v>633687</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>24409221.32</v>
+        <v>33505080.59</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>4068399.2</v>
+        <v>5382913.35</v>
       </c>
       <c r="E44" s="20">
-        <v>151157.57</v>
+        <v>191173.46</v>
       </c>
       <c r="F44" s="20">
-        <v>7130485.84</v>
+        <v>9796707.93</v>
       </c>
       <c r="G44" s="20">
-        <v>219964.05</v>
+        <v>274585.23</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>11570006.66</v>
+        <v>15645379.97</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>3480246.14</v>
+        <v>4648701.59</v>
       </c>
       <c r="E45" s="20">
-        <v>128437.02</v>
+        <v>171602.25</v>
       </c>
       <c r="F45" s="20">
-        <v>3958460.92</v>
+        <v>5513264.36</v>
       </c>
       <c r="G45" s="20">
-        <v>87977.98</v>
+        <v>129201.85</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>7655122.06</v>
+        <v>10462770.05</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>20912867.91</v>
+        <v>27971770.1</v>
       </c>
       <c r="E46" s="20">
-        <v>633527.75</v>
+        <v>797462.82</v>
       </c>
       <c r="F46" s="20">
-        <v>22317347.22</v>
+        <v>31167375.75</v>
       </c>
       <c r="G46" s="20">
-        <v>229611.28</v>
+        <v>356217.84</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>44093566.2</v>
+        <v>60293038.55</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>4878648.69</v>
+        <v>6375106.74</v>
       </c>
       <c r="E47" s="20">
-        <v>202762.12</v>
+        <v>277228.46</v>
       </c>
       <c r="F47" s="20">
-        <v>4137408.49</v>
+        <v>5581963.12</v>
       </c>
       <c r="G47" s="20">
-        <v>100847.29</v>
+        <v>229796.25</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>9319666.59</v>
+        <v>12464094.57</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>97364403.3</v>
+        <v>130283586.58</v>
       </c>
       <c r="E48" s="15">
-        <v>3234605.74</v>
+        <v>4373144.38</v>
       </c>
       <c r="F48" s="15">
-        <v>86874027.16</v>
+        <v>121261677.27</v>
       </c>
       <c r="G48" s="15">
-        <v>2405226.32</v>
+        <v>3344172.52</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>2652.84</v>
+        <v>3554.46</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>189880915.36</v>
+        <v>259266135.21</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>401560510.49</v>
+        <v>544402279.93</v>
       </c>
       <c r="E49" s="20">
-        <v>10668637.41</v>
+        <v>14033992.95</v>
       </c>
       <c r="F49" s="20">
-        <v>342207605.64</v>
+        <v>470032488.92</v>
       </c>
       <c r="G49" s="20">
-        <v>3435924.16</v>
+        <v>4256326.08</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>757872744.25</v>
+        <v>1032725154.43</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>32323046.24</v>
+        <v>43647016.32</v>
       </c>
       <c r="E50" s="20">
-        <v>796989.97</v>
+        <v>1134663.27</v>
       </c>
       <c r="F50" s="20">
-        <v>44095388.26</v>
+        <v>58947411.02</v>
       </c>
       <c r="G50" s="20">
-        <v>349382.62</v>
+        <v>458531.44</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>77564807.09</v>
+        <v>104187622.05</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>13560499.42</v>
+        <v>18307905.13</v>
       </c>
       <c r="E51" s="20">
-        <v>1060078.02</v>
+        <v>1371999.55</v>
       </c>
       <c r="F51" s="20">
-        <v>26567672.56</v>
+        <v>35340310.91</v>
       </c>
       <c r="G51" s="20">
-        <v>276551.36</v>
+        <v>344684.96</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>41464801.36</v>
+        <v>55364900.55</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>42742665.59</v>
+        <v>57835497.92</v>
       </c>
       <c r="E52" s="20">
-        <v>1475006.04</v>
+        <v>1945946.72</v>
       </c>
       <c r="F52" s="20">
-        <v>39179959.15</v>
+        <v>53664245</v>
       </c>
       <c r="G52" s="20">
-        <v>1593667.92</v>
+        <v>2110316.92</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>84991298.7</v>
+        <v>115556006.56</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>490186721.74</v>
+        <v>664192699.3</v>
       </c>
       <c r="E53" s="15">
-        <v>14000711.44</v>
+        <v>18486602.49</v>
       </c>
       <c r="F53" s="15">
-        <v>452050625.61</v>
+        <v>617984455.85</v>
       </c>
       <c r="G53" s="15">
-        <v>5655526.06</v>
+        <v>7169859.4</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>961893651.4</v>
+        <v>1307833683.59</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>44249792.68</v>
+        <v>59312081.01</v>
       </c>
       <c r="E54" s="20">
-        <v>548370.92</v>
+        <v>763555.82</v>
       </c>
       <c r="F54" s="20">
-        <v>25990124.23</v>
+        <v>34929682.37</v>
       </c>
       <c r="G54" s="20">
-        <v>796368.17</v>
+        <v>962143.17</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>15652.68</v>
+        <v>22307.36</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>71600308.68</v>
+        <v>95989769.73</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>21210719.26</v>
+        <v>28640844.37</v>
       </c>
       <c r="E55" s="20">
-        <v>447903.73</v>
+        <v>555805.69</v>
       </c>
       <c r="F55" s="20">
-        <v>12921541.38</v>
+        <v>17329255.14</v>
       </c>
       <c r="G55" s="20">
-        <v>289970.85</v>
+        <v>407940.94</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
-        <v>384.18</v>
+        <v>747.84</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>34870519.4</v>
+        <v>46934593.98</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>65460511.94</v>
+        <v>87952925.38</v>
       </c>
       <c r="E56" s="15">
-        <v>996274.65</v>
+        <v>1319361.51</v>
       </c>
       <c r="F56" s="15">
-        <v>38911665.61</v>
+        <v>52258937.51</v>
       </c>
       <c r="G56" s="15">
-        <v>1086339.02</v>
+        <v>1370084.11</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>16036.86</v>
+        <v>23055.2</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>106470828.08</v>
+        <v>142924363.71</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>92121276.71</v>
+        <v>122606981.9</v>
       </c>
       <c r="E57" s="20">
-        <v>2559722.75</v>
+        <v>3330301.91</v>
       </c>
       <c r="F57" s="20">
-        <v>42343408.14</v>
+        <v>58952532.03</v>
       </c>
       <c r="G57" s="20">
-        <v>1048099.92</v>
+        <v>1438228.09</v>
       </c>
       <c r="H57" s="20">
-        <v>1420696.95</v>
+        <v>1859818.44</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>139493204.47</v>
+        <v>188187862.37</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>23871943.73</v>
+        <v>32247992.26</v>
       </c>
       <c r="E58" s="20">
-        <v>653747.98</v>
+        <v>831770.49</v>
       </c>
       <c r="F58" s="20">
-        <v>10150798.53</v>
+        <v>13783476.16</v>
       </c>
       <c r="G58" s="20">
-        <v>182395.52</v>
+        <v>265314.48</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>34858885.76</v>
+        <v>47128553.39</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>23642365.39</v>
+        <v>31480764.74</v>
       </c>
       <c r="E59" s="20">
-        <v>469913.04</v>
+        <v>621967.29</v>
       </c>
       <c r="F59" s="20">
-        <v>7866220.39</v>
+        <v>10917474.77</v>
       </c>
       <c r="G59" s="20">
-        <v>198489.98</v>
+        <v>291369.65</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
         <v>39.14</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>32177027.94</v>
+        <v>43311615.59</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>74714893.97</v>
+        <v>100373218.74</v>
       </c>
       <c r="E60" s="20">
-        <v>1637365.5</v>
+        <v>2141249.91</v>
       </c>
       <c r="F60" s="20">
-        <v>32889274.13</v>
+        <v>44805656.12</v>
       </c>
       <c r="G60" s="20">
-        <v>814912.88</v>
+        <v>965599.05</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>318.23</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>110056764.71</v>
+        <v>148286042.05</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>214350479.8</v>
+        <v>286708957.64</v>
       </c>
       <c r="E61" s="15">
-        <v>5320749.27</v>
+        <v>6925289.6</v>
       </c>
       <c r="F61" s="15">
-        <v>93249701.19</v>
+        <v>128459139.08</v>
       </c>
       <c r="G61" s="15">
-        <v>2243898.3</v>
+        <v>2960511.27</v>
       </c>
       <c r="H61" s="15">
-        <v>1420696.95</v>
+        <v>1859818.44</v>
       </c>
       <c r="I61" s="15">
         <v>357.37</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>316585882.88</v>
+        <v>426914073.4</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>8210832.8</v>
+        <v>11411559.33</v>
       </c>
       <c r="E62" s="20">
-        <v>594668.69</v>
+        <v>740773.6</v>
       </c>
       <c r="F62" s="20">
-        <v>13688019.38</v>
+        <v>19086401.97</v>
       </c>
       <c r="G62" s="20">
-        <v>148388.02</v>
+        <v>201489.15</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>22641908.89</v>
+        <v>31440224.05</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>8210832.8</v>
+        <v>11411559.33</v>
       </c>
       <c r="E63" s="15">
-        <v>594668.69</v>
+        <v>740773.6</v>
       </c>
       <c r="F63" s="15">
-        <v>13688019.38</v>
+        <v>19086401.97</v>
       </c>
       <c r="G63" s="15">
-        <v>148388.02</v>
+        <v>201489.15</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>22641908.89</v>
+        <v>31440224.05</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>356861117.35</v>
+        <v>488083541.96</v>
       </c>
       <c r="E64" s="20">
-        <v>4165183.71</v>
+        <v>5435827.62</v>
       </c>
       <c r="F64" s="20">
-        <v>446506330.37</v>
+        <v>621381427.1</v>
       </c>
       <c r="G64" s="20">
-        <v>8210363.52</v>
+        <v>11107516.13</v>
       </c>
       <c r="H64" s="20">
-        <v>210673.12</v>
+        <v>269681.41</v>
       </c>
       <c r="I64" s="20">
         <v>590</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>815954258.07</v>
+        <v>1126278584.22</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>356861117.35</v>
+        <v>488083541.96</v>
       </c>
       <c r="E65" s="15">
-        <v>4165183.71</v>
+        <v>5435827.62</v>
       </c>
       <c r="F65" s="15">
-        <v>446506330.37</v>
+        <v>621381427.1</v>
       </c>
       <c r="G65" s="15">
-        <v>8210363.52</v>
+        <v>11107516.13</v>
       </c>
       <c r="H65" s="15">
-        <v>210673.12</v>
+        <v>269681.41</v>
       </c>
       <c r="I65" s="15">
         <v>590</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>815954258.07</v>
+        <v>1126278584.22</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>120476812.47</v>
+        <v>160288936.89</v>
       </c>
       <c r="E66" s="20">
-        <v>1917667.41</v>
+        <v>2587473.38</v>
       </c>
       <c r="F66" s="20">
-        <v>79710422.23</v>
+        <v>109308735.91</v>
       </c>
       <c r="G66" s="20">
-        <v>750669.19</v>
+        <v>1009978.45</v>
       </c>
       <c r="H66" s="20">
-        <v>474585.18</v>
+        <v>649861.8</v>
       </c>
       <c r="I66" s="20">
         <v>469.04</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>203330625.52</v>
+        <v>273845455.47</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>120476812.47</v>
+        <v>160288936.89</v>
       </c>
       <c r="E67" s="15">
-        <v>1917667.41</v>
+        <v>2587473.38</v>
       </c>
       <c r="F67" s="15">
-        <v>79710422.23</v>
+        <v>109308735.91</v>
       </c>
       <c r="G67" s="15">
-        <v>750669.19</v>
+        <v>1009978.45</v>
       </c>
       <c r="H67" s="15">
-        <v>474585.18</v>
+        <v>649861.8</v>
       </c>
       <c r="I67" s="15">
         <v>469.04</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>203330625.52</v>
+        <v>273845455.47</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>51603290.74</v>
+        <v>69345203.71</v>
       </c>
       <c r="E68" s="20">
-        <v>841251.19</v>
+        <v>1131302.2</v>
       </c>
       <c r="F68" s="20">
-        <v>36471651.6</v>
+        <v>50187850.88</v>
       </c>
       <c r="G68" s="20">
-        <v>397977.21</v>
+        <v>651974.61</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>89314170.74</v>
+        <v>121316331.4</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>51603290.74</v>
+        <v>69345203.71</v>
       </c>
       <c r="E69" s="15">
-        <v>841251.19</v>
+        <v>1131302.2</v>
       </c>
       <c r="F69" s="15">
-        <v>36471651.6</v>
+        <v>50187850.88</v>
       </c>
       <c r="G69" s="15">
-        <v>397977.21</v>
+        <v>651974.61</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>89314170.74</v>
+        <v>121316331.4</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>69158471.87</v>
+        <v>94920307.15</v>
       </c>
       <c r="E70" s="20">
-        <v>1259508.28</v>
+        <v>1683015.5</v>
       </c>
       <c r="F70" s="20">
-        <v>72608840.93</v>
+        <v>97618155.13</v>
       </c>
       <c r="G70" s="20">
-        <v>804109.83</v>
+        <v>1141423.61</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>150.74</v>
+        <v>177.79</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>143831977.95</v>
+        <v>195363975.48</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>20356692.24</v>
+        <v>27804529.87</v>
       </c>
       <c r="E71" s="20">
-        <v>486174.96</v>
+        <v>867753.68</v>
       </c>
       <c r="F71" s="20">
-        <v>27546336.86</v>
+        <v>37966395.85</v>
       </c>
       <c r="G71" s="20">
-        <v>296033.25</v>
+        <v>395451.88</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>48685237.31</v>
+        <v>67034131.28</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>148419446.2</v>
+        <v>201302185.58</v>
       </c>
       <c r="E72" s="20">
-        <v>3289573.39</v>
+        <v>4224228.67</v>
       </c>
       <c r="F72" s="20">
-        <v>130431922.45</v>
+        <v>176182614.65</v>
       </c>
       <c r="G72" s="20">
-        <v>1815331.99</v>
+        <v>2283600.37</v>
       </c>
       <c r="H72" s="20">
         <v>46332.97</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>284002607</v>
+        <v>384038962.24</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>237934610.31</v>
+        <v>324027022.6</v>
       </c>
       <c r="E73" s="15">
-        <v>5035256.63</v>
+        <v>6774997.85</v>
       </c>
       <c r="F73" s="15">
-        <v>230587100.24</v>
+        <v>311767165.63</v>
       </c>
       <c r="G73" s="15">
-        <v>2915475.07</v>
+        <v>3820475.86</v>
       </c>
       <c r="H73" s="15">
         <v>47229.27</v>
       </c>
       <c r="I73" s="15">
-        <v>150.74</v>
+        <v>177.79</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>476519822.26</v>
+        <v>646437069</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>49684606.82</v>
+        <v>68380129.54</v>
       </c>
       <c r="E74" s="20">
-        <v>1164659.54</v>
+        <v>1636756.36</v>
       </c>
       <c r="F74" s="20">
-        <v>17812345.3</v>
+        <v>24281718.21</v>
       </c>
       <c r="G74" s="20">
-        <v>411531.11</v>
+        <v>481715.98</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>69073142.77</v>
+        <v>94780320.09</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>98391977.92</v>
+        <v>132830760.05</v>
       </c>
       <c r="E75" s="20">
-        <v>1781046.49</v>
+        <v>2304003.39</v>
       </c>
       <c r="F75" s="20">
-        <v>43391055.21</v>
+        <v>59164087.73</v>
       </c>
       <c r="G75" s="20">
-        <v>481080.43</v>
+        <v>660528.21</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>144050868.8</v>
+        <v>194965088.13</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>162022874.06</v>
+        <v>219116132.57</v>
       </c>
       <c r="E76" s="20">
-        <v>2629528.38</v>
+        <v>3391949.81</v>
       </c>
       <c r="F76" s="20">
-        <v>61135975.73</v>
+        <v>82198690.82</v>
       </c>
       <c r="G76" s="20">
-        <v>674036.19</v>
+        <v>924856.64</v>
       </c>
       <c r="H76" s="20">
-        <v>35028.54</v>
+        <v>73879.86</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>226498354.9</v>
+        <v>305706421.7</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>310099458.8</v>
+        <v>420327022.16</v>
       </c>
       <c r="E77" s="15">
-        <v>5575234.41</v>
+        <v>7332709.56</v>
       </c>
       <c r="F77" s="15">
-        <v>122339376.24</v>
+        <v>165644496.76</v>
       </c>
       <c r="G77" s="15">
-        <v>1566647.73</v>
+        <v>2067100.83</v>
       </c>
       <c r="H77" s="15">
-        <v>40737.29</v>
+        <v>79588.61</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>439622366.47</v>
+        <v>595451829.92</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>6735915.46</v>
+        <v>9113511.34</v>
       </c>
       <c r="E78" s="20">
-        <v>76727.39</v>
+        <v>98162.22</v>
       </c>
       <c r="F78" s="20">
-        <v>2542665.19</v>
+        <v>3360414.1</v>
       </c>
       <c r="G78" s="20">
-        <v>47073.97</v>
+        <v>67942.96</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>9402382.01</v>
+        <v>12640030.62</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>6735915.46</v>
+        <v>9113511.34</v>
       </c>
       <c r="E79" s="15">
-        <v>76727.39</v>
+        <v>98162.22</v>
       </c>
       <c r="F79" s="15">
-        <v>2542665.19</v>
+        <v>3360414.1</v>
       </c>
       <c r="G79" s="15">
-        <v>47073.97</v>
+        <v>67942.96</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>9402382.01</v>
+        <v>12640030.62</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>8225961.02</v>
+        <v>11046057.32</v>
       </c>
       <c r="E80" s="20">
-        <v>46453.38</v>
+        <v>61792.92</v>
       </c>
       <c r="F80" s="20">
-        <v>3298387.18</v>
+        <v>4655256.88</v>
       </c>
       <c r="G80" s="20">
-        <v>30153.67</v>
+        <v>44968.6</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>11600955.25</v>
+        <v>15808075.72</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>8225961.02</v>
+        <v>11046057.32</v>
       </c>
       <c r="E81" s="15">
-        <v>46453.38</v>
+        <v>61792.92</v>
       </c>
       <c r="F81" s="15">
-        <v>3298387.18</v>
+        <v>4655256.88</v>
       </c>
       <c r="G81" s="15">
-        <v>30153.67</v>
+        <v>44968.6</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>11600955.25</v>
+        <v>15808075.72</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>101344.05</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
         <v>101344.05</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>2996421320.65</v>
+        <v>4057054651.6</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>62637603.03</v>
+        <v>82864286.3</v>
       </c>
       <c r="F83" s="26">
-        <v>2340339122.28</v>
+        <v>3206182131.71</v>
       </c>
       <c r="G83" s="26">
-        <v>36110416.51</v>
+        <v>48504554.36</v>
       </c>
       <c r="H83" s="26">
-        <v>4131361.3</v>
+        <v>5942338.68</v>
       </c>
       <c r="I83" s="26">
-        <v>40955.11</v>
+        <v>51948.76</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>5439680778.88</v>
+        <v>7400599911.41</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -12309,2546 +12321,2546 @@
       </c>
       <c r="Q17" s="38" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="18" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="37" t="s">
         <v>160</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="G18" s="37" t="s">
         <v>162</v>
       </c>
       <c r="I18" s="37" t="s">
         <v>117</v>
       </c>
       <c r="J18" s="37" t="s">
         <v>117</v>
       </c>
       <c r="K18" s="37" t="s">
-        <v>117</v>
+        <v>163</v>
       </c>
       <c r="L18" s="37" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="M18" s="37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N18" s="37" t="s">
         <v>117</v>
       </c>
       <c r="P18" s="37" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q18" s="38" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="19" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="39" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E19" s="39" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G19" s="39" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="I19" s="39" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J19" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K19" s="39" t="s">
-        <v>117</v>
+        <v>163</v>
       </c>
       <c r="L19" s="39" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M19" s="39" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N19" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="39" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="Q19" s="40" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="20" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="41" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E20" s="41" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G20" s="41" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="I20" s="41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J20" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K20" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L20" s="41" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M20" s="41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N20" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P20" s="41" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="Q20" s="42" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="41" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E21" s="41" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G21" s="41" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="I21" s="41" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J21" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K21" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L21" s="41" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="M21" s="41" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="N21" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P21" s="41" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Q21" s="42" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="22" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="41" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E22" s="41" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="G22" s="41" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I22" s="41" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J22" s="41" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K22" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L22" s="41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M22" s="41" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N22" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P22" s="41" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="Q22" s="42" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E23" s="39" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G23" s="39" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J23" s="39" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="K23" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L23" s="39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="M23" s="39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="N23" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P23" s="39" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="Q23" s="40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="24" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E24" s="41" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G24" s="41" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I24" s="41" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L24" s="41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M24" s="41" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="N24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P24" s="41" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q24" s="42" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="25" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E25" s="39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="I25" s="39" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L25" s="39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="M25" s="39" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="N25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P25" s="39" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q25" s="40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E26" s="41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G26" s="41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I26" s="41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J26" s="41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P26" s="41" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="Q26" s="42" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E27" s="39" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G27" s="39" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="I27" s="39" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J27" s="39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="K27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M27" s="39" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P27" s="39" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="Q27" s="40" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E28" s="41" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="G28" s="41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L28" s="41" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M28" s="41" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="N28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P28" s="41" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="Q28" s="42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E29" s="41" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G29" s="41" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="I29" s="41" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J29" s="41" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="K29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L29" s="41" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M29" s="41" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="N29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P29" s="41" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="Q29" s="42" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E30" s="39" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="I30" s="39" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="J30" s="39" t="s">
-        <v>117</v>
+        <v>228</v>
       </c>
       <c r="K30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L30" s="39" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M30" s="39" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="N30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P30" s="39" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="Q30" s="40" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E31" s="41" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I31" s="41" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="J31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L31" s="41" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M31" s="41" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="N31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P31" s="41" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="Q31" s="42" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E32" s="39" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="I32" s="39" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="J32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L32" s="39" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="M32" s="39" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="N32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P32" s="39" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="Q32" s="40" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E33" s="41" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="G33" s="41" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="I33" s="41" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="J33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L33" s="41" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M33" s="41" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="N33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P33" s="41" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="Q33" s="42" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E34" s="41" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="G34" s="41" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="I34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L34" s="41" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="M34" s="41" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="N34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P34" s="41" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="Q34" s="42" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E35" s="41" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="G35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L35" s="41" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="M35" s="41" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="N35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P35" s="41" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="Q35" s="42" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E36" s="41" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G36" s="41" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="I36" s="41" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="J36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L36" s="41" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="M36" s="41" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P36" s="41" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="Q36" s="42" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E37" s="41" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="G37" s="41" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="I37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L37" s="41" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="M37" s="41" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P37" s="41" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="Q37" s="42" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="E38" s="39" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="I38" s="39" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="J38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L38" s="39" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="M38" s="39" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="N38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P38" s="39" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="Q38" s="40" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="G39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="N39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="E40" s="41" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="I40" s="41" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="J40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L40" s="41" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M40" s="41" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="N40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P40" s="41" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="Q40" s="42" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="I41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="N41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E42" s="41" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G42" s="41" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="J42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L42" s="41" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="N42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P42" s="41" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="Q42" s="42" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E43" s="41" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="G43" s="41" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I43" s="41" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="J43" s="41" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="K43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L43" s="41" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M43" s="41" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="N43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P43" s="41" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="Q43" s="42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I44" s="41" t="s">
-        <v>117</v>
+        <v>318</v>
       </c>
       <c r="J44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L44" s="41" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M44" s="41" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="N44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P44" s="41" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="Q44" s="42" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="G45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="J45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="J46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="N46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="J47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="N47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="N48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="J49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="N49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="J50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="N50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="I51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="N51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="I52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="K52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="N52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="J53" s="39" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="N53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="J54" s="41" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="K54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="N54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="I55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="N55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="J56" s="39" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="K56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="N56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="J57" s="41" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="K57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="N57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="N58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="N59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="N60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="J61" s="39" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="K61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="N62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="I63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="N63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="N64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="I65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="N66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="J67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="J68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="N68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="J69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="N69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="J70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="N70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="N71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="I72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="N72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="J73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="N73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="I74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="N74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="I75" s="41" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="J75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="N75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="J76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="N76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="J77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="N77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="J78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="N78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="G79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="J79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="N79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="G80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="J80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="N80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="J81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="N81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="N82" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>527</v>
+        <v>539</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="N83" s="43" t="s">
         <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15160,2886 +15172,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>528305378.42</v>
+        <v>794951318.62</v>
       </c>
       <c r="E12" s="9">
-        <v>70558980.1</v>
+        <v>101903372.69</v>
       </c>
       <c r="F12" s="9">
-        <v>28104.37</v>
+        <v>29374.27</v>
       </c>
       <c r="I12" s="9">
-        <v>1408624.74</v>
+        <v>2107718.85</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2346.24</v>
+        <v>2429.79</v>
       </c>
       <c r="L12" s="9">
-        <v>4781498.69</v>
+        <v>7195303.62</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>50236092.71</v>
+        <v>74483139.07</v>
       </c>
       <c r="P12" s="9">
-        <v>23625970.64</v>
+        <v>35699980.06</v>
       </c>
       <c r="Q12" s="33">
-        <v>678946995.91</v>
+        <v>1016372636.97</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>778755197.3</v>
+        <v>1181605935.63</v>
       </c>
       <c r="E13" s="9">
-        <v>75292140.72</v>
+        <v>110735158.02</v>
       </c>
       <c r="F13" s="9">
-        <v>12998.62</v>
+        <v>13970.66</v>
       </c>
       <c r="I13" s="9">
-        <v>16283118.75</v>
+        <v>25047682.97</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
-        <v>553.17</v>
+        <v>601.67</v>
       </c>
       <c r="L13" s="9">
-        <v>7541811.77</v>
+        <v>11229889.14</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>102811460.29</v>
+        <v>147419878.58</v>
       </c>
       <c r="P13" s="9">
-        <v>33745500.29</v>
+        <v>51418668.49</v>
       </c>
       <c r="Q13" s="33">
-        <v>1014442780.91</v>
+        <v>1527471785.16</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>507846427.13</v>
+        <v>759691622.69</v>
       </c>
       <c r="E14" s="9">
-        <v>61509923.59</v>
+        <v>90473741.23</v>
       </c>
       <c r="F14" s="9">
-        <v>20154.62</v>
+        <v>23645.92</v>
       </c>
       <c r="I14" s="9">
-        <v>1213.33</v>
+        <v>2163.32</v>
       </c>
       <c r="J14" s="9">
-        <v>6841.44</v>
+        <v>10634.4</v>
       </c>
       <c r="K14" s="9">
-        <v>0</v>
+        <v>25.7</v>
       </c>
       <c r="L14" s="9">
-        <v>5012222.52</v>
+        <v>7430583.6</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>60588841.38</v>
+        <v>90914462.81</v>
       </c>
       <c r="P14" s="9">
-        <v>22442531.53</v>
+        <v>33850717.7</v>
       </c>
       <c r="Q14" s="33">
-        <v>657428155.54</v>
+        <v>982397597.37</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>631648692.03</v>
+        <v>945182104.09</v>
       </c>
       <c r="E15" s="9">
-        <v>77423643.15</v>
+        <v>113761134.56</v>
       </c>
       <c r="F15" s="9">
-        <v>24248.46</v>
+        <v>25199.82</v>
       </c>
       <c r="I15" s="9">
-        <v>336976.94</v>
+        <v>517542.01</v>
       </c>
       <c r="J15" s="9">
-        <v>2410.8</v>
+        <v>3616.2</v>
       </c>
       <c r="K15" s="9">
-        <v>997.53</v>
+        <v>973.3</v>
       </c>
       <c r="L15" s="9">
-        <v>7000294.65</v>
+        <v>10424553.24</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>72395401.78</v>
+        <v>106773713.28</v>
       </c>
       <c r="P15" s="9">
-        <v>27425197.45</v>
+        <v>41373635.05</v>
       </c>
       <c r="Q15" s="33">
-        <v>816257862.79</v>
+        <v>1218062471.55</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>385849632.44</v>
+        <v>607837298.27</v>
       </c>
       <c r="E16" s="9">
-        <v>33652126.82</v>
+        <v>49426185.92</v>
       </c>
       <c r="F16" s="9">
-        <v>71925.19</v>
+        <v>72185.43</v>
       </c>
       <c r="I16" s="9">
-        <v>2946305.27</v>
+        <v>4440647.88</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>1531.2</v>
+        <v>1508.2</v>
       </c>
       <c r="L16" s="9">
-        <v>3931859.89</v>
+        <v>5811007.01</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>42380517.44</v>
+        <v>59075428.27</v>
       </c>
       <c r="P16" s="9">
-        <v>17392052.27</v>
+        <v>27721315.75</v>
       </c>
       <c r="Q16" s="33">
-        <v>486225950.52</v>
+        <v>754385576.73</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>371632345.82</v>
+        <v>552107140.13</v>
       </c>
       <c r="E17" s="9">
-        <v>46567447.23</v>
+        <v>68744882.26</v>
       </c>
       <c r="F17" s="9">
-        <v>24304.65</v>
+        <v>25965</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>5277.96</v>
+        <v>7916.94</v>
       </c>
       <c r="K17" s="9">
         <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>4231724.94</v>
+        <v>6249145.5</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>44005647.46</v>
+        <v>67334772.37</v>
       </c>
       <c r="P17" s="9">
-        <v>16730893.09</v>
+        <v>25091980.44</v>
       </c>
       <c r="Q17" s="33">
-        <v>483197857.94</v>
+        <v>719562019.43</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>1323230532.42</v>
+        <v>2010707113.25</v>
       </c>
       <c r="E18" s="9">
-        <v>159515808.1</v>
+        <v>234203717.54</v>
       </c>
       <c r="F18" s="9">
-        <v>2197.03</v>
+        <v>2199.05</v>
       </c>
       <c r="I18" s="9">
-        <v>2295107.08</v>
+        <v>3518274.27</v>
       </c>
       <c r="J18" s="9">
-        <v>1931.92</v>
+        <v>2897.88</v>
       </c>
       <c r="K18" s="9">
-        <v>1244.5</v>
+        <v>1228.98</v>
       </c>
       <c r="L18" s="9">
-        <v>8839220.27</v>
+        <v>13512690.81</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>142118580.67</v>
+        <v>203715431.61</v>
       </c>
       <c r="P18" s="9">
-        <v>57085818.77</v>
+        <v>86906855.94</v>
       </c>
       <c r="Q18" s="33">
-        <v>1693090440.76</v>
+        <v>2552570409.33</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>1579184769.89</v>
+        <v>2376419551.56</v>
       </c>
       <c r="E19" s="9">
-        <v>139462885.44</v>
+        <v>205083040.57</v>
       </c>
       <c r="F19" s="9">
-        <v>44616.15</v>
+        <v>44753.02</v>
       </c>
       <c r="I19" s="9">
-        <v>1003991.8</v>
+        <v>1502563.73</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>558.4</v>
+        <v>558.72</v>
       </c>
       <c r="L19" s="9">
-        <v>13304465.16</v>
+        <v>20178127.74</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>155062390.14</v>
+        <v>231206441.86</v>
       </c>
       <c r="P19" s="9">
-        <v>67354313.21</v>
+        <v>102681120.71</v>
       </c>
       <c r="Q19" s="33">
-        <v>1955417990.19</v>
+        <v>2937116157.91</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>6106452975.45</v>
+        <v>9228502084.24</v>
       </c>
       <c r="E20" s="15">
-        <v>663982955.15</v>
+        <v>974331232.79</v>
       </c>
       <c r="F20" s="15">
-        <v>228549.09</v>
+        <v>237293.17</v>
       </c>
       <c r="I20" s="15">
-        <v>24275337.91</v>
+        <v>37136593.03</v>
       </c>
       <c r="J20" s="15">
-        <v>16462.12</v>
+        <v>25065.42</v>
       </c>
       <c r="K20" s="15">
-        <v>7447.83</v>
+        <v>7543.15</v>
       </c>
       <c r="L20" s="15">
-        <v>54643097.89</v>
+        <v>82031300.66</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>669598931.87</v>
+        <v>980923267.85</v>
       </c>
       <c r="P20" s="15">
-        <v>265802277.25</v>
+        <v>404744274.14</v>
       </c>
       <c r="Q20" s="34">
-        <v>7785008034.56</v>
+        <v>11707938654.45</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>204343880.62</v>
+        <v>307987503.21</v>
       </c>
       <c r="E21" s="20">
-        <v>27084196.37</v>
+        <v>39406045.62</v>
       </c>
       <c r="F21" s="20">
-        <v>603.25</v>
+        <v>876.58</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>89030.42</v>
+        <v>142404.36</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>14036906.23</v>
+        <v>20696662.46</v>
       </c>
       <c r="P21" s="20">
-        <v>8411200.97</v>
+        <v>12806875.31</v>
       </c>
       <c r="Q21" s="35">
-        <v>253965817.86</v>
+        <v>381040367.54</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>104838145.49</v>
+        <v>157163650.88</v>
       </c>
       <c r="E22" s="20">
-        <v>13883365.75</v>
+        <v>20580618.67</v>
       </c>
       <c r="F22" s="20">
-        <v>597.76</v>
+        <v>760.55</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>159988.59</v>
+        <v>197097.14</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>55533.97</v>
+        <v>85073.93</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>7356488.8</v>
+        <v>10974572.98</v>
       </c>
       <c r="P22" s="20">
-        <v>4487469.22</v>
+        <v>6778284.18</v>
       </c>
       <c r="Q22" s="35">
-        <v>130781589.58</v>
+        <v>195780058.33</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>999301423.45</v>
+        <v>1505761417.39</v>
       </c>
       <c r="E23" s="20">
-        <v>82118312.83</v>
+        <v>120524219.53</v>
       </c>
       <c r="F23" s="20">
-        <v>1662.21</v>
+        <v>1514.72</v>
       </c>
       <c r="I23" s="20">
-        <v>11129.62</v>
+        <v>16683.54</v>
       </c>
       <c r="J23" s="20">
-        <v>2667.04</v>
+        <v>4000.56</v>
       </c>
       <c r="K23" s="20">
-        <v>2155.88</v>
+        <v>2227.4</v>
       </c>
       <c r="L23" s="20">
-        <v>389065.53</v>
+        <v>726266.68</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>66226377.86</v>
+        <v>98718251.9</v>
       </c>
       <c r="P23" s="20">
-        <v>39909698.87</v>
+        <v>60584008.36</v>
       </c>
       <c r="Q23" s="35">
-        <v>1187962493.29</v>
+        <v>1786338590.08</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>1308483449.56</v>
+        <v>1970912571.48</v>
       </c>
       <c r="E24" s="15">
-        <v>123085874.95</v>
+        <v>180510883.82</v>
       </c>
       <c r="F24" s="15">
-        <v>2863.22</v>
+        <v>3151.85</v>
       </c>
       <c r="I24" s="15">
-        <v>11129.62</v>
+        <v>16683.54</v>
       </c>
       <c r="J24" s="15">
-        <v>162655.63</v>
+        <v>201097.7</v>
       </c>
       <c r="K24" s="15">
-        <v>2155.88</v>
+        <v>2227.4</v>
       </c>
       <c r="L24" s="15">
-        <v>533629.92</v>
+        <v>953744.97</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>87619772.89</v>
+        <v>130389487.34</v>
       </c>
       <c r="P24" s="15">
-        <v>52808369.06</v>
+        <v>80169167.85</v>
       </c>
       <c r="Q24" s="34">
-        <v>1572709900.73</v>
+        <v>2363159015.95</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>811617879.11</v>
+        <v>1219343520.37</v>
       </c>
       <c r="E25" s="20">
-        <v>88174312.67</v>
+        <v>132120811.29</v>
       </c>
       <c r="F25" s="20">
-        <v>-148.15</v>
+        <v>-177.78</v>
       </c>
       <c r="I25" s="20">
-        <v>2923868.37</v>
+        <v>4468368.92</v>
       </c>
       <c r="J25" s="20">
-        <v>13612868.15</v>
+        <v>19691064.3</v>
       </c>
       <c r="K25" s="20">
-        <v>1639.85</v>
+        <v>1689.5</v>
       </c>
       <c r="L25" s="20">
-        <v>1504283.48</v>
+        <v>2291067.39</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>71551076.63</v>
+        <v>105528412.65</v>
       </c>
       <c r="P25" s="20">
-        <v>34407960.72</v>
+        <v>52015790.57</v>
       </c>
       <c r="Q25" s="35">
-        <v>1023793740.83</v>
+        <v>1535460547.21</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>811617879.11</v>
+        <v>1219343520.37</v>
       </c>
       <c r="E26" s="15">
-        <v>88174312.67</v>
+        <v>132120811.29</v>
       </c>
       <c r="F26" s="15">
-        <v>-148.15</v>
+        <v>-177.78</v>
       </c>
       <c r="I26" s="15">
-        <v>2923868.37</v>
+        <v>4468368.92</v>
       </c>
       <c r="J26" s="15">
-        <v>13612868.15</v>
+        <v>19691064.3</v>
       </c>
       <c r="K26" s="15">
-        <v>1639.85</v>
+        <v>1689.5</v>
       </c>
       <c r="L26" s="15">
-        <v>1504283.48</v>
+        <v>2291067.39</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>71551076.63</v>
+        <v>105528412.65</v>
       </c>
       <c r="P26" s="15">
-        <v>34407960.72</v>
+        <v>52015790.57</v>
       </c>
       <c r="Q26" s="34">
-        <v>1023793740.83</v>
+        <v>1535460547.21</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>1062181000.28</v>
+        <v>1743116842.08</v>
       </c>
       <c r="E27" s="20">
-        <v>129998839.92</v>
+        <v>190058087.17</v>
       </c>
       <c r="F27" s="20">
-        <v>1993.53</v>
+        <v>1986.97</v>
       </c>
       <c r="I27" s="20">
-        <v>3892926.16</v>
+        <v>6741479.03</v>
       </c>
       <c r="J27" s="20">
-        <v>6851.76</v>
+        <v>10277.64</v>
       </c>
       <c r="K27" s="20">
-        <v>1747.08</v>
+        <v>2282.94</v>
       </c>
       <c r="L27" s="20">
-        <v>494377.15</v>
+        <v>782372.38</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>179853331.51</v>
+        <v>213823258.4</v>
       </c>
       <c r="P27" s="20">
-        <v>49192334.41</v>
+        <v>77137389.57</v>
       </c>
       <c r="Q27" s="35">
-        <v>1425623401.8</v>
+        <v>2231673976.18</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>1062181000.28</v>
+        <v>1743116842.08</v>
       </c>
       <c r="E28" s="15">
-        <v>129998839.92</v>
+        <v>190058087.17</v>
       </c>
       <c r="F28" s="15">
-        <v>1993.53</v>
+        <v>1986.97</v>
       </c>
       <c r="I28" s="15">
-        <v>3892926.16</v>
+        <v>6741479.03</v>
       </c>
       <c r="J28" s="15">
-        <v>6851.76</v>
+        <v>10277.64</v>
       </c>
       <c r="K28" s="15">
-        <v>1747.08</v>
+        <v>2282.94</v>
       </c>
       <c r="L28" s="15">
-        <v>494377.15</v>
+        <v>782372.38</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>179853331.51</v>
+        <v>213823258.4</v>
       </c>
       <c r="P28" s="15">
-        <v>49192334.41</v>
+        <v>77137389.57</v>
       </c>
       <c r="Q28" s="34">
-        <v>1425623401.8</v>
+        <v>2231673976.18</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>979710442.3</v>
+        <v>1472094652.72</v>
       </c>
       <c r="E29" s="20">
-        <v>86739819.45</v>
+        <v>125119393.35</v>
       </c>
       <c r="F29" s="20">
-        <v>38747.35</v>
+        <v>37457.07</v>
       </c>
       <c r="I29" s="20">
-        <v>8220050.1</v>
+        <v>12724410.77</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5528.98</v>
+        <v>5453.77</v>
       </c>
       <c r="L29" s="20">
-        <v>577265.51</v>
+        <v>1059166.47</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>78312928.43</v>
+        <v>117802485.47</v>
       </c>
       <c r="P29" s="20">
-        <v>39441809.67</v>
+        <v>59760066.8</v>
       </c>
       <c r="Q29" s="35">
-        <v>1193046591.79</v>
+        <v>1788603086.42</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>876072423.79</v>
+        <v>1315615153.51</v>
       </c>
       <c r="E30" s="20">
-        <v>81924861.84</v>
+        <v>118698092.97</v>
       </c>
       <c r="F30" s="20">
-        <v>6260.58</v>
+        <v>7261.49</v>
       </c>
       <c r="I30" s="20">
-        <v>3148040.46</v>
+        <v>4900034.85</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
         <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>305310.35</v>
+        <v>609596.63</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>72410154.7</v>
+        <v>108995882.71</v>
       </c>
       <c r="P30" s="20">
-        <v>35285969.31</v>
+        <v>53520639.45</v>
       </c>
       <c r="Q30" s="35">
-        <v>1069153063.39</v>
+        <v>1602346703.97</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>1855782866.09</v>
+        <v>2787709806.23</v>
       </c>
       <c r="E31" s="15">
-        <v>168664681.29</v>
+        <v>243817486.32</v>
       </c>
       <c r="F31" s="15">
-        <v>45007.93</v>
+        <v>44718.56</v>
       </c>
       <c r="I31" s="15">
-        <v>11368090.56</v>
+        <v>17624445.62</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5571.34</v>
+        <v>5496.13</v>
       </c>
       <c r="L31" s="15">
-        <v>882575.86</v>
+        <v>1668763.1</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>150723083.13</v>
+        <v>226798368.18</v>
       </c>
       <c r="P31" s="15">
-        <v>74727778.98</v>
+        <v>113280706.25</v>
       </c>
       <c r="Q31" s="34">
-        <v>2262199655.18</v>
+        <v>3390949790.39</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>474093961.81</v>
+        <v>713032522.5</v>
       </c>
       <c r="E32" s="20">
-        <v>50775232.45</v>
+        <v>75084100.62</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>2060689.11</v>
+        <v>3392966.83</v>
       </c>
       <c r="J32" s="20">
-        <v>3723.36</v>
+        <v>5432.25</v>
       </c>
       <c r="K32" s="20">
         <v>-393.67</v>
       </c>
       <c r="L32" s="20">
-        <v>428457.82</v>
+        <v>691931.74</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>40515961.19</v>
+        <v>59206561.39</v>
       </c>
       <c r="P32" s="20">
-        <v>19450451.17</v>
+        <v>29469646.06</v>
       </c>
       <c r="Q32" s="35">
-        <v>587328083.24</v>
+        <v>880882767.72</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>474093961.81</v>
+        <v>713032522.5</v>
       </c>
       <c r="E33" s="15">
-        <v>50775232.45</v>
+        <v>75084100.62</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>2060689.11</v>
+        <v>3392966.83</v>
       </c>
       <c r="J33" s="15">
-        <v>3723.36</v>
+        <v>5432.25</v>
       </c>
       <c r="K33" s="15">
         <v>-393.67</v>
       </c>
       <c r="L33" s="15">
-        <v>428457.82</v>
+        <v>691931.74</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>40515961.19</v>
+        <v>59206561.39</v>
       </c>
       <c r="P33" s="15">
-        <v>19450451.17</v>
+        <v>29469646.06</v>
       </c>
       <c r="Q33" s="34">
-        <v>587328083.24</v>
+        <v>880882767.72</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>275257007.4</v>
+        <v>414847792.48</v>
       </c>
       <c r="E34" s="20">
-        <v>34061624.4</v>
+        <v>50033497.01</v>
       </c>
       <c r="F34" s="20">
-        <v>12484.33</v>
+        <v>13178.49</v>
       </c>
       <c r="I34" s="20">
-        <v>3475.17</v>
+        <v>5229.23</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>421.32</v>
+        <v>880.08</v>
       </c>
       <c r="L34" s="20">
-        <v>198657.78</v>
+        <v>319612.65</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>28717720.63</v>
+        <v>42650726.14</v>
       </c>
       <c r="P34" s="20">
-        <v>11659953.68</v>
+        <v>17716380.77</v>
       </c>
       <c r="Q34" s="35">
-        <v>349911344.71</v>
+        <v>525587296.85</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>328681610.95</v>
+        <v>490256942.32</v>
       </c>
       <c r="E35" s="20">
-        <v>39422424.43</v>
+        <v>57888831.47</v>
       </c>
       <c r="F35" s="20">
-        <v>4183.2</v>
+        <v>4272.35</v>
       </c>
       <c r="I35" s="20">
-        <v>0</v>
+        <v>133.01</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>647.84</v>
+        <v>648.04</v>
       </c>
       <c r="L35" s="20">
-        <v>182685.08</v>
+        <v>275683.21</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>29536839.1</v>
+        <v>44285760.49</v>
       </c>
       <c r="P35" s="20">
-        <v>13690875.49</v>
+        <v>20609080.33</v>
       </c>
       <c r="Q35" s="35">
-        <v>411519266.09</v>
+        <v>613321351.22</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>128623844.5</v>
+        <v>193339760.16</v>
       </c>
       <c r="E36" s="20">
-        <v>19083609.6</v>
+        <v>28107307.7</v>
       </c>
       <c r="F36" s="20">
-        <v>4461.31</v>
+        <v>3883.95</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>123071.1</v>
+        <v>200141.68</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>12361590.24</v>
+        <v>18583708.25</v>
       </c>
       <c r="P36" s="20">
-        <v>5762049.56</v>
+        <v>8705276.34</v>
       </c>
       <c r="Q36" s="35">
-        <v>165958626.31</v>
+        <v>248940078.08</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>227213616.85</v>
+        <v>342002272.85</v>
       </c>
       <c r="E37" s="20">
-        <v>18169871.92</v>
+        <v>26677617.89</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
-        <v>27.43</v>
+        <v>54.86</v>
       </c>
       <c r="L37" s="20">
-        <v>105623.27</v>
+        <v>147463.89</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>21072209.52</v>
+        <v>31531451.12</v>
       </c>
       <c r="P37" s="20">
-        <v>9202051.12</v>
+        <v>13951563.35</v>
       </c>
       <c r="Q37" s="35">
-        <v>275763400.11</v>
+        <v>414310423.96</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>515593149.62</v>
+        <v>774652108.05</v>
       </c>
       <c r="E38" s="20">
-        <v>57794180.68</v>
+        <v>83889914.38</v>
       </c>
       <c r="F38" s="20">
-        <v>860.12</v>
+        <v>796.83</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>2464.56</v>
+        <v>2465.75</v>
       </c>
       <c r="L38" s="20">
-        <v>220586.93</v>
+        <v>370696.17</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>47013854.27</v>
+        <v>70377361.09</v>
       </c>
       <c r="P38" s="20">
-        <v>21261880.99</v>
+        <v>32163853.11</v>
       </c>
       <c r="Q38" s="35">
-        <v>641886977.17</v>
+        <v>961457195.38</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>1475369229.32</v>
+        <v>2215098875.86</v>
       </c>
       <c r="E39" s="15">
-        <v>168531711.03</v>
+        <v>246597168.45</v>
       </c>
       <c r="F39" s="15">
-        <v>21988.96</v>
+        <v>22131.62</v>
       </c>
       <c r="I39" s="15">
-        <v>3475.17</v>
+        <v>5362.24</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>3561.15</v>
+        <v>4048.73</v>
       </c>
       <c r="L39" s="15">
-        <v>830624.16</v>
+        <v>1313597.6</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>138702213.76</v>
+        <v>207429007.09</v>
       </c>
       <c r="P39" s="15">
-        <v>61576810.84</v>
+        <v>93146153.9</v>
       </c>
       <c r="Q39" s="34">
-        <v>1845039614.39</v>
+        <v>2763616345.49</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>95306846.35</v>
+        <v>142749669.49</v>
       </c>
       <c r="E40" s="20">
-        <v>14546584.68</v>
+        <v>21395692.39</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>1925.61</v>
+        <v>4507.79</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>696206.16</v>
+        <v>1026116.45</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>9263179.29</v>
+        <v>13871570.64</v>
       </c>
       <c r="P40" s="20">
-        <v>4088299.12</v>
+        <v>6171362.53</v>
       </c>
       <c r="Q40" s="35">
-        <v>123903041.21</v>
+        <v>185218919.29</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>338096909.03</v>
+        <v>507392004.81</v>
       </c>
       <c r="E41" s="20">
-        <v>31483715.63</v>
+        <v>46530902.3</v>
       </c>
       <c r="F41" s="20">
-        <v>1251.29</v>
+        <v>750.68</v>
       </c>
       <c r="I41" s="20">
-        <v>1213.33</v>
+        <v>1852.93</v>
       </c>
       <c r="J41" s="20">
-        <v>16393.36</v>
+        <v>24590.04</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>1531831.44</v>
+        <v>2282336.62</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>22993521.89</v>
+        <v>34170373.91</v>
       </c>
       <c r="P41" s="20">
-        <v>13707590.27</v>
+        <v>20674085.33</v>
       </c>
       <c r="Q41" s="35">
-        <v>407832426.24</v>
+        <v>611076896.62</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>313889500.25</v>
+        <v>470081843.07</v>
       </c>
       <c r="E42" s="20">
-        <v>41055422.25</v>
+        <v>60758797.46</v>
       </c>
       <c r="F42" s="20">
-        <v>-59.11</v>
+        <v>-91.22</v>
       </c>
       <c r="I42" s="20">
-        <v>9017.08</v>
+        <v>13649.92</v>
       </c>
       <c r="J42" s="20">
-        <v>1015212.82</v>
+        <v>1518822.53</v>
       </c>
       <c r="K42" s="20">
-        <v>1601.44</v>
+        <v>1519.33</v>
       </c>
       <c r="L42" s="20">
-        <v>2320665.44</v>
+        <v>3441850.48</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>28917598.08</v>
+        <v>42905221.58</v>
       </c>
       <c r="P42" s="20">
-        <v>13198238.54</v>
+        <v>19876401.25</v>
       </c>
       <c r="Q42" s="35">
-        <v>400407196.79</v>
+        <v>598598014.4</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>130259871.39</v>
+        <v>195604630.55</v>
       </c>
       <c r="E43" s="20">
-        <v>14288597.84</v>
+        <v>20903138.96</v>
       </c>
       <c r="F43" s="20">
         <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>276095.67</v>
+        <v>406410.16</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>689894.86</v>
+        <v>1029021.5</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>9465416.71</v>
+        <v>13931738.65</v>
       </c>
       <c r="P43" s="20">
-        <v>5264758.26</v>
+        <v>7959432.8</v>
       </c>
       <c r="Q43" s="35">
-        <v>160246288.36</v>
+        <v>239836026.25</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>236261456.28</v>
+        <v>353476486.36</v>
       </c>
       <c r="E44" s="20">
-        <v>29270366.37</v>
+        <v>42568636.42</v>
       </c>
       <c r="F44" s="20">
-        <v>-70.74</v>
+        <v>366.77</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
-        <v>28590.08</v>
+        <v>31124.08</v>
       </c>
       <c r="K44" s="20">
-        <v>956.81</v>
+        <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>1663800.24</v>
+        <v>2479563.52</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>19314843.67</v>
+        <v>28770467.37</v>
       </c>
       <c r="P44" s="20">
-        <v>9832690.9</v>
+        <v>14813946.55</v>
       </c>
       <c r="Q44" s="35">
-        <v>296372633.61</v>
+        <v>442140591.07</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>116761216.69</v>
+        <v>175620155.67</v>
       </c>
       <c r="E45" s="20">
-        <v>16368050.46</v>
+        <v>24002889.24</v>
       </c>
       <c r="F45" s="20">
-        <v>0</v>
+        <v>184.12</v>
       </c>
       <c r="I45" s="20">
-        <v>1481.21</v>
+        <v>2262.03</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>650219.54</v>
+        <v>971288.49</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>8207564.05</v>
+        <v>12110940.19</v>
       </c>
       <c r="P45" s="20">
-        <v>4859276.17</v>
+        <v>7341606.96</v>
       </c>
       <c r="Q45" s="35">
-        <v>146847808.12</v>
+        <v>220049326.7</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>77160810.56</v>
+        <v>115232243.16</v>
       </c>
       <c r="E46" s="20">
-        <v>8628940.44</v>
+        <v>12700694.38</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>477669.36</v>
+        <v>709048.12</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>4851313.06</v>
+        <v>7238337.22</v>
       </c>
       <c r="P46" s="20">
-        <v>3242197.1</v>
+        <v>4875436.76</v>
       </c>
       <c r="Q46" s="35">
-        <v>94360930.52</v>
+        <v>140755759.64</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>485908670.01</v>
+        <v>726346951.16</v>
       </c>
       <c r="E47" s="20">
-        <v>42227033</v>
+        <v>61676605.86</v>
       </c>
       <c r="F47" s="20">
-        <v>1230.27</v>
+        <v>1203.15</v>
       </c>
       <c r="I47" s="20">
-        <v>4611.03</v>
+        <v>6938.41</v>
       </c>
       <c r="J47" s="20">
-        <v>2575.19</v>
+        <v>3875.19</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>2594022.95</v>
+        <v>3847568.67</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>31479672.15</v>
+        <v>47208782.69</v>
       </c>
       <c r="P47" s="20">
-        <v>19396889.02</v>
+        <v>29275977.77</v>
       </c>
       <c r="Q47" s="35">
-        <v>581614703.62</v>
+        <v>868367902.9</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>99765245.3</v>
+        <v>149592928.55</v>
       </c>
       <c r="E48" s="20">
-        <v>16918722.33</v>
+        <v>24791286.38</v>
       </c>
       <c r="F48" s="20">
-        <v>1975.11</v>
+        <v>1951.75</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>2870.8</v>
+        <v>4306.2</v>
       </c>
       <c r="K48" s="20">
-        <v>316.82</v>
+        <v>470.16</v>
       </c>
       <c r="L48" s="20">
-        <v>758656.83</v>
+        <v>1127619.7</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>9937988.72</v>
+        <v>14811050.61</v>
       </c>
       <c r="P48" s="20">
-        <v>4363669.65</v>
+        <v>6578448.44</v>
       </c>
       <c r="Q48" s="35">
-        <v>131749445.56</v>
+        <v>196908061.79</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>1893410525.86</v>
+        <v>2836096912.82</v>
       </c>
       <c r="E49" s="15">
-        <v>214787433</v>
+        <v>315328643.39</v>
       </c>
       <c r="F49" s="15">
-        <v>5980.45</v>
+        <v>6018.88</v>
       </c>
       <c r="I49" s="15">
-        <v>18248.26</v>
+        <v>29211.08</v>
       </c>
       <c r="J49" s="15">
-        <v>1341737.92</v>
+        <v>1989128.2</v>
       </c>
       <c r="K49" s="15">
-        <v>2875.07</v>
+        <v>1989.49</v>
       </c>
       <c r="L49" s="15">
-        <v>11382966.82</v>
+        <v>16914413.55</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>144431097.62</v>
+        <v>215018482.86</v>
       </c>
       <c r="P49" s="15">
-        <v>77953609.03</v>
+        <v>117566698.39</v>
       </c>
       <c r="Q49" s="34">
-        <v>2343334474.03</v>
+        <v>3502951498.66</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>7147965983.68</v>
+        <v>10748803473.64</v>
       </c>
       <c r="E50" s="20">
-        <v>536412525.08</v>
+        <v>782853805.42</v>
       </c>
       <c r="F50" s="20">
-        <v>808.41</v>
+        <v>968.21</v>
       </c>
       <c r="I50" s="20">
-        <v>13315994.21</v>
+        <v>20212220.85</v>
       </c>
       <c r="J50" s="20">
-        <v>11372.12</v>
+        <v>15419.12</v>
       </c>
       <c r="K50" s="20">
-        <v>4245.8</v>
+        <v>4508.61</v>
       </c>
       <c r="L50" s="20">
-        <v>2676420.75</v>
+        <v>4252901.63</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>433114408.11</v>
+        <v>646383798.16</v>
       </c>
       <c r="P50" s="20">
-        <v>312391002.06</v>
+        <v>470811171.99</v>
       </c>
       <c r="Q50" s="35">
-        <v>8445892760.22</v>
+        <v>12673338267.63</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>731556215.32</v>
+        <v>1115932071.52</v>
       </c>
       <c r="E51" s="20">
-        <v>80759533.41</v>
+        <v>118237003.22</v>
       </c>
       <c r="F51" s="20">
-        <v>2055.01</v>
+        <v>2056.6</v>
       </c>
       <c r="I51" s="20">
-        <v>1412881.94</v>
+        <v>2424975.88</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>158.6</v>
+        <v>-111.09</v>
       </c>
       <c r="L51" s="20">
-        <v>243462.55</v>
+        <v>344699.13</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>63922282.17</v>
+        <v>88554893.32</v>
       </c>
       <c r="P51" s="20">
-        <v>30236337.3</v>
+        <v>45960884.93</v>
       </c>
       <c r="Q51" s="35">
-        <v>908132926.3</v>
+        <v>1371456473.51</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>415407207.6</v>
+        <v>624828501.09</v>
       </c>
       <c r="E52" s="20">
-        <v>44637648.51</v>
+        <v>64779988.14</v>
       </c>
       <c r="F52" s="20">
-        <v>1877.44</v>
+        <v>1440.79</v>
       </c>
       <c r="I52" s="20">
-        <v>-4132.39</v>
+        <v>-6115.34</v>
       </c>
       <c r="J52" s="20">
-        <v>15299.2</v>
+        <v>22948.8</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>203447.96</v>
+        <v>312593.62</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>27618753.33</v>
+        <v>40468097.93</v>
       </c>
       <c r="P52" s="20">
-        <v>16689162.22</v>
+        <v>25279246.39</v>
       </c>
       <c r="Q52" s="35">
-        <v>504569263.87</v>
+        <v>755686701.42</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>740367243.25</v>
+        <v>1126702678.66</v>
       </c>
       <c r="E53" s="20">
-        <v>66106540.42</v>
+        <v>97143868.27</v>
       </c>
       <c r="F53" s="20">
-        <v>1033.15</v>
+        <v>1048.49</v>
       </c>
       <c r="I53" s="20">
-        <v>4334593.33</v>
+        <v>6610983.46</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>339618.68</v>
+        <v>548077.35</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>69284997.25</v>
+        <v>97190894</v>
       </c>
       <c r="P53" s="20">
-        <v>30691212.74</v>
+        <v>46671930.83</v>
       </c>
       <c r="Q53" s="35">
-        <v>911125238.82</v>
+        <v>1374869481.06</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>9035296649.85</v>
+        <v>13616266724.91</v>
       </c>
       <c r="E54" s="15">
-        <v>727916247.42</v>
+        <v>1063014665.05</v>
       </c>
       <c r="F54" s="15">
-        <v>5774.01</v>
+        <v>5514.09</v>
       </c>
       <c r="I54" s="15">
-        <v>19059337.09</v>
+        <v>29242064.85</v>
       </c>
       <c r="J54" s="15">
-        <v>26671.32</v>
+        <v>38367.92</v>
       </c>
       <c r="K54" s="15">
-        <v>4404.4</v>
+        <v>4397.52</v>
       </c>
       <c r="L54" s="15">
-        <v>3462949.94</v>
+        <v>5458271.73</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>593940440.86</v>
+        <v>872597683.41</v>
       </c>
       <c r="P54" s="15">
-        <v>390007714.32</v>
+        <v>588723234.14</v>
       </c>
       <c r="Q54" s="34">
-        <v>10769720189.21</v>
+        <v>16175350923.62</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>417846270.06</v>
+        <v>630279249.14</v>
       </c>
       <c r="E55" s="20">
-        <v>53006357.19</v>
+        <v>77143411.25</v>
       </c>
       <c r="F55" s="20">
-        <v>20639.33</v>
+        <v>21590.34</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>9103.4</v>
+        <v>13655.1</v>
       </c>
       <c r="K55" s="20">
-        <v>271.52</v>
+        <v>214.84</v>
       </c>
       <c r="L55" s="20">
-        <v>1599836.58</v>
+        <v>1730476.98</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>53455459.23</v>
+        <v>78421601.35</v>
       </c>
       <c r="P55" s="20">
-        <v>18470559.97</v>
+        <v>28035309.74</v>
       </c>
       <c r="Q55" s="35">
-        <v>544408497.28</v>
+        <v>815645508.74</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>242207568.64</v>
+        <v>366427316.24</v>
       </c>
       <c r="E56" s="20">
-        <v>31934330.82</v>
+        <v>47270099.79</v>
       </c>
       <c r="F56" s="20">
-        <v>8354.8</v>
+        <v>9487.63</v>
       </c>
       <c r="I56" s="20">
-        <v>1481.21</v>
+        <v>2882.81</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>1012913.12</v>
+        <v>1105697.05</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>31283260.09</v>
+        <v>45660475.89</v>
       </c>
       <c r="P56" s="20">
-        <v>10893769.78</v>
+        <v>16522638</v>
       </c>
       <c r="Q56" s="35">
-        <v>317341678.46</v>
+        <v>476998597.41</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>660053838.7</v>
+        <v>996706565.38</v>
       </c>
       <c r="E57" s="15">
-        <v>84940688.01</v>
+        <v>124413511.04</v>
       </c>
       <c r="F57" s="15">
-        <v>28994.13</v>
+        <v>31077.97</v>
       </c>
       <c r="I57" s="15">
-        <v>1481.21</v>
+        <v>2882.81</v>
       </c>
       <c r="J57" s="15">
-        <v>9103.4</v>
+        <v>13655.1</v>
       </c>
       <c r="K57" s="15">
-        <v>271.52</v>
+        <v>214.84</v>
       </c>
       <c r="L57" s="15">
-        <v>2612749.7</v>
+        <v>2836174.03</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>84738719.32</v>
+        <v>124082077.24</v>
       </c>
       <c r="P57" s="15">
-        <v>29364329.75</v>
+        <v>44557947.74</v>
       </c>
       <c r="Q57" s="34">
-        <v>861750175.74</v>
+        <v>1292644106.15</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>975010343.33</v>
+        <v>1460783849.63</v>
       </c>
       <c r="E58" s="20">
-        <v>104554025.84</v>
+        <v>155504166.39</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>10085917.42</v>
+        <v>15121999.07</v>
       </c>
       <c r="J58" s="20">
-        <v>15931.71</v>
+        <v>18968.67</v>
       </c>
       <c r="K58" s="20">
-        <v>950.43</v>
+        <v>891.51</v>
       </c>
       <c r="L58" s="20">
-        <v>6668783.04</v>
+        <v>9975301.73</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>69353947.38</v>
+        <v>103137688.62</v>
       </c>
       <c r="P58" s="20">
-        <v>42817486.09</v>
+        <v>64912412.02</v>
       </c>
       <c r="Q58" s="35">
-        <v>1208507385.24</v>
+        <v>1809455277.64</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>214332026.99</v>
+        <v>321699822.55</v>
       </c>
       <c r="E59" s="20">
-        <v>34898016.15</v>
+        <v>52557534.84</v>
       </c>
       <c r="F59" s="20">
-        <v>2571.02</v>
+        <v>4033.87</v>
       </c>
       <c r="I59" s="20">
-        <v>2641309.05</v>
+        <v>3981323.54</v>
       </c>
       <c r="J59" s="20">
-        <v>1970.08</v>
+        <v>2955.12</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>1571509.53</v>
+        <v>2349067.57</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>17063542.45</v>
+        <v>25125368.51</v>
       </c>
       <c r="P59" s="20">
-        <v>9287604.64</v>
+        <v>14026241.95</v>
       </c>
       <c r="Q59" s="35">
-        <v>279798549.91</v>
+        <v>419746347.95</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>197717874.02</v>
+        <v>296650649.19</v>
       </c>
       <c r="E60" s="20">
-        <v>26349501.06</v>
+        <v>39257600.92</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>11790.4</v>
+        <v>17685.6</v>
       </c>
       <c r="K60" s="20">
         <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>2589408.3</v>
+        <v>3312132.82</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>16632665.91</v>
+        <v>24691545.76</v>
       </c>
       <c r="P60" s="20">
-        <v>8120726.94</v>
+        <v>12271169.99</v>
       </c>
       <c r="Q60" s="35">
-        <v>251421812.02</v>
+        <v>376200629.67</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>707961244.18</v>
+        <v>1065517989.49</v>
       </c>
       <c r="E61" s="20">
-        <v>83626903.85</v>
+        <v>124888184.03</v>
       </c>
       <c r="F61" s="20">
-        <v>3187.63</v>
+        <v>3190.6</v>
       </c>
       <c r="I61" s="20">
-        <v>17594808.35</v>
+        <v>26181504.61</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>393.76</v>
+        <v>-184.29</v>
       </c>
       <c r="L61" s="20">
-        <v>4929794.03</v>
+        <v>7421614.95</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>65384844.74</v>
+        <v>96346603.63</v>
       </c>
       <c r="P61" s="20">
-        <v>30415639.69</v>
+        <v>46070351.9</v>
       </c>
       <c r="Q61" s="35">
-        <v>909916816.23</v>
+        <v>1366429254.92</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>2095021488.52</v>
+        <v>3144652310.86</v>
       </c>
       <c r="E62" s="15">
-        <v>249428446.9</v>
+        <v>372207486.18</v>
       </c>
       <c r="F62" s="15">
-        <v>5758.65</v>
+        <v>7224.47</v>
       </c>
       <c r="I62" s="15">
-        <v>30322034.82</v>
+        <v>45284827.22</v>
       </c>
       <c r="J62" s="15">
-        <v>29692.19</v>
+        <v>39609.39</v>
       </c>
       <c r="K62" s="15">
-        <v>1189.58</v>
+        <v>552.61</v>
       </c>
       <c r="L62" s="15">
-        <v>15759494.9</v>
+        <v>23058117.07</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>168435000.48</v>
+        <v>249301206.52</v>
       </c>
       <c r="P62" s="15">
-        <v>90641457.36</v>
+        <v>137280175.86</v>
       </c>
       <c r="Q62" s="34">
-        <v>2649644563.4</v>
+        <v>3971831510.18</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>279639688.84</v>
+        <v>418732956.66</v>
       </c>
       <c r="E63" s="20">
-        <v>29930410.94</v>
+        <v>43927366.26</v>
       </c>
       <c r="F63" s="20">
-        <v>580.58</v>
+        <v>793.01</v>
       </c>
       <c r="I63" s="20">
-        <v>3686.33</v>
+        <v>6039.59</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>243601.56</v>
+        <v>344323.08</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>20412491.66</v>
+        <v>30162327.15</v>
       </c>
       <c r="P63" s="20">
-        <v>11436709.1</v>
+        <v>17227188.62</v>
       </c>
       <c r="Q63" s="35">
-        <v>341667297.09</v>
+        <v>510401122.45</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>279639688.84</v>
+        <v>418732956.66</v>
       </c>
       <c r="E64" s="15">
-        <v>29930410.94</v>
+        <v>43927366.26</v>
       </c>
       <c r="F64" s="15">
-        <v>580.58</v>
+        <v>793.01</v>
       </c>
       <c r="I64" s="15">
-        <v>3686.33</v>
+        <v>6039.59</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>243601.56</v>
+        <v>344323.08</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>20412491.66</v>
+        <v>30162327.15</v>
       </c>
       <c r="P64" s="15">
-        <v>11436709.1</v>
+        <v>17227188.62</v>
       </c>
       <c r="Q64" s="34">
-        <v>341667297.09</v>
+        <v>510401122.45</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>9674437903.22</v>
+        <v>14537280897.63</v>
       </c>
       <c r="E65" s="20">
-        <v>553725655.44</v>
+        <v>809538402.6</v>
       </c>
       <c r="F65" s="20">
-        <v>2048.28</v>
+        <v>2118.07</v>
       </c>
       <c r="I65" s="20">
-        <v>7455190.15</v>
+        <v>11201068.66</v>
       </c>
       <c r="J65" s="20">
-        <v>47507.75</v>
+        <v>70903.27</v>
       </c>
       <c r="K65" s="20">
-        <v>9682.26</v>
+        <v>10004.56</v>
       </c>
       <c r="L65" s="20">
-        <v>24495064.77</v>
+        <v>37821620.32</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>496267904.86</v>
+        <v>746887386.61</v>
       </c>
       <c r="P65" s="20">
-        <v>462542312.17</v>
+        <v>696892917.69</v>
       </c>
       <c r="Q65" s="35">
-        <v>11218983268.9</v>
+        <v>16839705319.41</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>9674437903.22</v>
+        <v>14537280897.63</v>
       </c>
       <c r="E66" s="15">
-        <v>553725655.44</v>
+        <v>809538402.6</v>
       </c>
       <c r="F66" s="15">
-        <v>2048.28</v>
+        <v>2118.07</v>
       </c>
       <c r="I66" s="15">
-        <v>7455190.15</v>
+        <v>11201068.66</v>
       </c>
       <c r="J66" s="15">
-        <v>47507.75</v>
+        <v>70903.27</v>
       </c>
       <c r="K66" s="15">
-        <v>9682.26</v>
+        <v>10004.56</v>
       </c>
       <c r="L66" s="15">
-        <v>24495064.77</v>
+        <v>37821620.32</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>496267904.86</v>
+        <v>746887386.61</v>
       </c>
       <c r="P66" s="15">
-        <v>462542312.17</v>
+        <v>696892917.69</v>
       </c>
       <c r="Q66" s="34">
-        <v>11218983268.9</v>
+        <v>16839705319.41</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>1211753128.63</v>
+        <v>1824205112.82</v>
       </c>
       <c r="E67" s="20">
-        <v>124899136.53</v>
+        <v>183052154.25</v>
       </c>
       <c r="F67" s="20">
-        <v>60881.48</v>
+        <v>64909.03</v>
       </c>
       <c r="I67" s="20">
-        <v>2428406.11</v>
+        <v>3728810.63</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>3446.02</v>
+        <v>3795.22</v>
       </c>
       <c r="L67" s="20">
-        <v>674150.99</v>
+        <v>1010840.22</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>104174892.62</v>
+        <v>154538590.54</v>
       </c>
       <c r="P67" s="20">
-        <v>51598199.71</v>
+        <v>78235831.06</v>
       </c>
       <c r="Q67" s="35">
-        <v>1495592242.09</v>
+        <v>2244840043.77</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>1211753128.63</v>
+        <v>1824205112.82</v>
       </c>
       <c r="E68" s="15">
-        <v>124899136.53</v>
+        <v>183052154.25</v>
       </c>
       <c r="F68" s="15">
-        <v>60881.48</v>
+        <v>64909.03</v>
       </c>
       <c r="I68" s="15">
-        <v>2428406.11</v>
+        <v>3728810.63</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>3446.02</v>
+        <v>3795.22</v>
       </c>
       <c r="L68" s="15">
-        <v>674150.99</v>
+        <v>1010840.22</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>104174892.62</v>
+        <v>154538590.54</v>
       </c>
       <c r="P68" s="15">
-        <v>51598199.71</v>
+        <v>78235831.06</v>
       </c>
       <c r="Q68" s="34">
-        <v>1495592242.09</v>
+        <v>2244840043.77</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>762284218.74</v>
+        <v>1144482207.84</v>
       </c>
       <c r="E69" s="20">
-        <v>64605124.36</v>
+        <v>94776146.59</v>
       </c>
       <c r="F69" s="20">
-        <v>3663.38</v>
+        <v>3573.52</v>
       </c>
       <c r="I69" s="20">
-        <v>20324.99</v>
+        <v>30613.73</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
         <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>741974.94</v>
+        <v>1589872.18</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>46817319.47</v>
+        <v>69501898.52</v>
       </c>
       <c r="P69" s="20">
-        <v>30730632.02</v>
+        <v>46375615.66</v>
       </c>
       <c r="Q69" s="35">
-        <v>905203251.37</v>
+        <v>1356759921.51</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>762284218.74</v>
+        <v>1144482207.84</v>
       </c>
       <c r="E70" s="15">
-        <v>64605124.36</v>
+        <v>94776146.59</v>
       </c>
       <c r="F70" s="15">
-        <v>3663.38</v>
+        <v>3573.52</v>
       </c>
       <c r="I70" s="15">
-        <v>20324.99</v>
+        <v>30613.73</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
         <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>741974.94</v>
+        <v>1589872.18</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>46817319.47</v>
+        <v>69501898.52</v>
       </c>
       <c r="P70" s="15">
-        <v>30730632.02</v>
+        <v>46375615.66</v>
       </c>
       <c r="Q70" s="34">
-        <v>905203251.37</v>
+        <v>1356759921.51</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>1347037144.13</v>
+        <v>2040453919.69</v>
       </c>
       <c r="E71" s="20">
-        <v>171002549.15</v>
+        <v>251980753.03</v>
       </c>
       <c r="F71" s="20">
-        <v>6379.43</v>
+        <v>6091.91</v>
       </c>
       <c r="I71" s="20">
-        <v>4591408.86</v>
+        <v>7013085.48</v>
       </c>
       <c r="J71" s="20">
-        <v>12935.26</v>
+        <v>17843.86</v>
       </c>
       <c r="K71" s="20">
-        <v>1828.28</v>
+        <v>1127.7</v>
       </c>
       <c r="L71" s="20">
-        <v>652102.28</v>
+        <v>1064514.08</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>136634235.56</v>
+        <v>199291401.61</v>
       </c>
       <c r="P71" s="20">
-        <v>57139836.75</v>
+        <v>87134500.42</v>
       </c>
       <c r="Q71" s="35">
-        <v>1717078419.7</v>
+        <v>2586963237.78</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>520122753.58</v>
+        <v>780945457.81</v>
       </c>
       <c r="E72" s="20">
-        <v>53296666.96</v>
+        <v>78601565.52</v>
       </c>
       <c r="F72" s="20">
-        <v>689.2</v>
+        <v>986.18</v>
       </c>
       <c r="I72" s="20">
-        <v>2527054.67</v>
+        <v>3779783.4</v>
       </c>
       <c r="J72" s="20">
-        <v>-31266.05</v>
+        <v>-23775.04</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>258212.72</v>
+        <v>368770.28</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>43802390.88</v>
+        <v>66467338.97</v>
       </c>
       <c r="P72" s="20">
-        <v>22035057.78</v>
+        <v>33315820.65</v>
       </c>
       <c r="Q72" s="35">
-        <v>642011559.74</v>
+        <v>963455947.77</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>2439921742.14</v>
+        <v>3661879704.79</v>
       </c>
       <c r="E73" s="20">
-        <v>236924319.22</v>
+        <v>347329517.7</v>
       </c>
       <c r="F73" s="20">
-        <v>15738.11</v>
+        <v>16944.31</v>
       </c>
       <c r="I73" s="20">
-        <v>15606374.54</v>
+        <v>23834587.77</v>
       </c>
       <c r="J73" s="20">
-        <v>37446.79</v>
+        <v>44082.03</v>
       </c>
       <c r="K73" s="20">
-        <v>5260.53</v>
+        <v>5097.51</v>
       </c>
       <c r="L73" s="20">
-        <v>1348637</v>
+        <v>2265997.58</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>193486055.81</v>
+        <v>291043954.68</v>
       </c>
       <c r="P73" s="20">
-        <v>102683107.58</v>
+        <v>155249771.98</v>
       </c>
       <c r="Q73" s="35">
-        <v>2990028681.72</v>
+        <v>4481669658.35</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>4307081639.85</v>
+        <v>6483279082.29</v>
       </c>
       <c r="E74" s="15">
-        <v>461223535.33</v>
+        <v>677911836.25</v>
       </c>
       <c r="F74" s="15">
-        <v>22806.74</v>
+        <v>24022.4</v>
       </c>
       <c r="I74" s="15">
-        <v>22724838.07</v>
+        <v>34627456.65</v>
       </c>
       <c r="J74" s="15">
-        <v>19116</v>
+        <v>38150.85</v>
       </c>
       <c r="K74" s="15">
-        <v>7088.81</v>
+        <v>6225.21</v>
       </c>
       <c r="L74" s="15">
-        <v>2258952</v>
+        <v>3699281.94</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>373922682.25</v>
+        <v>556802695.26</v>
       </c>
       <c r="P74" s="15">
-        <v>181858002.11</v>
+        <v>275700093.05</v>
       </c>
       <c r="Q74" s="34">
-        <v>5349118661.16</v>
+        <v>8032088843.9</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>463645566.71</v>
+        <v>693876950.41</v>
       </c>
       <c r="E75" s="20">
-        <v>28254105.89</v>
+        <v>42167910.08</v>
       </c>
       <c r="F75" s="20">
         <v>13.57</v>
       </c>
       <c r="I75" s="20">
-        <v>0</v>
+        <v>620.78</v>
       </c>
       <c r="J75" s="20">
-        <v>4215.8</v>
+        <v>6323.7</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>428052.91</v>
+        <v>673302.11</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>22557734.51</v>
+        <v>33890233.85</v>
       </c>
       <c r="P75" s="20">
-        <v>17811188.51</v>
+        <v>26920394.61</v>
       </c>
       <c r="Q75" s="35">
-        <v>532700877.9</v>
+        <v>797535749.11</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>831612366.44</v>
+        <v>1248289876.35</v>
       </c>
       <c r="E76" s="20">
-        <v>120887310.58</v>
+        <v>182769632.65</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>2426053.26</v>
+        <v>3827250.11</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>2449395.3</v>
+        <v>3772593.04</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>50365620.93</v>
+        <v>75517517.8</v>
       </c>
       <c r="P76" s="20">
-        <v>35290999.56</v>
+        <v>53541800.65</v>
       </c>
       <c r="Q76" s="35">
-        <v>1043031746.07</v>
+        <v>1567718670.6</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>1309601758.06</v>
+        <v>1965086412.32</v>
       </c>
       <c r="E77" s="20">
-        <v>121484729.12</v>
+        <v>184053023.56</v>
       </c>
       <c r="F77" s="20">
-        <v>0</v>
+        <v>-780.6</v>
       </c>
       <c r="I77" s="20">
-        <v>9997481.81</v>
+        <v>14931819.34</v>
       </c>
       <c r="J77" s="20">
-        <v>4358.6</v>
+        <v>6537.9</v>
       </c>
       <c r="K77" s="20">
         <v>405.66</v>
       </c>
       <c r="L77" s="20">
-        <v>1548743.86</v>
+        <v>2543807.01</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>78562551.92</v>
+        <v>117974555.87</v>
       </c>
       <c r="P77" s="20">
-        <v>55265770.62</v>
+        <v>83822861.51</v>
       </c>
       <c r="Q77" s="35">
-        <v>1576465799.65</v>
+        <v>2368418642.57</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>2604859691.21</v>
+        <v>3907253239.08</v>
       </c>
       <c r="E78" s="15">
-        <v>270626145.59</v>
+        <v>408990566.29</v>
       </c>
       <c r="F78" s="15">
-        <v>13.57</v>
+        <v>-767.03</v>
       </c>
       <c r="I78" s="15">
-        <v>12423535.07</v>
+        <v>18759690.23</v>
       </c>
       <c r="J78" s="15">
-        <v>8574.4</v>
+        <v>12861.6</v>
       </c>
       <c r="K78" s="15">
         <v>405.66</v>
       </c>
       <c r="L78" s="15">
-        <v>4426192.07</v>
+        <v>6989702.16</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>151485907.36</v>
+        <v>227382307.52</v>
       </c>
       <c r="P78" s="15">
-        <v>108367958.69</v>
+        <v>164285056.77</v>
       </c>
       <c r="Q78" s="34">
-        <v>3152198423.62</v>
+        <v>4733673062.28</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>44979513.3</v>
+        <v>67972956.32</v>
       </c>
       <c r="E79" s="20">
-        <v>2085824.61</v>
+        <v>3036712.26</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>1001631.51</v>
+        <v>1509712.78</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>365167.22</v>
+        <v>550977.73</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>17678999.01</v>
+        <v>26496396.26</v>
       </c>
       <c r="P79" s="20">
-        <v>2255770.78</v>
+        <v>3426767.63</v>
       </c>
       <c r="Q79" s="35">
-        <v>68366906.43</v>
+        <v>102993522.98</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>44979513.3</v>
+        <v>67972956.32</v>
       </c>
       <c r="E80" s="15">
-        <v>2085824.61</v>
+        <v>3036712.26</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>1001631.51</v>
+        <v>1509712.78</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>365167.22</v>
+        <v>550977.73</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>17678999.01</v>
+        <v>26496396.26</v>
       </c>
       <c r="P80" s="15">
-        <v>2255770.78</v>
+        <v>3426767.63</v>
       </c>
       <c r="Q80" s="34">
-        <v>68366906.43</v>
+        <v>102993522.98</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>43708811.54</v>
+        <v>65784848.27</v>
       </c>
       <c r="E81" s="20">
-        <v>2568157.9</v>
+        <v>3689764.83</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>119139.18</v>
+        <v>177398.22</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
-        <v>248.33</v>
+        <v>255.87</v>
       </c>
       <c r="L81" s="20">
-        <v>982522.98</v>
+        <v>1487091.29</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>16278152.76</v>
+        <v>24388301.09</v>
       </c>
       <c r="P81" s="20">
-        <v>2118595.31</v>
+        <v>3204150.75</v>
       </c>
       <c r="Q81" s="35">
-        <v>65775628</v>
+        <v>98731810.32</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>43708811.54</v>
+        <v>65784848.27</v>
       </c>
       <c r="E82" s="15">
-        <v>2568157.9</v>
+        <v>3689764.83</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>119139.18</v>
+        <v>177398.22</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
-        <v>248.33</v>
+        <v>255.87</v>
       </c>
       <c r="L82" s="15">
-        <v>982522.98</v>
+        <v>1487091.29</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>16278152.76</v>
+        <v>24388301.09</v>
       </c>
       <c r="P82" s="15">
-        <v>2118595.31</v>
+        <v>3204150.75</v>
       </c>
       <c r="Q82" s="34">
-        <v>65775628</v>
+        <v>98731810.32</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>31315839.61</v>
+        <v>31388592.23</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>37120861.85</v>
+        <v>37193614.47</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>45737824299.49</v>
+        <v>68951818629.87</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>4185755435.73</v>
+        <v>6148212047.69</v>
       </c>
       <c r="F84" s="26">
-        <v>436755.85</v>
+        <v>453588.8</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>140113369.69</v>
+        <v>213985675.66</v>
       </c>
       <c r="J84" s="26">
-        <v>15284964</v>
+        <v>22135613.64</v>
       </c>
       <c r="K84" s="26">
-        <v>51462.66</v>
+        <v>50856.71</v>
       </c>
       <c r="L84" s="26">
-        <v>126722834.17</v>
+        <v>191493463.14</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>3557147979.25</v>
+        <v>5221257715.88</v>
       </c>
       <c r="P84" s="26">
-        <v>1996841272.78</v>
+        <v>3023438805.7</v>
       </c>
       <c r="Q84" s="36">
-        <v>55760178373.62</v>
+        <v>83772846397.09</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>