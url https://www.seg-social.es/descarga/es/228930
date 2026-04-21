--- v3 (2026-01-20)
+++ v4 (2026-04-21)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="574">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="466">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1420 +2048,1096 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>1.427.387.148,31</t>
-[...5 lines deleted...]
-    <t>15.559,44</t>
+    <t>815,34</t>
+  </si>
+  <si>
+    <t>-2.429.681,45</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>15.124,00</t>
-[...1325 lines deleted...]
-    <t>176.010.840.915,28</t>
+    <t>-2.428.866,11</t>
+  </si>
+  <si>
+    <t>13.496,39</t>
+  </si>
+  <si>
+    <t>-2.415.369,72</t>
+  </si>
+  <si>
+    <t>4.354,78</t>
+  </si>
+  <si>
+    <t>-6.422.121,74</t>
+  </si>
+  <si>
+    <t>765,70</t>
+  </si>
+  <si>
+    <t>-6.417.001,26</t>
+  </si>
+  <si>
+    <t>19.644,04</t>
+  </si>
+  <si>
+    <t>-6.397.357,22</t>
+  </si>
+  <si>
+    <t>-1.699.065,17</t>
+  </si>
+  <si>
+    <t>15.327,34</t>
+  </si>
+  <si>
+    <t>-1.683.737,83</t>
+  </si>
+  <si>
+    <t>8.956,69</t>
+  </si>
+  <si>
+    <t>-2.708.982,68</t>
+  </si>
+  <si>
+    <t>-2.700.025,99</t>
+  </si>
+  <si>
+    <t>14.065,42</t>
+  </si>
+  <si>
+    <t>-2.685.960,57</t>
+  </si>
+  <si>
+    <t>892,32</t>
+  </si>
+  <si>
+    <t>-1.928.713,28</t>
+  </si>
+  <si>
+    <t>1.349,02</t>
+  </si>
+  <si>
+    <t>-1.926.471,94</t>
+  </si>
+  <si>
+    <t>7.897,61</t>
+  </si>
+  <si>
+    <t>-1.918.574,33</t>
+  </si>
+  <si>
+    <t>1.942,74</t>
+  </si>
+  <si>
+    <t>-1.313.985,90</t>
+  </si>
+  <si>
+    <t>22.313,55</t>
+  </si>
+  <si>
+    <t>-1.289.729,61</t>
+  </si>
+  <si>
+    <t>13.756,39</t>
+  </si>
+  <si>
+    <t>-1.275.973,22</t>
+  </si>
+  <si>
+    <t>4.632,74</t>
+  </si>
+  <si>
+    <t>-4.230.934,41</t>
+  </si>
+  <si>
+    <t>-4.226.301,67</t>
+  </si>
+  <si>
+    <t>25.918,68</t>
+  </si>
+  <si>
+    <t>-4.200.382,99</t>
+  </si>
+  <si>
+    <t>3.544,20</t>
+  </si>
+  <si>
+    <t>-4.265.066,50</t>
+  </si>
+  <si>
+    <t>-4.261.522,30</t>
+  </si>
+  <si>
+    <t>26.686,18</t>
+  </si>
+  <si>
+    <t>-4.234.836,12</t>
+  </si>
+  <si>
+    <t>25.138,81</t>
+  </si>
+  <si>
+    <t>-24.998.551,13</t>
+  </si>
+  <si>
+    <t>24.428,27</t>
+  </si>
+  <si>
+    <t>-24.948.984,05</t>
+  </si>
+  <si>
+    <t>136.792,05</t>
+  </si>
+  <si>
+    <t>-24.812.192,00</t>
+  </si>
+  <si>
+    <t>-1.490.813,42</t>
+  </si>
+  <si>
+    <t>11.584,31</t>
+  </si>
+  <si>
+    <t>-1.479.229,11</t>
+  </si>
+  <si>
+    <t>1.353,12</t>
+  </si>
+  <si>
+    <t>-1.477.875,99</t>
+  </si>
+  <si>
+    <t>82,42</t>
+  </si>
+  <si>
+    <t>-1.058.009,41</t>
+  </si>
+  <si>
+    <t>27.663,51</t>
+  </si>
+  <si>
+    <t>-1.030.263,48</t>
+  </si>
+  <si>
+    <t>3.325,74</t>
+  </si>
+  <si>
+    <t>-1.026.937,74</t>
+  </si>
+  <si>
+    <t>10.530,61</t>
+  </si>
+  <si>
+    <t>-4.208.135,30</t>
+  </si>
+  <si>
+    <t>2.437,94</t>
+  </si>
+  <si>
+    <t>-4.195.166,75</t>
+  </si>
+  <si>
+    <t>11.536,64</t>
+  </si>
+  <si>
+    <t>-4.183.630,11</t>
+  </si>
+  <si>
+    <t>10.613,03</t>
+  </si>
+  <si>
+    <t>-6.756.958,13</t>
+  </si>
+  <si>
+    <t>41.685,76</t>
+  </si>
+  <si>
+    <t>-6.704.659,34</t>
+  </si>
+  <si>
+    <t>16.215,50</t>
+  </si>
+  <si>
+    <t>-6.688.443,84</t>
+  </si>
+  <si>
+    <t>5.616,18</t>
+  </si>
+  <si>
+    <t>-5.355.358,86</t>
+  </si>
+  <si>
+    <t>21.666,57</t>
+  </si>
+  <si>
+    <t>-5.328.076,11</t>
+  </si>
+  <si>
+    <t>6.450,26</t>
+  </si>
+  <si>
+    <t>-5.321.625,85</t>
+  </si>
+  <si>
+    <t>3.920,24</t>
+  </si>
+  <si>
+    <t>-4.876.088,54</t>
+  </si>
+  <si>
+    <t>36.089,35</t>
+  </si>
+  <si>
+    <t>-4.836.078,95</t>
+  </si>
+  <si>
+    <t>15.180,92</t>
+  </si>
+  <si>
+    <t>-4.820.898,03</t>
+  </si>
+  <si>
+    <t>1.282,84</t>
+  </si>
+  <si>
+    <t>-2.283.826,88</t>
+  </si>
+  <si>
+    <t>-2.282.544,04</t>
+  </si>
+  <si>
+    <t>25.518,89</t>
+  </si>
+  <si>
+    <t>-2.257.025,15</t>
+  </si>
+  <si>
+    <t>1.315,56</t>
+  </si>
+  <si>
+    <t>-2.209.351,29</t>
+  </si>
+  <si>
+    <t>1,15</t>
+  </si>
+  <si>
+    <t>-2.208.034,58</t>
+  </si>
+  <si>
+    <t>10.941,84</t>
+  </si>
+  <si>
+    <t>-2.197.092,74</t>
+  </si>
+  <si>
+    <t>2.598,40</t>
+  </si>
+  <si>
+    <t>-4.493.178,17</t>
+  </si>
+  <si>
+    <t>-4.490.578,62</t>
+  </si>
+  <si>
+    <t>36.460,73</t>
+  </si>
+  <si>
+    <t>-4.454.117,89</t>
+  </si>
+  <si>
+    <t>-1.666.639,19</t>
+  </si>
+  <si>
+    <t>5.432,00</t>
+  </si>
+  <si>
+    <t>-1.661.207,19</t>
+  </si>
+  <si>
+    <t>6.081,08</t>
+  </si>
+  <si>
+    <t>-1.655.126,11</t>
+  </si>
+  <si>
+    <t>-1.142.230,12</t>
+  </si>
+  <si>
+    <t>19.851,20</t>
+  </si>
+  <si>
+    <t>-1.122.378,92</t>
+  </si>
+  <si>
+    <t>5.641,32</t>
+  </si>
+  <si>
+    <t>-1.116.737,60</t>
+  </si>
+  <si>
+    <t>1.484,24</t>
+  </si>
+  <si>
+    <t>-1.330.384,09</t>
+  </si>
+  <si>
+    <t>-1.328.899,85</t>
+  </si>
+  <si>
+    <t>2.649,24</t>
+  </si>
+  <si>
+    <t>-1.326.250,61</t>
+  </si>
+  <si>
+    <t>706,46</t>
+  </si>
+  <si>
+    <t>-122.295,35</t>
+  </si>
+  <si>
+    <t>-121.588,89</t>
+  </si>
+  <si>
+    <t>1.697,66</t>
+  </si>
+  <si>
+    <t>-119.891,23</t>
+  </si>
+  <si>
+    <t>-1.239.111,97</t>
+  </si>
+  <si>
+    <t>6.692,62</t>
+  </si>
+  <si>
+    <t>-1.232.419,35</t>
+  </si>
+  <si>
+    <t>158,42</t>
+  </si>
+  <si>
+    <t>-1.967.986,29</t>
+  </si>
+  <si>
+    <t>-1.967.827,87</t>
+  </si>
+  <si>
+    <t>8.602,58</t>
+  </si>
+  <si>
+    <t>-1.959.225,29</t>
+  </si>
+  <si>
+    <t>2.349,12</t>
+  </si>
+  <si>
+    <t>-5.802.007,82</t>
+  </si>
+  <si>
+    <t>-5.779.807,50</t>
+  </si>
+  <si>
+    <t>25.283,42</t>
+  </si>
+  <si>
+    <t>-5.754.524,08</t>
+  </si>
+  <si>
+    <t>1.760,28</t>
+  </si>
+  <si>
+    <t>-503.005,94</t>
+  </si>
+  <si>
+    <t>-501.245,66</t>
+  </si>
+  <si>
+    <t>1.226,00</t>
+  </si>
+  <si>
+    <t>-500.019,66</t>
+  </si>
+  <si>
+    <t>8.632,09</t>
+  </si>
+  <si>
+    <t>-2.194.533,87</t>
+  </si>
+  <si>
+    <t>22.352,52</t>
+  </si>
+  <si>
+    <t>-2.163.549,26</t>
+  </si>
+  <si>
+    <t>2.138,58</t>
+  </si>
+  <si>
+    <t>-2.161.410,68</t>
+  </si>
+  <si>
+    <t>7.325,44</t>
+  </si>
+  <si>
+    <t>-2.208.340,41</t>
+  </si>
+  <si>
+    <t>-2.201.014,97</t>
+  </si>
+  <si>
+    <t>4.421,45</t>
+  </si>
+  <si>
+    <t>-2.196.593,52</t>
+  </si>
+  <si>
+    <t>1.561,72</t>
+  </si>
+  <si>
+    <t>-693.658,46</t>
+  </si>
+  <si>
+    <t>18.552,56</t>
+  </si>
+  <si>
+    <t>-673.544,18</t>
+  </si>
+  <si>
+    <t>200,00</t>
+  </si>
+  <si>
+    <t>-673.344,18</t>
+  </si>
+  <si>
+    <t>-1.123.135,96</t>
+  </si>
+  <si>
+    <t>1.082,90</t>
+  </si>
+  <si>
+    <t>-1.122.053,06</t>
+  </si>
+  <si>
+    <t>7.961,98</t>
+  </si>
+  <si>
+    <t>-1.114.091,08</t>
+  </si>
+  <si>
+    <t>1.266,78</t>
+  </si>
+  <si>
+    <t>-1.333.328,48</t>
+  </si>
+  <si>
+    <t>-1.332.061,70</t>
+  </si>
+  <si>
+    <t>1.920,00</t>
+  </si>
+  <si>
+    <t>-1.330.141,70</t>
+  </si>
+  <si>
+    <t>1.073,40</t>
+  </si>
+  <si>
+    <t>-568.845,34</t>
+  </si>
+  <si>
+    <t>3.995,96</t>
+  </si>
+  <si>
+    <t>-563.775,98</t>
+  </si>
+  <si>
+    <t>9.213,79</t>
+  </si>
+  <si>
+    <t>-1.404.199,79</t>
+  </si>
+  <si>
+    <t>17.638,39</t>
+  </si>
+  <si>
+    <t>-1.377.347,61</t>
+  </si>
+  <si>
+    <t>5.264,00</t>
+  </si>
+  <si>
+    <t>-1.372.083,61</t>
+  </si>
+  <si>
+    <t>2.042,66</t>
+  </si>
+  <si>
+    <t>-583.641,35</t>
+  </si>
+  <si>
+    <t>9.545,72</t>
+  </si>
+  <si>
+    <t>-572.052,97</t>
+  </si>
+  <si>
+    <t>2.224,58</t>
+  </si>
+  <si>
+    <t>-569.828,39</t>
+  </si>
+  <si>
+    <t>32.876,16</t>
+  </si>
+  <si>
+    <t>-10.612.689,60</t>
+  </si>
+  <si>
+    <t>73.168,05</t>
+  </si>
+  <si>
+    <t>-10.506.645,39</t>
+  </si>
+  <si>
+    <t>25.356,59</t>
+  </si>
+  <si>
+    <t>-10.481.288,80</t>
+  </si>
+  <si>
+    <t>-52.130,30</t>
+  </si>
+  <si>
+    <t>-10.336.875,46</t>
+  </si>
+  <si>
+    <t>36.844,20</t>
+  </si>
+  <si>
+    <t>-10.352.161,56</t>
+  </si>
+  <si>
+    <t>35.969,11</t>
+  </si>
+  <si>
+    <t>-10.316.192,45</t>
+  </si>
+  <si>
+    <t>152,59</t>
+  </si>
+  <si>
+    <t>-2.708.307,09</t>
+  </si>
+  <si>
+    <t>25.081,87</t>
+  </si>
+  <si>
+    <t>-2.683.072,63</t>
+  </si>
+  <si>
+    <t>7.229,28</t>
+  </si>
+  <si>
+    <t>-2.675.843,35</t>
+  </si>
+  <si>
+    <t>617,68</t>
+  </si>
+  <si>
+    <t>-1.828.622,93</t>
+  </si>
+  <si>
+    <t>-1.828.005,25</t>
+  </si>
+  <si>
+    <t>3.379,36</t>
+  </si>
+  <si>
+    <t>-1.824.625,89</t>
+  </si>
+  <si>
+    <t>-1.828.984,15</t>
+  </si>
+  <si>
+    <t>4.264,36</t>
+  </si>
+  <si>
+    <t>-1.824.719,79</t>
+  </si>
+  <si>
+    <t>-51.360,03</t>
+  </si>
+  <si>
+    <t>-16.702.789,63</t>
+  </si>
+  <si>
+    <t>61.926,07</t>
+  </si>
+  <si>
+    <t>-16.692.223,59</t>
+  </si>
+  <si>
+    <t>50.842,11</t>
+  </si>
+  <si>
+    <t>-16.641.381,48</t>
+  </si>
+  <si>
+    <t>627,06</t>
+  </si>
+  <si>
+    <t>-4.973.816,53</t>
+  </si>
+  <si>
+    <t>2.219,16</t>
+  </si>
+  <si>
+    <t>-4.970.970,31</t>
+  </si>
+  <si>
+    <t>5.730,00</t>
+  </si>
+  <si>
+    <t>-4.965.240,31</t>
+  </si>
+  <si>
+    <t>2.360,15</t>
+  </si>
+  <si>
+    <t>-808.191,47</t>
+  </si>
+  <si>
+    <t>-805.831,32</t>
+  </si>
+  <si>
+    <t>6.405,90</t>
+  </si>
+  <si>
+    <t>-799.425,42</t>
+  </si>
+  <si>
+    <t>2.987,21</t>
+  </si>
+  <si>
+    <t>-5.782.008,00</t>
+  </si>
+  <si>
+    <t>-5.776.801,63</t>
+  </si>
+  <si>
+    <t>12.135,90</t>
+  </si>
+  <si>
+    <t>-5.764.665,73</t>
+  </si>
+  <si>
+    <t>-4.351,78</t>
+  </si>
+  <si>
+    <t>-6.130.787,20</t>
+  </si>
+  <si>
+    <t>12.240,07</t>
+  </si>
+  <si>
+    <t>-6.122.898,91</t>
+  </si>
+  <si>
+    <t>18.389,86</t>
+  </si>
+  <si>
+    <t>-6.104.509,05</t>
+  </si>
+  <si>
+    <t>199,74</t>
+  </si>
+  <si>
+    <t>-2.744.382,61</t>
+  </si>
+  <si>
+    <t>-2.744.182,87</t>
+  </si>
+  <si>
+    <t>6.716,33</t>
+  </si>
+  <si>
+    <t>-2.737.466,54</t>
+  </si>
+  <si>
+    <t>-1.513.634,02</t>
+  </si>
+  <si>
+    <t>7.277,56</t>
+  </si>
+  <si>
+    <t>-1.506.356,46</t>
+  </si>
+  <si>
+    <t>3.233,55</t>
+  </si>
+  <si>
+    <t>-5.191.875,55</t>
+  </si>
+  <si>
+    <t>8.597,29</t>
+  </si>
+  <si>
+    <t>-5.180.044,71</t>
+  </si>
+  <si>
+    <t>21.610,92</t>
+  </si>
+  <si>
+    <t>-5.158.433,79</t>
+  </si>
+  <si>
+    <t>-918,49</t>
+  </si>
+  <si>
+    <t>-15.580.679,38</t>
+  </si>
+  <si>
+    <t>20.837,36</t>
+  </si>
+  <si>
+    <t>-15.560.760,51</t>
+  </si>
+  <si>
+    <t>53.994,67</t>
+  </si>
+  <si>
+    <t>-15.506.765,84</t>
+  </si>
+  <si>
+    <t>6.660,90</t>
+  </si>
+  <si>
+    <t>-2.291.364,78</t>
+  </si>
+  <si>
+    <t>-2.284.703,88</t>
+  </si>
+  <si>
+    <t>2.042,35</t>
+  </si>
+  <si>
+    <t>-2.282.661,53</t>
+  </si>
+  <si>
+    <t>-12.148.549,16</t>
+  </si>
+  <si>
+    <t>32.980,00</t>
+  </si>
+  <si>
+    <t>-12.115.569,16</t>
+  </si>
+  <si>
+    <t>12.546,65</t>
+  </si>
+  <si>
+    <t>-4.087.641,04</t>
+  </si>
+  <si>
+    <t>628,44</t>
+  </si>
+  <si>
+    <t>-4.074.465,95</t>
+  </si>
+  <si>
+    <t>17.645,93</t>
+  </si>
+  <si>
+    <t>-4.056.820,02</t>
+  </si>
+  <si>
+    <t>14.671,92</t>
+  </si>
+  <si>
+    <t>-1.905.945,85</t>
+  </si>
+  <si>
+    <t>5.146,02</t>
+  </si>
+  <si>
+    <t>-1.886.127,91</t>
+  </si>
+  <si>
+    <t>1.914,60</t>
+  </si>
+  <si>
+    <t>-1.884.213,31</t>
+  </si>
+  <si>
+    <t>-5.961.001,54</t>
+  </si>
+  <si>
+    <t>9.900,74</t>
+  </si>
+  <si>
+    <t>-5.951.100,80</t>
+  </si>
+  <si>
+    <t>20.490,67</t>
+  </si>
+  <si>
+    <t>-5.930.610,13</t>
+  </si>
+  <si>
+    <t>5.202,64</t>
+  </si>
+  <si>
+    <t>-1.421.845,18</t>
+  </si>
+  <si>
+    <t>-1.416.642,54</t>
+  </si>
+  <si>
+    <t>4.550,14</t>
+  </si>
+  <si>
+    <t>-1.412.092,40</t>
+  </si>
+  <si>
+    <t>11.056,14</t>
+  </si>
+  <si>
+    <t>-4.716.509,72</t>
+  </si>
+  <si>
+    <t>-4.705.453,58</t>
+  </si>
+  <si>
+    <t>21.332,41</t>
+  </si>
+  <si>
+    <t>-4.684.121,17</t>
+  </si>
+  <si>
+    <t>16.258,78</t>
+  </si>
+  <si>
+    <t>-12.099.356,44</t>
+  </si>
+  <si>
+    <t>-12.073.196,92</t>
+  </si>
+  <si>
+    <t>46.373,22</t>
+  </si>
+  <si>
+    <t>-12.026.823,70</t>
+  </si>
+  <si>
+    <t>9.888,64</t>
+  </si>
+  <si>
+    <t>-1.047.113,65</t>
+  </si>
+  <si>
+    <t>-1.037.225,01</t>
+  </si>
+  <si>
+    <t>3.680,44</t>
+  </si>
+  <si>
+    <t>-1.033.544,57</t>
+  </si>
+  <si>
+    <t>9.557,10</t>
+  </si>
+  <si>
+    <t>-7.378.685,93</t>
+  </si>
+  <si>
+    <t>-7.369.128,83</t>
+  </si>
+  <si>
+    <t>2.833,48</t>
+  </si>
+  <si>
+    <t>-7.366.295,35</t>
+  </si>
+  <si>
+    <t>-6.008.548,03</t>
+  </si>
+  <si>
+    <t>566,65</t>
+  </si>
+  <si>
+    <t>-6.007.981,38</t>
+  </si>
+  <si>
+    <t>4.581,02</t>
+  </si>
+  <si>
+    <t>-6.003.400,36</t>
+  </si>
+  <si>
+    <t>19.445,74</t>
+  </si>
+  <si>
+    <t>-14.434.347,61</t>
+  </si>
+  <si>
+    <t>-14.414.335,22</t>
+  </si>
+  <si>
+    <t>11.094,94</t>
+  </si>
+  <si>
+    <t>-14.403.240,28</t>
+  </si>
+  <si>
+    <t>-661.015,97</t>
+  </si>
+  <si>
+    <t>1.856,00</t>
+  </si>
+  <si>
+    <t>-659.159,97</t>
+  </si>
+  <si>
+    <t>13.675,34</t>
+  </si>
+  <si>
+    <t>-645.484,63</t>
+  </si>
+  <si>
+    <t>289,00</t>
+  </si>
+  <si>
+    <t>-350.580,93</t>
+  </si>
+  <si>
+    <t>1.250,35</t>
+  </si>
+  <si>
+    <t>-349.041,58</t>
+  </si>
+  <si>
+    <t>31.932,42</t>
+  </si>
+  <si>
+    <t>-317.109,16</t>
+  </si>
+  <si>
+    <t>36.713.717,93</t>
+  </si>
+  <si>
+    <t>-49.730,12</t>
+  </si>
+  <si>
+    <t>7.257.239.231,18</t>
+  </si>
+  <si>
+    <t>43.759.061,93</t>
+  </si>
+  <si>
+    <t>1.854.166,66</t>
+  </si>
+  <si>
+    <t>7.339.516.447,58</t>
+  </si>
+  <si>
+    <t>122.436,66</t>
+  </si>
+  <si>
+    <t>7.339.638.884,24</t>
+  </si>
+  <si>
+    <t>36.817.411,55</t>
+  </si>
+  <si>
+    <t>-150.655.480,35</t>
+  </si>
+  <si>
+    <t>44.085.715,07</t>
+  </si>
+  <si>
+    <t>7.189.341.044,11</t>
+  </si>
+  <si>
+    <t>664.888,69</t>
+  </si>
+  <si>
+    <t>7.190.005.932,80</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4468,2821 +4144,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>15093807.26</v>
+        <v>2457389.03</v>
       </c>
       <c r="E12" s="10">
-        <v>2383082.62</v>
+        <v>286109.2</v>
       </c>
       <c r="G12" s="11">
-        <v>1364.02</v>
+        <v>0</v>
       </c>
       <c r="H12" s="11">
-        <v>1825497774.11</v>
+        <v>328346223.06</v>
       </c>
       <c r="I12" s="11">
-        <v>115680.81</v>
+        <v>0</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>1843091708.82</v>
+        <v>331089721.29</v>
       </c>
       <c r="L12" s="11">
-        <v>63856.44</v>
+        <v>11140</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>63856.44</v>
+        <v>11140</v>
       </c>
       <c r="Q12" s="13">
-        <v>1843155565.26</v>
+        <v>331100861.29</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>25719683.42</v>
+        <v>4232719.94</v>
       </c>
       <c r="E13" s="10">
-        <v>5331516.27</v>
+        <v>903229.71</v>
       </c>
       <c r="G13" s="11">
-        <v>6745.68</v>
+        <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>4171482646.15</v>
+        <v>732248958.16</v>
       </c>
       <c r="I13" s="11">
-        <v>219737.92</v>
+        <v>7551.43</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>4202760329.44</v>
+        <v>737392459.24</v>
       </c>
       <c r="L13" s="11">
-        <v>82172.27</v>
+        <v>4399.92</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>82172.27</v>
+        <v>4399.92</v>
       </c>
       <c r="Q13" s="13">
-        <v>4202842501.71</v>
+        <v>737396859.16</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>22744146.12</v>
+        <v>3844617.78</v>
       </c>
       <c r="E14" s="10">
-        <v>3156625.68</v>
+        <v>485716.62</v>
       </c>
       <c r="G14" s="11">
-        <v>570.42</v>
+        <v>49.52</v>
       </c>
       <c r="H14" s="11">
-        <v>2710079818.58</v>
+        <v>481135992.11</v>
       </c>
       <c r="I14" s="11">
-        <v>131911.76</v>
+        <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>2736113072.56</v>
+        <v>485466376.03</v>
       </c>
       <c r="L14" s="11">
-        <v>64098.21</v>
+        <v>1560</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>64098.21</v>
+        <v>1560</v>
       </c>
       <c r="Q14" s="13">
-        <v>2736177170.77</v>
+        <v>485467936.03</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>20356866.88</v>
+        <v>3422066.19</v>
       </c>
       <c r="E15" s="10">
-        <v>2683117.45</v>
+        <v>544378.67</v>
       </c>
       <c r="G15" s="11">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>3095970436.87</v>
+        <v>549250436.83</v>
       </c>
       <c r="I15" s="11">
-        <v>103745.28</v>
+        <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>3119114406.48</v>
+        <v>553216881.69</v>
       </c>
       <c r="L15" s="11">
-        <v>86648.37</v>
+        <v>6846.12</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>86648.37</v>
+        <v>6846.12</v>
       </c>
       <c r="Q15" s="13">
-        <v>3119201054.85</v>
+        <v>553223727.81</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>13300899.68</v>
+        <v>2233385.45</v>
       </c>
       <c r="E16" s="10">
-        <v>3565261.87</v>
+        <v>502845.36</v>
       </c>
       <c r="G16" s="11">
-        <v>21.2</v>
+        <v>0</v>
       </c>
       <c r="H16" s="11">
-        <v>1736834869.44</v>
+        <v>307020219.67</v>
       </c>
       <c r="I16" s="11">
-        <v>172233.44</v>
+        <v>67670.72</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>1753873285.63</v>
+        <v>309824121.2</v>
       </c>
       <c r="L16" s="11">
-        <v>47704.16</v>
+        <v>0</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>47704.16</v>
+        <v>0</v>
       </c>
       <c r="Q16" s="13">
-        <v>1753920989.79</v>
+        <v>309824121.2</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>16346440.69</v>
+        <v>2735577.08</v>
       </c>
       <c r="E17" s="10">
-        <v>2045591.28</v>
+        <v>416407.07</v>
       </c>
       <c r="G17" s="11">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>2199502650.93</v>
+        <v>389307886.75</v>
       </c>
       <c r="I17" s="11">
-        <v>63159.82</v>
+        <v>3539.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>2217957843.19</v>
+        <v>392463410.15</v>
       </c>
       <c r="L17" s="11">
-        <v>62111.49</v>
+        <v>2199.96</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>62111.49</v>
+        <v>2199.96</v>
       </c>
       <c r="Q17" s="13">
-        <v>2218019954.68</v>
+        <v>392465610.11</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>30453726.48</v>
+        <v>5187018.52</v>
       </c>
       <c r="E18" s="10">
-        <v>4158610.14</v>
+        <v>750269.68</v>
       </c>
       <c r="G18" s="11">
-        <v>5050.31</v>
+        <v>0</v>
       </c>
       <c r="H18" s="11">
-        <v>4765493410.79</v>
+        <v>846248571.04</v>
       </c>
       <c r="I18" s="11">
-        <v>518319.5</v>
+        <v>4676.99</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>4800629117.22</v>
+        <v>852190536.23</v>
       </c>
       <c r="L18" s="11">
-        <v>130112.34</v>
+        <v>10968</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>130112.34</v>
+        <v>10968</v>
       </c>
       <c r="Q18" s="13">
-        <v>4800759229.56</v>
+        <v>852201504.23</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>34551349.06</v>
+        <v>5709696.33</v>
       </c>
       <c r="E19" s="10">
-        <v>4960893.03</v>
+        <v>792034.32</v>
       </c>
       <c r="G19" s="11">
-        <v>17862.22</v>
+        <v>11145.73</v>
       </c>
       <c r="H19" s="11">
-        <v>6742428798.45</v>
+        <v>1194327570.36</v>
       </c>
       <c r="I19" s="11">
-        <v>891637.41</v>
+        <v>13801.74</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>6782850540.17</v>
+        <v>1200854248.48</v>
       </c>
       <c r="L19" s="11">
-        <v>142967.98</v>
+        <v>16630.08</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>142967.98</v>
+        <v>16630.08</v>
       </c>
       <c r="Q19" s="13">
-        <v>6782993508.15</v>
+        <v>1200870878.56</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>178566919.59</v>
+        <v>29822470.32</v>
       </c>
       <c r="E20" s="16">
-        <v>28284698.34</v>
+        <v>4680990.63</v>
       </c>
       <c r="G20" s="17">
-        <v>31854.32</v>
+        <v>11195.25</v>
       </c>
       <c r="H20" s="17">
-        <v>27247290405.32</v>
+        <v>4827885857.98</v>
       </c>
       <c r="I20" s="17">
-        <v>2216425.94</v>
+        <v>97240.13</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>27456390303.51</v>
+        <v>4862497754.31</v>
       </c>
       <c r="L20" s="17">
-        <v>679671.26</v>
+        <v>53744.08</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>679671.26</v>
+        <v>53744.08</v>
       </c>
       <c r="Q20" s="19">
-        <v>27457069974.77</v>
+        <v>4862551498.39</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>5505222.37</v>
+        <v>885948.13</v>
       </c>
       <c r="E21" s="21">
-        <v>1118416.39</v>
+        <v>160817.18</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>898585075.4</v>
+        <v>157405079.06</v>
       </c>
       <c r="I21" s="22">
-        <v>2484.25</v>
+        <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>905211198.41</v>
+        <v>158451844.37</v>
       </c>
       <c r="L21" s="22">
-        <v>11233.44</v>
+        <v>0</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
-        <v>11233.44</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="24">
-        <v>905222431.85</v>
+        <v>158451844.37</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>4206726.45</v>
+        <v>717443.18</v>
       </c>
       <c r="E22" s="21">
-        <v>585667.87</v>
+        <v>90716.75</v>
       </c>
       <c r="G22" s="22">
         <v>0</v>
       </c>
       <c r="H22" s="22">
-        <v>591306462.59</v>
+        <v>103457686.1</v>
       </c>
       <c r="I22" s="22">
-        <v>18928.03</v>
+        <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>596117784.94</v>
+        <v>104265846.03</v>
       </c>
       <c r="L22" s="22">
-        <v>14901.84</v>
+        <v>0</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
-        <v>14901.84</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="24">
-        <v>596132686.78</v>
+        <v>104265846.03</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>19215191.4</v>
+        <v>3016704.06</v>
       </c>
       <c r="E23" s="21">
-        <v>3000142.4</v>
+        <v>327607.98</v>
       </c>
       <c r="G23" s="22">
-        <v>246.15</v>
+        <v>0</v>
       </c>
       <c r="H23" s="22">
-        <v>4168297313.55</v>
+        <v>727977592.72</v>
       </c>
       <c r="I23" s="22">
-        <v>76759.99</v>
+        <v>0</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>4190589653.49</v>
+        <v>731321904.76</v>
       </c>
       <c r="L23" s="22">
-        <v>58988.41</v>
+        <v>4299.96</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>58988.41</v>
+        <v>4299.96</v>
       </c>
       <c r="Q23" s="24">
-        <v>4190648641.9</v>
+        <v>731326204.72</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>28927140.22</v>
+        <v>4620095.37</v>
       </c>
       <c r="E24" s="16">
-        <v>4704226.66</v>
+        <v>579141.91</v>
       </c>
       <c r="G24" s="17">
-        <v>246.15</v>
+        <v>0</v>
       </c>
       <c r="H24" s="17">
-        <v>5658188851.54</v>
+        <v>988840357.88</v>
       </c>
       <c r="I24" s="17">
-        <v>98172.27</v>
+        <v>0</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>5691918636.84</v>
+        <v>994039595.16</v>
       </c>
       <c r="L24" s="17">
-        <v>85123.69</v>
+        <v>4299.96</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>85123.69</v>
+        <v>4299.96</v>
       </c>
       <c r="Q24" s="19">
-        <v>5692003760.53</v>
+        <v>994043895.12</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>25845211.24</v>
+        <v>4119528.29</v>
       </c>
       <c r="E25" s="21">
-        <v>5844230.91</v>
+        <v>732657.64</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>5903104054.32</v>
+        <v>1024637126.59</v>
       </c>
       <c r="I25" s="22">
-        <v>194809.58</v>
+        <v>30870.4</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>5934988306.05</v>
+        <v>1029520182.92</v>
       </c>
       <c r="L25" s="22">
-        <v>35817.6</v>
+        <v>8495.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>35817.6</v>
+        <v>8495.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>5935024123.65</v>
+        <v>1029528678.2</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>25845211.24</v>
+        <v>4119528.29</v>
       </c>
       <c r="E26" s="16">
-        <v>5844230.91</v>
+        <v>732657.64</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>5903104054.32</v>
+        <v>1024637126.59</v>
       </c>
       <c r="I26" s="17">
-        <v>194809.58</v>
+        <v>30870.4</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>5934988306.05</v>
+        <v>1029520182.92</v>
       </c>
       <c r="L26" s="17">
-        <v>35817.6</v>
+        <v>8495.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>35817.6</v>
+        <v>8495.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>5935024123.65</v>
+        <v>1029528678.2</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>20591098.43</v>
+        <v>3289418.63</v>
       </c>
       <c r="E27" s="21">
-        <v>3317181.5</v>
+        <v>412223.54</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>3415263527.91</v>
+        <v>606912032.45</v>
       </c>
       <c r="I27" s="22">
-        <v>73023.9</v>
+        <v>37150.71</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>3439244831.74</v>
+        <v>610650825.33</v>
       </c>
       <c r="L27" s="22">
-        <v>63087</v>
+        <v>5560.32</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>63087</v>
+        <v>5560.32</v>
       </c>
       <c r="Q27" s="24">
-        <v>3439307918.74</v>
+        <v>610656385.65</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>20591098.43</v>
+        <v>3289418.63</v>
       </c>
       <c r="E28" s="16">
-        <v>3317181.5</v>
+        <v>412223.54</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>3415263527.91</v>
+        <v>606912032.45</v>
       </c>
       <c r="I28" s="17">
-        <v>73023.9</v>
+        <v>37150.71</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>3439244831.74</v>
+        <v>610650825.33</v>
       </c>
       <c r="L28" s="17">
-        <v>63087</v>
+        <v>5560.32</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>63087</v>
+        <v>5560.32</v>
       </c>
       <c r="Q28" s="19">
-        <v>3439307918.74</v>
+        <v>610656385.65</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>27104680.48</v>
+        <v>4682945.18</v>
       </c>
       <c r="E29" s="21">
-        <v>5101362.95</v>
+        <v>694899.44</v>
       </c>
       <c r="G29" s="22">
-        <v>95669.08</v>
+        <v>22557.83</v>
       </c>
       <c r="H29" s="22">
-        <v>3360978952.25</v>
+        <v>598563962.99</v>
       </c>
       <c r="I29" s="22">
-        <v>307661.45</v>
+        <v>47048.16</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>3393588326.21</v>
+        <v>604011413.6</v>
       </c>
       <c r="L29" s="22">
-        <v>119601.48</v>
+        <v>5915.76</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>119601.48</v>
+        <v>5915.76</v>
       </c>
       <c r="Q29" s="24">
-        <v>3393707927.69</v>
+        <v>604017329.36</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>18807883.43</v>
+        <v>3140331.3</v>
       </c>
       <c r="E30" s="21">
-        <v>3093666.42</v>
+        <v>383458.17</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>2887150750.5</v>
+        <v>514293263.5</v>
       </c>
       <c r="I30" s="22">
-        <v>322606.53</v>
+        <v>46243.95</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>2909374906.88</v>
+        <v>517863296.92</v>
       </c>
       <c r="L30" s="22">
-        <v>51484.75</v>
+        <v>0</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>51484.75</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="24">
-        <v>2909426391.63</v>
+        <v>517863296.92</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>45912563.91</v>
+        <v>7823276.48</v>
       </c>
       <c r="E31" s="16">
-        <v>8195029.37</v>
+        <v>1078357.61</v>
       </c>
       <c r="G31" s="17">
-        <v>95669.08</v>
+        <v>22557.83</v>
       </c>
       <c r="H31" s="17">
-        <v>6248129702.75</v>
+        <v>1112857226.49</v>
       </c>
       <c r="I31" s="17">
-        <v>630267.98</v>
+        <v>93292.11</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>6302963233.09</v>
+        <v>1121874710.52</v>
       </c>
       <c r="L31" s="17">
-        <v>171086.23</v>
+        <v>5915.76</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>171086.23</v>
+        <v>5915.76</v>
       </c>
       <c r="Q31" s="19">
-        <v>6303134319.32</v>
+        <v>1121880626.28</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>17824603.1</v>
+        <v>2876708.79</v>
       </c>
       <c r="E32" s="21">
-        <v>3937504.33</v>
+        <v>364854.92</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>2649758268.17</v>
+        <v>463140127.26</v>
       </c>
       <c r="I32" s="22">
-        <v>136434.19</v>
+        <v>2876.56</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>2671656809.79</v>
+        <v>466384567.53</v>
       </c>
       <c r="L32" s="22">
-        <v>48293.04</v>
+        <v>0</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
-        <v>48293.04</v>
+        <v>0</v>
       </c>
       <c r="Q32" s="24">
-        <v>2671705102.83</v>
+        <v>466384567.53</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>17824603.1</v>
+        <v>2876708.79</v>
       </c>
       <c r="E33" s="16">
-        <v>3937504.33</v>
+        <v>364854.92</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>2649758268.17</v>
+        <v>463140127.26</v>
       </c>
       <c r="I33" s="17">
-        <v>136434.19</v>
+        <v>2876.56</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>2671656809.79</v>
+        <v>466384567.53</v>
       </c>
       <c r="L33" s="17">
-        <v>48293.04</v>
+        <v>0</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
-        <v>48293.04</v>
+        <v>0</v>
       </c>
       <c r="Q33" s="19">
-        <v>2671705102.83</v>
+        <v>466384567.53</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>11631267.31</v>
+        <v>1961793.75</v>
       </c>
       <c r="E34" s="21">
-        <v>1965132.4</v>
+        <v>342310.32</v>
       </c>
       <c r="G34" s="22">
-        <v>813.76</v>
+        <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>1211495520.4</v>
+        <v>215955159.84</v>
       </c>
       <c r="I34" s="22">
-        <v>46711.64</v>
+        <v>0</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>1225139445.51</v>
+        <v>218259263.91</v>
       </c>
       <c r="L34" s="22">
-        <v>30064.16</v>
+        <v>0</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
-        <v>30064.16</v>
+        <v>0</v>
       </c>
       <c r="Q34" s="24">
-        <v>1225169509.67</v>
+        <v>218259263.91</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>9558383.15</v>
+        <v>1620493.55</v>
       </c>
       <c r="E35" s="21">
-        <v>1577247.21</v>
+        <v>354517.54</v>
       </c>
       <c r="G35" s="22">
-        <v>54.7</v>
+        <v>0</v>
       </c>
       <c r="H35" s="22">
-        <v>1697162813.7</v>
+        <v>301819569.44</v>
       </c>
       <c r="I35" s="22">
-        <v>317583.38</v>
+        <v>0</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>1708616082.14</v>
+        <v>303794580.53</v>
       </c>
       <c r="L35" s="22">
-        <v>12558</v>
+        <v>0</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>12558</v>
+        <v>0</v>
       </c>
       <c r="Q35" s="24">
-        <v>1708628640.14</v>
+        <v>303794580.53</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>4312950.71</v>
+        <v>742138.16</v>
       </c>
       <c r="E36" s="21">
-        <v>665912.05</v>
+        <v>108571.7</v>
       </c>
       <c r="G36" s="22">
-        <v>0</v>
+        <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>667470859.91</v>
+        <v>118497792.18</v>
       </c>
       <c r="I36" s="22">
-        <v>82636.46</v>
+        <v>0</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>672532359.13</v>
+        <v>119348762.29</v>
       </c>
       <c r="L36" s="22">
-        <v>9677.73</v>
+        <v>0</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
-        <v>9677.73</v>
+        <v>0</v>
       </c>
       <c r="Q36" s="24">
-        <v>672542036.86</v>
+        <v>119348762.29</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>10617239.43</v>
+        <v>1782797.06</v>
       </c>
       <c r="E37" s="21">
-        <v>1450926.65</v>
+        <v>202362.08</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>841825054.36</v>
+        <v>149918042.27</v>
       </c>
       <c r="I37" s="22">
-        <v>87133.4</v>
+        <v>0</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>853980353.84</v>
+        <v>151903201.41</v>
       </c>
       <c r="L37" s="22">
-        <v>17234.4</v>
+        <v>0</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>17234.4</v>
+        <v>0</v>
       </c>
       <c r="Q37" s="24">
-        <v>853997588.24</v>
+        <v>151903201.41</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>11187098.87</v>
+        <v>1799287.2</v>
       </c>
       <c r="E38" s="21">
-        <v>1683813.15</v>
+        <v>264893.91</v>
       </c>
       <c r="G38" s="22">
-        <v>19.5</v>
+        <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>2051455550.52</v>
+        <v>366653785.21</v>
       </c>
       <c r="I38" s="22">
-        <v>41926.21</v>
+        <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>2064368408.25</v>
+        <v>368717966.32</v>
       </c>
       <c r="L38" s="22">
-        <v>22134.9</v>
+        <v>0</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
-        <v>22134.9</v>
+        <v>0</v>
       </c>
       <c r="Q38" s="24">
-        <v>2064390543.15</v>
+        <v>368717966.32</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>47306939.47</v>
+        <v>7906509.72</v>
       </c>
       <c r="E39" s="16">
-        <v>7343031.46</v>
+        <v>1272655.55</v>
       </c>
       <c r="G39" s="17">
-        <v>887.96</v>
+        <v>260.25</v>
       </c>
       <c r="H39" s="17">
-        <v>6469409798.89</v>
+        <v>1152844348.94</v>
       </c>
       <c r="I39" s="17">
-        <v>575991.09</v>
+        <v>0</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>6524636648.87</v>
+        <v>1162023774.46</v>
       </c>
       <c r="L39" s="17">
-        <v>91669.19</v>
+        <v>0</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>91669.19</v>
+        <v>0</v>
       </c>
       <c r="Q39" s="19">
-        <v>6524728318.06</v>
+        <v>1162023774.46</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>4708456.02</v>
+        <v>800732.6</v>
       </c>
       <c r="E40" s="21">
-        <v>605689.79</v>
+        <v>96262.47</v>
       </c>
       <c r="G40" s="22">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>594600173.05</v>
+        <v>104989963.27</v>
       </c>
       <c r="I40" s="22">
-        <v>28761.7</v>
+        <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>599943080.56</v>
+        <v>105886994.83</v>
       </c>
       <c r="L40" s="22">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>599954792.56</v>
+        <v>105886994.83</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>10246260.33</v>
+        <v>1689482.73</v>
       </c>
       <c r="E41" s="21">
-        <v>3462486.99</v>
+        <v>541969.29</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>1692494335.1</v>
+        <v>294788621.19</v>
       </c>
       <c r="I41" s="22">
-        <v>238216.68</v>
+        <v>0</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>1706441299.1</v>
+        <v>297020073.21</v>
       </c>
       <c r="L41" s="22">
-        <v>5715.75</v>
+        <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
-        <v>5715.75</v>
+        <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>1706447014.85</v>
+        <v>297022322.73</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>17383264.69</v>
+        <v>2925764.58</v>
       </c>
       <c r="E42" s="21">
-        <v>3193697.19</v>
+        <v>561192.2</v>
       </c>
       <c r="G42" s="22">
-        <v>498.07</v>
+        <v>0</v>
       </c>
       <c r="H42" s="22">
-        <v>2341501965.22</v>
+        <v>407835898.63</v>
       </c>
       <c r="I42" s="22">
-        <v>248822.56</v>
+        <v>0</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>2362328247.73</v>
+        <v>411322855.41</v>
       </c>
       <c r="L42" s="22">
-        <v>16948.18</v>
+        <v>3808.56</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
-        <v>16948.18</v>
+        <v>3808.56</v>
       </c>
       <c r="Q42" s="24">
-        <v>2362345195.91</v>
+        <v>411326663.97</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>4785083.66</v>
+        <v>810873.25</v>
       </c>
       <c r="E43" s="21">
-        <v>801420.09</v>
+        <v>90564.61</v>
       </c>
       <c r="G43" s="22">
-        <v>51.85</v>
+        <v>0</v>
       </c>
       <c r="H43" s="22">
-        <v>759914942.05</v>
+        <v>132269768.46</v>
       </c>
       <c r="I43" s="22">
-        <v>55073.15</v>
+        <v>0</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>765556570.8</v>
+        <v>133171206.32</v>
       </c>
       <c r="L43" s="22">
-        <v>6186.72</v>
+        <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
-        <v>6186.72</v>
+        <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>765562757.52</v>
+        <v>133171206.32</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>12459345.05</v>
+        <v>2134776.54</v>
       </c>
       <c r="E44" s="21">
-        <v>6284102.25</v>
+        <v>1035892.18</v>
       </c>
       <c r="G44" s="22">
-        <v>545.25</v>
+        <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>1310701725.6</v>
+        <v>230791748.71</v>
       </c>
       <c r="I44" s="22">
-        <v>52595.93</v>
+        <v>0</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>1329498314.08</v>
+        <v>233962417.43</v>
       </c>
       <c r="L44" s="22">
-        <v>15624.24</v>
+        <v>0</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
-        <v>15624.24</v>
+        <v>0</v>
       </c>
       <c r="Q44" s="24">
-        <v>1329513938.32</v>
+        <v>233962417.43</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>4584423.49</v>
+        <v>748551.11</v>
       </c>
       <c r="E45" s="21">
-        <v>655885.46</v>
+        <v>103012.72</v>
       </c>
       <c r="G45" s="22">
-        <v>0</v>
+        <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>572283776.65</v>
+        <v>100866336.83</v>
       </c>
       <c r="I45" s="22">
-        <v>33763.25</v>
+        <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>577557848.85</v>
+        <v>101719446.15</v>
       </c>
       <c r="L45" s="22">
-        <v>9440</v>
+        <v>0</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
-        <v>9440</v>
+        <v>0</v>
       </c>
       <c r="Q45" s="24">
-        <v>577567288.85</v>
+        <v>101719446.15</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>4726627.89</v>
+        <v>805689.15</v>
       </c>
       <c r="E46" s="21">
-        <v>521780.34</v>
+        <v>70869.79</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>371075004.78</v>
+        <v>65031716.78</v>
       </c>
       <c r="I46" s="22">
-        <v>10763.16</v>
+        <v>0</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>376334176.17</v>
+        <v>65908275.72</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>376334176.17</v>
+        <v>65908275.72</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>11249897.74</v>
+        <v>1835578.74</v>
       </c>
       <c r="E47" s="21">
-        <v>2254248.2</v>
+        <v>251496.28</v>
       </c>
       <c r="G47" s="22">
         <v>0</v>
       </c>
       <c r="H47" s="22">
-        <v>2278000436.9</v>
+        <v>398725880.42</v>
       </c>
       <c r="I47" s="22">
-        <v>6271.43</v>
+        <v>0</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>2291510854.27</v>
+        <v>400812955.44</v>
       </c>
       <c r="L47" s="22">
-        <v>27182</v>
+        <v>0</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>27182</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="24">
-        <v>2291538036.27</v>
+        <v>400812955.44</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>5305347.68</v>
+        <v>916119.66</v>
       </c>
       <c r="E48" s="21">
-        <v>507364.77</v>
+        <v>50453.68</v>
       </c>
       <c r="G48" s="22">
-        <v>7.73</v>
+        <v>0</v>
       </c>
       <c r="H48" s="22">
-        <v>688589037.85</v>
+        <v>120376680.85</v>
       </c>
       <c r="I48" s="22">
         <v>0</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>694401758.03</v>
+        <v>121343254.19</v>
       </c>
       <c r="L48" s="22">
-        <v>7824.99</v>
+        <v>0</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
-        <v>7824.99</v>
+        <v>0</v>
       </c>
       <c r="Q48" s="24">
-        <v>694409583.02</v>
+        <v>121343254.19</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>75448706.55</v>
+        <v>12667568.36</v>
       </c>
       <c r="E49" s="16">
-        <v>18286675.08</v>
+        <v>2801713.22</v>
       </c>
       <c r="G49" s="17">
-        <v>1102.9</v>
+        <v>1581.98</v>
       </c>
       <c r="H49" s="17">
-        <v>10609161397.2</v>
+        <v>1855676615.14</v>
       </c>
       <c r="I49" s="17">
-        <v>674267.86</v>
+        <v>0</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>10703572149.59</v>
+        <v>1871147478.7</v>
       </c>
       <c r="L49" s="17">
-        <v>100633.88</v>
+        <v>6058.08</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>100633.88</v>
+        <v>6058.08</v>
       </c>
       <c r="Q49" s="19">
-        <v>10703672783.47</v>
+        <v>1871153536.78</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>72357610.04</v>
+        <v>11590514.59</v>
       </c>
       <c r="E50" s="21">
-        <v>15064969.92</v>
+        <v>2075287.02</v>
       </c>
       <c r="G50" s="22">
-        <v>15.56</v>
+        <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>24569291492.43</v>
+        <v>4275712582.09</v>
       </c>
       <c r="I50" s="22">
-        <v>810920.79</v>
+        <v>11222.98</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>24657525008.74</v>
+        <v>4289389606.68</v>
       </c>
       <c r="L50" s="22">
-        <v>183477.18</v>
+        <v>22257.04</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>183477.18</v>
+        <v>22257.04</v>
       </c>
       <c r="Q50" s="24">
-        <v>24657708485.92</v>
+        <v>4289411863.72</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>11127009.33</v>
+        <v>1823717.88</v>
       </c>
       <c r="E51" s="21">
-        <v>2262916.62</v>
+        <v>280464.62</v>
       </c>
       <c r="G51" s="22">
-        <v>1009.65</v>
+        <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>2727303194.7</v>
+        <v>483342664.02</v>
       </c>
       <c r="I51" s="22">
-        <v>4358.18</v>
+        <v>18135.48</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>2740698488.48</v>
+        <v>485464982</v>
       </c>
       <c r="L51" s="22">
-        <v>37166</v>
+        <v>0</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>37166</v>
+        <v>0</v>
       </c>
       <c r="Q51" s="24">
-        <v>2740735654.48</v>
+        <v>485464982</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>8365423.64</v>
+        <v>1393189.14</v>
       </c>
       <c r="E52" s="21">
-        <v>1241851.41</v>
+        <v>154544.94</v>
       </c>
       <c r="G52" s="22">
-        <v>1007.74</v>
+        <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>1598065245.11</v>
+        <v>280443961.27</v>
       </c>
       <c r="I52" s="22">
-        <v>143166.85</v>
+        <v>0</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>1607816694.75</v>
+        <v>281991695.35</v>
       </c>
       <c r="L52" s="22">
-        <v>15322.68</v>
+        <v>900</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
-        <v>15322.68</v>
+        <v>900</v>
       </c>
       <c r="Q52" s="24">
-        <v>1607832017.43</v>
+        <v>281992595.35</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>13477153.34</v>
+        <v>2200727.68</v>
       </c>
       <c r="E53" s="21">
-        <v>2153638.87</v>
+        <v>255374.25</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>3099374223.91</v>
+        <v>546414513.68</v>
       </c>
       <c r="I53" s="22">
-        <v>121059</v>
+        <v>235.95</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>3115126075.12</v>
+        <v>548870851.56</v>
       </c>
       <c r="L53" s="22">
-        <v>12783.84</v>
+        <v>0</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
-        <v>12783.84</v>
+        <v>0</v>
       </c>
       <c r="Q53" s="24">
-        <v>3115138858.96</v>
+        <v>548870851.56</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>105327196.35</v>
+        <v>17008149.29</v>
       </c>
       <c r="E54" s="16">
-        <v>20723376.82</v>
+        <v>2765670.83</v>
       </c>
       <c r="G54" s="17">
-        <v>2032.95</v>
+        <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>31994034156.15</v>
+        <v>5585913721.06</v>
       </c>
       <c r="I54" s="17">
-        <v>1079504.82</v>
+        <v>29594.41</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>32121166267.09</v>
+        <v>5605717135.59</v>
       </c>
       <c r="L54" s="17">
-        <v>248749.7</v>
+        <v>23157.04</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>248749.7</v>
+        <v>23157.04</v>
       </c>
       <c r="Q54" s="19">
-        <v>32121415016.79</v>
+        <v>5605740292.63</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>13891455.95</v>
+        <v>2293635.5</v>
       </c>
       <c r="E55" s="21">
-        <v>2441191.38</v>
+        <v>251191.88</v>
       </c>
       <c r="G55" s="22">
-        <v>402.6</v>
+        <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>2165191942.52</v>
+        <v>385261316.07</v>
       </c>
       <c r="I55" s="22">
-        <v>238200.94</v>
+        <v>94925.77</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>2181763193.39</v>
+        <v>387901069.22</v>
       </c>
       <c r="L55" s="22">
-        <v>30096</v>
+        <v>3504</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>30096</v>
+        <v>3504</v>
       </c>
       <c r="Q55" s="24">
-        <v>2181793289.39</v>
+        <v>387904573.22</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>15201009.19</v>
+        <v>2554527.67</v>
       </c>
       <c r="E56" s="21">
-        <v>2433278.31</v>
+        <v>333564.45</v>
       </c>
       <c r="G56" s="22">
-        <v>0</v>
+        <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>1451658246.19</v>
+        <v>256669274.93</v>
       </c>
       <c r="I56" s="22">
-        <v>209795.57</v>
+        <v>1420</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>1469502329.26</v>
+        <v>259558795.35</v>
       </c>
       <c r="L56" s="22">
-        <v>17716</v>
+        <v>2712</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>17716</v>
+        <v>2712</v>
       </c>
       <c r="Q56" s="24">
-        <v>1469520045.26</v>
+        <v>259561507.35</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>29092465.14</v>
+        <v>4848163.17</v>
       </c>
       <c r="E57" s="16">
-        <v>4874469.69</v>
+        <v>584756.33</v>
       </c>
       <c r="G57" s="17">
-        <v>402.6</v>
+        <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>3616850188.71</v>
+        <v>641930591</v>
       </c>
       <c r="I57" s="17">
-        <v>447996.51</v>
+        <v>96345.77</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>3651265522.65</v>
+        <v>647459864.57</v>
       </c>
       <c r="L57" s="17">
-        <v>47812</v>
+        <v>6216</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>47812</v>
+        <v>6216</v>
       </c>
       <c r="Q57" s="19">
-        <v>3651313334.65</v>
+        <v>647466080.57</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>37603226.3</v>
+        <v>6347218.62</v>
       </c>
       <c r="E58" s="21">
-        <v>7616574.28</v>
+        <v>904867.55</v>
       </c>
       <c r="G58" s="22">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="H58" s="22">
-        <v>4685458388.95</v>
+        <v>818900990.14</v>
       </c>
       <c r="I58" s="22">
-        <v>450966.64</v>
+        <v>0</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>4731129156.42</v>
+        <v>826153076.31</v>
       </c>
       <c r="L58" s="22">
-        <v>79365.87</v>
+        <v>10899.84</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>79365.87</v>
+        <v>10899.84</v>
       </c>
       <c r="Q58" s="24">
-        <v>4731208522.29</v>
+        <v>826163976.15</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>11137305.64</v>
+        <v>1810746.56</v>
       </c>
       <c r="E59" s="21">
-        <v>1898512.58</v>
+        <v>325370.64</v>
       </c>
       <c r="G59" s="22">
-        <v>1593.79</v>
+        <v>1288.34</v>
       </c>
       <c r="H59" s="22">
-        <v>1493009264.8</v>
+        <v>260775422.71</v>
       </c>
       <c r="I59" s="22">
-        <v>3957.11</v>
+        <v>0</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>1506050633.92</v>
+        <v>262912828.25</v>
       </c>
       <c r="L59" s="22">
-        <v>38256.35</v>
+        <v>0</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>38256.35</v>
+        <v>0</v>
       </c>
       <c r="Q59" s="24">
-        <v>1506088890.27</v>
+        <v>262912828.25</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>10903073.17</v>
+        <v>1815665.94</v>
       </c>
       <c r="E60" s="21">
-        <v>1273941.15</v>
+        <v>112400.16</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>1371595928.72</v>
+        <v>239992845.42</v>
       </c>
       <c r="I60" s="22">
-        <v>207731.87</v>
+        <v>0</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>1383980674.91</v>
+        <v>241920911.52</v>
       </c>
       <c r="L60" s="22">
-        <v>32873.94</v>
+        <v>2500</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>32873.94</v>
+        <v>2500</v>
       </c>
       <c r="Q60" s="24">
-        <v>1384013548.85</v>
+        <v>241923411.52</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>29049135.48</v>
+        <v>4850077.81</v>
       </c>
       <c r="E61" s="21">
-        <v>7493294.03</v>
+        <v>991617.7</v>
       </c>
       <c r="G61" s="22">
-        <v>901.21</v>
+        <v>0</v>
       </c>
       <c r="H61" s="22">
-        <v>3971067427.62</v>
+        <v>697100578.94</v>
       </c>
       <c r="I61" s="22">
-        <v>582263.2</v>
+        <v>12820.66</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>4008193021.54</v>
+        <v>702955095.11</v>
       </c>
       <c r="L61" s="22">
-        <v>130136.5</v>
+        <v>15525.96</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>130136.5</v>
+        <v>15525.96</v>
       </c>
       <c r="Q61" s="24">
-        <v>4008323158.04</v>
+        <v>702970621.07</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>88692740.59</v>
+        <v>14823708.93</v>
       </c>
       <c r="E62" s="16">
-        <v>18282322.04</v>
+        <v>2334256.05</v>
       </c>
       <c r="G62" s="17">
-        <v>2495.25</v>
+        <v>1288.34</v>
       </c>
       <c r="H62" s="17">
-        <v>11521131010.09</v>
+        <v>2016769837.21</v>
       </c>
       <c r="I62" s="17">
-        <v>1244918.82</v>
+        <v>12820.66</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>11629353486.79</v>
+        <v>2033941911.19</v>
       </c>
       <c r="L62" s="17">
-        <v>280632.66</v>
+        <v>28925.8</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>280632.66</v>
+        <v>28925.8</v>
       </c>
       <c r="Q62" s="19">
-        <v>11629634119.45</v>
+        <v>2033970836.99</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>8682590.32</v>
+        <v>1491729.16</v>
       </c>
       <c r="E63" s="21">
-        <v>1851395.97</v>
+        <v>271466.55</v>
       </c>
       <c r="G63" s="22">
-        <v>46.29</v>
+        <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>1251705526.49</v>
+        <v>219704307.53</v>
       </c>
       <c r="I63" s="22">
-        <v>72245.17</v>
+        <v>14155.25</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>1262311804.24</v>
+        <v>221481658.49</v>
       </c>
       <c r="L63" s="22">
-        <v>11160.9</v>
+        <v>0</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
-        <v>11160.9</v>
+        <v>0</v>
       </c>
       <c r="Q63" s="24">
-        <v>1262322965.14</v>
+        <v>221481658.49</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>8682590.32</v>
+        <v>1491729.16</v>
       </c>
       <c r="E64" s="16">
-        <v>1851395.97</v>
+        <v>271466.55</v>
       </c>
       <c r="G64" s="17">
-        <v>46.29</v>
+        <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>1251705526.49</v>
+        <v>219704307.53</v>
       </c>
       <c r="I64" s="17">
-        <v>72245.17</v>
+        <v>14155.25</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>1262311804.24</v>
+        <v>221481658.49</v>
       </c>
       <c r="L64" s="17">
-        <v>11160.9</v>
+        <v>0</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
-        <v>11160.9</v>
+        <v>0</v>
       </c>
       <c r="Q64" s="19">
-        <v>1262322965.14</v>
+        <v>221481658.49</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>77108397.55</v>
+        <v>12621596.28</v>
       </c>
       <c r="E65" s="21">
-        <v>14410004.64</v>
+        <v>2420773.71</v>
       </c>
       <c r="G65" s="22">
-        <v>60.18</v>
+        <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>25400131355.43</v>
+        <v>4452226808.33</v>
       </c>
       <c r="I65" s="22">
-        <v>306629.69</v>
+        <v>89446.05</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>25491956447.49</v>
+        <v>4467358665.05</v>
       </c>
       <c r="L65" s="22">
-        <v>191055</v>
+        <v>24728</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>191055</v>
+        <v>24728</v>
       </c>
       <c r="Q65" s="24">
-        <v>25492147502.49</v>
+        <v>4467383393.05</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>77108397.55</v>
+        <v>12621596.28</v>
       </c>
       <c r="E66" s="16">
-        <v>14410004.64</v>
+        <v>2420773.71</v>
       </c>
       <c r="G66" s="17">
-        <v>60.18</v>
+        <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>25400131355.43</v>
+        <v>4452226808.33</v>
       </c>
       <c r="I66" s="17">
-        <v>306629.69</v>
+        <v>89446.05</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>25491956447.49</v>
+        <v>4467358665.05</v>
       </c>
       <c r="L66" s="17">
-        <v>191055</v>
+        <v>24728</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>191055</v>
+        <v>24728</v>
       </c>
       <c r="Q66" s="19">
-        <v>25492147502.49</v>
+        <v>4467383393.05</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>26753474.66</v>
+        <v>4452861.72</v>
       </c>
       <c r="E67" s="21">
-        <v>4442055</v>
+        <v>703354.26</v>
       </c>
       <c r="G67" s="22">
-        <v>104.32</v>
+        <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>4355471685.89</v>
+        <v>777805294.98</v>
       </c>
       <c r="I67" s="22">
-        <v>1069064.73</v>
+        <v>0</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>4387736384.6</v>
+        <v>782961510.96</v>
       </c>
       <c r="L67" s="22">
-        <v>96623.36</v>
+        <v>11473.2</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>96623.36</v>
+        <v>11473.2</v>
       </c>
       <c r="Q67" s="24">
-        <v>4387833007.96</v>
+        <v>782972984.16</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>26753474.66</v>
+        <v>4452861.72</v>
       </c>
       <c r="E68" s="16">
-        <v>4442055</v>
+        <v>703354.26</v>
       </c>
       <c r="G68" s="17">
-        <v>104.32</v>
+        <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>4355471685.89</v>
+        <v>777805294.98</v>
       </c>
       <c r="I68" s="17">
-        <v>1069064.73</v>
+        <v>0</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>4387736384.6</v>
+        <v>782961510.96</v>
       </c>
       <c r="L68" s="17">
-        <v>96623.36</v>
+        <v>11473.2</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>96623.36</v>
+        <v>11473.2</v>
       </c>
       <c r="Q68" s="19">
-        <v>4387833007.96</v>
+        <v>782972984.16</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>10216006.02</v>
+        <v>1669832.03</v>
       </c>
       <c r="E69" s="21">
-        <v>1892326.71</v>
+        <v>205537.99</v>
       </c>
       <c r="G69" s="22">
-        <v>1457.7</v>
+        <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>2834836053.56</v>
+        <v>499620111.48</v>
       </c>
       <c r="I69" s="22">
-        <v>18728.35</v>
+        <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>2846964572.34</v>
+        <v>501495643</v>
       </c>
       <c r="L69" s="22">
-        <v>9375.36</v>
+        <v>0</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
-        <v>9375.36</v>
+        <v>0</v>
       </c>
       <c r="Q69" s="24">
-        <v>2846973947.7</v>
+        <v>501495643</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>10216006.02</v>
+        <v>1669832.03</v>
       </c>
       <c r="E70" s="16">
-        <v>1892326.71</v>
+        <v>205537.99</v>
       </c>
       <c r="G70" s="17">
-        <v>1457.7</v>
+        <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>2834836053.56</v>
+        <v>499620111.48</v>
       </c>
       <c r="I70" s="17">
-        <v>18728.35</v>
+        <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>2846964572.34</v>
+        <v>501495643</v>
       </c>
       <c r="L70" s="17">
-        <v>9375.36</v>
+        <v>0</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
-        <v>9375.36</v>
+        <v>0</v>
       </c>
       <c r="Q70" s="19">
-        <v>2846973947.7</v>
+        <v>501495643</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>29984775.26</v>
+        <v>4857519.55</v>
       </c>
       <c r="E71" s="21">
-        <v>4813959.8</v>
+        <v>725772.29</v>
       </c>
       <c r="G71" s="22">
-        <v>2575.59</v>
+        <v>683.65</v>
       </c>
       <c r="H71" s="22">
-        <v>5294609297.24</v>
+        <v>939766367.77</v>
       </c>
       <c r="I71" s="22">
-        <v>163054.33</v>
+        <v>0</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>5329573662.22</v>
+        <v>945350343.26</v>
       </c>
       <c r="L71" s="22">
-        <v>106194.87</v>
+        <v>11206.32</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>106194.87</v>
+        <v>11206.32</v>
       </c>
       <c r="Q71" s="24">
-        <v>5329679857.09</v>
+        <v>945361549.58</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>10918175.13</v>
+        <v>1789401.29</v>
       </c>
       <c r="E72" s="21">
-        <v>2208617.27</v>
+        <v>404247.74</v>
       </c>
       <c r="G72" s="22">
-        <v>3260</v>
+        <v>0</v>
       </c>
       <c r="H72" s="22">
-        <v>2167904768.6</v>
+        <v>383504205.57</v>
       </c>
       <c r="I72" s="22">
-        <v>67299.84</v>
+        <v>0</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>2181102120.84</v>
+        <v>385697854.6</v>
       </c>
       <c r="L72" s="22">
-        <v>17361.64</v>
+        <v>0</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>17361.64</v>
+        <v>0</v>
       </c>
       <c r="Q72" s="24">
-        <v>2181119482.48</v>
+        <v>385697854.6</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>50501173.2</v>
+        <v>8153044.27</v>
       </c>
       <c r="E73" s="21">
-        <v>10643865.87</v>
+        <v>1244031.23</v>
       </c>
       <c r="G73" s="22">
         <v>0</v>
       </c>
       <c r="H73" s="22">
-        <v>9553524506.76</v>
+        <v>1680297574.59</v>
       </c>
       <c r="I73" s="22">
-        <v>1406539.56</v>
+        <v>89439.34</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>9616076085.39</v>
+        <v>1689784089.43</v>
       </c>
       <c r="L73" s="22">
-        <v>99330.42</v>
+        <v>4500</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>99330.42</v>
+        <v>4500</v>
       </c>
       <c r="Q73" s="24">
-        <v>9616175415.81</v>
+        <v>1689788589.43</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>91404123.59</v>
+        <v>14799965.11</v>
       </c>
       <c r="E74" s="16">
-        <v>17666442.94</v>
+        <v>2374051.26</v>
       </c>
       <c r="G74" s="17">
-        <v>5835.59</v>
+        <v>683.65</v>
       </c>
       <c r="H74" s="17">
-        <v>17016038572.6</v>
+        <v>3003568147.93</v>
       </c>
       <c r="I74" s="17">
-        <v>1636893.73</v>
+        <v>89439.34</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>17126751868.45</v>
+        <v>3020832287.29</v>
       </c>
       <c r="L74" s="17">
-        <v>222886.93</v>
+        <v>15706.32</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>222886.93</v>
+        <v>15706.32</v>
       </c>
       <c r="Q74" s="19">
-        <v>17126974755.38</v>
+        <v>3020847993.61</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>7088317.72</v>
+        <v>1224224.74</v>
       </c>
       <c r="E75" s="21">
-        <v>1384272.63</v>
+        <v>157845.39</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>1780557158.24</v>
+        <v>311130489.19</v>
       </c>
       <c r="I75" s="22">
-        <v>38949.9</v>
+        <v>0</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>1789068698.49</v>
+        <v>312512559.32</v>
       </c>
       <c r="L75" s="22">
-        <v>18445.2</v>
+        <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
-        <v>18445.2</v>
+        <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>1789087143.69</v>
+        <v>312512559.32</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>12389614.38</v>
+        <v>1993034.43</v>
       </c>
       <c r="E76" s="21">
-        <v>2651957.97</v>
+        <v>441927.22</v>
       </c>
       <c r="G76" s="22">
         <v>0</v>
       </c>
       <c r="H76" s="22">
-        <v>4026213345.88</v>
+        <v>697216258.05</v>
       </c>
       <c r="I76" s="22">
-        <v>75275.55</v>
+        <v>0</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>4041330193.78</v>
+        <v>699651219.7</v>
       </c>
       <c r="L76" s="22">
-        <v>21619.76</v>
+        <v>0</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
-        <v>21619.76</v>
+        <v>0</v>
       </c>
       <c r="Q76" s="24">
-        <v>4041351813.54</v>
+        <v>699651219.7</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>24382729.56</v>
+        <v>3934162.2</v>
       </c>
       <c r="E77" s="21">
-        <v>4198585</v>
+        <v>880228.7</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>6382135525.98</v>
+        <v>1108408676.74</v>
       </c>
       <c r="I77" s="22">
-        <v>761977.97</v>
+        <v>0</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>6411478818.51</v>
+        <v>1113223067.64</v>
       </c>
       <c r="L77" s="22">
-        <v>14362.32</v>
+        <v>4545.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
-        <v>14362.32</v>
+        <v>4545.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>6411493180.83</v>
+        <v>1113227613.48</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>43860661.66</v>
+        <v>7151421.37</v>
       </c>
       <c r="E78" s="16">
-        <v>8234815.6</v>
+        <v>1480001.31</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
-        <v>12188906030.1</v>
+        <v>2116755423.98</v>
       </c>
       <c r="I78" s="17">
-        <v>876203.42</v>
+        <v>0</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>12241877710.78</v>
+        <v>2125386846.66</v>
       </c>
       <c r="L78" s="17">
-        <v>54427.28</v>
+        <v>4545.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>54427.28</v>
+        <v>4545.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>12241932138.06</v>
+        <v>2125391392.5</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>83905272.61</v>
+        <v>14971406.31</v>
       </c>
       <c r="E79" s="21">
-        <v>42855086.29</v>
+        <v>6393313.6</v>
       </c>
       <c r="G79" s="22">
-        <v>1785.23</v>
+        <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>215597586.52</v>
+        <v>39462417.87</v>
       </c>
       <c r="I79" s="22">
-        <v>2015693.62</v>
+        <v>31039.52</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>344375424.27</v>
+        <v>60858177.3</v>
       </c>
       <c r="L79" s="22">
-        <v>44498.32</v>
+        <v>0</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>44498.32</v>
+        <v>0</v>
       </c>
       <c r="Q79" s="24">
-        <v>344419922.59</v>
+        <v>60858177.3</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>83905272.61</v>
+        <v>14971406.31</v>
       </c>
       <c r="E80" s="16">
-        <v>42855086.29</v>
+        <v>6393313.6</v>
       </c>
       <c r="G80" s="17">
-        <v>1785.23</v>
+        <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>215597586.52</v>
+        <v>39462417.87</v>
       </c>
       <c r="I80" s="17">
-        <v>2015693.62</v>
+        <v>31039.52</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>344375424.27</v>
+        <v>60858177.3</v>
       </c>
       <c r="L80" s="17">
-        <v>44498.32</v>
+        <v>0</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>44498.32</v>
+        <v>0</v>
       </c>
       <c r="Q80" s="19">
-        <v>344419922.59</v>
+        <v>60858177.3</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>94161562.79</v>
+        <v>18265542.37</v>
       </c>
       <c r="E81" s="21">
-        <v>46578479.07</v>
+        <v>9472181.96</v>
       </c>
       <c r="G81" s="22">
-        <v>30452.1</v>
+        <v>795.09</v>
       </c>
       <c r="H81" s="22">
-        <v>215526748.37</v>
+        <v>39683030.8</v>
       </c>
       <c r="I81" s="22">
-        <v>942141.02</v>
+        <v>214976.94</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>357239383.35</v>
+        <v>67636527.16</v>
       </c>
       <c r="L81" s="22">
-        <v>77006.08</v>
+        <v>0</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
-        <v>77006.08</v>
+        <v>0</v>
       </c>
       <c r="Q81" s="24">
-        <v>357316389.43</v>
+        <v>67636527.16</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>94161562.79</v>
+        <v>18265542.37</v>
       </c>
       <c r="E82" s="16">
-        <v>46578479.07</v>
+        <v>9472181.96</v>
       </c>
       <c r="G82" s="17">
-        <v>30452.1</v>
+        <v>795.09</v>
       </c>
       <c r="H82" s="17">
-        <v>215526748.37</v>
+        <v>39683030.8</v>
       </c>
       <c r="I82" s="17">
-        <v>942141.02</v>
+        <v>214976.94</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>357239383.35</v>
+        <v>67636527.16</v>
       </c>
       <c r="L82" s="17">
-        <v>77006.08</v>
+        <v>0</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
-        <v>77006.08</v>
+        <v>0</v>
       </c>
       <c r="Q82" s="19">
-        <v>357316389.43</v>
+        <v>67636527.16</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>274799479.98</v>
+        <v>48104066.12</v>
       </c>
       <c r="E83" s="16">
-        <v>380427991.5</v>
+        <v>50871229.69</v>
       </c>
       <c r="G83" s="17">
-        <v>183001.34</v>
+        <v>40249.94</v>
       </c>
       <c r="H83" s="17">
-        <v>7235150956.28</v>
+        <v>1151838722.7</v>
       </c>
       <c r="I83" s="17">
-        <v>186049968.53</v>
+        <v>5517486.76</v>
       </c>
       <c r="J83" s="17">
-        <v>2160127.6</v>
+        <v>0</v>
       </c>
       <c r="K83" s="18">
-        <v>8078771525.23</v>
+        <v>1256371755.21</v>
       </c>
       <c r="L83" s="17">
-        <v>1202944.29</v>
+        <v>129190.16</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>1202944.29</v>
+        <v>129190.16</v>
       </c>
       <c r="Q83" s="19">
-        <v>8079974469.52</v>
+        <v>1256500945.37</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>1374427153.77</v>
+        <v>233334017.82</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>642151343.92</v>
+        <v>91799188.56</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>357433.96</v>
+        <v>78661.31</v>
       </c>
       <c r="H84" s="29">
-        <v>186045685876.29</v>
+        <v>32578072107.6</v>
       </c>
       <c r="I84" s="29">
-        <v>200359381.22</v>
+        <v>6356896.11</v>
       </c>
       <c r="J84" s="29">
-        <v>2160127.6</v>
+        <v>0</v>
       </c>
       <c r="K84" s="29">
-        <v>188265141316.76</v>
+        <v>32909640871.4</v>
       </c>
       <c r="L84" s="29">
-        <v>3762553.77</v>
+        <v>328015.84</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>3762553.77</v>
+        <v>328015.84</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>188268903870.53</v>
+        <v>32909968887.24</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7562,1724 +7238,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>146290072.61</v>
+        <v>26547546.06</v>
       </c>
       <c r="E11" s="9">
-        <v>994515492.08</v>
+        <v>174298699.7</v>
       </c>
       <c r="F11" s="9">
-        <v>227200772.96</v>
+        <v>38963178.1</v>
       </c>
       <c r="G11" s="9">
-        <v>23273917.48</v>
+        <v>3972399.61</v>
       </c>
       <c r="H11" s="9">
-        <v>4155003.59</v>
+        <v>736843.82</v>
       </c>
       <c r="J11" s="33">
-        <v>1395435258.72</v>
+        <v>244518667.29</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>504935869.96</v>
+        <v>87732542.59</v>
       </c>
       <c r="E12" s="9">
-        <v>2267533425.6</v>
+        <v>391931450.13</v>
       </c>
       <c r="F12" s="9">
-        <v>560460376.38</v>
+        <v>95601711.81</v>
       </c>
       <c r="G12" s="9">
-        <v>55290655.7</v>
+        <v>9408739.89</v>
       </c>
       <c r="H12" s="9">
-        <v>25266209.95</v>
+        <v>4305357.79</v>
       </c>
       <c r="J12" s="33">
-        <v>3413486537.59</v>
+        <v>588979802.21</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>206729964.64</v>
+        <v>37425567.1</v>
       </c>
       <c r="E13" s="9">
-        <v>1604389988.81</v>
+        <v>278961075.66</v>
       </c>
       <c r="F13" s="9">
-        <v>350923192.69</v>
+        <v>59918046.46</v>
       </c>
       <c r="G13" s="9">
-        <v>33141308.7</v>
+        <v>5605993.18</v>
       </c>
       <c r="H13" s="9">
-        <v>11410516.79</v>
+        <v>1938627.63</v>
       </c>
       <c r="J13" s="33">
-        <v>2206594971.63</v>
+        <v>383849310.03</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>310829414.97</v>
+        <v>55526684.63</v>
       </c>
       <c r="E14" s="9">
-        <v>1781060300.1</v>
+        <v>310010738.1</v>
       </c>
       <c r="F14" s="9">
-        <v>360217118.28</v>
+        <v>61518190.53</v>
       </c>
       <c r="G14" s="9">
-        <v>35474904.84</v>
+        <v>6011271</v>
       </c>
       <c r="H14" s="9">
-        <v>11689080.39</v>
+        <v>2084549.58</v>
       </c>
       <c r="J14" s="33">
-        <v>2499270818.58</v>
+        <v>435151433.84</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>166134916.82</v>
+        <v>29983591.36</v>
       </c>
       <c r="E15" s="9">
-        <v>975840723.12</v>
+        <v>168477731.63</v>
       </c>
       <c r="F15" s="9">
-        <v>230082820.75</v>
+        <v>39265673.01</v>
       </c>
       <c r="G15" s="9">
-        <v>21682242.01</v>
+        <v>3718121.03</v>
       </c>
       <c r="H15" s="9">
-        <v>7091621.76</v>
+        <v>1219839.09</v>
       </c>
       <c r="J15" s="33">
-        <v>1400832324.46</v>
+        <v>242664956.12</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>268275409.24</v>
+        <v>47362865.98</v>
       </c>
       <c r="E16" s="9">
-        <v>1186326754.96</v>
+        <v>206642529.6</v>
       </c>
       <c r="F16" s="9">
-        <v>284016386.59</v>
+        <v>48296719.34</v>
       </c>
       <c r="G16" s="9">
-        <v>24515121.33</v>
+        <v>4141799.23</v>
       </c>
       <c r="H16" s="9">
-        <v>6229542.4</v>
+        <v>1070196.55</v>
       </c>
       <c r="J16" s="33">
-        <v>1769363214.52</v>
+        <v>307514110.7</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>442928771.25</v>
+        <v>79827103.11</v>
       </c>
       <c r="E17" s="9">
-        <v>2807185503.53</v>
+        <v>488251424.56</v>
       </c>
       <c r="F17" s="9">
-        <v>599864981.3</v>
+        <v>102889063.15</v>
       </c>
       <c r="G17" s="9">
-        <v>62003259.73</v>
+        <v>10622414.51</v>
       </c>
       <c r="H17" s="9">
-        <v>14158149.25</v>
+        <v>2401804.76</v>
       </c>
       <c r="J17" s="33">
-        <v>3926140665.06</v>
+        <v>683991810.09</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>784212523.17</v>
+        <v>140551532.28</v>
       </c>
       <c r="E18" s="9">
-        <v>3756703660.98</v>
+        <v>650566208.04</v>
       </c>
       <c r="F18" s="9">
-        <v>861885530.19</v>
+        <v>147438110.69</v>
       </c>
       <c r="G18" s="9">
-        <v>83158986.02</v>
+        <v>14277249.87</v>
       </c>
       <c r="H18" s="9">
-        <v>24968074.35</v>
+        <v>4233366.68</v>
       </c>
       <c r="J18" s="33">
-        <v>5510928774.71</v>
+        <v>957066467.56</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>2830336942.66</v>
+        <v>504957433.11</v>
       </c>
       <c r="E19" s="15">
-        <v>15373555849.18</v>
+        <v>2669139857.42</v>
       </c>
       <c r="F19" s="15">
-        <v>3474651179.14</v>
+        <v>593890693.09</v>
       </c>
       <c r="G19" s="15">
-        <v>338540395.81</v>
+        <v>57757988.32</v>
       </c>
       <c r="H19" s="15">
-        <v>104968198.48</v>
+        <v>17990585.9</v>
       </c>
       <c r="J19" s="34">
-        <v>22122052565.27</v>
+        <v>3843736557.84</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>67997362.86</v>
+        <v>11689649.05</v>
       </c>
       <c r="E20" s="20">
-        <v>587037738.07</v>
+        <v>101974540.41</v>
       </c>
       <c r="F20" s="20">
-        <v>119845635.76</v>
+        <v>20420918.7</v>
       </c>
       <c r="G20" s="20">
-        <v>8562869.35</v>
+        <v>1454491.56</v>
       </c>
       <c r="H20" s="20">
-        <v>676467.85</v>
+        <v>109036.02</v>
       </c>
       <c r="J20" s="35">
-        <v>784120073.89</v>
+        <v>135648635.74</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>48246584.79</v>
+        <v>8513761.87</v>
       </c>
       <c r="E21" s="20">
-        <v>392265004.96</v>
+        <v>67710256.57</v>
       </c>
       <c r="F21" s="20">
-        <v>75974804.94</v>
+        <v>12878920.62</v>
       </c>
       <c r="G21" s="20">
-        <v>5300884.01</v>
+        <v>964471.78</v>
       </c>
       <c r="H21" s="20">
-        <v>919570.14</v>
+        <v>155633.01</v>
       </c>
       <c r="J21" s="35">
-        <v>522706848.84</v>
+        <v>90223043.85</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>220155776.9</v>
+        <v>38673967.98</v>
       </c>
       <c r="E22" s="20">
-        <v>2864651332.25</v>
+        <v>495998879.33</v>
       </c>
       <c r="F22" s="20">
-        <v>577198825.61</v>
+        <v>98395498.52</v>
       </c>
       <c r="G22" s="20">
-        <v>39452955.13</v>
+        <v>6711160.27</v>
       </c>
       <c r="H22" s="20">
-        <v>6122479.15</v>
+        <v>1015099.16</v>
       </c>
       <c r="J22" s="35">
-        <v>3707581369.04</v>
+        <v>640794605.26</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>336399724.55</v>
+        <v>58877378.9</v>
       </c>
       <c r="E23" s="15">
-        <v>3843954075.28</v>
+        <v>665683676.31</v>
       </c>
       <c r="F23" s="15">
-        <v>773019266.31</v>
+        <v>131695337.84</v>
       </c>
       <c r="G23" s="15">
-        <v>53316708.49</v>
+        <v>9130123.61</v>
       </c>
       <c r="H23" s="15">
-        <v>7718517.14</v>
+        <v>1279768.19</v>
       </c>
       <c r="J23" s="34">
-        <v>5014408291.77</v>
+        <v>866666284.85</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>450039426.27</v>
+        <v>79216396.6</v>
       </c>
       <c r="E24" s="20">
-        <v>3879296611.72</v>
+        <v>663580226.3</v>
       </c>
       <c r="F24" s="20">
-        <v>921051584.13</v>
+        <v>156602665.24</v>
       </c>
       <c r="G24" s="20">
-        <v>60190084.06</v>
+        <v>10334359.45</v>
       </c>
       <c r="H24" s="20">
-        <v>24606700.22</v>
+        <v>4201119.97</v>
       </c>
       <c r="J24" s="35">
-        <v>5335184406.4</v>
+        <v>913934767.56</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>450039426.27</v>
+        <v>79216396.6</v>
       </c>
       <c r="E25" s="15">
-        <v>3879296611.72</v>
+        <v>663580226.3</v>
       </c>
       <c r="F25" s="15">
-        <v>921051584.13</v>
+        <v>156602665.24</v>
       </c>
       <c r="G25" s="15">
-        <v>60190084.06</v>
+        <v>10334359.45</v>
       </c>
       <c r="H25" s="15">
-        <v>24606700.22</v>
+        <v>4201119.97</v>
       </c>
       <c r="J25" s="34">
-        <v>5335184406.4</v>
+        <v>913934767.56</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>257712024.05</v>
+        <v>43770178.59</v>
       </c>
       <c r="E26" s="20">
-        <v>2282927853.67</v>
+        <v>398566069.94</v>
       </c>
       <c r="F26" s="20">
-        <v>421349801.81</v>
+        <v>72318425.02</v>
       </c>
       <c r="G26" s="20">
-        <v>29414712.96</v>
+        <v>5084602.12</v>
       </c>
       <c r="H26" s="20">
-        <v>978203.3</v>
+        <v>182978.4</v>
       </c>
       <c r="J26" s="35">
-        <v>2992382595.79</v>
+        <v>519922254.07</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>257712024.05</v>
+        <v>43770178.59</v>
       </c>
       <c r="E27" s="15">
-        <v>2282927853.67</v>
+        <v>398566069.94</v>
       </c>
       <c r="F27" s="15">
-        <v>421349801.81</v>
+        <v>72318425.02</v>
       </c>
       <c r="G27" s="15">
-        <v>29414712.96</v>
+        <v>5084602.12</v>
       </c>
       <c r="H27" s="15">
-        <v>978203.3</v>
+        <v>182978.4</v>
       </c>
       <c r="J27" s="34">
-        <v>2992382595.79</v>
+        <v>519922254.07</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>481726613.14</v>
+        <v>84458543.56</v>
       </c>
       <c r="E28" s="20">
-        <v>1762036643.81</v>
+        <v>307336476.75</v>
       </c>
       <c r="F28" s="20">
-        <v>389403980.97</v>
+        <v>66646407.66</v>
       </c>
       <c r="G28" s="20">
-        <v>46521908.96</v>
+        <v>7843235.03</v>
       </c>
       <c r="H28" s="20">
-        <v>14818488.23</v>
+        <v>2638209.98</v>
       </c>
       <c r="J28" s="35">
-        <v>2694507635.11</v>
+        <v>468922872.98</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>319044729.9</v>
+        <v>57431662.5</v>
       </c>
       <c r="E29" s="20">
-        <v>1565472754.45</v>
+        <v>272241361.05</v>
       </c>
       <c r="F29" s="20">
-        <v>342457539.94</v>
+        <v>58490103.43</v>
       </c>
       <c r="G29" s="20">
-        <v>34192232.13</v>
+        <v>5857762.04</v>
       </c>
       <c r="H29" s="20">
-        <v>7200335.4</v>
+        <v>1225116</v>
       </c>
       <c r="J29" s="35">
-        <v>2268367591.82</v>
+        <v>395246005.02</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>800771343.04</v>
+        <v>141890206.06</v>
       </c>
       <c r="E30" s="15">
-        <v>3327509398.26</v>
+        <v>579577837.8</v>
       </c>
       <c r="F30" s="15">
-        <v>731861520.91</v>
+        <v>125136511.09</v>
       </c>
       <c r="G30" s="15">
-        <v>80714141.09</v>
+        <v>13700997.07</v>
       </c>
       <c r="H30" s="15">
-        <v>22018823.63</v>
+        <v>3863325.98</v>
       </c>
       <c r="J30" s="34">
-        <v>4962875226.93</v>
+        <v>864168878</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>207357277.9</v>
+        <v>36473650.65</v>
       </c>
       <c r="E31" s="20">
-        <v>1727051117.79</v>
+        <v>297907179.25</v>
       </c>
       <c r="F31" s="20">
-        <v>379175827.43</v>
+        <v>64663514.65</v>
       </c>
       <c r="G31" s="20">
-        <v>28153809.97</v>
+        <v>4800789.02</v>
       </c>
       <c r="H31" s="20">
-        <v>13522090.24</v>
+        <v>2357790.12</v>
       </c>
       <c r="J31" s="35">
-        <v>2355260123.33</v>
+        <v>406202923.69</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>207357277.9</v>
+        <v>36473650.65</v>
       </c>
       <c r="E32" s="15">
-        <v>1727051117.79</v>
+        <v>297907179.25</v>
       </c>
       <c r="F32" s="15">
-        <v>379175827.43</v>
+        <v>64663514.65</v>
       </c>
       <c r="G32" s="15">
-        <v>28153809.97</v>
+        <v>4800789.02</v>
       </c>
       <c r="H32" s="15">
-        <v>13522090.24</v>
+        <v>2357790.12</v>
       </c>
       <c r="J32" s="34">
-        <v>2355260123.33</v>
+        <v>406202923.69</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>91078024.85</v>
+        <v>15733063.2</v>
       </c>
       <c r="E33" s="20">
-        <v>715119230.41</v>
+        <v>124862769.5</v>
       </c>
       <c r="F33" s="20">
-        <v>152767294.33</v>
+        <v>26147296.62</v>
       </c>
       <c r="G33" s="20">
-        <v>14160769.46</v>
+        <v>2402935.28</v>
       </c>
       <c r="H33" s="20">
-        <v>5271233.94</v>
+        <v>905709.01</v>
       </c>
       <c r="J33" s="35">
-        <v>978396552.99</v>
+        <v>170051773.61</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>207571599.45</v>
+        <v>37622844.04</v>
       </c>
       <c r="E34" s="20">
-        <v>924181944.63</v>
+        <v>160470853.57</v>
       </c>
       <c r="F34" s="20">
-        <v>237945380.88</v>
+        <v>40662426.69</v>
       </c>
       <c r="G34" s="20">
-        <v>20492869.05</v>
+        <v>3544210.38</v>
       </c>
       <c r="H34" s="20">
-        <v>7299963.71</v>
+        <v>1262167.92</v>
       </c>
       <c r="J34" s="35">
-        <v>1397491757.72</v>
+        <v>243562502.6</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>79753786.64</v>
+        <v>13994176.28</v>
       </c>
       <c r="E35" s="20">
-        <v>371892408.7</v>
+        <v>64687319.47</v>
       </c>
       <c r="F35" s="20">
-        <v>84628816.6</v>
+        <v>14398564.2</v>
       </c>
       <c r="G35" s="20">
-        <v>7724824.1</v>
+        <v>1317364.87</v>
       </c>
       <c r="H35" s="20">
-        <v>2179059.6</v>
+        <v>378055.59</v>
       </c>
       <c r="J35" s="35">
-        <v>546178895.64</v>
+        <v>94775480.41</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>87624606.83</v>
+        <v>16082890.6</v>
       </c>
       <c r="E36" s="20">
-        <v>543367435.79</v>
+        <v>95006398.55</v>
       </c>
       <c r="F36" s="20">
-        <v>100710319.77</v>
+        <v>17242153.01</v>
       </c>
       <c r="G36" s="20">
-        <v>8440300.38</v>
+        <v>1434047.46</v>
       </c>
       <c r="H36" s="20">
-        <v>937806.99</v>
+        <v>155720.06</v>
       </c>
       <c r="J36" s="35">
-        <v>741080469.76</v>
+        <v>129921209.68</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>152446497.64</v>
+        <v>27159844.84</v>
       </c>
       <c r="E37" s="20">
-        <v>1255598525.83</v>
+        <v>218996658.38</v>
       </c>
       <c r="F37" s="20">
-        <v>265016359.53</v>
+        <v>45523213.5</v>
       </c>
       <c r="G37" s="20">
-        <v>21894877.14</v>
+        <v>3801834.6</v>
       </c>
       <c r="H37" s="20">
-        <v>4262414.69</v>
+        <v>729028.9</v>
       </c>
       <c r="J37" s="35">
-        <v>1699218674.83</v>
+        <v>296210580.22</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>618474515.41</v>
+        <v>110592818.96</v>
       </c>
       <c r="E38" s="15">
-        <v>3810159545.36</v>
+        <v>664023999.47</v>
       </c>
       <c r="F38" s="15">
-        <v>841068171.11</v>
+        <v>143973654.02</v>
       </c>
       <c r="G38" s="15">
-        <v>72713640.13</v>
+        <v>12500392.59</v>
       </c>
       <c r="H38" s="15">
-        <v>19950478.93</v>
+        <v>3430681.48</v>
       </c>
       <c r="J38" s="34">
-        <v>5362366350.94</v>
+        <v>934521546.52</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>42004302.39</v>
+        <v>7557651.91</v>
       </c>
       <c r="E39" s="20">
-        <v>373432624.48</v>
+        <v>64720636.69</v>
       </c>
       <c r="F39" s="20">
-        <v>76710254.74</v>
+        <v>13069795.8</v>
       </c>
       <c r="G39" s="20">
-        <v>6510967.97</v>
+        <v>1115584.33</v>
       </c>
       <c r="H39" s="20">
-        <v>1874725.19</v>
+        <v>313204.59</v>
       </c>
       <c r="J39" s="35">
-        <v>500532874.77</v>
+        <v>86776873.32</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>83388785.03</v>
+        <v>14809923.19</v>
       </c>
       <c r="E40" s="20">
-        <v>1207995535.93</v>
+        <v>209143011.16</v>
       </c>
       <c r="F40" s="20">
-        <v>214333607.22</v>
+        <v>36636386.9</v>
       </c>
       <c r="G40" s="20">
-        <v>15773078.1</v>
+        <v>2685189.29</v>
       </c>
       <c r="H40" s="20">
-        <v>2938458.33</v>
+        <v>521919.15</v>
       </c>
       <c r="J40" s="35">
-        <v>1524429464.61</v>
+        <v>263796429.69</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>209895504.11</v>
+        <v>36791199.93</v>
       </c>
       <c r="E41" s="20">
-        <v>1516141329.35</v>
+        <v>260966280.67</v>
       </c>
       <c r="F41" s="20">
-        <v>333100077.87</v>
+        <v>56675435.42</v>
       </c>
       <c r="G41" s="20">
-        <v>23791470.47</v>
+        <v>4077869.13</v>
       </c>
       <c r="H41" s="20">
-        <v>10894085.85</v>
+        <v>1844586.72</v>
       </c>
       <c r="J41" s="35">
-        <v>2093822467.65</v>
+        <v>360355371.87</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>55679526.35</v>
+        <v>9688915.91</v>
       </c>
       <c r="E42" s="20">
-        <v>502412498.57</v>
+        <v>86819479.59</v>
       </c>
       <c r="F42" s="20">
-        <v>100592947.23</v>
+        <v>17135529.54</v>
       </c>
       <c r="G42" s="20">
-        <v>7876093.27</v>
+        <v>1369141.78</v>
       </c>
       <c r="H42" s="20">
-        <v>2555615.16</v>
+        <v>431601.13</v>
       </c>
       <c r="J42" s="35">
-        <v>669116680.58</v>
+        <v>115444667.95</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>75859032.68</v>
+        <v>13640083.82</v>
       </c>
       <c r="E43" s="20">
-        <v>850858459.99</v>
+        <v>147416273.52</v>
       </c>
       <c r="F43" s="20">
-        <v>171811022.41</v>
+        <v>29321881.8</v>
       </c>
       <c r="G43" s="20">
-        <v>13244989.91</v>
+        <v>2267263.5</v>
       </c>
       <c r="H43" s="20">
-        <v>5182883.63</v>
+        <v>903263.7</v>
       </c>
       <c r="J43" s="35">
-        <v>1116956388.62</v>
+        <v>193548766.34</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>34663581.18</v>
+        <v>6261543.94</v>
       </c>
       <c r="E44" s="20">
-        <v>384250559.4</v>
+        <v>66730768.79</v>
       </c>
       <c r="F44" s="20">
-        <v>74175551.56</v>
+        <v>12589149.23</v>
       </c>
       <c r="G44" s="20">
-        <v>5522761.6</v>
+        <v>951035.87</v>
       </c>
       <c r="H44" s="20">
-        <v>1075120.93</v>
+        <v>180397.9</v>
       </c>
       <c r="J44" s="35">
-        <v>499687574.67</v>
+        <v>86712895.73</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>17907447.34</v>
+        <v>3194992.46</v>
       </c>
       <c r="E45" s="20">
-        <v>261430722.16</v>
+        <v>45323028.9</v>
       </c>
       <c r="F45" s="20">
-        <v>45025300.82</v>
+        <v>7659084.44</v>
       </c>
       <c r="G45" s="20">
-        <v>3751751.8</v>
+        <v>637092.89</v>
       </c>
       <c r="H45" s="20">
-        <v>575976.29</v>
+        <v>93623.83</v>
       </c>
       <c r="J45" s="35">
-        <v>328691198.41</v>
+        <v>56907822.52</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>149589356.49</v>
+        <v>27118465.11</v>
       </c>
       <c r="E46" s="20">
-        <v>1534907146.46</v>
+        <v>264787789.85</v>
       </c>
       <c r="F46" s="20">
-        <v>315435195.01</v>
+        <v>54007327.78</v>
       </c>
       <c r="G46" s="20">
-        <v>21068361.47</v>
+        <v>3628908.37</v>
       </c>
       <c r="H46" s="20">
-        <v>6309354.21</v>
+        <v>1062284.04</v>
       </c>
       <c r="J46" s="35">
-        <v>2027309413.64</v>
+        <v>350604775.15</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>28451805.46</v>
+        <v>5044423.93</v>
       </c>
       <c r="E47" s="20">
-        <v>438408121.84</v>
+        <v>75560801.1</v>
       </c>
       <c r="F47" s="20">
-        <v>95901931.96</v>
+        <v>16268293.24</v>
       </c>
       <c r="G47" s="20">
-        <v>7626609.6</v>
+        <v>1317175.17</v>
       </c>
       <c r="H47" s="20">
-        <v>2862536.99</v>
+        <v>488293.2</v>
       </c>
       <c r="J47" s="35">
-        <v>573251005.85</v>
+        <v>98678986.64</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>697439341.03</v>
+        <v>124107200.2</v>
       </c>
       <c r="E48" s="15">
-        <v>7069836998.18</v>
+        <v>1221468070.27</v>
       </c>
       <c r="F48" s="15">
-        <v>1427085888.82</v>
+        <v>243362884.15</v>
       </c>
       <c r="G48" s="15">
-        <v>105166084.19</v>
+        <v>18049260.33</v>
       </c>
       <c r="H48" s="15">
-        <v>34268756.58</v>
+        <v>5839174.26</v>
       </c>
       <c r="J48" s="34">
-        <v>9333797068.8</v>
+        <v>1612826589.21</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>2019405401.63</v>
+        <v>347685376.64</v>
       </c>
       <c r="E49" s="20">
-        <v>16506577662.97</v>
+        <v>2843839909.3</v>
       </c>
       <c r="F49" s="20">
-        <v>3217717135.01</v>
+        <v>547210093.35</v>
       </c>
       <c r="G49" s="20">
-        <v>222552000.85</v>
+        <v>37787391.98</v>
       </c>
       <c r="H49" s="20">
-        <v>11172367.37</v>
+        <v>1902526.21</v>
       </c>
       <c r="J49" s="35">
-        <v>21977424567.83</v>
+        <v>3778425297.48</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>197041531.5</v>
+        <v>35067734.56</v>
       </c>
       <c r="E50" s="20">
-        <v>1843948077.03</v>
+        <v>321057656.68</v>
       </c>
       <c r="F50" s="20">
-        <v>336938399.03</v>
+        <v>57652238.73</v>
       </c>
       <c r="G50" s="20">
-        <v>22402553.65</v>
+        <v>3889349.96</v>
       </c>
       <c r="H50" s="20">
-        <v>568460.14</v>
+        <v>93039.34</v>
       </c>
       <c r="J50" s="35">
-        <v>2400899021.35</v>
+        <v>417760019.27</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>157213030.16</v>
+        <v>27624046.65</v>
       </c>
       <c r="E51" s="20">
-        <v>1016489061.84</v>
+        <v>175874778.07</v>
       </c>
       <c r="F51" s="20">
-        <v>205529271.63</v>
+        <v>34898198.49</v>
       </c>
       <c r="G51" s="20">
-        <v>15569779.75</v>
+        <v>2662086.38</v>
       </c>
       <c r="H51" s="20">
-        <v>566933.04</v>
+        <v>96344.87</v>
       </c>
       <c r="J51" s="35">
-        <v>1395368076.42</v>
+        <v>241155454.46</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>273079713.98</v>
+        <v>47420165.19</v>
       </c>
       <c r="E52" s="20">
-        <v>2003491055.06</v>
+        <v>347557035.77</v>
       </c>
       <c r="F52" s="20">
-        <v>399115128.96</v>
+        <v>68364545.76</v>
       </c>
       <c r="G52" s="20">
-        <v>28684463.04</v>
+        <v>4913698.67</v>
       </c>
       <c r="H52" s="20">
-        <v>1472164.26</v>
+        <v>259314.85</v>
       </c>
       <c r="J52" s="35">
-        <v>2705842525.3</v>
+        <v>468514760.24</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>2646739677.27</v>
+        <v>457797323.04</v>
       </c>
       <c r="E53" s="15">
-        <v>21370505856.9</v>
+        <v>3688329379.82</v>
       </c>
       <c r="F53" s="15">
-        <v>4159299934.63</v>
+        <v>708125076.33</v>
       </c>
       <c r="G53" s="15">
-        <v>289208797.29</v>
+        <v>49252526.99</v>
       </c>
       <c r="H53" s="15">
-        <v>13779924.81</v>
+        <v>2351225.27</v>
       </c>
       <c r="J53" s="34">
-        <v>28479534190.9</v>
+        <v>4905855531.45</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>229258470.21</v>
+        <v>41226457.03</v>
       </c>
       <c r="E54" s="20">
-        <v>1143350371.96</v>
+        <v>199144418.61</v>
       </c>
       <c r="F54" s="20">
-        <v>279050682.8</v>
+        <v>47686057.51</v>
       </c>
       <c r="G54" s="20">
-        <v>27653725.27</v>
+        <v>4702942.85</v>
       </c>
       <c r="H54" s="20">
-        <v>11419329.91</v>
+        <v>1956024.62</v>
       </c>
       <c r="J54" s="35">
-        <v>1690732580.15</v>
+        <v>294715900.62</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>127153654.06</v>
+        <v>22608002.08</v>
       </c>
       <c r="E55" s="20">
-        <v>848528671.11</v>
+        <v>147975500.78</v>
       </c>
       <c r="F55" s="20">
-        <v>184800691.01</v>
+        <v>31442220.09</v>
       </c>
       <c r="G55" s="20">
-        <v>15188357.08</v>
+        <v>2547700.52</v>
       </c>
       <c r="H55" s="20">
-        <v>4661243.48</v>
+        <v>794556.2</v>
       </c>
       <c r="J55" s="35">
-        <v>1180332616.74</v>
+        <v>205367979.67</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>356412124.27</v>
+        <v>63834459.11</v>
       </c>
       <c r="E56" s="15">
-        <v>1991879043.07</v>
+        <v>347119919.39</v>
       </c>
       <c r="F56" s="15">
-        <v>463851373.81</v>
+        <v>79128277.6</v>
       </c>
       <c r="G56" s="15">
-        <v>42842082.35</v>
+        <v>7250643.37</v>
       </c>
       <c r="H56" s="15">
-        <v>16080573.39</v>
+        <v>2750580.82</v>
       </c>
       <c r="J56" s="34">
-        <v>2871065196.89</v>
+        <v>500083880.29</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>397093194.79</v>
+        <v>70733903.52</v>
       </c>
       <c r="E57" s="20">
-        <v>2891235587.39</v>
+        <v>498433034.07</v>
       </c>
       <c r="F57" s="20">
-        <v>630949946.09</v>
+        <v>107527884.85</v>
       </c>
       <c r="G57" s="20">
-        <v>47843546.54</v>
+        <v>8136368.02</v>
       </c>
       <c r="H57" s="20">
-        <v>18751207.13</v>
+        <v>3249508.61</v>
       </c>
       <c r="J57" s="35">
-        <v>3985873481.94</v>
+        <v>688080699.07</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>151227045.18</v>
+        <v>27192693.63</v>
       </c>
       <c r="E58" s="20">
-        <v>908476419.99</v>
+        <v>155930236.61</v>
       </c>
       <c r="F58" s="20">
-        <v>194976938.72</v>
+        <v>33168167.32</v>
       </c>
       <c r="G58" s="20">
-        <v>14089776.07</v>
+        <v>2392658.37</v>
       </c>
       <c r="H58" s="20">
-        <v>6920957.26</v>
+        <v>1182276.59</v>
       </c>
       <c r="J58" s="35">
-        <v>1275691137.22</v>
+        <v>219866032.52</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>165108976.34</v>
+        <v>29538062.22</v>
       </c>
       <c r="E59" s="20">
-        <v>785958768.42</v>
+        <v>135114866.96</v>
       </c>
       <c r="F59" s="20">
-        <v>169917560.32</v>
+        <v>28979727.61</v>
       </c>
       <c r="G59" s="20">
-        <v>12820253.18</v>
+        <v>2223738.67</v>
       </c>
       <c r="H59" s="20">
-        <v>7336612.08</v>
+        <v>1242319.84</v>
       </c>
       <c r="J59" s="35">
-        <v>1141142170.34</v>
+        <v>197098715.3</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>334605718.39</v>
+        <v>59967857.69</v>
       </c>
       <c r="E60" s="20">
-        <v>2489092228.73</v>
+        <v>428269505.32</v>
       </c>
       <c r="F60" s="20">
-        <v>527911506.1</v>
+        <v>90245537.44</v>
       </c>
       <c r="G60" s="20">
-        <v>44269893.75</v>
+        <v>7648515.67</v>
       </c>
       <c r="H60" s="20">
-        <v>17576375.06</v>
+        <v>3075678.88</v>
       </c>
       <c r="J60" s="35">
-        <v>3413455722.03</v>
+        <v>589207095</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>1048034934.7</v>
+        <v>187432517.06</v>
       </c>
       <c r="E61" s="15">
-        <v>7074763004.53</v>
+        <v>1217747642.96</v>
       </c>
       <c r="F61" s="15">
-        <v>1523755951.23</v>
+        <v>259921317.22</v>
       </c>
       <c r="G61" s="15">
-        <v>119023469.54</v>
+        <v>20401280.73</v>
       </c>
       <c r="H61" s="15">
-        <v>50585151.53</v>
+        <v>8749783.92</v>
       </c>
       <c r="J61" s="34">
-        <v>9816162511.53</v>
+        <v>1694252541.89</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>74416772.33</v>
+        <v>13172567.14</v>
       </c>
       <c r="E62" s="20">
-        <v>860639889.62</v>
+        <v>149451390.52</v>
       </c>
       <c r="F62" s="20">
-        <v>157780564.79</v>
+        <v>26927056.52</v>
       </c>
       <c r="G62" s="20">
-        <v>10309595.97</v>
+        <v>1801150.93</v>
       </c>
       <c r="H62" s="20">
-        <v>1467727.46</v>
+        <v>266351.7</v>
       </c>
       <c r="J62" s="35">
-        <v>1104614550.17</v>
+        <v>191618516.81</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>74416772.33</v>
+        <v>13172567.14</v>
       </c>
       <c r="E63" s="15">
-        <v>860639889.62</v>
+        <v>149451390.52</v>
       </c>
       <c r="F63" s="15">
-        <v>157780564.79</v>
+        <v>26927056.52</v>
       </c>
       <c r="G63" s="15">
-        <v>10309595.97</v>
+        <v>1801150.93</v>
       </c>
       <c r="H63" s="15">
-        <v>1467727.46</v>
+        <v>266351.7</v>
       </c>
       <c r="J63" s="34">
-        <v>1104614550.17</v>
+        <v>191618516.81</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>1495836158.27</v>
+        <v>262909046.54</v>
       </c>
       <c r="E64" s="20">
-        <v>17463122233.31</v>
+        <v>3023394669.79</v>
       </c>
       <c r="F64" s="20">
-        <v>3252244787.38</v>
+        <v>554952715.96</v>
       </c>
       <c r="G64" s="20">
-        <v>221980903.45</v>
+        <v>37543529.45</v>
       </c>
       <c r="H64" s="20">
-        <v>28097131.51</v>
+        <v>4986732.14</v>
       </c>
       <c r="J64" s="35">
-        <v>22461281213.92</v>
+        <v>3883786693.88</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>1495836158.27</v>
+        <v>262909046.54</v>
       </c>
       <c r="E65" s="15">
-        <v>17463122233.31</v>
+        <v>3023394669.79</v>
       </c>
       <c r="F65" s="15">
-        <v>3252244787.38</v>
+        <v>554952715.96</v>
       </c>
       <c r="G65" s="15">
-        <v>221980903.45</v>
+        <v>37543529.45</v>
       </c>
       <c r="H65" s="15">
-        <v>28097131.51</v>
+        <v>4986732.14</v>
       </c>
       <c r="J65" s="34">
-        <v>22461281213.92</v>
+        <v>3883786693.88</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>403632479.69</v>
+        <v>71999314.74</v>
       </c>
       <c r="E66" s="20">
-        <v>2430941373.02</v>
+        <v>423272149.67</v>
       </c>
       <c r="F66" s="20">
-        <v>545764592.44</v>
+        <v>93362728.66</v>
       </c>
       <c r="G66" s="20">
-        <v>56978439.7</v>
+        <v>9726553.6</v>
       </c>
       <c r="H66" s="20">
-        <v>12823918.46</v>
+        <v>2246300.97</v>
       </c>
       <c r="J66" s="35">
-        <v>3450140803.31</v>
+        <v>600607047.64</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>403632479.69</v>
+        <v>71999314.74</v>
       </c>
       <c r="E67" s="15">
-        <v>2430941373.02</v>
+        <v>423272149.67</v>
       </c>
       <c r="F67" s="15">
-        <v>545764592.44</v>
+        <v>93362728.66</v>
       </c>
       <c r="G67" s="15">
-        <v>56978439.7</v>
+        <v>9726553.6</v>
       </c>
       <c r="H67" s="15">
-        <v>12823918.46</v>
+        <v>2246300.97</v>
       </c>
       <c r="J67" s="34">
-        <v>3450140803.31</v>
+        <v>600607047.64</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>181037179.73</v>
+        <v>32418309.14</v>
       </c>
       <c r="E68" s="20">
-        <v>2002234724.26</v>
+        <v>347334385.46</v>
       </c>
       <c r="F68" s="20">
-        <v>341688699.58</v>
+        <v>58583829.88</v>
       </c>
       <c r="G68" s="20">
-        <v>25356305.86</v>
+        <v>4371266.8</v>
       </c>
       <c r="H68" s="20">
-        <v>3482205.28</v>
+        <v>574726.88</v>
       </c>
       <c r="J68" s="35">
-        <v>2553799114.71</v>
+        <v>443282518.16</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>181037179.73</v>
+        <v>32418309.14</v>
       </c>
       <c r="E69" s="15">
-        <v>2002234724.26</v>
+        <v>347334385.46</v>
       </c>
       <c r="F69" s="15">
-        <v>341688699.58</v>
+        <v>58583829.88</v>
       </c>
       <c r="G69" s="15">
-        <v>25356305.86</v>
+        <v>4371266.8</v>
       </c>
       <c r="H69" s="15">
-        <v>3482205.28</v>
+        <v>574726.88</v>
       </c>
       <c r="J69" s="34">
-        <v>2553799114.71</v>
+        <v>443282518.16</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>325699562.96</v>
+        <v>57820953.01</v>
       </c>
       <c r="E70" s="20">
-        <v>3268948645.3</v>
+        <v>569257165.41</v>
       </c>
       <c r="F70" s="20">
-        <v>716423315.51</v>
+        <v>122540519.48</v>
       </c>
       <c r="G70" s="20">
-        <v>56806299.82</v>
+        <v>9741169.26</v>
       </c>
       <c r="H70" s="20">
-        <v>10312984.88</v>
+        <v>1755172.36</v>
       </c>
       <c r="J70" s="35">
-        <v>4378190808.47</v>
+        <v>761114979.52</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>201549189.76</v>
+        <v>36372693.09</v>
       </c>
       <c r="E71" s="20">
-        <v>1372494772.09</v>
+        <v>238465063.29</v>
       </c>
       <c r="F71" s="20">
-        <v>281631227.6</v>
+        <v>48327350.95</v>
       </c>
       <c r="G71" s="20">
-        <v>22964714.6</v>
+        <v>3850204.56</v>
       </c>
       <c r="H71" s="20">
-        <v>1907094.81</v>
+        <v>317694.48</v>
       </c>
       <c r="J71" s="35">
-        <v>1880546998.86</v>
+        <v>327333006.37</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>831618619.47</v>
+        <v>148342877.75</v>
       </c>
       <c r="E72" s="20">
-        <v>5977208895.84</v>
+        <v>1035454441.73</v>
       </c>
       <c r="F72" s="20">
-        <v>1257178084.25</v>
+        <v>215025126.38</v>
       </c>
       <c r="G72" s="20">
-        <v>108091242.2</v>
+        <v>18311842.36</v>
       </c>
       <c r="H72" s="20">
-        <v>9736655.56</v>
+        <v>1632445.8</v>
       </c>
       <c r="J72" s="35">
-        <v>8183833497.32</v>
+        <v>1418766734.02</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>1358867372.19</v>
+        <v>242536523.85</v>
       </c>
       <c r="E73" s="15">
-        <v>10618652313.23</v>
+        <v>1843176670.43</v>
       </c>
       <c r="F73" s="15">
-        <v>2255232627.36</v>
+        <v>385892996.81</v>
       </c>
       <c r="G73" s="15">
-        <v>187862256.62</v>
+        <v>31903216.18</v>
       </c>
       <c r="H73" s="15">
-        <v>21956735.25</v>
+        <v>3705312.64</v>
       </c>
       <c r="J73" s="34">
-        <v>14442571304.65</v>
+        <v>2507214719.91</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>119830552.51</v>
+        <v>21291895.35</v>
       </c>
       <c r="E74" s="20">
-        <v>1252489458.1</v>
+        <v>216533067.46</v>
       </c>
       <c r="F74" s="20">
-        <v>221283000.75</v>
+        <v>37860232.18</v>
       </c>
       <c r="G74" s="20">
-        <v>13730320.77</v>
+        <v>2372627.8</v>
       </c>
       <c r="H74" s="20">
-        <v>1674588.71</v>
+        <v>287911.31</v>
       </c>
       <c r="J74" s="35">
-        <v>1609007920.84</v>
+        <v>278345734.1</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>242287842.33</v>
+        <v>42220979.44</v>
       </c>
       <c r="E75" s="20">
-        <v>2822277757.9</v>
+        <v>485939661.61</v>
       </c>
       <c r="F75" s="20">
-        <v>544958247.67</v>
+        <v>92629219.51</v>
       </c>
       <c r="G75" s="20">
-        <v>33823042.63</v>
+        <v>5763953.9</v>
       </c>
       <c r="H75" s="20">
-        <v>5965658.64</v>
+        <v>1049092.23</v>
       </c>
       <c r="J75" s="35">
-        <v>3649312549.17</v>
+        <v>627602906.69</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>411311389.63</v>
+        <v>72562311.83</v>
       </c>
       <c r="E76" s="20">
-        <v>4338372812.9</v>
+        <v>747943217.37</v>
       </c>
       <c r="F76" s="20">
-        <v>946805132.37</v>
+        <v>160727226.35</v>
       </c>
       <c r="G76" s="20">
-        <v>66094862.52</v>
+        <v>11334817.82</v>
       </c>
       <c r="H76" s="20">
-        <v>18514407.1</v>
+        <v>3197258.73</v>
       </c>
       <c r="J76" s="35">
-        <v>5781098604.52</v>
+        <v>995764832.1</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>773429784.47</v>
+        <v>136075186.62</v>
       </c>
       <c r="E77" s="15">
-        <v>8413140028.9</v>
+        <v>1450415946.44</v>
       </c>
       <c r="F77" s="15">
-        <v>1713046380.79</v>
+        <v>291216678.04</v>
       </c>
       <c r="G77" s="15">
-        <v>113648225.92</v>
+        <v>19471399.52</v>
       </c>
       <c r="H77" s="15">
-        <v>26154654.45</v>
+        <v>4534262.27</v>
       </c>
       <c r="J77" s="34">
-        <v>11039419074.53</v>
+        <v>1901713472.89</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>17468784.92</v>
+        <v>3172642.14</v>
       </c>
       <c r="E78" s="20">
-        <v>92578849.02</v>
+        <v>16480426.65</v>
       </c>
       <c r="F78" s="20">
-        <v>27163110.8</v>
+        <v>4639765.94</v>
       </c>
       <c r="G78" s="20">
-        <v>3380911.13</v>
+        <v>560737.16</v>
       </c>
       <c r="H78" s="20">
-        <v>485528.7</v>
+        <v>82415.84</v>
       </c>
       <c r="J78" s="35">
-        <v>141077184.57</v>
+        <v>24935987.73</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>17468784.92</v>
+        <v>3172642.14</v>
       </c>
       <c r="E79" s="15">
-        <v>92578849.02</v>
+        <v>16480426.65</v>
       </c>
       <c r="F79" s="15">
-        <v>27163110.8</v>
+        <v>4639765.94</v>
       </c>
       <c r="G79" s="15">
-        <v>3380911.13</v>
+        <v>560737.16</v>
       </c>
       <c r="H79" s="15">
-        <v>485528.7</v>
+        <v>82415.84</v>
       </c>
       <c r="J79" s="34">
-        <v>141077184.57</v>
+        <v>24935987.73</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>20816575.86</v>
+        <v>3676670.34</v>
       </c>
       <c r="E80" s="20">
-        <v>83747716.3</v>
+        <v>14730876.75</v>
       </c>
       <c r="F80" s="20">
-        <v>21771995.29</v>
+        <v>3731486.08</v>
       </c>
       <c r="G80" s="20">
-        <v>2859484.46</v>
+        <v>497709.69</v>
       </c>
       <c r="H80" s="20">
-        <v>191139.32</v>
+        <v>32374.01</v>
       </c>
       <c r="J80" s="35">
-        <v>129386911.23</v>
+        <v>22669116.87</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>20816575.86</v>
+        <v>3676670.34</v>
       </c>
       <c r="E81" s="15">
-        <v>83747716.3</v>
+        <v>14730876.75</v>
       </c>
       <c r="F81" s="15">
-        <v>21771995.29</v>
+        <v>3731486.08</v>
       </c>
       <c r="G81" s="15">
-        <v>2859484.46</v>
+        <v>497709.69</v>
       </c>
       <c r="H81" s="15">
-        <v>191139.32</v>
+        <v>32374.01</v>
       </c>
       <c r="J81" s="34">
-        <v>129386911.23</v>
+        <v>22669116.87</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>14575222438.61</v>
+        <v>2574909822.79</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>113716496481.6</v>
+        <v>19681400374.64</v>
       </c>
       <c r="F83" s="26">
-        <v>23430863257.76</v>
+        <v>3998125614.14</v>
       </c>
       <c r="G83" s="26">
-        <v>1841660048.99</v>
+        <v>314138526.93</v>
       </c>
       <c r="H83" s="26">
-        <v>403136458.68</v>
+        <v>69425490.76</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>153967378685.64</v>
+        <v>26637999829.26</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9497,2381 +9173,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>65131218.17</v>
+        <v>11648345.14</v>
       </c>
       <c r="E11" s="9">
-        <v>1082943.27</v>
+        <v>274322.7</v>
       </c>
       <c r="F11" s="9">
-        <v>62021279.95</v>
+        <v>14079015.98</v>
       </c>
       <c r="G11" s="9">
-        <v>543734.27</v>
+        <v>200772.78</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
-        <v>103.48</v>
+        <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>128779279.14</v>
+        <v>26202456.6</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>94994066.44</v>
+        <v>17850335.42</v>
       </c>
       <c r="E12" s="9">
-        <v>2542443.74</v>
+        <v>419292.21</v>
       </c>
       <c r="F12" s="9">
-        <v>70876954.36</v>
+        <v>14326361.77</v>
       </c>
       <c r="G12" s="9">
-        <v>1470841.36</v>
+        <v>218270.39</v>
       </c>
       <c r="H12" s="9">
-        <v>4605902.84</v>
+        <v>461840.99</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>174490208.74</v>
+        <v>33276100.78</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>65945043.66</v>
+        <v>12816718.22</v>
       </c>
       <c r="E13" s="9">
-        <v>1059301.55</v>
+        <v>207732.38</v>
       </c>
       <c r="F13" s="9">
-        <v>53397466.48</v>
+        <v>11105126.8</v>
       </c>
       <c r="G13" s="9">
-        <v>729634.25</v>
+        <v>154203.31</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>121131445.94</v>
+        <v>24283780.71</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>82368604.5</v>
+        <v>14259174.96</v>
       </c>
       <c r="E14" s="9">
-        <v>1370197.26</v>
+        <v>370814.4</v>
       </c>
       <c r="F14" s="9">
-        <v>62334168.77</v>
+        <v>13223921.92</v>
       </c>
       <c r="G14" s="9">
-        <v>1387909.5</v>
+        <v>171898.03</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
-        <v>440</v>
+        <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>147461320.03</v>
+        <v>28025809.31</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>78669889.92</v>
+        <v>13578009.43</v>
       </c>
       <c r="E15" s="9">
-        <v>1234137.68</v>
+        <v>160015.09</v>
       </c>
       <c r="F15" s="9">
-        <v>40036088.87</v>
+        <v>8282214.3</v>
       </c>
       <c r="G15" s="9">
-        <v>588285.42</v>
+        <v>46101.8</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
-        <v>213.13</v>
+        <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>120528615.02</v>
+        <v>22066340.62</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>49462392.94</v>
+        <v>9021993.61</v>
       </c>
       <c r="E16" s="9">
-        <v>1562356.63</v>
+        <v>228735.96</v>
       </c>
       <c r="F16" s="9">
-        <v>38830510.91</v>
+        <v>8332425.73</v>
       </c>
       <c r="G16" s="9">
-        <v>582690.35</v>
+        <v>67483.13</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>4347.06</v>
+        <v>515.84</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>90442297.89</v>
+        <v>17651154.27</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>117214962.05</v>
+        <v>21888887.61</v>
       </c>
       <c r="E17" s="9">
-        <v>2731431.99</v>
+        <v>610656.9</v>
       </c>
       <c r="F17" s="9">
-        <v>110602907.15</v>
+        <v>24049914.77</v>
       </c>
       <c r="G17" s="9">
-        <v>1360873.61</v>
+        <v>223691.09</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>231910174.8</v>
+        <v>46773150.37</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>211720384.41</v>
+        <v>38432809.33</v>
       </c>
       <c r="E18" s="9">
-        <v>3381561.97</v>
+        <v>702990.26</v>
       </c>
       <c r="F18" s="9">
-        <v>152858937.76</v>
+        <v>31999005.56</v>
       </c>
       <c r="G18" s="9">
-        <v>3920526.37</v>
+        <v>379214.2</v>
       </c>
       <c r="H18" s="9">
-        <v>77130.83</v>
+        <v>49023.78</v>
       </c>
       <c r="I18" s="9">
-        <v>5910.78</v>
+        <v>570.76</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>371964452.12</v>
+        <v>71563613.89</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>765506562.09</v>
+        <v>139496273.72</v>
       </c>
       <c r="E19" s="15">
-        <v>14964374.09</v>
+        <v>2974559.9</v>
       </c>
       <c r="F19" s="15">
-        <v>590958314.25</v>
+        <v>125397986.83</v>
       </c>
       <c r="G19" s="15">
-        <v>10584495.13</v>
+        <v>1461634.73</v>
       </c>
       <c r="H19" s="15">
-        <v>4683033.67</v>
+        <v>510864.77</v>
       </c>
       <c r="I19" s="15">
-        <v>11014.45</v>
+        <v>1086.6</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>1386707793.68</v>
+        <v>269842406.55</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>20106883.02</v>
+        <v>3306089.32</v>
       </c>
       <c r="E20" s="20">
-        <v>489511.04</v>
+        <v>315480.87</v>
       </c>
       <c r="F20" s="20">
-        <v>18341383.58</v>
+        <v>3846761.7</v>
       </c>
       <c r="G20" s="20">
-        <v>220113.62</v>
+        <v>56244.26</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
-        <v>26.3</v>
+        <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>39157917.56</v>
+        <v>7524576.15</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>11088183.93</v>
+        <v>1978048.67</v>
       </c>
       <c r="E21" s="20">
-        <v>341376.17</v>
+        <v>146820.8</v>
       </c>
       <c r="F21" s="20">
-        <v>9686185.48</v>
+        <v>2000118.88</v>
       </c>
       <c r="G21" s="20">
-        <v>246766.52</v>
+        <v>50812.67</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
-        <v>443.56</v>
+        <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>21362955.66</v>
+        <v>4175801.02</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>92275742.43</v>
+        <v>15528173.6</v>
       </c>
       <c r="E22" s="20">
-        <v>2234607.2</v>
+        <v>595928.51</v>
       </c>
       <c r="F22" s="20">
-        <v>74204487.09</v>
+        <v>15346360.52</v>
       </c>
       <c r="G22" s="20">
-        <v>1250390.03</v>
+        <v>181912.75</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
-        <v>770</v>
+        <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>169965996.75</v>
+        <v>31652375.38</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>123470809.38</v>
+        <v>20812311.59</v>
       </c>
       <c r="E23" s="15">
-        <v>3065494.41</v>
+        <v>1058230.18</v>
       </c>
       <c r="F23" s="15">
-        <v>102232056.15</v>
+        <v>21193241.1</v>
       </c>
       <c r="G23" s="15">
-        <v>1717270.17</v>
+        <v>288969.68</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
-        <v>1239.86</v>
+        <v>0</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>230486869.97</v>
+        <v>43352752.55</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>145102009.22</v>
+        <v>29368281.08</v>
       </c>
       <c r="E24" s="20">
-        <v>3937102.88</v>
+        <v>757572.39</v>
       </c>
       <c r="F24" s="20">
-        <v>52039436.7</v>
+        <v>10426787.18</v>
       </c>
       <c r="G24" s="20">
-        <v>2035415.38</v>
+        <v>250980.21</v>
       </c>
       <c r="H24" s="20">
-        <v>803084.71</v>
+        <v>180635.78</v>
       </c>
       <c r="I24" s="20">
-        <v>7206.41</v>
+        <v>214.41</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>203924255.3</v>
+        <v>40984471.05</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>145102009.22</v>
+        <v>29368281.08</v>
       </c>
       <c r="E25" s="15">
-        <v>3937102.88</v>
+        <v>757572.39</v>
       </c>
       <c r="F25" s="15">
-        <v>52039436.7</v>
+        <v>10426787.18</v>
       </c>
       <c r="G25" s="15">
-        <v>2035415.38</v>
+        <v>250980.21</v>
       </c>
       <c r="H25" s="15">
-        <v>803084.71</v>
+        <v>180635.78</v>
       </c>
       <c r="I25" s="15">
-        <v>7206.41</v>
+        <v>214.41</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>203924255.3</v>
+        <v>40984471.05</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>91438072.58</v>
+        <v>20008892.41</v>
       </c>
       <c r="E26" s="20">
-        <v>1185356.01</v>
+        <v>174562.21</v>
       </c>
       <c r="F26" s="20">
-        <v>97918243.4</v>
+        <v>22781889.18</v>
       </c>
       <c r="G26" s="20">
-        <v>1611867.11</v>
+        <v>157062.79</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>192153539.1</v>
+        <v>43122406.59</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>91438072.58</v>
+        <v>20008892.41</v>
       </c>
       <c r="E27" s="15">
-        <v>1185356.01</v>
+        <v>174562.21</v>
       </c>
       <c r="F27" s="15">
-        <v>97918243.4</v>
+        <v>22781889.18</v>
       </c>
       <c r="G27" s="15">
-        <v>1611867.11</v>
+        <v>157062.79</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>192153539.1</v>
+        <v>43122406.59</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>255628035.06</v>
+        <v>48390404.68</v>
       </c>
       <c r="E28" s="20">
-        <v>1874922.31</v>
+        <v>398751.33</v>
       </c>
       <c r="F28" s="20">
-        <v>59105156.33</v>
+        <v>13350195.58</v>
       </c>
       <c r="G28" s="20">
-        <v>414017</v>
+        <v>71085.41</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>317022130.7</v>
+        <v>62210437</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>183071217.79</v>
+        <v>34238389.63</v>
       </c>
       <c r="E29" s="20">
-        <v>684653.93</v>
+        <v>132533.16</v>
       </c>
       <c r="F29" s="20">
-        <v>51338953.65</v>
+        <v>11863120.24</v>
       </c>
       <c r="G29" s="20">
-        <v>857617.82</v>
+        <v>142627.41</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>13270.45</v>
+        <v>1253.85</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>235965713.64</v>
+        <v>46377924.29</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>438699252.85</v>
+        <v>82628794.31</v>
       </c>
       <c r="E30" s="15">
-        <v>2559576.24</v>
+        <v>531284.49</v>
       </c>
       <c r="F30" s="15">
-        <v>110444109.98</v>
+        <v>25213315.82</v>
       </c>
       <c r="G30" s="15">
-        <v>1271634.82</v>
+        <v>213712.82</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>13270.45</v>
+        <v>1253.85</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>552987844.34</v>
+        <v>108588361.29</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>74493737.02</v>
+        <v>13459521.95</v>
       </c>
       <c r="E31" s="20">
-        <v>1595258.49</v>
+        <v>341173.53</v>
       </c>
       <c r="F31" s="20">
-        <v>34164790.76</v>
+        <v>6998478.22</v>
       </c>
       <c r="G31" s="20">
-        <v>960318.41</v>
+        <v>123464.42</v>
       </c>
       <c r="H31" s="20">
-        <v>17791.8</v>
+        <v>2965.3</v>
       </c>
       <c r="I31" s="20">
-        <v>3667</v>
+        <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>111235563.48</v>
+        <v>20925613.3</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>74493737.02</v>
+        <v>13459521.95</v>
       </c>
       <c r="E32" s="15">
-        <v>1595258.49</v>
+        <v>341173.53</v>
       </c>
       <c r="F32" s="15">
-        <v>34164790.76</v>
+        <v>6998478.22</v>
       </c>
       <c r="G32" s="15">
-        <v>960318.41</v>
+        <v>123464.42</v>
       </c>
       <c r="H32" s="15">
-        <v>17791.8</v>
+        <v>2965.3</v>
       </c>
       <c r="I32" s="15">
-        <v>3667</v>
+        <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>111235563.48</v>
+        <v>20925613.3</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>35574683.38</v>
+        <v>6927868.77</v>
       </c>
       <c r="E33" s="20">
-        <v>1084034.7</v>
+        <v>269495.36</v>
       </c>
       <c r="F33" s="20">
-        <v>25672776.21</v>
+        <v>5862460.79</v>
       </c>
       <c r="G33" s="20">
-        <v>286866.17</v>
+        <v>35848.27</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
-        <v>38.48</v>
+        <v>0</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>62618398.94</v>
+        <v>13095673.19</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>46526143.17</v>
+        <v>8920397.54</v>
       </c>
       <c r="E34" s="20">
-        <v>1226901.11</v>
+        <v>229826.24</v>
       </c>
       <c r="F34" s="20">
-        <v>29577384.69</v>
+        <v>6389607.37</v>
       </c>
       <c r="G34" s="20">
-        <v>679984.67</v>
+        <v>48195.25</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>127.15</v>
+        <v>36.86</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>78010540.79</v>
+        <v>15588063.26</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>12806743.07</v>
+        <v>2478722.66</v>
       </c>
       <c r="E35" s="20">
-        <v>303275.72</v>
+        <v>101032.55</v>
       </c>
       <c r="F35" s="20">
-        <v>12330501.6</v>
+        <v>2693575.72</v>
       </c>
       <c r="G35" s="20">
-        <v>176440.55</v>
+        <v>16610.8</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
-        <v>55.48</v>
+        <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>25617016.42</v>
+        <v>5289941.73</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>16309824.97</v>
+        <v>2885830.7</v>
       </c>
       <c r="E36" s="20">
-        <v>593879.12</v>
+        <v>95710.96</v>
       </c>
       <c r="F36" s="20">
-        <v>22421151.44</v>
+        <v>4610708.53</v>
       </c>
       <c r="G36" s="20">
-        <v>202502.08</v>
+        <v>159523.32</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
-        <v>140.22</v>
+        <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>39527497.83</v>
+        <v>7751773.51</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>48682266.54</v>
+        <v>9150740.34</v>
       </c>
       <c r="E37" s="20">
-        <v>1388432.35</v>
+        <v>225121.04</v>
       </c>
       <c r="F37" s="20">
-        <v>49703855.13</v>
+        <v>10951454.9</v>
       </c>
       <c r="G37" s="20">
-        <v>599826.47</v>
+        <v>65662.02</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>100374380.49</v>
+        <v>20392978.3</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>159899661.13</v>
+        <v>30363560.01</v>
       </c>
       <c r="E38" s="15">
-        <v>4596523</v>
+        <v>921186.15</v>
       </c>
       <c r="F38" s="15">
-        <v>139705669.07</v>
+        <v>30507807.31</v>
       </c>
       <c r="G38" s="15">
-        <v>1945619.94</v>
+        <v>325839.66</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>361.33</v>
+        <v>36.86</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>306147834.47</v>
+        <v>62118429.99</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>7493979.29</v>
+        <v>1454319.08</v>
       </c>
       <c r="E39" s="20">
-        <v>209203.5</v>
+        <v>44171.34</v>
       </c>
       <c r="F39" s="20">
-        <v>7836037.85</v>
+        <v>1676086.15</v>
       </c>
       <c r="G39" s="20">
-        <v>243095.28</v>
+        <v>43499.32</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>5488.54</v>
+        <v>859.24</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>15787804.46</v>
+        <v>3218935.13</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>25313724.21</v>
+        <v>4557787.23</v>
       </c>
       <c r="E40" s="20">
-        <v>1133734.34</v>
+        <v>249488.29</v>
       </c>
       <c r="F40" s="20">
-        <v>25431533.58</v>
+        <v>4862706.76</v>
       </c>
       <c r="G40" s="20">
-        <v>528885.33</v>
+        <v>65667.01</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>52407877.46</v>
+        <v>9735649.29</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>41871222.3</v>
+        <v>8432407.68</v>
       </c>
       <c r="E41" s="20">
-        <v>1322536.49</v>
+        <v>234974.29</v>
       </c>
       <c r="F41" s="20">
-        <v>20764553.94</v>
+        <v>3742450.46</v>
       </c>
       <c r="G41" s="20">
-        <v>1413466.87</v>
+        <v>183584.44</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>65371779.6</v>
+        <v>12593416.87</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>14503307.87</v>
+        <v>2553223.73</v>
       </c>
       <c r="E42" s="20">
-        <v>403205.42</v>
+        <v>137697.1</v>
       </c>
       <c r="F42" s="20">
-        <v>9271704.75</v>
+        <v>1633758.69</v>
       </c>
       <c r="G42" s="20">
-        <v>272169.51</v>
+        <v>39213.17</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>24450387.55</v>
+        <v>4363892.69</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>22522770.68</v>
+        <v>4278184.28</v>
       </c>
       <c r="E43" s="20">
-        <v>368163.9</v>
+        <v>76215.84</v>
       </c>
       <c r="F43" s="20">
-        <v>16327104.08</v>
+        <v>3363998.58</v>
       </c>
       <c r="G43" s="20">
-        <v>786026.09</v>
+        <v>201723.4</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>40004064.75</v>
+        <v>7920122.1</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>6881426.58</v>
+        <v>1296206.17</v>
       </c>
       <c r="E44" s="20">
-        <v>265702.68</v>
+        <v>39385.22</v>
       </c>
       <c r="F44" s="20">
-        <v>10308668.77</v>
+        <v>2298274.75</v>
       </c>
       <c r="G44" s="20">
-        <v>577570.49</v>
+        <v>120072.66</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>18033368.52</v>
+        <v>3753938.8</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>6003298.79</v>
+        <v>1148930.71</v>
       </c>
       <c r="E45" s="20">
-        <v>202963.37</v>
+        <v>52279.7</v>
       </c>
       <c r="F45" s="20">
-        <v>6151571.3</v>
+        <v>1240271.65</v>
       </c>
       <c r="G45" s="20">
-        <v>183199.89</v>
+        <v>28807.86</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>12541033.35</v>
+        <v>2470289.92</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>37097061.87</v>
+        <v>6855165.44</v>
       </c>
       <c r="E46" s="20">
-        <v>946772.68</v>
+        <v>219506.41</v>
       </c>
       <c r="F46" s="20">
-        <v>36334065.7</v>
+        <v>6802416.54</v>
       </c>
       <c r="G46" s="20">
-        <v>674133.16</v>
+        <v>80619.02</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
-        <v>0</v>
+        <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>75052033.41</v>
+        <v>13957919.45</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>9026393.78</v>
+        <v>1626325.34</v>
       </c>
       <c r="E47" s="20">
-        <v>320142.7</v>
+        <v>83194.11</v>
       </c>
       <c r="F47" s="20">
-        <v>7039767</v>
+        <v>1409362.63</v>
       </c>
       <c r="G47" s="20">
-        <v>207363.87</v>
+        <v>32039.77</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>16593667.35</v>
+        <v>3150921.85</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>170713185.37</v>
+        <v>32202549.66</v>
       </c>
       <c r="E48" s="15">
-        <v>5172425.08</v>
+        <v>1136912.3</v>
       </c>
       <c r="F48" s="15">
-        <v>139465006.97</v>
+        <v>27029326.21</v>
       </c>
       <c r="G48" s="15">
-        <v>4885910.49</v>
+        <v>795226.65</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>5488.54</v>
+        <v>1071.28</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>320242016.45</v>
+        <v>61165086.1</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>707803782.4</v>
+        <v>129315146.11</v>
       </c>
       <c r="E49" s="20">
-        <v>15722713.97</v>
+        <v>2859466.71</v>
       </c>
       <c r="F49" s="20">
-        <v>523553185.69</v>
+        <v>108400707.78</v>
       </c>
       <c r="G49" s="20">
-        <v>7443732.84</v>
+        <v>1062662.84</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
-        <v>81.52</v>
+        <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>1254523496.42</v>
+        <v>241638049.99</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>59935266.86</v>
+        <v>10549860.01</v>
       </c>
       <c r="E50" s="20">
-        <v>1390528.57</v>
+        <v>206613.38</v>
       </c>
       <c r="F50" s="20">
-        <v>63708555.92</v>
+        <v>14941717.14</v>
       </c>
       <c r="G50" s="20">
-        <v>581572.58</v>
+        <v>83245.39</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>125615923.93</v>
+        <v>25781435.92</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>26450950.88</v>
+        <v>4403861.52</v>
       </c>
       <c r="E51" s="20">
-        <v>1208762.28</v>
+        <v>350547.13</v>
       </c>
       <c r="F51" s="20">
-        <v>38208373.82</v>
+        <v>8822185.52</v>
       </c>
       <c r="G51" s="20">
-        <v>329678.92</v>
+        <v>36842.92</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>66197765.9</v>
+        <v>13613437.09</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>77160616.69</v>
+        <v>14017192.71</v>
       </c>
       <c r="E52" s="20">
-        <v>2129532.87</v>
+        <v>390282.19</v>
       </c>
       <c r="F52" s="20">
-        <v>59550018.19</v>
+        <v>12343989.22</v>
       </c>
       <c r="G52" s="20">
-        <v>993420.81</v>
+        <v>452741.41</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>139833588.56</v>
+        <v>27204205.53</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>871350616.83</v>
+        <v>158286060.35</v>
       </c>
       <c r="E53" s="15">
-        <v>20451537.69</v>
+        <v>3806909.41</v>
       </c>
       <c r="F53" s="15">
-        <v>685020133.62</v>
+        <v>144508599.66</v>
       </c>
       <c r="G53" s="15">
-        <v>9348405.15</v>
+        <v>1635492.56</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
-        <v>81.52</v>
+        <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>1586170774.81</v>
+        <v>308237128.53</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>74859007.25</v>
+        <v>14130966.86</v>
       </c>
       <c r="E54" s="20">
-        <v>842328.23</v>
+        <v>164666.28</v>
       </c>
       <c r="F54" s="20">
-        <v>39480358.18</v>
+        <v>8101085.13</v>
       </c>
       <c r="G54" s="20">
-        <v>1163142</v>
+        <v>263943.17</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>21494.54</v>
+        <v>5313.16</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>116366330.2</v>
+        <v>22665974.6</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>38250923.88</v>
+        <v>6925974.16</v>
       </c>
       <c r="E55" s="20">
-        <v>681483.14</v>
+        <v>103123.17</v>
       </c>
       <c r="F55" s="20">
-        <v>20325205.72</v>
+        <v>4386404.23</v>
       </c>
       <c r="G55" s="20">
-        <v>628236.26</v>
+        <v>119359.36</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
-        <v>974.32</v>
+        <v>134.52</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>59886823.32</v>
+        <v>11534995.44</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>113109931.13</v>
+        <v>21056941.02</v>
       </c>
       <c r="E56" s="15">
-        <v>1523811.37</v>
+        <v>267789.45</v>
       </c>
       <c r="F56" s="15">
-        <v>59805563.9</v>
+        <v>12487489.36</v>
       </c>
       <c r="G56" s="15">
-        <v>1791378.26</v>
+        <v>383302.53</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>22468.86</v>
+        <v>5447.68</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>176253153.52</v>
+        <v>34200970.04</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>158105236.05</v>
+        <v>30432719.32</v>
       </c>
       <c r="E57" s="20">
-        <v>2835541.23</v>
+        <v>918873.44</v>
       </c>
       <c r="F57" s="20">
-        <v>70392745.86</v>
+        <v>13626979.83</v>
       </c>
       <c r="G57" s="20">
-        <v>1502181.87</v>
+        <v>198523.61</v>
       </c>
       <c r="H57" s="20">
-        <v>6235285.63</v>
+        <v>537477.04</v>
       </c>
       <c r="I57" s="20">
-        <v>248.99</v>
+        <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>239071239.63</v>
+        <v>45714573.24</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>39914257.26</v>
+        <v>7618760.52</v>
       </c>
       <c r="E58" s="20">
-        <v>807859.31</v>
+        <v>171761.77</v>
       </c>
       <c r="F58" s="20">
-        <v>16308749.71</v>
+        <v>3247440.3</v>
       </c>
       <c r="G58" s="20">
-        <v>406150.95</v>
+        <v>59517.47</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>57437017.23</v>
+        <v>11097480.06</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>39898169.09</v>
+        <v>7711634.74</v>
       </c>
       <c r="E59" s="20">
-        <v>629566.74</v>
+        <v>127918.65</v>
       </c>
       <c r="F59" s="20">
-        <v>12359852.24</v>
+        <v>2600966.95</v>
       </c>
       <c r="G59" s="20">
-        <v>487545.17</v>
+        <v>52116.45</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
-        <v>200068.92</v>
+        <v>0</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>53575202.16</v>
+        <v>10492636.79</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>134816792.37</v>
+        <v>24738948.02</v>
       </c>
       <c r="E60" s="20">
-        <v>2365690.27</v>
+        <v>614360.52</v>
       </c>
       <c r="F60" s="20">
-        <v>52552171.9</v>
+        <v>10760205.46</v>
       </c>
       <c r="G60" s="20">
-        <v>851839.77</v>
+        <v>276150.16</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>863.52</v>
+        <v>75</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>190587357.83</v>
+        <v>36389739.16</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>372734454.77</v>
+        <v>70502062.6</v>
       </c>
       <c r="E61" s="15">
-        <v>6638657.55</v>
+        <v>1832914.38</v>
       </c>
       <c r="F61" s="15">
-        <v>151613519.71</v>
+        <v>30235592.54</v>
       </c>
       <c r="G61" s="15">
-        <v>3247717.76</v>
+        <v>586307.69</v>
       </c>
       <c r="H61" s="15">
-        <v>6235285.63</v>
+        <v>537477.04</v>
       </c>
       <c r="I61" s="15">
-        <v>201181.43</v>
+        <v>75</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>540670816.85</v>
+        <v>103694429.25</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>15547370.62</v>
+        <v>2577574.64</v>
       </c>
       <c r="E62" s="20">
-        <v>1010207.16</v>
+        <v>189904.53</v>
       </c>
       <c r="F62" s="20">
-        <v>22467890.95</v>
+        <v>4552553.94</v>
       </c>
       <c r="G62" s="20">
-        <v>276211.69</v>
+        <v>39877.21</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
-        <v>170.04</v>
+        <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>39301850.46</v>
+        <v>7359910.32</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>15547370.62</v>
+        <v>2577574.64</v>
       </c>
       <c r="E63" s="15">
-        <v>1010207.16</v>
+        <v>189904.53</v>
       </c>
       <c r="F63" s="15">
-        <v>22467890.95</v>
+        <v>4552553.94</v>
       </c>
       <c r="G63" s="15">
-        <v>276211.69</v>
+        <v>39877.21</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
-        <v>170.04</v>
+        <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>39301850.46</v>
+        <v>7359910.32</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>622520420.8</v>
+        <v>112179298.5</v>
       </c>
       <c r="E64" s="20">
-        <v>6466071.54</v>
+        <v>1151496.16</v>
       </c>
       <c r="F64" s="20">
-        <v>701442406.34</v>
+        <v>141009693.22</v>
       </c>
       <c r="G64" s="20">
-        <v>19180192.9</v>
+        <v>2696135.75</v>
       </c>
       <c r="H64" s="20">
-        <v>443824.8</v>
+        <v>85240.71</v>
       </c>
       <c r="I64" s="20">
-        <v>1159.05</v>
+        <v>0</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>1350054075.43</v>
+        <v>257121864.34</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>622520420.8</v>
+        <v>112179298.5</v>
       </c>
       <c r="E65" s="15">
-        <v>6466071.54</v>
+        <v>1151496.16</v>
       </c>
       <c r="F65" s="15">
-        <v>701442406.34</v>
+        <v>141009693.22</v>
       </c>
       <c r="G65" s="15">
-        <v>19180192.9</v>
+        <v>2696135.75</v>
       </c>
       <c r="H65" s="15">
-        <v>443824.8</v>
+        <v>85240.71</v>
       </c>
       <c r="I65" s="15">
-        <v>1159.05</v>
+        <v>0</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>1350054075.43</v>
+        <v>257121864.34</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>211883990.85</v>
+        <v>38686634.77</v>
       </c>
       <c r="E66" s="20">
-        <v>2645783.78</v>
+        <v>577712.47</v>
       </c>
       <c r="F66" s="20">
-        <v>119123732.89</v>
+        <v>26773064.35</v>
       </c>
       <c r="G66" s="20">
-        <v>1651877.71</v>
+        <v>218760.02</v>
       </c>
       <c r="H66" s="20">
-        <v>2936612.62</v>
+        <v>191360.03</v>
       </c>
       <c r="I66" s="20">
-        <v>824.62</v>
+        <v>331.76</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>338242822.47</v>
+        <v>66447863.4</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>211883990.85</v>
+        <v>38686634.77</v>
       </c>
       <c r="E67" s="15">
-        <v>2645783.78</v>
+        <v>577712.47</v>
       </c>
       <c r="F67" s="15">
-        <v>119123732.89</v>
+        <v>26773064.35</v>
       </c>
       <c r="G67" s="15">
-        <v>1651877.71</v>
+        <v>218760.02</v>
       </c>
       <c r="H67" s="15">
-        <v>2936612.62</v>
+        <v>191360.03</v>
       </c>
       <c r="I67" s="15">
-        <v>824.62</v>
+        <v>331.76</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>338242822.47</v>
+        <v>66447863.4</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>91334305.01</v>
+        <v>17299896.22</v>
       </c>
       <c r="E68" s="20">
-        <v>1734700.95</v>
+        <v>278006.8</v>
       </c>
       <c r="F68" s="20">
-        <v>56863330.77</v>
+        <v>11686243.9</v>
       </c>
       <c r="G68" s="20">
-        <v>941259.71</v>
+        <v>70733.69</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>150873637.59</v>
+        <v>29334880.61</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>91334305.01</v>
+        <v>17299896.22</v>
       </c>
       <c r="E69" s="15">
-        <v>1734700.95</v>
+        <v>278006.8</v>
       </c>
       <c r="F69" s="15">
-        <v>56863330.77</v>
+        <v>11686243.9</v>
       </c>
       <c r="G69" s="15">
-        <v>941259.71</v>
+        <v>70733.69</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>150873637.59</v>
+        <v>29334880.61</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>116860467.9</v>
+        <v>22136913.83</v>
       </c>
       <c r="E70" s="20">
-        <v>2115707.76</v>
+        <v>384072.2</v>
       </c>
       <c r="F70" s="20">
-        <v>108888167.46</v>
+        <v>24680634.33</v>
       </c>
       <c r="G70" s="20">
-        <v>1124320.92</v>
+        <v>248464.01</v>
       </c>
       <c r="H70" s="20">
-        <v>0</v>
+        <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>276.02</v>
+        <v>56.24</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>228988940.06</v>
+        <v>47451036.91</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>35411586.23</v>
+        <v>6320537.11</v>
       </c>
       <c r="E71" s="20">
-        <v>937036.05</v>
+        <v>179414.33</v>
       </c>
       <c r="F71" s="20">
-        <v>39921718.6</v>
+        <v>9064971.1</v>
       </c>
       <c r="G71" s="20">
-        <v>558754.06</v>
+        <v>109126.06</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>76829094.94</v>
+        <v>15674048.6</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>266758717.38</v>
+        <v>48554038.5</v>
       </c>
       <c r="E72" s="20">
-        <v>4955588.72</v>
+        <v>1223521.49</v>
       </c>
       <c r="F72" s="20">
-        <v>191780198.94</v>
+        <v>42256500.1</v>
       </c>
       <c r="G72" s="20">
-        <v>2164402.48</v>
+        <v>526814.54</v>
       </c>
       <c r="H72" s="20">
-        <v>688831.78</v>
+        <v>20320.88</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>466347739.3</v>
+        <v>92581195.51</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>419030771.51</v>
+        <v>77011489.44</v>
       </c>
       <c r="E73" s="15">
-        <v>8008332.53</v>
+        <v>1787008.02</v>
       </c>
       <c r="F73" s="15">
-        <v>340590085</v>
+        <v>76002105.53</v>
       </c>
       <c r="G73" s="15">
-        <v>3847477.46</v>
+        <v>884404.61</v>
       </c>
       <c r="H73" s="15">
-        <v>688831.78</v>
+        <v>21217.18</v>
       </c>
       <c r="I73" s="15">
-        <v>276.02</v>
+        <v>56.24</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>772165774.3</v>
+        <v>155706281.02</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>85127008.98</v>
+        <v>15104468.12</v>
       </c>
       <c r="E74" s="20">
-        <v>1762465.33</v>
+        <v>375749.35</v>
       </c>
       <c r="F74" s="20">
-        <v>27213142.9</v>
+        <v>5802441.14</v>
       </c>
       <c r="G74" s="20">
-        <v>668042.41</v>
+        <v>141951.8</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>114770659.62</v>
+        <v>21424610.41</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>166220341.73</v>
+        <v>31385909.85</v>
       </c>
       <c r="E75" s="20">
-        <v>2772667.21</v>
+        <v>542273.12</v>
       </c>
       <c r="F75" s="20">
-        <v>69331965.56</v>
+        <v>13917304.59</v>
       </c>
       <c r="G75" s="20">
-        <v>932000.15</v>
+        <v>109739.72</v>
       </c>
       <c r="H75" s="20">
-        <v>39967.52</v>
+        <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>239296942.17</v>
+        <v>45960936.03</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>278198468.14</v>
+        <v>49881643.33</v>
       </c>
       <c r="E76" s="20">
-        <v>4050288.84</v>
+        <v>931522.04</v>
       </c>
       <c r="F76" s="20">
-        <v>94547310.19</v>
+        <v>19829448.82</v>
       </c>
       <c r="G76" s="20">
-        <v>1652112.43</v>
+        <v>160498.59</v>
       </c>
       <c r="H76" s="20">
-        <v>77592.69</v>
+        <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>12279.86</v>
+        <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>378538052.15</v>
+        <v>70804024.78</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>529545818.85</v>
+        <v>96372021.3</v>
       </c>
       <c r="E77" s="15">
-        <v>8585421.38</v>
+        <v>1849544.51</v>
       </c>
       <c r="F77" s="15">
-        <v>191092418.65</v>
+        <v>39549194.55</v>
       </c>
       <c r="G77" s="15">
-        <v>3252154.99</v>
+        <v>412190.11</v>
       </c>
       <c r="H77" s="15">
-        <v>117560.21</v>
+        <v>5708.75</v>
       </c>
       <c r="I77" s="15">
-        <v>12279.86</v>
+        <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>732605653.94</v>
+        <v>138189571.22</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>12112412.5</v>
+        <v>2253941.74</v>
       </c>
       <c r="E78" s="20">
-        <v>93407.59</v>
+        <v>30890.16</v>
       </c>
       <c r="F78" s="20">
-        <v>4250298.89</v>
+        <v>753511.43</v>
       </c>
       <c r="G78" s="20">
-        <v>88074.75</v>
+        <v>14525.05</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>16544193.73</v>
+        <v>3052868.38</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>12112412.5</v>
+        <v>2253941.74</v>
       </c>
       <c r="E79" s="15">
-        <v>93407.59</v>
+        <v>30890.16</v>
       </c>
       <c r="F79" s="15">
-        <v>4250298.89</v>
+        <v>753511.43</v>
       </c>
       <c r="G79" s="15">
-        <v>88074.75</v>
+        <v>14525.05</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>16544193.73</v>
+        <v>3052868.38</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>13074604.51</v>
+        <v>2691091.55</v>
       </c>
       <c r="E80" s="20">
-        <v>90325.25</v>
+        <v>16731.4</v>
       </c>
       <c r="F80" s="20">
-        <v>5190006.81</v>
+        <v>1040179.94</v>
       </c>
       <c r="G80" s="20">
-        <v>93209.61</v>
+        <v>10178.73</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>18448146.18</v>
+        <v>3758181.62</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>13074604.51</v>
+        <v>2691091.55</v>
       </c>
       <c r="E81" s="15">
-        <v>90325.25</v>
+        <v>16731.4</v>
       </c>
       <c r="F81" s="15">
-        <v>5190006.81</v>
+        <v>1040179.94</v>
       </c>
       <c r="G81" s="15">
-        <v>93209.61</v>
+        <v>10178.73</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>18448146.18</v>
+        <v>3758181.62</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
-        <v>280133.31</v>
+        <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
-        <v>280133.31</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>5241567987.02</v>
+        <v>967257196.86</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>94324366.99</v>
+        <v>19684388.44</v>
       </c>
       <c r="F83" s="26">
-        <v>3604387014.81</v>
+        <v>758147060.27</v>
       </c>
       <c r="G83" s="26">
-        <v>69010624.75</v>
+        <v>10568798.91</v>
       </c>
       <c r="H83" s="26">
-        <v>15926025.22</v>
+        <v>1535469.56</v>
       </c>
       <c r="I83" s="26">
-        <v>280730.59</v>
+        <v>10562.11</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>9025496749.38</v>
+        <v>1757203476.15</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -12103,2818 +11779,2818 @@
       <c r="N10" s="5" t="s">
         <v>113</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>114</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>116</v>
       </c>
       <c r="I11" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="J11" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="K11" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="L11" s="37" t="s">
         <v>117</v>
       </c>
-      <c r="J11" s="37" t="s">
+      <c r="M11" s="37" t="s">
         <v>118</v>
       </c>
-      <c r="K11" s="37" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="37" t="s">
+      <c r="N11" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q11" s="38" t="s">
         <v>119</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="12" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="37" t="s">
+        <v>120</v>
+      </c>
+      <c r="E12" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="G12" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="I12" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="E12" s="37" t="s">
+      <c r="J12" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="K12" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="L12" s="37" t="s">
         <v>123</v>
       </c>
-      <c r="G12" s="37" t="s">
+      <c r="M12" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="I12" s="37" t="s">
+      <c r="N12" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="P12" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q12" s="38" t="s">
         <v>125</v>
-      </c>
-[...19 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="13" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>129</v>
+        <v>116</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="G13" s="37" t="s">
-        <v>131</v>
+        <v>116</v>
       </c>
       <c r="I13" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J13" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K13" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L13" s="37" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="M13" s="37" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="N13" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P13" s="37" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="Q13" s="38" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
     </row>
     <row r="14" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="G14" s="37" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="I14" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J14" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K14" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L14" s="37" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="M14" s="37" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="N14" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P14" s="37" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="Q14" s="38" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
     </row>
     <row r="15" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="G15" s="37" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="I15" s="37" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="J15" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K15" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L15" s="37" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="M15" s="37" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="N15" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P15" s="37" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="Q15" s="38" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="G16" s="37" t="s">
-        <v>150</v>
+        <v>116</v>
       </c>
       <c r="I16" s="37" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="J16" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K16" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L16" s="37" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="M16" s="37" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="N16" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P16" s="37" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="Q16" s="38" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="G17" s="37" t="s">
-        <v>157</v>
+        <v>116</v>
       </c>
       <c r="I17" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J17" s="37" t="s">
-        <v>158</v>
+        <v>116</v>
       </c>
       <c r="K17" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L17" s="37" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="M17" s="37" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="N17" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P17" s="37" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="Q17" s="38" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="G18" s="37" t="s">
-        <v>164</v>
+        <v>116</v>
       </c>
       <c r="I18" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J18" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K18" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L18" s="37" t="s">
-        <v>165</v>
+        <v>153</v>
       </c>
       <c r="M18" s="37" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="N18" s="37" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P18" s="37" t="s">
-        <v>166</v>
+        <v>154</v>
       </c>
       <c r="Q18" s="38" t="s">
-        <v>167</v>
+        <v>155</v>
       </c>
     </row>
     <row r="19" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="39" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="E19" s="39" t="s">
-        <v>169</v>
+        <v>157</v>
       </c>
       <c r="G19" s="39" t="s">
-        <v>170</v>
+        <v>116</v>
       </c>
       <c r="I19" s="39" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="J19" s="39" t="s">
-        <v>172</v>
+        <v>116</v>
       </c>
       <c r="K19" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L19" s="39" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="M19" s="39" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="N19" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P19" s="39" t="s">
-        <v>174</v>
+        <v>160</v>
       </c>
       <c r="Q19" s="40" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
     </row>
     <row r="20" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="41" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="E20" s="41" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="G20" s="41" t="s">
-        <v>178</v>
+        <v>116</v>
       </c>
       <c r="I20" s="41" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="J20" s="41" t="s">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="K20" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L20" s="41" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="M20" s="41" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="N20" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P20" s="41" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="Q20" s="42" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
     </row>
     <row r="21" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="41" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="E21" s="41" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="G21" s="41" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="I21" s="41" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="J21" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K21" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L21" s="41" t="s">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="M21" s="41" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="N21" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P21" s="41" t="s">
-        <v>189</v>
+        <v>171</v>
       </c>
       <c r="Q21" s="42" t="s">
-        <v>190</v>
+        <v>172</v>
       </c>
     </row>
     <row r="22" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="41" t="s">
-        <v>191</v>
+        <v>173</v>
       </c>
       <c r="E22" s="41" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="G22" s="41" t="s">
-        <v>193</v>
+        <v>116</v>
       </c>
       <c r="I22" s="41" t="s">
-        <v>194</v>
+        <v>175</v>
       </c>
       <c r="J22" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K22" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L22" s="41" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
       <c r="M22" s="41" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="N22" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P22" s="41" t="s">
-        <v>196</v>
+        <v>177</v>
       </c>
       <c r="Q22" s="42" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
     </row>
     <row r="23" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="39" t="s">
-        <v>198</v>
+        <v>179</v>
       </c>
       <c r="E23" s="39" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
       <c r="G23" s="39" t="s">
-        <v>200</v>
+        <v>116</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="J23" s="39" t="s">
-        <v>180</v>
+        <v>116</v>
       </c>
       <c r="K23" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L23" s="39" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="M23" s="39" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="N23" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P23" s="39" t="s">
-        <v>203</v>
+        <v>183</v>
       </c>
       <c r="Q23" s="40" t="s">
-        <v>204</v>
+        <v>184</v>
       </c>
     </row>
     <row r="24" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="41" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="E24" s="41" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="G24" s="41" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="I24" s="41" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="J24" s="41" t="s">
-        <v>209</v>
+        <v>116</v>
       </c>
       <c r="K24" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L24" s="41" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="M24" s="41" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="N24" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P24" s="41" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="Q24" s="42" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="39" t="s">
-        <v>205</v>
+        <v>185</v>
       </c>
       <c r="E25" s="39" t="s">
-        <v>206</v>
+        <v>186</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>207</v>
+        <v>116</v>
       </c>
       <c r="I25" s="39" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="J25" s="39" t="s">
-        <v>209</v>
+        <v>116</v>
       </c>
       <c r="K25" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L25" s="39" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="M25" s="39" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="N25" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P25" s="39" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="Q25" s="40" t="s">
-        <v>212</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="E26" s="41" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="G26" s="41" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="I26" s="41" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="J26" s="41" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
       <c r="K26" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="N26" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P26" s="41" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="Q26" s="42" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="E27" s="39" t="s">
-        <v>214</v>
+        <v>192</v>
       </c>
       <c r="G27" s="39" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="I27" s="39" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="J27" s="39" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
       <c r="K27" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="M27" s="39" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="N27" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P27" s="39" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="Q27" s="40" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="E28" s="41" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="G28" s="41" t="s">
-        <v>223</v>
+        <v>116</v>
       </c>
       <c r="I28" s="41" t="s">
-        <v>224</v>
+        <v>116</v>
       </c>
       <c r="J28" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K28" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L28" s="41" t="s">
-        <v>225</v>
+        <v>199</v>
       </c>
       <c r="M28" s="41" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="N28" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P28" s="41" t="s">
-        <v>226</v>
+        <v>200</v>
       </c>
       <c r="Q28" s="42" t="s">
-        <v>227</v>
+        <v>201</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
-        <v>228</v>
+        <v>202</v>
       </c>
       <c r="E29" s="41" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G29" s="41" t="s">
-        <v>230</v>
+        <v>116</v>
       </c>
       <c r="I29" s="41" t="s">
-        <v>117</v>
+        <v>204</v>
       </c>
       <c r="J29" s="41" t="s">
-        <v>231</v>
+        <v>116</v>
       </c>
       <c r="K29" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L29" s="41" t="s">
-        <v>232</v>
+        <v>205</v>
       </c>
       <c r="M29" s="41" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
       <c r="N29" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P29" s="41" t="s">
-        <v>233</v>
+        <v>206</v>
       </c>
       <c r="Q29" s="42" t="s">
-        <v>234</v>
+        <v>207</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
-        <v>235</v>
+        <v>208</v>
       </c>
       <c r="E30" s="39" t="s">
-        <v>236</v>
+        <v>209</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>237</v>
+        <v>116</v>
       </c>
       <c r="I30" s="39" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="J30" s="39" t="s">
-        <v>231</v>
+        <v>116</v>
       </c>
       <c r="K30" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L30" s="39" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="M30" s="39" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="N30" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P30" s="39" t="s">
-        <v>239</v>
+        <v>211</v>
       </c>
       <c r="Q30" s="40" t="s">
-        <v>240</v>
+        <v>212</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="E31" s="41" t="s">
-        <v>242</v>
+        <v>213</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>243</v>
+        <v>116</v>
       </c>
       <c r="I31" s="41" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="J31" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K31" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L31" s="41" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="M31" s="41" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="N31" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P31" s="41" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="Q31" s="42" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="E32" s="39" t="s">
-        <v>242</v>
+        <v>213</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>243</v>
+        <v>116</v>
       </c>
       <c r="I32" s="39" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="J32" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K32" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L32" s="39" t="s">
-        <v>245</v>
+        <v>215</v>
       </c>
       <c r="M32" s="39" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="N32" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P32" s="39" t="s">
-        <v>246</v>
+        <v>216</v>
       </c>
       <c r="Q32" s="40" t="s">
-        <v>247</v>
+        <v>217</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
-        <v>248</v>
+        <v>116</v>
       </c>
       <c r="E33" s="41" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="G33" s="41" t="s">
-        <v>250</v>
+        <v>116</v>
       </c>
       <c r="I33" s="41" t="s">
-        <v>251</v>
+        <v>219</v>
       </c>
       <c r="J33" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K33" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L33" s="41" t="s">
-        <v>252</v>
+        <v>220</v>
       </c>
       <c r="M33" s="41" t="s">
-        <v>253</v>
+        <v>221</v>
       </c>
       <c r="N33" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P33" s="41" t="s">
-        <v>253</v>
+        <v>221</v>
       </c>
       <c r="Q33" s="42" t="s">
-        <v>254</v>
+        <v>222</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
-        <v>255</v>
+        <v>223</v>
       </c>
       <c r="E34" s="41" t="s">
-        <v>256</v>
+        <v>224</v>
       </c>
       <c r="G34" s="41" t="s">
-        <v>257</v>
+        <v>116</v>
       </c>
       <c r="I34" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J34" s="41" t="s">
-        <v>258</v>
+        <v>116</v>
       </c>
       <c r="K34" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L34" s="41" t="s">
-        <v>259</v>
+        <v>225</v>
       </c>
       <c r="M34" s="41" t="s">
-        <v>260</v>
+        <v>226</v>
       </c>
       <c r="N34" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P34" s="41" t="s">
-        <v>260</v>
+        <v>226</v>
       </c>
       <c r="Q34" s="42" t="s">
-        <v>261</v>
+        <v>227</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
-        <v>262</v>
+        <v>228</v>
       </c>
       <c r="E35" s="41" t="s">
-        <v>263</v>
+        <v>229</v>
       </c>
       <c r="G35" s="41" t="s">
-        <v>264</v>
+        <v>116</v>
       </c>
       <c r="I35" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J35" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K35" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L35" s="41" t="s">
-        <v>265</v>
+        <v>230</v>
       </c>
       <c r="M35" s="41" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="N35" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P35" s="41" t="s">
-        <v>266</v>
+        <v>231</v>
       </c>
       <c r="Q35" s="42" t="s">
-        <v>267</v>
+        <v>232</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
-        <v>268</v>
+        <v>116</v>
       </c>
       <c r="E36" s="41" t="s">
-        <v>269</v>
+        <v>233</v>
       </c>
       <c r="G36" s="41" t="s">
-        <v>270</v>
+        <v>116</v>
       </c>
       <c r="I36" s="41" t="s">
-        <v>271</v>
+        <v>116</v>
       </c>
       <c r="J36" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K36" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L36" s="41" t="s">
-        <v>272</v>
+        <v>233</v>
       </c>
       <c r="M36" s="41" t="s">
-        <v>273</v>
+        <v>234</v>
       </c>
       <c r="N36" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P36" s="41" t="s">
-        <v>273</v>
+        <v>234</v>
       </c>
       <c r="Q36" s="42" t="s">
-        <v>274</v>
+        <v>235</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
-        <v>275</v>
+        <v>236</v>
       </c>
       <c r="E37" s="41" t="s">
-        <v>276</v>
+        <v>237</v>
       </c>
       <c r="G37" s="41" t="s">
-        <v>277</v>
+        <v>116</v>
       </c>
       <c r="I37" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J37" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K37" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L37" s="41" t="s">
-        <v>278</v>
+        <v>238</v>
       </c>
       <c r="M37" s="41" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="N37" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P37" s="41" t="s">
-        <v>279</v>
+        <v>239</v>
       </c>
       <c r="Q37" s="42" t="s">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
-        <v>281</v>
+        <v>241</v>
       </c>
       <c r="E38" s="39" t="s">
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>283</v>
+        <v>116</v>
       </c>
       <c r="I38" s="39" t="s">
-        <v>284</v>
+        <v>219</v>
       </c>
       <c r="J38" s="39" t="s">
-        <v>258</v>
+        <v>116</v>
       </c>
       <c r="K38" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L38" s="39" t="s">
-        <v>285</v>
+        <v>243</v>
       </c>
       <c r="M38" s="39" t="s">
-        <v>286</v>
+        <v>244</v>
       </c>
       <c r="N38" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P38" s="39" t="s">
-        <v>286</v>
+        <v>244</v>
       </c>
       <c r="Q38" s="40" t="s">
-        <v>287</v>
+        <v>245</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>288</v>
+        <v>246</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>289</v>
+        <v>247</v>
       </c>
       <c r="G39" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I39" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J39" s="41" t="s">
-        <v>290</v>
+        <v>116</v>
       </c>
       <c r="K39" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>291</v>
+        <v>248</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>292</v>
+        <v>249</v>
       </c>
       <c r="N39" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>292</v>
+        <v>249</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>293</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
-        <v>294</v>
+        <v>251</v>
       </c>
       <c r="E40" s="41" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>296</v>
+        <v>116</v>
       </c>
       <c r="I40" s="41" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="J40" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K40" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L40" s="41" t="s">
-        <v>298</v>
+        <v>254</v>
       </c>
       <c r="M40" s="41" t="s">
-        <v>299</v>
+        <v>255</v>
       </c>
       <c r="N40" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P40" s="41" t="s">
-        <v>299</v>
+        <v>255</v>
       </c>
       <c r="Q40" s="42" t="s">
-        <v>300</v>
+        <v>256</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>301</v>
+        <v>257</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>302</v>
+        <v>258</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>303</v>
+        <v>116</v>
       </c>
       <c r="I41" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J41" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K41" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>304</v>
+        <v>259</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="N41" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>305</v>
+        <v>260</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>306</v>
+        <v>261</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
-        <v>307</v>
+        <v>262</v>
       </c>
       <c r="E42" s="41" t="s">
-        <v>308</v>
+        <v>263</v>
       </c>
       <c r="G42" s="41" t="s">
-        <v>309</v>
+        <v>116</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
       <c r="J42" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K42" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L42" s="41" t="s">
-        <v>311</v>
+        <v>265</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>312</v>
+        <v>266</v>
       </c>
       <c r="N42" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P42" s="41" t="s">
-        <v>312</v>
+        <v>266</v>
       </c>
       <c r="Q42" s="42" t="s">
-        <v>313</v>
+        <v>267</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
-        <v>314</v>
+        <v>116</v>
       </c>
       <c r="E43" s="41" t="s">
-        <v>315</v>
+        <v>268</v>
       </c>
       <c r="G43" s="41" t="s">
-        <v>316</v>
+        <v>116</v>
       </c>
       <c r="I43" s="41" t="s">
-        <v>317</v>
+        <v>269</v>
       </c>
       <c r="J43" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K43" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L43" s="41" t="s">
-        <v>318</v>
+        <v>270</v>
       </c>
       <c r="M43" s="41" t="s">
-        <v>319</v>
+        <v>271</v>
       </c>
       <c r="N43" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P43" s="41" t="s">
-        <v>319</v>
+        <v>271</v>
       </c>
       <c r="Q43" s="42" t="s">
-        <v>320</v>
+        <v>272</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
-        <v>321</v>
+        <v>273</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>322</v>
+        <v>274</v>
       </c>
       <c r="G44" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I44" s="41" t="s">
-        <v>323</v>
+        <v>116</v>
       </c>
       <c r="J44" s="41" t="s">
-        <v>324</v>
+        <v>116</v>
       </c>
       <c r="K44" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L44" s="41" t="s">
-        <v>325</v>
+        <v>275</v>
       </c>
       <c r="M44" s="41" t="s">
-        <v>326</v>
+        <v>276</v>
       </c>
       <c r="N44" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P44" s="41" t="s">
-        <v>326</v>
+        <v>276</v>
       </c>
       <c r="Q44" s="42" t="s">
-        <v>327</v>
+        <v>277</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>328</v>
+        <v>278</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>329</v>
+        <v>279</v>
       </c>
       <c r="G45" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="J45" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K45" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>331</v>
+        <v>281</v>
       </c>
       <c r="M45" s="41" t="s">
-        <v>332</v>
+        <v>116</v>
       </c>
       <c r="N45" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P45" s="41" t="s">
-        <v>332</v>
+        <v>116</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>333</v>
+        <v>281</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>334</v>
+        <v>282</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>335</v>
+        <v>283</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>336</v>
+        <v>116</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>337</v>
+        <v>284</v>
       </c>
       <c r="J46" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K46" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>338</v>
+        <v>285</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>339</v>
+        <v>286</v>
       </c>
       <c r="N46" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>339</v>
+        <v>286</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>340</v>
+        <v>287</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>341</v>
+        <v>288</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>342</v>
+        <v>289</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>343</v>
+        <v>116</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>344</v>
+        <v>290</v>
       </c>
       <c r="J47" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K47" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>345</v>
+        <v>291</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>346</v>
+        <v>292</v>
       </c>
       <c r="N47" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>346</v>
+        <v>292</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>347</v>
+        <v>293</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>348</v>
+        <v>294</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>349</v>
+        <v>295</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>350</v>
+        <v>116</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>351</v>
+        <v>296</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>352</v>
+        <v>116</v>
       </c>
       <c r="K48" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>353</v>
+        <v>297</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>354</v>
+        <v>298</v>
       </c>
       <c r="N48" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>354</v>
+        <v>298</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>355</v>
+        <v>299</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>356</v>
+        <v>300</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>357</v>
+        <v>301</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>358</v>
+        <v>116</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>359</v>
+        <v>302</v>
       </c>
       <c r="J49" s="41" t="s">
-        <v>360</v>
+        <v>116</v>
       </c>
       <c r="K49" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>361</v>
+        <v>303</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>362</v>
+        <v>304</v>
       </c>
       <c r="N49" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>362</v>
+        <v>304</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>363</v>
+        <v>305</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>364</v>
+        <v>306</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>365</v>
+        <v>307</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>366</v>
+        <v>116</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>367</v>
+        <v>308</v>
       </c>
       <c r="J50" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K50" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>368</v>
+        <v>309</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>369</v>
+        <v>310</v>
       </c>
       <c r="N50" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>369</v>
+        <v>310</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>370</v>
+        <v>311</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>371</v>
+        <v>312</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>372</v>
+        <v>313</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>373</v>
+        <v>116</v>
       </c>
       <c r="I51" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J51" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K51" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>374</v>
+        <v>314</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>375</v>
+        <v>315</v>
       </c>
       <c r="N51" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>375</v>
+        <v>315</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>376</v>
+        <v>316</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>377</v>
+        <v>116</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>378</v>
+        <v>317</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>379</v>
+        <v>116</v>
       </c>
       <c r="I52" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J52" s="41" t="s">
-        <v>380</v>
+        <v>116</v>
       </c>
       <c r="K52" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>381</v>
+        <v>317</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>382</v>
+        <v>318</v>
       </c>
       <c r="N52" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>382</v>
+        <v>318</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>383</v>
+        <v>319</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>384</v>
+        <v>320</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>385</v>
+        <v>321</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>386</v>
+        <v>116</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>387</v>
+        <v>322</v>
       </c>
       <c r="J53" s="39" t="s">
-        <v>388</v>
+        <v>116</v>
       </c>
       <c r="K53" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>389</v>
+        <v>323</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>390</v>
+        <v>324</v>
       </c>
       <c r="N53" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>390</v>
+        <v>324</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>391</v>
+        <v>325</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>392</v>
+        <v>326</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>393</v>
+        <v>327</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>394</v>
+        <v>116</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>395</v>
+        <v>328</v>
       </c>
       <c r="J54" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K54" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>396</v>
+        <v>329</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>397</v>
+        <v>330</v>
       </c>
       <c r="N54" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>397</v>
+        <v>330</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>398</v>
+        <v>331</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>399</v>
+        <v>332</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>400</v>
+        <v>333</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>401</v>
+        <v>116</v>
       </c>
       <c r="I55" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J55" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K55" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>402</v>
+        <v>334</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>403</v>
+        <v>335</v>
       </c>
       <c r="N55" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>403</v>
+        <v>335</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>404</v>
+        <v>336</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>405</v>
+        <v>337</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>406</v>
+        <v>338</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>407</v>
+        <v>116</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>395</v>
+        <v>328</v>
       </c>
       <c r="J56" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K56" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>408</v>
+        <v>339</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>409</v>
+        <v>340</v>
       </c>
       <c r="N56" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>409</v>
+        <v>340</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>410</v>
+        <v>341</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>411</v>
+        <v>342</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>412</v>
+        <v>343</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>413</v>
+        <v>116</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>414</v>
+        <v>344</v>
       </c>
       <c r="J57" s="41" t="s">
-        <v>415</v>
+        <v>116</v>
       </c>
       <c r="K57" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>416</v>
+        <v>345</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>417</v>
+        <v>346</v>
       </c>
       <c r="N57" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>417</v>
+        <v>346</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>418</v>
+        <v>347</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>419</v>
+        <v>348</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>420</v>
+        <v>349</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>421</v>
+        <v>116</v>
       </c>
       <c r="I58" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J58" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K58" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>422</v>
+        <v>350</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>423</v>
+        <v>351</v>
       </c>
       <c r="N58" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>423</v>
+        <v>351</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>424</v>
+        <v>352</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>425</v>
+        <v>116</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>426</v>
+        <v>353</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>427</v>
+        <v>116</v>
       </c>
       <c r="I59" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J59" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K59" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>428</v>
+        <v>353</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>429</v>
+        <v>354</v>
       </c>
       <c r="N59" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>429</v>
+        <v>354</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>430</v>
+        <v>355</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>431</v>
+        <v>356</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>432</v>
+        <v>357</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>433</v>
+        <v>116</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>434</v>
+        <v>358</v>
       </c>
       <c r="J60" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K60" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>435</v>
+        <v>359</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>436</v>
+        <v>360</v>
       </c>
       <c r="N60" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>436</v>
+        <v>360</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>437</v>
+        <v>361</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>438</v>
+        <v>362</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>439</v>
+        <v>363</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>440</v>
+        <v>116</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>441</v>
+        <v>364</v>
       </c>
       <c r="J61" s="39" t="s">
-        <v>415</v>
+        <v>116</v>
       </c>
       <c r="K61" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>442</v>
+        <v>365</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>443</v>
+        <v>366</v>
       </c>
       <c r="N61" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>443</v>
+        <v>366</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>444</v>
+        <v>367</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>445</v>
+        <v>368</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>446</v>
+        <v>369</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>447</v>
+        <v>116</v>
       </c>
       <c r="I62" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J62" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K62" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>448</v>
+        <v>370</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>449</v>
+        <v>371</v>
       </c>
       <c r="N62" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>449</v>
+        <v>371</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>445</v>
+        <v>368</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>446</v>
+        <v>369</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>447</v>
+        <v>116</v>
       </c>
       <c r="I63" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J63" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K63" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>448</v>
+        <v>370</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>449</v>
+        <v>371</v>
       </c>
       <c r="N63" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>449</v>
+        <v>371</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>450</v>
+        <v>372</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>451</v>
+        <v>116</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>452</v>
+        <v>373</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>453</v>
+        <v>116</v>
       </c>
       <c r="I64" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J64" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K64" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>454</v>
+        <v>373</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>455</v>
+        <v>374</v>
       </c>
       <c r="N64" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>455</v>
+        <v>374</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>456</v>
+        <v>375</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>451</v>
+        <v>116</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>452</v>
+        <v>373</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>453</v>
+        <v>116</v>
       </c>
       <c r="I65" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J65" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K65" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>454</v>
+        <v>373</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>455</v>
+        <v>374</v>
       </c>
       <c r="N65" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>455</v>
+        <v>374</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>456</v>
+        <v>375</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>457</v>
+        <v>376</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>458</v>
+        <v>377</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>459</v>
+        <v>116</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>460</v>
+        <v>378</v>
       </c>
       <c r="J66" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K66" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>461</v>
+        <v>379</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>462</v>
+        <v>380</v>
       </c>
       <c r="N66" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>462</v>
+        <v>380</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>463</v>
+        <v>381</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>457</v>
+        <v>376</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>458</v>
+        <v>377</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>459</v>
+        <v>116</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>460</v>
+        <v>378</v>
       </c>
       <c r="J67" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K67" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>461</v>
+        <v>379</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>462</v>
+        <v>380</v>
       </c>
       <c r="N67" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>462</v>
+        <v>380</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>463</v>
+        <v>381</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>464</v>
+        <v>382</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>465</v>
+        <v>383</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>466</v>
+        <v>116</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>467</v>
+        <v>384</v>
       </c>
       <c r="J68" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K68" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>468</v>
+        <v>385</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>469</v>
+        <v>386</v>
       </c>
       <c r="N68" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>469</v>
+        <v>386</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>470</v>
+        <v>387</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>464</v>
+        <v>382</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>465</v>
+        <v>383</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>466</v>
+        <v>116</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>467</v>
+        <v>384</v>
       </c>
       <c r="J69" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K69" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>468</v>
+        <v>385</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>469</v>
+        <v>386</v>
       </c>
       <c r="N69" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>469</v>
+        <v>386</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>470</v>
+        <v>387</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>471</v>
+        <v>116</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>472</v>
+        <v>388</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>473</v>
+        <v>116</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>474</v>
+        <v>389</v>
       </c>
       <c r="J70" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K70" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>475</v>
+        <v>390</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="N70" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>476</v>
+        <v>391</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>477</v>
+        <v>392</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>478</v>
+        <v>393</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>479</v>
+        <v>394</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>480</v>
+        <v>116</v>
       </c>
       <c r="I71" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J71" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K71" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>481</v>
+        <v>395</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>482</v>
+        <v>396</v>
       </c>
       <c r="N71" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>482</v>
+        <v>396</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>483</v>
+        <v>397</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>484</v>
+        <v>398</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>485</v>
+        <v>399</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>486</v>
+        <v>116</v>
       </c>
       <c r="I72" s="41" t="s">
-        <v>487</v>
+        <v>116</v>
       </c>
       <c r="J72" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K72" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>488</v>
+        <v>400</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>489</v>
+        <v>401</v>
       </c>
       <c r="N72" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>489</v>
+        <v>401</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>490</v>
+        <v>402</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>491</v>
+        <v>403</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>492</v>
+        <v>404</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>493</v>
+        <v>116</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>494</v>
+        <v>389</v>
       </c>
       <c r="J73" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K73" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>495</v>
+        <v>405</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>496</v>
+        <v>406</v>
       </c>
       <c r="N73" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>496</v>
+        <v>406</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>497</v>
+        <v>407</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>498</v>
+        <v>408</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>499</v>
+        <v>409</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>500</v>
+        <v>116</v>
       </c>
       <c r="I74" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J74" s="41" t="s">
-        <v>501</v>
+        <v>116</v>
       </c>
       <c r="K74" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>502</v>
+        <v>410</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>503</v>
+        <v>411</v>
       </c>
       <c r="N74" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>503</v>
+        <v>411</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>504</v>
+        <v>412</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>505</v>
+        <v>413</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>506</v>
+        <v>414</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>507</v>
+        <v>116</v>
       </c>
       <c r="I75" s="41" t="s">
-        <v>508</v>
+        <v>116</v>
       </c>
       <c r="J75" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K75" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>509</v>
+        <v>415</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>510</v>
+        <v>416</v>
       </c>
       <c r="N75" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>510</v>
+        <v>416</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>511</v>
+        <v>417</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>512</v>
+        <v>116</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>513</v>
+        <v>418</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>514</v>
+        <v>116</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>515</v>
+        <v>419</v>
       </c>
       <c r="J76" s="41" t="s">
-        <v>516</v>
+        <v>116</v>
       </c>
       <c r="K76" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>517</v>
+        <v>420</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>518</v>
+        <v>421</v>
       </c>
       <c r="N76" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>518</v>
+        <v>421</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>519</v>
+        <v>422</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>520</v>
+        <v>423</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>521</v>
+        <v>424</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>522</v>
+        <v>116</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>523</v>
+        <v>419</v>
       </c>
       <c r="J77" s="39" t="s">
-        <v>524</v>
+        <v>116</v>
       </c>
       <c r="K77" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>525</v>
+        <v>425</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>526</v>
+        <v>426</v>
       </c>
       <c r="N77" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>526</v>
+        <v>426</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>527</v>
+        <v>427</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>528</v>
+        <v>116</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>529</v>
+        <v>428</v>
       </c>
       <c r="G78" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>530</v>
+        <v>429</v>
       </c>
       <c r="J78" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K78" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>531</v>
+        <v>430</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>532</v>
+        <v>431</v>
       </c>
       <c r="N78" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>532</v>
+        <v>431</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>533</v>
+        <v>432</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>528</v>
+        <v>116</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>529</v>
+        <v>428</v>
       </c>
       <c r="G79" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>530</v>
+        <v>429</v>
       </c>
       <c r="J79" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K79" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>531</v>
+        <v>430</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>532</v>
+        <v>431</v>
       </c>
       <c r="N79" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>532</v>
+        <v>431</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>533</v>
+        <v>432</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>534</v>
+        <v>433</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>535</v>
+        <v>434</v>
       </c>
       <c r="G80" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>536</v>
+        <v>435</v>
       </c>
       <c r="J80" s="41" t="s">
-        <v>537</v>
+        <v>116</v>
       </c>
       <c r="K80" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>538</v>
+        <v>436</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>539</v>
+        <v>437</v>
       </c>
       <c r="N80" s="41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>539</v>
+        <v>437</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>540</v>
+        <v>438</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>534</v>
+        <v>433</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>535</v>
+        <v>434</v>
       </c>
       <c r="G81" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>536</v>
+        <v>435</v>
       </c>
       <c r="J81" s="39" t="s">
-        <v>537</v>
+        <v>116</v>
       </c>
       <c r="K81" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>538</v>
+        <v>436</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>539</v>
+        <v>437</v>
       </c>
       <c r="N81" s="39" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>539</v>
+        <v>437</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>540</v>
+        <v>438</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>541</v>
+        <v>439</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>542</v>
+        <v>440</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>543</v>
+        <v>441</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>544</v>
+        <v>442</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>545</v>
+        <v>116</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>546</v>
+        <v>443</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>547</v>
+        <v>444</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>548</v>
+        <v>445</v>
       </c>
       <c r="N82" s="39" t="s">
-        <v>549</v>
+        <v>116</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>550</v>
+        <v>445</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>551</v>
+        <v>446</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>552</v>
+        <v>447</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>553</v>
+        <v>448</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>554</v>
+        <v>441</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>555</v>
+        <v>449</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>556</v>
+        <v>116</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>546</v>
+        <v>443</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>557</v>
+        <v>450</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>558</v>
+        <v>451</v>
       </c>
       <c r="N83" s="43" t="s">
-        <v>549</v>
+        <v>116</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>559</v>
+        <v>451</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>560</v>
+        <v>452</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>561</v>
+        <v>453</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15226,2886 +14902,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>562</v>
+        <v>454</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>563</v>
+        <v>455</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>564</v>
+        <v>456</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>565</v>
+        <v>457</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>566</v>
+        <v>458</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>567</v>
+        <v>459</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>568</v>
+        <v>460</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>569</v>
+        <v>461</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>570</v>
+        <v>462</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>571</v>
+        <v>463</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>572</v>
+        <v>464</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>573</v>
+        <v>465</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>1106870363.2</v>
+        <v>682.56</v>
       </c>
       <c r="E12" s="9">
-        <v>143495674.92</v>
+        <v>132.78</v>
       </c>
       <c r="F12" s="9">
-        <v>37497.56</v>
+        <v>0</v>
       </c>
       <c r="I12" s="9">
-        <v>3204047.61</v>
+        <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2616.07</v>
+        <v>0</v>
       </c>
       <c r="L12" s="9">
-        <v>10027155.08</v>
+        <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>119228112.78</v>
+        <v>0</v>
       </c>
       <c r="P12" s="9">
-        <v>44521681.09</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="33">
-        <v>1427387148.31</v>
+        <v>815.34</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>1669066136.6</v>
+        <v>4135.78</v>
       </c>
       <c r="E13" s="9">
-        <v>158205941.5</v>
+        <v>219</v>
       </c>
       <c r="F13" s="9">
-        <v>10386.02</v>
+        <v>0</v>
       </c>
       <c r="I13" s="9">
-        <v>37038474.98</v>
+        <v>0</v>
       </c>
       <c r="J13" s="9">
-        <v>26728.76</v>
+        <v>0</v>
       </c>
       <c r="K13" s="9">
-        <v>774.4</v>
+        <v>0</v>
       </c>
       <c r="L13" s="9">
-        <v>16070015.97</v>
+        <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>202762589.26</v>
+        <v>0</v>
       </c>
       <c r="P13" s="9">
-        <v>63985545.25</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="33">
-        <v>2147166592.74</v>
+        <v>4354.78</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>1054126249.28</v>
+        <v>0</v>
       </c>
       <c r="E14" s="9">
-        <v>129304550.69</v>
+        <v>0</v>
       </c>
       <c r="F14" s="9">
-        <v>22609.68</v>
+        <v>0</v>
       </c>
       <c r="I14" s="9">
-        <v>3909.77</v>
+        <v>0</v>
       </c>
       <c r="J14" s="9">
-        <v>24080.79</v>
+        <v>0</v>
       </c>
       <c r="K14" s="9">
-        <v>289.34</v>
+        <v>0</v>
       </c>
       <c r="L14" s="9">
-        <v>10682708.54</v>
+        <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>134173425.69</v>
+        <v>0</v>
       </c>
       <c r="P14" s="9">
-        <v>42080980.7</v>
+        <v>0</v>
       </c>
       <c r="Q14" s="33">
-        <v>1370418804.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>1326001067.74</v>
+        <v>7608.67</v>
       </c>
       <c r="E15" s="9">
-        <v>161913359.18</v>
+        <v>1348.02</v>
       </c>
       <c r="F15" s="9">
-        <v>26583.67</v>
+        <v>0</v>
       </c>
       <c r="I15" s="9">
-        <v>807250.31</v>
+        <v>0</v>
       </c>
       <c r="J15" s="9">
-        <v>8544.45</v>
+        <v>0</v>
       </c>
       <c r="K15" s="9">
-        <v>288.77</v>
+        <v>0</v>
       </c>
       <c r="L15" s="9">
-        <v>14942865.08</v>
+        <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>156503930.82</v>
+        <v>0</v>
       </c>
       <c r="P15" s="9">
-        <v>51784626.77</v>
+        <v>0</v>
       </c>
       <c r="Q15" s="33">
-        <v>1711988516.79</v>
+        <v>8956.69</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>832538607.65</v>
+        <v>692.36</v>
       </c>
       <c r="E16" s="9">
-        <v>70987117.85</v>
+        <v>199.96</v>
       </c>
       <c r="F16" s="9">
-        <v>53512.39</v>
+        <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>7104871.12</v>
+        <v>0</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>-325.66</v>
+        <v>0</v>
       </c>
       <c r="L16" s="9">
-        <v>8083843.92</v>
+        <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>89401153.42</v>
+        <v>0</v>
       </c>
       <c r="P16" s="9">
-        <v>33869008.2</v>
+        <v>0</v>
       </c>
       <c r="Q16" s="33">
-        <v>1042037788.89</v>
+        <v>892.32</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>773825080.46</v>
+        <v>1898.26</v>
       </c>
       <c r="E17" s="9">
-        <v>98445145.38</v>
+        <v>44.48</v>
       </c>
       <c r="F17" s="9">
-        <v>21030.08</v>
+        <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>20847.95</v>
+        <v>0</v>
       </c>
       <c r="K17" s="9">
-        <v>-401.55</v>
+        <v>0</v>
       </c>
       <c r="L17" s="9">
-        <v>8880576.23</v>
+        <v>0</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>102590730.43</v>
+        <v>0</v>
       </c>
       <c r="P17" s="9">
-        <v>31670235.96</v>
+        <v>0</v>
       </c>
       <c r="Q17" s="33">
-        <v>1015453244.94</v>
+        <v>1942.74</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>2858265884.18</v>
+        <v>4128.9</v>
       </c>
       <c r="E18" s="9">
-        <v>328287513.14</v>
+        <v>503.84</v>
       </c>
       <c r="F18" s="9">
-        <v>308.05</v>
+        <v>0</v>
       </c>
       <c r="I18" s="9">
-        <v>4905772.1</v>
+        <v>0</v>
       </c>
       <c r="J18" s="9">
-        <v>5312.78</v>
+        <v>0</v>
       </c>
       <c r="K18" s="9">
-        <v>1479.3</v>
+        <v>0</v>
       </c>
       <c r="L18" s="9">
-        <v>19193437.96</v>
+        <v>0</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>280396878.96</v>
+        <v>0</v>
       </c>
       <c r="P18" s="9">
-        <v>107198891.27</v>
+        <v>0</v>
       </c>
       <c r="Q18" s="33">
-        <v>3598255477.74</v>
+        <v>4632.74</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>3320018933.43</v>
+        <v>3139.98</v>
       </c>
       <c r="E19" s="9">
-        <v>288917959.2</v>
+        <v>404.22</v>
       </c>
       <c r="F19" s="9">
-        <v>44211.02</v>
+        <v>0</v>
       </c>
       <c r="I19" s="9">
-        <v>2089713.08</v>
+        <v>0</v>
       </c>
       <c r="J19" s="9">
-        <v>5023.59</v>
+        <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>1695.29</v>
+        <v>0</v>
       </c>
       <c r="L19" s="9">
-        <v>28300836.93</v>
+        <v>0</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>331181509.96</v>
+        <v>0</v>
       </c>
       <c r="P19" s="9">
-        <v>125104308.85</v>
+        <v>0</v>
       </c>
       <c r="Q19" s="33">
-        <v>4095664191.35</v>
+        <v>3544.2</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>12940712322.54</v>
+        <v>22286.51</v>
       </c>
       <c r="E20" s="15">
-        <v>1379557261.86</v>
+        <v>2852.3</v>
       </c>
       <c r="F20" s="15">
-        <v>216138.47</v>
+        <v>0</v>
       </c>
       <c r="I20" s="15">
-        <v>55154038.97</v>
+        <v>0</v>
       </c>
       <c r="J20" s="15">
-        <v>90538.32</v>
+        <v>0</v>
       </c>
       <c r="K20" s="15">
-        <v>6415.96</v>
+        <v>0</v>
       </c>
       <c r="L20" s="15">
-        <v>116181439.71</v>
+        <v>0</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>1416238331.32</v>
+        <v>0</v>
       </c>
       <c r="P20" s="15">
-        <v>500215278.09</v>
+        <v>0</v>
       </c>
       <c r="Q20" s="34">
-        <v>16408371765.24</v>
+        <v>25138.81</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>435991121.4</v>
+        <v>0</v>
       </c>
       <c r="E21" s="20">
-        <v>55455523.36</v>
+        <v>0</v>
       </c>
       <c r="F21" s="20">
-        <v>587.88</v>
+        <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
-        <v>91.78</v>
+        <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>190396.85</v>
+        <v>0</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>28357503.81</v>
+        <v>0</v>
       </c>
       <c r="P21" s="20">
-        <v>15988676.06</v>
+        <v>0</v>
       </c>
       <c r="Q21" s="35">
-        <v>535983901.14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>225292466.89</v>
+        <v>82.42</v>
       </c>
       <c r="E22" s="20">
-        <v>30177363.31</v>
+        <v>0</v>
       </c>
       <c r="F22" s="20">
-        <v>-120.64</v>
+        <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>207901.25</v>
+        <v>0</v>
       </c>
       <c r="K22" s="20">
-        <v>-50.62</v>
+        <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>141154.45</v>
+        <v>0</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>15446340.49</v>
+        <v>0</v>
       </c>
       <c r="P22" s="20">
-        <v>8583715.82</v>
+        <v>0</v>
       </c>
       <c r="Q22" s="35">
-        <v>279848770.95</v>
+        <v>82.42</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>2122287325.76</v>
+        <v>8273.11</v>
       </c>
       <c r="E23" s="20">
-        <v>174956367.71</v>
+        <v>2257.5</v>
       </c>
       <c r="F23" s="20">
-        <v>1244.64</v>
+        <v>0</v>
       </c>
       <c r="I23" s="20">
-        <v>22429.12</v>
+        <v>0</v>
       </c>
       <c r="J23" s="20">
-        <v>9248.36</v>
+        <v>0</v>
       </c>
       <c r="K23" s="20">
-        <v>1659.75</v>
+        <v>0</v>
       </c>
       <c r="L23" s="20">
-        <v>1335993.35</v>
+        <v>0</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>142580357.55</v>
+        <v>0</v>
       </c>
       <c r="P23" s="20">
-        <v>74703689.7</v>
+        <v>0</v>
       </c>
       <c r="Q23" s="35">
-        <v>2515898315.94</v>
+        <v>10530.61</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>2783570914.05</v>
+        <v>8355.53</v>
       </c>
       <c r="E24" s="15">
-        <v>260589254.38</v>
+        <v>2257.5</v>
       </c>
       <c r="F24" s="15">
-        <v>1711.88</v>
+        <v>0</v>
       </c>
       <c r="I24" s="15">
-        <v>22429.12</v>
+        <v>0</v>
       </c>
       <c r="J24" s="15">
-        <v>217241.39</v>
+        <v>0</v>
       </c>
       <c r="K24" s="15">
-        <v>1609.13</v>
+        <v>0</v>
       </c>
       <c r="L24" s="15">
-        <v>1667544.65</v>
+        <v>0</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>186384201.85</v>
+        <v>0</v>
       </c>
       <c r="P24" s="15">
-        <v>99276081.58</v>
+        <v>0</v>
       </c>
       <c r="Q24" s="34">
-        <v>3331730988.03</v>
+        <v>10613.03</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>1734662275.74</v>
+        <v>4817.34</v>
       </c>
       <c r="E25" s="20">
-        <v>192453694.98</v>
+        <v>798.84</v>
       </c>
       <c r="F25" s="20">
-        <v>-43.79</v>
+        <v>0</v>
       </c>
       <c r="I25" s="20">
-        <v>7191215.23</v>
+        <v>0</v>
       </c>
       <c r="J25" s="20">
-        <v>33386299.01</v>
+        <v>0</v>
       </c>
       <c r="K25" s="20">
-        <v>1879.51</v>
+        <v>0</v>
       </c>
       <c r="L25" s="20">
-        <v>3411365.39</v>
+        <v>0</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>145699054.44</v>
+        <v>0</v>
       </c>
       <c r="P25" s="20">
-        <v>64842197.81</v>
+        <v>0</v>
       </c>
       <c r="Q25" s="35">
-        <v>2181647938.32</v>
+        <v>5616.18</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>1734662275.74</v>
+        <v>4817.34</v>
       </c>
       <c r="E26" s="15">
-        <v>192453694.98</v>
+        <v>798.84</v>
       </c>
       <c r="F26" s="15">
-        <v>-43.79</v>
+        <v>0</v>
       </c>
       <c r="I26" s="15">
-        <v>7191215.23</v>
+        <v>0</v>
       </c>
       <c r="J26" s="15">
-        <v>33386299.01</v>
+        <v>0</v>
       </c>
       <c r="K26" s="15">
-        <v>1879.51</v>
+        <v>0</v>
       </c>
       <c r="L26" s="15">
-        <v>3411365.39</v>
+        <v>0</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>145699054.44</v>
+        <v>0</v>
       </c>
       <c r="P26" s="15">
-        <v>64842197.81</v>
+        <v>0</v>
       </c>
       <c r="Q26" s="34">
-        <v>2181647938.32</v>
+        <v>5616.18</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>2636975955.9</v>
+        <v>2846.9</v>
       </c>
       <c r="E27" s="20">
-        <v>263503054.02</v>
+        <v>1073.34</v>
       </c>
       <c r="F27" s="20">
-        <v>1537.75</v>
+        <v>0</v>
       </c>
       <c r="I27" s="20">
-        <v>11925165.39</v>
+        <v>0</v>
       </c>
       <c r="J27" s="20">
-        <v>20294.46</v>
+        <v>0</v>
       </c>
       <c r="K27" s="20">
-        <v>3454.28</v>
+        <v>0</v>
       </c>
       <c r="L27" s="20">
-        <v>1434277.62</v>
+        <v>0</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>259990779.65</v>
+        <v>0</v>
       </c>
       <c r="P27" s="20">
-        <v>98691742.23</v>
+        <v>0</v>
       </c>
       <c r="Q27" s="35">
-        <v>3272546261.3</v>
+        <v>3920.24</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>2636975955.9</v>
+        <v>2846.9</v>
       </c>
       <c r="E28" s="15">
-        <v>263503054.02</v>
+        <v>1073.34</v>
       </c>
       <c r="F28" s="15">
-        <v>1537.75</v>
+        <v>0</v>
       </c>
       <c r="I28" s="15">
-        <v>11925165.39</v>
+        <v>0</v>
       </c>
       <c r="J28" s="15">
-        <v>20294.46</v>
+        <v>0</v>
       </c>
       <c r="K28" s="15">
-        <v>3454.28</v>
+        <v>0</v>
       </c>
       <c r="L28" s="15">
-        <v>1434277.62</v>
+        <v>0</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>259990779.65</v>
+        <v>0</v>
       </c>
       <c r="P28" s="15">
-        <v>98691742.23</v>
+        <v>0</v>
       </c>
       <c r="Q28" s="34">
-        <v>3272546261.3</v>
+        <v>3920.24</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>2060433562.82</v>
+        <v>1202.04</v>
       </c>
       <c r="E29" s="20">
-        <v>172182388.98</v>
+        <v>80.8</v>
       </c>
       <c r="F29" s="20">
-        <v>37848.52</v>
+        <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>18340971.44</v>
+        <v>0</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5004.66</v>
+        <v>0</v>
       </c>
       <c r="L29" s="20">
-        <v>1311388.32</v>
+        <v>0</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>172364270.07</v>
+        <v>0</v>
       </c>
       <c r="P29" s="20">
-        <v>73610593.22</v>
+        <v>0</v>
       </c>
       <c r="Q29" s="35">
-        <v>2498286028.03</v>
+        <v>1282.84</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>1813795177.04</v>
+        <v>1097.5</v>
       </c>
       <c r="E30" s="20">
-        <v>165066437.35</v>
+        <v>218.06</v>
       </c>
       <c r="F30" s="20">
-        <v>9095.79</v>
+        <v>0</v>
       </c>
       <c r="I30" s="20">
-        <v>6916530.26</v>
+        <v>0</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
-        <v>201.52</v>
+        <v>0</v>
       </c>
       <c r="L30" s="20">
-        <v>1049910.2</v>
+        <v>0</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>156062758.85</v>
+        <v>0</v>
       </c>
       <c r="P30" s="20">
-        <v>65012534.25</v>
+        <v>0</v>
       </c>
       <c r="Q30" s="35">
-        <v>2207912645.26</v>
+        <v>1315.56</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>3874228739.86</v>
+        <v>2299.54</v>
       </c>
       <c r="E31" s="15">
-        <v>337248826.33</v>
+        <v>298.86</v>
       </c>
       <c r="F31" s="15">
-        <v>46944.31</v>
+        <v>0</v>
       </c>
       <c r="I31" s="15">
-        <v>25257501.7</v>
+        <v>0</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5206.18</v>
+        <v>0</v>
       </c>
       <c r="L31" s="15">
-        <v>2361298.52</v>
+        <v>0</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>328427028.92</v>
+        <v>0</v>
       </c>
       <c r="P31" s="15">
-        <v>138623127.47</v>
+        <v>0</v>
       </c>
       <c r="Q31" s="34">
-        <v>4706198673.29</v>
+        <v>2598.4</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>1015072823.35</v>
+        <v>0</v>
       </c>
       <c r="E32" s="20">
-        <v>107744620.88</v>
+        <v>0</v>
       </c>
       <c r="F32" s="20">
-        <v>64.22</v>
+        <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>4980386.38</v>
+        <v>0</v>
       </c>
       <c r="J32" s="20">
-        <v>23871.2</v>
+        <v>0</v>
       </c>
       <c r="K32" s="20">
-        <v>210.4</v>
+        <v>0</v>
       </c>
       <c r="L32" s="20">
-        <v>1094289.6</v>
+        <v>0</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>80376683.25</v>
+        <v>0</v>
       </c>
       <c r="P32" s="20">
-        <v>36845402.49</v>
+        <v>0</v>
       </c>
       <c r="Q32" s="35">
-        <v>1246138351.77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>1015072823.35</v>
+        <v>0</v>
       </c>
       <c r="E33" s="15">
-        <v>107744620.88</v>
+        <v>0</v>
       </c>
       <c r="F33" s="15">
-        <v>64.22</v>
+        <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>4980386.38</v>
+        <v>0</v>
       </c>
       <c r="J33" s="15">
-        <v>23871.2</v>
+        <v>0</v>
       </c>
       <c r="K33" s="15">
-        <v>210.4</v>
+        <v>0</v>
       </c>
       <c r="L33" s="15">
-        <v>1094289.6</v>
+        <v>0</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>80376683.25</v>
+        <v>0</v>
       </c>
       <c r="P33" s="15">
-        <v>36845402.49</v>
+        <v>0</v>
       </c>
       <c r="Q33" s="34">
-        <v>1246138351.77</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>585779411.25</v>
+        <v>0</v>
       </c>
       <c r="E34" s="20">
-        <v>71985645.13</v>
+        <v>0</v>
       </c>
       <c r="F34" s="20">
-        <v>13182.09</v>
+        <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>7564.25</v>
+        <v>0</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>643.34</v>
+        <v>0</v>
       </c>
       <c r="L34" s="20">
-        <v>470234.26</v>
+        <v>0</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>60835635.84</v>
+        <v>0</v>
       </c>
       <c r="P34" s="20">
-        <v>22275450.32</v>
+        <v>0</v>
       </c>
       <c r="Q34" s="35">
-        <v>741367766.48</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>686340911.16</v>
+        <v>1049.26</v>
       </c>
       <c r="E35" s="20">
-        <v>83367893.18</v>
+        <v>434.98</v>
       </c>
       <c r="F35" s="20">
-        <v>1409.84</v>
+        <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
-        <v>1418.41</v>
+        <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>1974.89</v>
+        <v>0</v>
       </c>
       <c r="L35" s="20">
-        <v>423926.56</v>
+        <v>0</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>64501573.64</v>
+        <v>0</v>
       </c>
       <c r="P35" s="20">
-        <v>25759171.73</v>
+        <v>0</v>
       </c>
       <c r="Q35" s="35">
-        <v>860398279.41</v>
+        <v>1484.24</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>273469254.08</v>
+        <v>659.76</v>
       </c>
       <c r="E36" s="20">
-        <v>40422634.84</v>
+        <v>46.7</v>
       </c>
       <c r="F36" s="20">
-        <v>-2451.64</v>
+        <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
-        <v>404.05</v>
+        <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>277502.07</v>
+        <v>0</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>25488920.22</v>
+        <v>0</v>
       </c>
       <c r="P36" s="20">
-        <v>10934563.55</v>
+        <v>0</v>
       </c>
       <c r="Q36" s="35">
-        <v>350590827.17</v>
+        <v>706.46</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>484234141.2</v>
+        <v>0</v>
       </c>
       <c r="E37" s="20">
-        <v>37908189.04</v>
+        <v>0</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="L37" s="20">
-        <v>291791.42</v>
+        <v>0</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>42848547.02</v>
+        <v>0</v>
       </c>
       <c r="P37" s="20">
-        <v>17232987.88</v>
+        <v>0</v>
       </c>
       <c r="Q37" s="35">
-        <v>582515656.56</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>1074926303.39</v>
+        <v>54.66</v>
       </c>
       <c r="E38" s="20">
-        <v>120951530.42</v>
+        <v>103.76</v>
       </c>
       <c r="F38" s="20">
-        <v>4534.66</v>
+        <v>0</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
-        <v>2010.64</v>
+        <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>3995.71</v>
+        <v>0</v>
       </c>
       <c r="L38" s="20">
-        <v>181343.44</v>
+        <v>0</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>100192390.66</v>
+        <v>0</v>
       </c>
       <c r="P38" s="20">
-        <v>39512737.67</v>
+        <v>0</v>
       </c>
       <c r="Q38" s="35">
-        <v>1335774846.59</v>
+        <v>158.42</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>3104750021.08</v>
+        <v>1763.68</v>
       </c>
       <c r="E39" s="15">
-        <v>354635892.61</v>
+        <v>585.44</v>
       </c>
       <c r="F39" s="15">
-        <v>16674.95</v>
+        <v>0</v>
       </c>
       <c r="I39" s="15">
-        <v>7564.25</v>
+        <v>0</v>
       </c>
       <c r="J39" s="15">
-        <v>3429.05</v>
+        <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>7017.99</v>
+        <v>0</v>
       </c>
       <c r="L39" s="15">
-        <v>1644797.75</v>
+        <v>0</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>293867067.38</v>
+        <v>0</v>
       </c>
       <c r="P39" s="15">
-        <v>115714911.15</v>
+        <v>0</v>
       </c>
       <c r="Q39" s="34">
-        <v>3870647376.21</v>
+        <v>2349.12</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>203401360.9</v>
+        <v>1760.28</v>
       </c>
       <c r="E40" s="20">
-        <v>31577078.25</v>
+        <v>0</v>
       </c>
       <c r="F40" s="20">
-        <v>16.25</v>
+        <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>2696.14</v>
+        <v>0</v>
       </c>
       <c r="J40" s="20">
-        <v>313.16</v>
+        <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>1499200.63</v>
+        <v>0</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>19308290.29</v>
+        <v>0</v>
       </c>
       <c r="P40" s="20">
-        <v>7832208.04</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="35">
-        <v>263621163.66</v>
+        <v>1760.28</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>718971093.96</v>
+        <v>8632.09</v>
       </c>
       <c r="E41" s="20">
-        <v>67378157.93</v>
+        <v>0</v>
       </c>
       <c r="F41" s="20">
-        <v>13.26</v>
+        <v>0</v>
       </c>
       <c r="I41" s="20">
-        <v>2696.14</v>
+        <v>0</v>
       </c>
       <c r="J41" s="20">
-        <v>28970.52</v>
+        <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>3385339.5</v>
+        <v>0</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>49040654.05</v>
+        <v>0</v>
       </c>
       <c r="P41" s="20">
-        <v>25666229.14</v>
+        <v>0</v>
       </c>
       <c r="Q41" s="35">
-        <v>864473154.5</v>
+        <v>8632.09</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>668875684.95</v>
+        <v>5562.6</v>
       </c>
       <c r="E42" s="20">
-        <v>87727295.92</v>
+        <v>1762.84</v>
       </c>
       <c r="F42" s="20">
-        <v>-348.67</v>
+        <v>0</v>
       </c>
       <c r="I42" s="20">
-        <v>19792.41</v>
+        <v>0</v>
       </c>
       <c r="J42" s="20">
-        <v>4073002.08</v>
+        <v>0</v>
       </c>
       <c r="K42" s="20">
-        <v>2008.18</v>
+        <v>0</v>
       </c>
       <c r="L42" s="20">
-        <v>5257605.17</v>
+        <v>0</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>61699372.84</v>
+        <v>0</v>
       </c>
       <c r="P42" s="20">
-        <v>24991707.72</v>
+        <v>0</v>
       </c>
       <c r="Q42" s="35">
-        <v>852646120.6</v>
+        <v>7325.44</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>279998742.78</v>
+        <v>558.58</v>
       </c>
       <c r="E43" s="20">
-        <v>30309872.47</v>
+        <v>1003.14</v>
       </c>
       <c r="F43" s="20">
-        <v>2109.65</v>
+        <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>646325.54</v>
+        <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>1483764.96</v>
+        <v>0</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>19002480.52</v>
+        <v>0</v>
       </c>
       <c r="P43" s="20">
-        <v>10053617.17</v>
+        <v>0</v>
       </c>
       <c r="Q43" s="35">
-        <v>341496913.09</v>
+        <v>1561.72</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>499794395.41</v>
+        <v>0</v>
       </c>
       <c r="E44" s="20">
-        <v>60292460.54</v>
+        <v>0</v>
       </c>
       <c r="F44" s="20">
-        <v>-50.45</v>
+        <v>0</v>
       </c>
       <c r="I44" s="20">
-        <v>2094.18</v>
+        <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
-        <v>343.39</v>
+        <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>3604998.29</v>
+        <v>0</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>41582842.78</v>
+        <v>0</v>
       </c>
       <c r="P44" s="20">
-        <v>18463491.11</v>
+        <v>0</v>
       </c>
       <c r="Q44" s="35">
-        <v>623740575.25</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>249764288.31</v>
+        <v>1266.78</v>
       </c>
       <c r="E45" s="20">
-        <v>34484526.13</v>
+        <v>0</v>
       </c>
       <c r="F45" s="20">
-        <v>-136.73</v>
+        <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>3291.39</v>
+        <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>1405811.58</v>
+        <v>0</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>16645984.67</v>
+        <v>0</v>
       </c>
       <c r="P45" s="20">
-        <v>9308868.55</v>
+        <v>0</v>
       </c>
       <c r="Q45" s="35">
-        <v>311612633.9</v>
+        <v>1266.78</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>167175155.98</v>
+        <v>1073.4</v>
       </c>
       <c r="E46" s="20">
-        <v>18396881.92</v>
+        <v>0</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>1039152.03</v>
+        <v>0</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>9682943.59</v>
+        <v>0</v>
       </c>
       <c r="P46" s="20">
-        <v>6213875.07</v>
+        <v>0</v>
       </c>
       <c r="Q46" s="35">
-        <v>202508008.59</v>
+        <v>1073.4</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>1031571190.49</v>
+        <v>7903.54</v>
       </c>
       <c r="E47" s="20">
-        <v>88272213.96</v>
+        <v>1310.25</v>
       </c>
       <c r="F47" s="20">
-        <v>1119.17</v>
+        <v>0</v>
       </c>
       <c r="I47" s="20">
-        <v>10036.57</v>
+        <v>0</v>
       </c>
       <c r="J47" s="20">
-        <v>7150</v>
+        <v>0</v>
       </c>
       <c r="K47" s="20">
-        <v>1413.63</v>
+        <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>5636783.83</v>
+        <v>0</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>66435868.03</v>
+        <v>0</v>
       </c>
       <c r="P47" s="20">
-        <v>36717514.55</v>
+        <v>0</v>
       </c>
       <c r="Q47" s="35">
-        <v>1228653290.23</v>
+        <v>9213.79</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>211531695.84</v>
+        <v>1933.04</v>
       </c>
       <c r="E48" s="20">
-        <v>35828576.21</v>
+        <v>109.62</v>
       </c>
       <c r="F48" s="20">
-        <v>2016.27</v>
+        <v>0</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>8612.4</v>
+        <v>0</v>
       </c>
       <c r="K48" s="20">
         <v>0</v>
       </c>
       <c r="L48" s="20">
-        <v>1651561.56</v>
+        <v>0</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>20564236.12</v>
+        <v>0</v>
       </c>
       <c r="P48" s="20">
-        <v>8262565.8</v>
+        <v>0</v>
       </c>
       <c r="Q48" s="35">
-        <v>277849264.2</v>
+        <v>2042.66</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>4031083608.62</v>
+        <v>28690.31</v>
       </c>
       <c r="E49" s="15">
-        <v>454267063.33</v>
+        <v>4185.85</v>
       </c>
       <c r="F49" s="15">
-        <v>4738.75</v>
+        <v>0</v>
       </c>
       <c r="I49" s="15">
-        <v>40606.83</v>
+        <v>0</v>
       </c>
       <c r="J49" s="15">
-        <v>4764373.7</v>
+        <v>0</v>
       </c>
       <c r="K49" s="15">
-        <v>3765.2</v>
+        <v>0</v>
       </c>
       <c r="L49" s="15">
-        <v>24964217.55</v>
+        <v>0</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>303962672.89</v>
+        <v>0</v>
       </c>
       <c r="P49" s="15">
-        <v>147510077.15</v>
+        <v>0</v>
       </c>
       <c r="Q49" s="34">
-        <v>4966601124.02</v>
+        <v>32876.16</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>15175586645.81</v>
+        <v>-54594.06</v>
       </c>
       <c r="E50" s="20">
-        <v>1109162135.63</v>
+        <v>2463.76</v>
       </c>
       <c r="F50" s="20">
-        <v>800.46</v>
+        <v>0</v>
       </c>
       <c r="I50" s="20">
-        <v>29903852.83</v>
+        <v>0</v>
       </c>
       <c r="J50" s="20">
-        <v>58501.56</v>
+        <v>0</v>
       </c>
       <c r="K50" s="20">
-        <v>-8453.83</v>
+        <v>0</v>
       </c>
       <c r="L50" s="20">
-        <v>7177766.05</v>
+        <v>0</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>915103455.55</v>
+        <v>0</v>
       </c>
       <c r="P50" s="20">
-        <v>559520751.92</v>
+        <v>0</v>
       </c>
       <c r="Q50" s="35">
-        <v>17796505455.98</v>
+        <v>-52130.3</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>1610560312.62</v>
+        <v>58.09</v>
       </c>
       <c r="E51" s="20">
-        <v>168428668</v>
+        <v>94.5</v>
       </c>
       <c r="F51" s="20">
-        <v>845.82</v>
+        <v>0</v>
       </c>
       <c r="I51" s="20">
-        <v>4404055.37</v>
+        <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>207.88</v>
+        <v>0</v>
       </c>
       <c r="L51" s="20">
-        <v>577013.6</v>
+        <v>0</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>118621396.31</v>
+        <v>0</v>
       </c>
       <c r="P51" s="20">
-        <v>57813678.87</v>
+        <v>0</v>
       </c>
       <c r="Q51" s="35">
-        <v>1960406178.47</v>
+        <v>152.59</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>882447769.06</v>
+        <v>570.98</v>
       </c>
       <c r="E52" s="20">
-        <v>92033959.08</v>
+        <v>46.7</v>
       </c>
       <c r="F52" s="20">
-        <v>3728.24</v>
+        <v>0</v>
       </c>
       <c r="I52" s="20">
-        <v>-7652.96</v>
+        <v>0</v>
       </c>
       <c r="J52" s="20">
-        <v>70048.06</v>
+        <v>0</v>
       </c>
       <c r="K52" s="20">
-        <v>-6.01</v>
+        <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>314787.13</v>
+        <v>0</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>56272955.5</v>
+        <v>0</v>
       </c>
       <c r="P52" s="20">
-        <v>31429206.92</v>
+        <v>0</v>
       </c>
       <c r="Q52" s="35">
-        <v>1062564795.02</v>
+        <v>617.68</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>1607328793.06</v>
+        <v>0</v>
       </c>
       <c r="E53" s="20">
-        <v>138892670.3</v>
+        <v>0</v>
       </c>
       <c r="F53" s="20">
-        <v>1366.61</v>
+        <v>0</v>
       </c>
       <c r="I53" s="20">
-        <v>9543855.4</v>
+        <v>0</v>
       </c>
       <c r="J53" s="20">
-        <v>4184.62</v>
+        <v>0</v>
       </c>
       <c r="K53" s="20">
-        <v>986.44</v>
+        <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>870279.94</v>
+        <v>0</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>135646798.76</v>
+        <v>0</v>
       </c>
       <c r="P53" s="20">
-        <v>58068025.65</v>
+        <v>0</v>
       </c>
       <c r="Q53" s="35">
-        <v>1950356960.78</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>19275923520.55</v>
+        <v>-53964.99</v>
       </c>
       <c r="E54" s="15">
-        <v>1508517433.01</v>
+        <v>2604.96</v>
       </c>
       <c r="F54" s="15">
-        <v>6741.13</v>
+        <v>0</v>
       </c>
       <c r="I54" s="15">
-        <v>43844110.64</v>
+        <v>0</v>
       </c>
       <c r="J54" s="15">
-        <v>132734.24</v>
+        <v>0</v>
       </c>
       <c r="K54" s="15">
-        <v>-7265.52</v>
+        <v>0</v>
       </c>
       <c r="L54" s="15">
-        <v>8939846.72</v>
+        <v>0</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>1225644606.12</v>
+        <v>0</v>
       </c>
       <c r="P54" s="15">
-        <v>706831663.36</v>
+        <v>0</v>
       </c>
       <c r="Q54" s="34">
-        <v>22769833390.25</v>
+        <v>-51360.03</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>890284438.79</v>
+        <v>509.96</v>
       </c>
       <c r="E55" s="20">
-        <v>110171166.22</v>
+        <v>117.1</v>
       </c>
       <c r="F55" s="20">
-        <v>18840.81</v>
+        <v>0</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>25034.35</v>
+        <v>0</v>
       </c>
       <c r="K55" s="20">
-        <v>265.33</v>
+        <v>0</v>
       </c>
       <c r="L55" s="20">
-        <v>6376792.72</v>
+        <v>0</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>113558651.91</v>
+        <v>0</v>
       </c>
       <c r="P55" s="20">
-        <v>35386259.38</v>
+        <v>0</v>
       </c>
       <c r="Q55" s="35">
-        <v>1155821449.51</v>
+        <v>627.06</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>517426101.58</v>
+        <v>2360.15</v>
       </c>
       <c r="E56" s="20">
-        <v>68006678.23</v>
+        <v>0</v>
       </c>
       <c r="F56" s="20">
-        <v>10888.66</v>
+        <v>0</v>
       </c>
       <c r="I56" s="20">
-        <v>3227.74</v>
+        <v>0</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>4005988.51</v>
+        <v>0</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>68641852.64</v>
+        <v>0</v>
       </c>
       <c r="P56" s="20">
-        <v>20930598.99</v>
+        <v>0</v>
       </c>
       <c r="Q56" s="35">
-        <v>679025336.35</v>
+        <v>2360.15</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>1407710540.37</v>
+        <v>2870.11</v>
       </c>
       <c r="E57" s="15">
-        <v>178177844.45</v>
+        <v>117.1</v>
       </c>
       <c r="F57" s="15">
-        <v>29729.47</v>
+        <v>0</v>
       </c>
       <c r="I57" s="15">
-        <v>3227.74</v>
+        <v>0</v>
       </c>
       <c r="J57" s="15">
-        <v>25034.35</v>
+        <v>0</v>
       </c>
       <c r="K57" s="15">
-        <v>265.33</v>
+        <v>0</v>
       </c>
       <c r="L57" s="15">
-        <v>10382781.23</v>
+        <v>0</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>182200504.55</v>
+        <v>0</v>
       </c>
       <c r="P57" s="15">
-        <v>56316858.37</v>
+        <v>0</v>
       </c>
       <c r="Q57" s="34">
-        <v>1834846785.86</v>
+        <v>2987.21</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>2051220383.76</v>
+        <v>4574.28</v>
       </c>
       <c r="E58" s="20">
-        <v>225910529.4</v>
+        <v>-8926.06</v>
       </c>
       <c r="F58" s="20">
-        <v>-108.05</v>
+        <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>23152618.08</v>
+        <v>0</v>
       </c>
       <c r="J58" s="20">
-        <v>9183.45</v>
+        <v>0</v>
       </c>
       <c r="K58" s="20">
-        <v>138.27</v>
+        <v>0</v>
       </c>
       <c r="L58" s="20">
-        <v>14609812.3</v>
+        <v>0</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>142838357.13</v>
+        <v>0</v>
       </c>
       <c r="P58" s="20">
-        <v>76622377.04</v>
+        <v>0</v>
       </c>
       <c r="Q58" s="35">
-        <v>2534363291.38</v>
+        <v>-4351.78</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>456374394.52</v>
+        <v>199.74</v>
       </c>
       <c r="E59" s="20">
-        <v>78540908.42</v>
+        <v>0</v>
       </c>
       <c r="F59" s="20">
-        <v>3884.35</v>
+        <v>0</v>
       </c>
       <c r="I59" s="20">
-        <v>6045958.43</v>
+        <v>0</v>
       </c>
       <c r="J59" s="20">
-        <v>16996.65</v>
+        <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>3384481.97</v>
+        <v>0</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>34655268.65</v>
+        <v>0</v>
       </c>
       <c r="P59" s="20">
-        <v>17727657.4</v>
+        <v>0</v>
       </c>
       <c r="Q59" s="35">
-        <v>596749550.39</v>
+        <v>199.74</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>415169281.58</v>
+        <v>0</v>
       </c>
       <c r="E60" s="20">
-        <v>57450761.14</v>
+        <v>0</v>
       </c>
       <c r="F60" s="20">
-        <v>68.5</v>
+        <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>32423.6</v>
+        <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="L60" s="20">
-        <v>3111624.82</v>
+        <v>0</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>34543067.08</v>
+        <v>0</v>
       </c>
       <c r="P60" s="20">
-        <v>15435251.15</v>
+        <v>0</v>
       </c>
       <c r="Q60" s="35">
-        <v>525742477.87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>1520874699.47</v>
+        <v>2718.16</v>
       </c>
       <c r="E61" s="20">
-        <v>179470504.32</v>
+        <v>515.39</v>
       </c>
       <c r="F61" s="20">
-        <v>3901.94</v>
+        <v>0</v>
       </c>
       <c r="I61" s="20">
-        <v>39565290.53</v>
+        <v>0</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>222.07</v>
+        <v>0</v>
       </c>
       <c r="L61" s="20">
-        <v>11067357.89</v>
+        <v>0</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>134616388.93</v>
+        <v>0</v>
       </c>
       <c r="P61" s="20">
-        <v>57704521.4</v>
+        <v>0</v>
       </c>
       <c r="Q61" s="35">
-        <v>1943302886.55</v>
+        <v>3233.55</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>4443638759.33</v>
+        <v>7492.18</v>
       </c>
       <c r="E62" s="15">
-        <v>541372703.28</v>
+        <v>-8410.67</v>
       </c>
       <c r="F62" s="15">
-        <v>7746.74</v>
+        <v>0</v>
       </c>
       <c r="I62" s="15">
-        <v>68763867.04</v>
+        <v>0</v>
       </c>
       <c r="J62" s="15">
-        <v>58603.7</v>
+        <v>0</v>
       </c>
       <c r="K62" s="15">
-        <v>360.34</v>
+        <v>0</v>
       </c>
       <c r="L62" s="15">
-        <v>32173276.98</v>
+        <v>0</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>346653081.79</v>
+        <v>0</v>
       </c>
       <c r="P62" s="15">
-        <v>167489806.99</v>
+        <v>0</v>
       </c>
       <c r="Q62" s="34">
-        <v>5600158206.19</v>
+        <v>-918.49</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>594765421.7</v>
+        <v>1666.8</v>
       </c>
       <c r="E63" s="20">
-        <v>63475299.42</v>
+        <v>4994.1</v>
       </c>
       <c r="F63" s="20">
-        <v>1050.06</v>
+        <v>0</v>
       </c>
       <c r="I63" s="20">
-        <v>35396.11</v>
+        <v>0</v>
       </c>
       <c r="J63" s="20">
-        <v>5638.5</v>
+        <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>0</v>
       </c>
       <c r="L63" s="20">
-        <v>431161.71</v>
+        <v>0</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>42321098.56</v>
+        <v>0</v>
       </c>
       <c r="P63" s="20">
-        <v>21525305.49</v>
+        <v>0</v>
       </c>
       <c r="Q63" s="35">
-        <v>722560371.55</v>
+        <v>6660.9</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>594765421.7</v>
+        <v>1666.8</v>
       </c>
       <c r="E64" s="15">
-        <v>63475299.42</v>
+        <v>4994.1</v>
       </c>
       <c r="F64" s="15">
-        <v>1050.06</v>
+        <v>0</v>
       </c>
       <c r="I64" s="15">
-        <v>35396.11</v>
+        <v>0</v>
       </c>
       <c r="J64" s="15">
-        <v>5638.5</v>
+        <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>0</v>
       </c>
       <c r="L64" s="15">
-        <v>431161.71</v>
+        <v>0</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>42321098.56</v>
+        <v>0</v>
       </c>
       <c r="P64" s="15">
-        <v>21525305.49</v>
+        <v>0</v>
       </c>
       <c r="Q64" s="34">
-        <v>722560371.55</v>
+        <v>6660.9</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>20394456792.93</v>
+        <v>0</v>
       </c>
       <c r="E65" s="20">
-        <v>1131675393.9</v>
+        <v>0</v>
       </c>
       <c r="F65" s="20">
-        <v>379.18</v>
+        <v>0</v>
       </c>
       <c r="I65" s="20">
-        <v>15776623.75</v>
+        <v>0</v>
       </c>
       <c r="J65" s="20">
-        <v>258480.05</v>
+        <v>0</v>
       </c>
       <c r="K65" s="20">
-        <v>14936.03</v>
+        <v>0</v>
       </c>
       <c r="L65" s="20">
-        <v>54726419.97</v>
+        <v>0</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>1047846240.02</v>
+        <v>0</v>
       </c>
       <c r="P65" s="20">
-        <v>800822424.12</v>
+        <v>0</v>
       </c>
       <c r="Q65" s="35">
-        <v>23445577689.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>20394456792.93</v>
+        <v>0</v>
       </c>
       <c r="E66" s="15">
-        <v>1131675393.9</v>
+        <v>0</v>
       </c>
       <c r="F66" s="15">
-        <v>379.18</v>
+        <v>0</v>
       </c>
       <c r="I66" s="15">
-        <v>15776623.75</v>
+        <v>0</v>
       </c>
       <c r="J66" s="15">
-        <v>258480.05</v>
+        <v>0</v>
       </c>
       <c r="K66" s="15">
-        <v>14936.03</v>
+        <v>0</v>
       </c>
       <c r="L66" s="15">
-        <v>54726419.97</v>
+        <v>0</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>1047846240.02</v>
+        <v>0</v>
       </c>
       <c r="P66" s="15">
-        <v>800822424.12</v>
+        <v>0</v>
       </c>
       <c r="Q66" s="34">
-        <v>23445577689.95</v>
+        <v>0</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>2536545036.38</v>
+        <v>12358.75</v>
       </c>
       <c r="E67" s="20">
-        <v>261929360.22</v>
+        <v>187.9</v>
       </c>
       <c r="F67" s="20">
-        <v>70311.64</v>
+        <v>0</v>
       </c>
       <c r="I67" s="20">
-        <v>5556556.9</v>
+        <v>0</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="L67" s="20">
-        <v>1294280.79</v>
+        <v>0</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>219659535.17</v>
+        <v>0</v>
       </c>
       <c r="P67" s="20">
-        <v>96584177.07</v>
+        <v>0</v>
       </c>
       <c r="Q67" s="35">
-        <v>3121643258.17</v>
+        <v>12546.65</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>2536545036.38</v>
+        <v>12358.75</v>
       </c>
       <c r="E68" s="15">
-        <v>261929360.22</v>
+        <v>187.9</v>
       </c>
       <c r="F68" s="15">
-        <v>70311.64</v>
+        <v>0</v>
       </c>
       <c r="I68" s="15">
-        <v>5556556.9</v>
+        <v>0</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="L68" s="15">
-        <v>1294280.79</v>
+        <v>0</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>219659535.17</v>
+        <v>0</v>
       </c>
       <c r="P68" s="15">
-        <v>96584177.07</v>
+        <v>0</v>
       </c>
       <c r="Q68" s="34">
-        <v>3121643258.17</v>
+        <v>12546.65</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>1614146006.62</v>
+        <v>12471.67</v>
       </c>
       <c r="E69" s="20">
-        <v>133371945.19</v>
+        <v>2200.25</v>
       </c>
       <c r="F69" s="20">
-        <v>2424.27</v>
+        <v>0</v>
       </c>
       <c r="I69" s="20">
-        <v>42796.04</v>
+        <v>0</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
-        <v>639.74</v>
+        <v>0</v>
       </c>
       <c r="L69" s="20">
-        <v>2609150.55</v>
+        <v>0</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>95654468.9</v>
+        <v>0</v>
       </c>
       <c r="P69" s="20">
-        <v>56669842.84</v>
+        <v>0</v>
       </c>
       <c r="Q69" s="35">
-        <v>1902497274.15</v>
+        <v>14671.92</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>1614146006.62</v>
+        <v>12471.67</v>
       </c>
       <c r="E70" s="15">
-        <v>133371945.19</v>
+        <v>2200.25</v>
       </c>
       <c r="F70" s="15">
-        <v>2424.27</v>
+        <v>0</v>
       </c>
       <c r="I70" s="15">
-        <v>42796.04</v>
+        <v>0</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
-        <v>639.74</v>
+        <v>0</v>
       </c>
       <c r="L70" s="15">
-        <v>2609150.55</v>
+        <v>0</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>95654468.9</v>
+        <v>0</v>
       </c>
       <c r="P70" s="15">
-        <v>56669842.84</v>
+        <v>0</v>
       </c>
       <c r="Q70" s="34">
-        <v>1902497274.15</v>
+        <v>14671.92</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>2868356675.1</v>
+        <v>0</v>
       </c>
       <c r="E71" s="20">
-        <v>356079461.77</v>
+        <v>0</v>
       </c>
       <c r="F71" s="20">
-        <v>7060.2</v>
+        <v>0</v>
       </c>
       <c r="I71" s="20">
-        <v>10272308.27</v>
+        <v>0</v>
       </c>
       <c r="J71" s="20">
-        <v>26037.21</v>
+        <v>0</v>
       </c>
       <c r="K71" s="20">
-        <v>2460.22</v>
+        <v>0</v>
       </c>
       <c r="L71" s="20">
-        <v>1810297.08</v>
+        <v>0</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>283606982.04</v>
+        <v>0</v>
       </c>
       <c r="P71" s="20">
-        <v>107886658.23</v>
+        <v>0</v>
       </c>
       <c r="Q71" s="35">
-        <v>3628047940.12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>1096305989.75</v>
+        <v>2158.36</v>
       </c>
       <c r="E72" s="20">
-        <v>111659751.1</v>
+        <v>2259.54</v>
       </c>
       <c r="F72" s="20">
-        <v>1526.28</v>
+        <v>0</v>
       </c>
       <c r="I72" s="20">
-        <v>5429862.93</v>
+        <v>0</v>
       </c>
       <c r="J72" s="20">
-        <v>0</v>
+        <v>784.74</v>
       </c>
       <c r="K72" s="20">
-        <v>27.9</v>
+        <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>496546.33</v>
+        <v>0</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>97506720.57</v>
+        <v>0</v>
       </c>
       <c r="P72" s="20">
-        <v>41079336.49</v>
+        <v>0</v>
       </c>
       <c r="Q72" s="35">
-        <v>1352479761.35</v>
+        <v>5202.64</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>5242036979.72</v>
+        <v>10000.02</v>
       </c>
       <c r="E73" s="20">
-        <v>504839496.75</v>
+        <v>1056.12</v>
       </c>
       <c r="F73" s="20">
-        <v>6297.41</v>
+        <v>0</v>
       </c>
       <c r="I73" s="20">
-        <v>34479187.97</v>
+        <v>0</v>
       </c>
       <c r="J73" s="20">
-        <v>23265.11</v>
+        <v>0</v>
       </c>
       <c r="K73" s="20">
-        <v>28851.04</v>
+        <v>0</v>
       </c>
       <c r="L73" s="20">
-        <v>4539512.23</v>
+        <v>0</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>434580212.61</v>
+        <v>0</v>
       </c>
       <c r="P73" s="20">
-        <v>191752801.12</v>
+        <v>0</v>
       </c>
       <c r="Q73" s="35">
-        <v>6412286603.96</v>
+        <v>11056.14</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>9206699644.57</v>
+        <v>12158.38</v>
       </c>
       <c r="E74" s="15">
-        <v>972578709.62</v>
+        <v>3315.66</v>
       </c>
       <c r="F74" s="15">
-        <v>14883.89</v>
+        <v>0</v>
       </c>
       <c r="I74" s="15">
-        <v>50181359.17</v>
+        <v>0</v>
       </c>
       <c r="J74" s="15">
-        <v>49302.32</v>
+        <v>784.74</v>
       </c>
       <c r="K74" s="15">
-        <v>31339.16</v>
+        <v>0</v>
       </c>
       <c r="L74" s="15">
-        <v>6846355.64</v>
+        <v>0</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>815693915.22</v>
+        <v>0</v>
       </c>
       <c r="P74" s="15">
-        <v>340718795.84</v>
+        <v>0</v>
       </c>
       <c r="Q74" s="34">
-        <v>11392814305.43</v>
+        <v>16258.78</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>982131838.47</v>
+        <v>6468.42</v>
       </c>
       <c r="E75" s="20">
-        <v>58808153.74</v>
+        <v>3420.22</v>
       </c>
       <c r="F75" s="20">
-        <v>-920.93</v>
+        <v>0</v>
       </c>
       <c r="I75" s="20">
-        <v>327.32</v>
+        <v>0</v>
       </c>
       <c r="J75" s="20">
-        <v>16863.2</v>
+        <v>0</v>
       </c>
       <c r="K75" s="20">
-        <v>-29.32</v>
+        <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>957552.82</v>
+        <v>0</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>50883379.64</v>
+        <v>0</v>
       </c>
       <c r="P75" s="20">
-        <v>33297859.8</v>
+        <v>0</v>
       </c>
       <c r="Q75" s="35">
-        <v>1126095024.74</v>
+        <v>9888.64</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>1789061399.23</v>
+        <v>9557.1</v>
       </c>
       <c r="E76" s="20">
-        <v>254043649.67</v>
+        <v>0</v>
       </c>
       <c r="F76" s="20">
-        <v>-17.51</v>
+        <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>5913981.75</v>
+        <v>0</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
-        <v>-50</v>
+        <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>5338937.12</v>
+        <v>0</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>109880414.08</v>
+        <v>0</v>
       </c>
       <c r="P76" s="20">
-        <v>66264512.89</v>
+        <v>0</v>
       </c>
       <c r="Q76" s="35">
-        <v>2230502827.23</v>
+        <v>9557.1</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>2799429598.6</v>
+        <v>0</v>
       </c>
       <c r="E77" s="20">
-        <v>251965692.08</v>
+        <v>0</v>
       </c>
       <c r="F77" s="20">
-        <v>-151.65</v>
+        <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>21686601.56</v>
+        <v>0</v>
       </c>
       <c r="J77" s="20">
-        <v>27793.01</v>
+        <v>0</v>
       </c>
       <c r="K77" s="20">
-        <v>-480.03</v>
+        <v>0</v>
       </c>
       <c r="L77" s="20">
-        <v>3379799.43</v>
+        <v>0</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>168502578.74</v>
+        <v>0</v>
       </c>
       <c r="P77" s="20">
-        <v>101705939.24</v>
+        <v>0</v>
       </c>
       <c r="Q77" s="35">
-        <v>3346697370.98</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>5570622836.3</v>
+        <v>16025.52</v>
       </c>
       <c r="E78" s="15">
-        <v>564817495.49</v>
+        <v>3420.22</v>
       </c>
       <c r="F78" s="15">
-        <v>-1090.09</v>
+        <v>0</v>
       </c>
       <c r="I78" s="15">
-        <v>27600910.63</v>
+        <v>0</v>
       </c>
       <c r="J78" s="15">
-        <v>44656.21</v>
+        <v>0</v>
       </c>
       <c r="K78" s="15">
-        <v>-559.35</v>
+        <v>0</v>
       </c>
       <c r="L78" s="15">
-        <v>9676289.37</v>
+        <v>0</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>329266372.46</v>
+        <v>0</v>
       </c>
       <c r="P78" s="15">
-        <v>201268311.93</v>
+        <v>0</v>
       </c>
       <c r="Q78" s="34">
-        <v>6703295222.95</v>
+        <v>19445.74</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>92824440.38</v>
+        <v>0</v>
       </c>
       <c r="E79" s="20">
-        <v>4417232.31</v>
+        <v>0</v>
       </c>
       <c r="F79" s="20">
-        <v>-22.69</v>
+        <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>2034361.7</v>
+        <v>0</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>798842.17</v>
+        <v>0</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>37826271.03</v>
+        <v>0</v>
       </c>
       <c r="P79" s="20">
-        <v>4171709.11</v>
+        <v>0</v>
       </c>
       <c r="Q79" s="35">
-        <v>142072834.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>92824440.38</v>
+        <v>0</v>
       </c>
       <c r="E80" s="15">
-        <v>4417232.31</v>
+        <v>0</v>
       </c>
       <c r="F80" s="15">
-        <v>-22.69</v>
+        <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>2034361.7</v>
+        <v>0</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>798842.17</v>
+        <v>0</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>37826271.03</v>
+        <v>0</v>
       </c>
       <c r="P80" s="15">
-        <v>4171709.11</v>
+        <v>0</v>
       </c>
       <c r="Q80" s="34">
-        <v>142072834.01</v>
+        <v>0</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>86508498.86</v>
+        <v>289</v>
       </c>
       <c r="E81" s="20">
-        <v>5226068.16</v>
+        <v>0</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>259468.13</v>
+        <v>0</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
-        <v>-609.55</v>
+        <v>0</v>
       </c>
       <c r="L81" s="20">
-        <v>1921505.27</v>
+        <v>0</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>36153035.9</v>
+        <v>0</v>
       </c>
       <c r="P81" s="20">
-        <v>3827686.07</v>
+        <v>0</v>
       </c>
       <c r="Q81" s="35">
-        <v>133895652.84</v>
+        <v>289</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>86508498.86</v>
+        <v>289</v>
       </c>
       <c r="E82" s="15">
-        <v>5226068.16</v>
+        <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>259468.13</v>
+        <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
-        <v>-609.55</v>
+        <v>0</v>
       </c>
       <c r="L82" s="15">
-        <v>1921505.27</v>
+        <v>0</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>36153035.9</v>
+        <v>0</v>
       </c>
       <c r="P82" s="15">
-        <v>3827686.07</v>
+        <v>0</v>
       </c>
       <c r="Q82" s="34">
-        <v>133895652.84</v>
+        <v>289</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>-3249829162.35</v>
+        <v>30908695.69</v>
       </c>
       <c r="E83" s="15">
-        <v>-649495672.99</v>
+        <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>-3899324835.34</v>
+        <v>36713717.93</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>94095068996.78</v>
+        <v>30991122.92</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>8066063480.45</v>
+        <v>5825503.89</v>
       </c>
       <c r="F84" s="26">
-        <v>419920.14</v>
+        <v>0</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>318677585.72</v>
+        <v>0</v>
       </c>
       <c r="J84" s="26">
-        <v>39080496.5</v>
+        <v>784.74</v>
       </c>
       <c r="K84" s="26">
-        <v>72664.83</v>
+        <v>0</v>
       </c>
       <c r="L84" s="26">
-        <v>282559141.19</v>
+        <v>0</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>7393864949.42</v>
+        <v>0</v>
       </c>
       <c r="P84" s="26">
-        <v>3657945399.16</v>
+        <v>0</v>
       </c>
       <c r="Q84" s="36">
-        <v>113853752634.19</v>
+        <v>36817411.55</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>561</v>
+        <v>453</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>