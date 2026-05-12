--- v4 (2026-04-21)
+++ v5 (2026-05-12)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="466" uniqueCount="466">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="543">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
+      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
+      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
+      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
+      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1096 +2048,1327 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>815,34</t>
-[...2 lines deleted...]
-    <t>-2.429.681,45</t>
+    <t>167.287.033,68</t>
+  </si>
+  <si>
+    <t>-1.323.054,74</t>
+  </si>
+  <si>
+    <t>1.737,45</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>-2.428.866,11</t>
-[...71 lines deleted...]
-    <t>-1.313.985,90</t>
+    <t>165.965.716,39</t>
+  </si>
+  <si>
+    <t>20.606,28</t>
+  </si>
+  <si>
+    <t>165.986.322,67</t>
+  </si>
+  <si>
+    <t>252.103.625,80</t>
+  </si>
+  <si>
+    <t>-3.584.599,16</t>
+  </si>
+  <si>
+    <t>83.765,81</t>
+  </si>
+  <si>
+    <t>18.567,47</t>
+  </si>
+  <si>
+    <t>248.621.359,92</t>
+  </si>
+  <si>
+    <t>28.371,36</t>
+  </si>
+  <si>
+    <t>248.649.731,28</t>
+  </si>
+  <si>
+    <t>163.201.376,52</t>
+  </si>
+  <si>
+    <t>-3.582.235,01</t>
+  </si>
+  <si>
+    <t>5.964,73</t>
+  </si>
+  <si>
+    <t>159.625.106,24</t>
+  </si>
+  <si>
+    <t>21.442,35</t>
+  </si>
+  <si>
+    <t>159.646.548,59</t>
+  </si>
+  <si>
+    <t>201.969.971,76</t>
+  </si>
+  <si>
+    <t>-3.817.813,48</t>
+  </si>
+  <si>
+    <t>6.583,71</t>
+  </si>
+  <si>
+    <t>198.158.741,99</t>
+  </si>
+  <si>
+    <t>22.190,32</t>
+  </si>
+  <si>
+    <t>198.180.932,31</t>
+  </si>
+  <si>
+    <t>114.864.705,39</t>
+  </si>
+  <si>
+    <t>-1.645.533,32</t>
+  </si>
+  <si>
+    <t>43.695,88</t>
+  </si>
+  <si>
+    <t>2.219,02</t>
+  </si>
+  <si>
+    <t>113.265.086,97</t>
+  </si>
+  <si>
+    <t>11.680,76</t>
+  </si>
+  <si>
+    <t>113.276.767,73</t>
+  </si>
+  <si>
+    <t>121.867.865,03</t>
+  </si>
+  <si>
+    <t>-668.191,04</t>
+  </si>
+  <si>
+    <t>1.674,78</t>
   </si>
   <si>
     <t>22.313,55</t>
   </si>
   <si>
-    <t>-1.289.729,61</t>
-[...74 lines deleted...]
-    <t>-1.058.009,41</t>
+    <t>121.223.662,32</t>
+  </si>
+  <si>
+    <t>16.203,92</t>
+  </si>
+  <si>
+    <t>121.239.866,24</t>
+  </si>
+  <si>
+    <t>419.605.622,90</t>
+  </si>
+  <si>
+    <t>-5.888.092,28</t>
+  </si>
+  <si>
+    <t>21.203,73</t>
+  </si>
+  <si>
+    <t>413.738.734,35</t>
+  </si>
+  <si>
+    <t>38.293,02</t>
+  </si>
+  <si>
+    <t>413.777.027,37</t>
+  </si>
+  <si>
+    <t>488.139.129,25</t>
+  </si>
+  <si>
+    <t>-3.086.899,94</t>
+  </si>
+  <si>
+    <t>155.584,46</t>
+  </si>
+  <si>
+    <t>485.207.813,77</t>
+  </si>
+  <si>
+    <t>45.037,10</t>
+  </si>
+  <si>
+    <t>485.252.850,87</t>
+  </si>
+  <si>
+    <t>1.929.039.330,33</t>
+  </si>
+  <si>
+    <t>-23.596.418,97</t>
+  </si>
+  <si>
+    <t>320.210,55</t>
+  </si>
+  <si>
+    <t>43.100,04</t>
+  </si>
+  <si>
+    <t>1.905.806.221,95</t>
+  </si>
+  <si>
+    <t>203.825,11</t>
+  </si>
+  <si>
+    <t>1.906.010.047,06</t>
+  </si>
+  <si>
+    <t>62.977.812,21</t>
+  </si>
+  <si>
+    <t>-900.514,39</t>
+  </si>
+  <si>
+    <t>1.828,32</t>
+  </si>
+  <si>
+    <t>24.862,98</t>
+  </si>
+  <si>
+    <t>62.103.989,12</t>
+  </si>
+  <si>
+    <t>2.029,68</t>
+  </si>
+  <si>
+    <t>62.106.018,80</t>
+  </si>
+  <si>
+    <t>32.244.866,74</t>
+  </si>
+  <si>
+    <t>-446.057,57</t>
+  </si>
+  <si>
+    <t>1.170,59</t>
   </si>
   <si>
     <t>27.663,51</t>
   </si>
   <si>
-    <t>-1.030.263,48</t>
-[...245 lines deleted...]
-    <t>-2.194.533,87</t>
+    <t>31.827.643,27</t>
+  </si>
+  <si>
+    <t>4.988,61</t>
+  </si>
+  <si>
+    <t>31.832.631,88</t>
+  </si>
+  <si>
+    <t>295.004.860,41</t>
+  </si>
+  <si>
+    <t>-2.174.029,82</t>
+  </si>
+  <si>
+    <t>45.061,90</t>
+  </si>
+  <si>
+    <t>3.656,91</t>
+  </si>
+  <si>
+    <t>292.879.549,40</t>
+  </si>
+  <si>
+    <t>17.317,78</t>
+  </si>
+  <si>
+    <t>292.896.867,18</t>
+  </si>
+  <si>
+    <t>390.227.539,36</t>
+  </si>
+  <si>
+    <t>-3.520.601,78</t>
+  </si>
+  <si>
+    <t>48.060,81</t>
+  </si>
+  <si>
+    <t>56.183,40</t>
+  </si>
+  <si>
+    <t>386.811.181,79</t>
+  </si>
+  <si>
+    <t>24.336,07</t>
+  </si>
+  <si>
+    <t>386.835.517,86</t>
+  </si>
+  <si>
+    <t>257.959.188,60</t>
+  </si>
+  <si>
+    <t>-3.724.960,41</t>
+  </si>
+  <si>
+    <t>167.369,60</t>
+  </si>
+  <si>
+    <t>30.694,22</t>
+  </si>
+  <si>
+    <t>254.432.292,01</t>
+  </si>
+  <si>
+    <t>10.974,42</t>
+  </si>
+  <si>
+    <t>254.443.266,43</t>
+  </si>
+  <si>
+    <t>345.745.832,01</t>
+  </si>
+  <si>
+    <t>-2.602.630,16</t>
+  </si>
+  <si>
+    <t>16.843,43</t>
+  </si>
+  <si>
+    <t>41.344,62</t>
+  </si>
+  <si>
+    <t>343.201.389,90</t>
+  </si>
+  <si>
+    <t>22.031,55</t>
+  </si>
+  <si>
+    <t>343.223.421,45</t>
+  </si>
+  <si>
+    <t>290.873.547,42</t>
+  </si>
+  <si>
+    <t>-856.498,69</t>
+  </si>
+  <si>
+    <t>19.974,70</t>
+  </si>
+  <si>
+    <t>290.037.023,43</t>
+  </si>
+  <si>
+    <t>37.179,57</t>
+  </si>
+  <si>
+    <t>290.074.203,00</t>
+  </si>
+  <si>
+    <t>262.276.069,41</t>
+  </si>
+  <si>
+    <t>-1.810.400,65</t>
+  </si>
+  <si>
+    <t>14.809,91</t>
+  </si>
+  <si>
+    <t>7,77</t>
+  </si>
+  <si>
+    <t>260.480.486,44</t>
+  </si>
+  <si>
+    <t>15.327,63</t>
+  </si>
+  <si>
+    <t>260.495.814,07</t>
+  </si>
+  <si>
+    <t>553.149.616,83</t>
+  </si>
+  <si>
+    <t>-2.666.899,34</t>
+  </si>
+  <si>
+    <t>34.784,61</t>
+  </si>
+  <si>
+    <t>550.517.509,87</t>
+  </si>
+  <si>
+    <t>52.507,20</t>
+  </si>
+  <si>
+    <t>550.570.017,07</t>
+  </si>
+  <si>
+    <t>142.437.769,55</t>
+  </si>
+  <si>
+    <t>-1.801.026,93</t>
+  </si>
+  <si>
+    <t>16.930,57</t>
+  </si>
+  <si>
+    <t>9.913,52</t>
+  </si>
+  <si>
+    <t>140.663.586,71</t>
+  </si>
+  <si>
+    <t>9.121,62</t>
+  </si>
+  <si>
+    <t>140.672.708,33</t>
+  </si>
+  <si>
+    <t>86.215.827,85</t>
+  </si>
+  <si>
+    <t>-975.102,86</t>
+  </si>
+  <si>
+    <t>2.083,84</t>
+  </si>
+  <si>
+    <t>31.343,37</t>
+  </si>
+  <si>
+    <t>85.274.152,20</t>
+  </si>
+  <si>
+    <t>7.961,98</t>
+  </si>
+  <si>
+    <t>85.282.114,18</t>
+  </si>
+  <si>
+    <t>102.109.219,64</t>
+  </si>
+  <si>
+    <t>-1.452.548,02</t>
+  </si>
+  <si>
+    <t>33.420,43</t>
+  </si>
+  <si>
+    <t>100.690.092,05</t>
+  </si>
+  <si>
+    <t>3.793,01</t>
+  </si>
+  <si>
+    <t>100.693.885,06</t>
+  </si>
+  <si>
+    <t>40.938.784,64</t>
+  </si>
+  <si>
+    <t>-303.595,45</t>
+  </si>
+  <si>
+    <t>40.635.189,19</t>
+  </si>
+  <si>
+    <t>2.366,49</t>
+  </si>
+  <si>
+    <t>40.637.555,68</t>
+  </si>
+  <si>
+    <t>67.726.532,80</t>
+  </si>
+  <si>
+    <t>-1.383.349,58</t>
+  </si>
+  <si>
+    <t>4.310,24</t>
+  </si>
+  <si>
+    <t>12.509,80</t>
+  </si>
+  <si>
+    <t>66.360.003,26</t>
+  </si>
+  <si>
+    <t>9.527,83</t>
+  </si>
+  <si>
+    <t>66.369.531,09</t>
+  </si>
+  <si>
+    <t>156.832.991,49</t>
+  </si>
+  <si>
+    <t>-775.815,78</t>
+  </si>
+  <si>
+    <t>23.018,11</t>
+  </si>
+  <si>
+    <t>156.080.193,82</t>
+  </si>
+  <si>
+    <t>11.673,08</t>
+  </si>
+  <si>
+    <t>156.091.866,90</t>
+  </si>
+  <si>
+    <t>453.823.356,42</t>
+  </si>
+  <si>
+    <t>-4.890.411,69</t>
+  </si>
+  <si>
+    <t>62.832,62</t>
+  </si>
+  <si>
+    <t>43.853,17</t>
+  </si>
+  <si>
+    <t>449.039.630,52</t>
+  </si>
+  <si>
+    <t>35.322,39</t>
+  </si>
+  <si>
+    <t>449.074.952,91</t>
+  </si>
+  <si>
+    <t>30.396.830,88</t>
+  </si>
+  <si>
+    <t>-407.392,21</t>
+  </si>
+  <si>
+    <t>29.989.438,67</t>
+  </si>
+  <si>
+    <t>1.839,00</t>
+  </si>
+  <si>
+    <t>29.991.277,67</t>
+  </si>
+  <si>
+    <t>99.810.810,66</t>
+  </si>
+  <si>
+    <t>-1.358.488,11</t>
+  </si>
+  <si>
+    <t>37.250,11</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>-2.163.549,26</t>
-[...158 lines deleted...]
-    <t>-2.708.307,09</t>
+    <t>98.511.925,18</t>
+  </si>
+  <si>
+    <t>3.541,18</t>
+  </si>
+  <si>
+    <t>98.515.466,36</t>
+  </si>
+  <si>
+    <t>97.945.803,98</t>
+  </si>
+  <si>
+    <t>-2.357.264,46</t>
+  </si>
+  <si>
+    <t>5.147,64</t>
+  </si>
+  <si>
+    <t>95.593.687,16</t>
+  </si>
+  <si>
+    <t>6.636,86</t>
+  </si>
+  <si>
+    <t>95.600.324,02</t>
+  </si>
+  <si>
+    <t>39.320.402,41</t>
+  </si>
+  <si>
+    <t>-664.538,06</t>
+  </si>
+  <si>
+    <t>22.039,38</t>
+  </si>
+  <si>
+    <t>25.087,17</t>
+  </si>
+  <si>
+    <t>38.702.990,90</t>
+  </si>
+  <si>
+    <t>300,00</t>
+  </si>
+  <si>
+    <t>38.703.290,90</t>
+  </si>
+  <si>
+    <t>72.721.001,50</t>
+  </si>
+  <si>
+    <t>-1.066.915,52</t>
+  </si>
+  <si>
+    <t>5.220,07</t>
+  </si>
+  <si>
+    <t>1.624,35</t>
+  </si>
+  <si>
+    <t>71.660.930,40</t>
+  </si>
+  <si>
+    <t>11.128,47</t>
+  </si>
+  <si>
+    <t>71.672.058,87</t>
+  </si>
+  <si>
+    <t>36.317.823,75</t>
+  </si>
+  <si>
+    <t>-996.015,72</t>
+  </si>
+  <si>
+    <t>35.321.808,03</t>
+  </si>
+  <si>
+    <t>2.880,00</t>
+  </si>
+  <si>
+    <t>35.324.688,03</t>
+  </si>
+  <si>
+    <t>23.403.779,53</t>
+  </si>
+  <si>
+    <t>-388.894,82</t>
+  </si>
+  <si>
+    <t>5.979,06</t>
+  </si>
+  <si>
+    <t>23.020.863,77</t>
+  </si>
+  <si>
+    <t>144.055.016,31</t>
+  </si>
+  <si>
+    <t>-1.675.711,10</t>
+  </si>
+  <si>
+    <t>124.069,91</t>
+  </si>
+  <si>
+    <t>19.575,44</t>
+  </si>
+  <si>
+    <t>142.522.950,56</t>
+  </si>
+  <si>
+    <t>7.517,00</t>
+  </si>
+  <si>
+    <t>142.530.467,56</t>
+  </si>
+  <si>
+    <t>32.277.275,76</t>
+  </si>
+  <si>
+    <t>-724.669,39</t>
+  </si>
+  <si>
+    <t>1.891,24</t>
+  </si>
+  <si>
+    <t>10.720,51</t>
+  </si>
+  <si>
+    <t>31.565.218,12</t>
+  </si>
+  <si>
+    <t>3.336,87</t>
+  </si>
+  <si>
+    <t>31.568.554,99</t>
+  </si>
+  <si>
+    <t>576.248.744,78</t>
+  </si>
+  <si>
+    <t>-9.639.889,39</t>
+  </si>
+  <si>
+    <t>195.618,35</t>
+  </si>
+  <si>
+    <t>85.339,05</t>
+  </si>
+  <si>
+    <t>566.889.812,79</t>
+  </si>
+  <si>
+    <t>37.179,38</t>
+  </si>
+  <si>
+    <t>566.926.992,17</t>
+  </si>
+  <si>
+    <t>2.043.890.775,80</t>
+  </si>
+  <si>
+    <t>-1.655.578,13</t>
+  </si>
+  <si>
+    <t>567.768,88</t>
+  </si>
+  <si>
+    <t>53.389,51</t>
+  </si>
+  <si>
+    <t>2.042.856.356,06</t>
+  </si>
+  <si>
+    <t>54.058,79</t>
+  </si>
+  <si>
+    <t>2.042.910.414,85</t>
+  </si>
+  <si>
+    <t>221.514.775,43</t>
+  </si>
+  <si>
+    <t>-1.609.671,73</t>
+  </si>
+  <si>
+    <t>3.909,69</t>
   </si>
   <si>
     <t>25.081,87</t>
   </si>
   <si>
-    <t>-2.683.072,63</t>
-[...236 lines deleted...]
-    <t>-5.961.001,54</t>
+    <t>219.934.095,26</t>
+  </si>
+  <si>
+    <t>10.787,67</t>
+  </si>
+  <si>
+    <t>219.944.882,93</t>
+  </si>
+  <si>
+    <t>123.648.675,74</t>
+  </si>
+  <si>
+    <t>-1.182.665,50</t>
+  </si>
+  <si>
+    <t>4.801,74</t>
+  </si>
+  <si>
+    <t>122.470.811,98</t>
+  </si>
+  <si>
+    <t>5.144,04</t>
+  </si>
+  <si>
+    <t>122.475.956,02</t>
+  </si>
+  <si>
+    <t>222.211.196,98</t>
+  </si>
+  <si>
+    <t>-984.658,49</t>
+  </si>
+  <si>
+    <t>26.848,56</t>
+  </si>
+  <si>
+    <t>221.253.387,05</t>
+  </si>
+  <si>
+    <t>6.396,54</t>
+  </si>
+  <si>
+    <t>221.259.783,59</t>
+  </si>
+  <si>
+    <t>2.611.265.423,95</t>
+  </si>
+  <si>
+    <t>-5.432.573,85</t>
+  </si>
+  <si>
+    <t>603.328,87</t>
+  </si>
+  <si>
+    <t>78.471,38</t>
+  </si>
+  <si>
+    <t>2.606.514.650,35</t>
+  </si>
+  <si>
+    <t>76.387,04</t>
+  </si>
+  <si>
+    <t>2.606.591.037,39</t>
+  </si>
+  <si>
+    <t>133.073.261,49</t>
+  </si>
+  <si>
+    <t>-1.658.192,49</t>
+  </si>
+  <si>
+    <t>4.293,55</t>
+  </si>
+  <si>
+    <t>3.284,53</t>
+  </si>
+  <si>
+    <t>131.422.647,08</t>
+  </si>
+  <si>
+    <t>8.986,00</t>
+  </si>
+  <si>
+    <t>131.431.633,08</t>
+  </si>
+  <si>
+    <t>78.474.151,29</t>
+  </si>
+  <si>
+    <t>413.995,40</t>
+  </si>
+  <si>
+    <t>4.466,49</t>
+  </si>
+  <si>
+    <t>78.892.613,18</t>
+  </si>
+  <si>
+    <t>9.161,85</t>
+  </si>
+  <si>
+    <t>78.901.775,03</t>
+  </si>
+  <si>
+    <t>211.547.412,78</t>
+  </si>
+  <si>
+    <t>-1.244.197,09</t>
+  </si>
+  <si>
+    <t>8.760,04</t>
+  </si>
+  <si>
+    <t>210.315.260,26</t>
+  </si>
+  <si>
+    <t>18.147,85</t>
+  </si>
+  <si>
+    <t>210.333.408,11</t>
+  </si>
+  <si>
+    <t>301.090.712,65</t>
+  </si>
+  <si>
+    <t>-4.034.579,81</t>
+  </si>
+  <si>
+    <t>51.773,35</t>
+  </si>
+  <si>
+    <t>12.493,20</t>
+  </si>
+  <si>
+    <t>297.120.399,39</t>
+  </si>
+  <si>
+    <t>27.559,64</t>
+  </si>
+  <si>
+    <t>297.147.959,03</t>
+  </si>
+  <si>
+    <t>70.362.396,61</t>
+  </si>
+  <si>
+    <t>-1.952.683,04</t>
+  </si>
+  <si>
+    <t>18.839,29</t>
+  </si>
+  <si>
+    <t>68.428.552,86</t>
+  </si>
+  <si>
+    <t>9.830,55</t>
+  </si>
+  <si>
+    <t>68.438.383,41</t>
+  </si>
+  <si>
+    <t>62.697.358,11</t>
+  </si>
+  <si>
+    <t>-1.534.461,65</t>
+  </si>
+  <si>
+    <t>4.942,38</t>
+  </si>
+  <si>
+    <t>61.167.838,84</t>
+  </si>
+  <si>
+    <t>11.426,22</t>
+  </si>
+  <si>
+    <t>61.179.265,06</t>
+  </si>
+  <si>
+    <t>228.040.363,71</t>
+  </si>
+  <si>
+    <t>-3.935.861,58</t>
+  </si>
+  <si>
+    <t>5.365,93</t>
+  </si>
+  <si>
+    <t>17.001,23</t>
+  </si>
+  <si>
+    <t>224.126.869,29</t>
+  </si>
+  <si>
+    <t>32.962,53</t>
+  </si>
+  <si>
+    <t>224.159.831,82</t>
+  </si>
+  <si>
+    <t>662.190.831,08</t>
+  </si>
+  <si>
+    <t>-11.457.586,08</t>
+  </si>
+  <si>
+    <t>80.920,95</t>
+  </si>
+  <si>
+    <t>29.494,43</t>
+  </si>
+  <si>
+    <t>650.843.660,38</t>
+  </si>
+  <si>
+    <t>81.778,94</t>
+  </si>
+  <si>
+    <t>650.925.439,32</t>
+  </si>
+  <si>
+    <t>87.292.689,03</t>
+  </si>
+  <si>
+    <t>-626.307,49</t>
+  </si>
+  <si>
+    <t>1.406,73</t>
+  </si>
+  <si>
+    <t>86.667.788,27</t>
+  </si>
+  <si>
+    <t>2.817,01</t>
+  </si>
+  <si>
+    <t>86.670.605,28</t>
+  </si>
+  <si>
+    <t>2.752.212.701,76</t>
+  </si>
+  <si>
+    <t>-8.400.421,67</t>
+  </si>
+  <si>
+    <t>2.834.522,31</t>
+  </si>
+  <si>
+    <t>2.746.646.802,40</t>
+  </si>
+  <si>
+    <t>49.458,50</t>
+  </si>
+  <si>
+    <t>2.746.696.260,90</t>
+  </si>
+  <si>
+    <t>370.798.439,37</t>
+  </si>
+  <si>
+    <t>-3.925.310,87</t>
+  </si>
+  <si>
+    <t>59.862,52</t>
+  </si>
+  <si>
+    <t>1.286,79</t>
+  </si>
+  <si>
+    <t>366.934.277,81</t>
+  </si>
+  <si>
+    <t>25.865,43</t>
+  </si>
+  <si>
+    <t>366.960.143,24</t>
+  </si>
+  <si>
+    <t>225.998.755,60</t>
+  </si>
+  <si>
+    <t>-1.562.894,19</t>
+  </si>
+  <si>
+    <t>57.978,21</t>
+  </si>
+  <si>
+    <t>7.723,33</t>
+  </si>
+  <si>
+    <t>224.501.562,95</t>
+  </si>
+  <si>
+    <t>2.971,90</t>
+  </si>
+  <si>
+    <t>224.504.534,85</t>
+  </si>
+  <si>
+    <t>422.154.292,00</t>
+  </si>
+  <si>
+    <t>-2.876.674,03</t>
+  </si>
+  <si>
+    <t>12.736,64</t>
   </si>
   <si>
     <t>9.900,74</t>
   </si>
   <si>
-    <t>-5.951.100,80</t>
-[...185 lines deleted...]
-    <t>7.190.005.932,80</t>
+    <t>419.300.255,35</t>
+  </si>
+  <si>
+    <t>30.970,06</t>
+  </si>
+  <si>
+    <t>419.331.225,41</t>
+  </si>
+  <si>
+    <t>160.297.682,24</t>
+  </si>
+  <si>
+    <t>-1.004.895,94</t>
+  </si>
+  <si>
+    <t>16.420,89</t>
+  </si>
+  <si>
+    <t>159.309.207,19</t>
+  </si>
+  <si>
+    <t>7.570,28</t>
+  </si>
+  <si>
+    <t>159.316.777,47</t>
+  </si>
+  <si>
+    <t>737.164.263,32</t>
+  </si>
+  <si>
+    <t>-2.332.774,07</t>
+  </si>
+  <si>
+    <t>131.909,11</t>
+  </si>
+  <si>
+    <t>734.963.398,36</t>
+  </si>
+  <si>
+    <t>31.504,76</t>
+  </si>
+  <si>
+    <t>734.994.903,12</t>
+  </si>
+  <si>
+    <t>1.319.616.237,56</t>
+  </si>
+  <si>
+    <t>-6.214.344,04</t>
+  </si>
+  <si>
+    <t>161.066,64</t>
+  </si>
+  <si>
+    <t>1.313.572.860,90</t>
+  </si>
+  <si>
+    <t>70.045,10</t>
+  </si>
+  <si>
+    <t>1.313.642.906,00</t>
+  </si>
+  <si>
+    <t>128.786.304,55</t>
+  </si>
+  <si>
+    <t>-678.436,54</t>
+  </si>
+  <si>
+    <t>91.891,16</t>
+  </si>
+  <si>
+    <t>128.199.759,17</t>
+  </si>
+  <si>
+    <t>5.520,66</t>
+  </si>
+  <si>
+    <t>128.205.279,83</t>
+  </si>
+  <si>
+    <t>255.521.149,94</t>
+  </si>
+  <si>
+    <t>-6.245.527,06</t>
+  </si>
+  <si>
+    <t>87.026,54</t>
+  </si>
+  <si>
+    <t>249.362.649,42</t>
+  </si>
+  <si>
+    <t>4.250,22</t>
+  </si>
+  <si>
+    <t>249.366.899,64</t>
+  </si>
+  <si>
+    <t>383.194.930,58</t>
+  </si>
+  <si>
+    <t>-6.815.546,63</t>
+  </si>
+  <si>
+    <t>54.731,46</t>
+  </si>
+  <si>
+    <t>14.059,12</t>
+  </si>
+  <si>
+    <t>376.448.174,53</t>
+  </si>
+  <si>
+    <t>6.944,71</t>
+  </si>
+  <si>
+    <t>376.455.119,24</t>
+  </si>
+  <si>
+    <t>767.502.385,07</t>
+  </si>
+  <si>
+    <t>-13.739.510,23</t>
+  </si>
+  <si>
+    <t>233.649,16</t>
+  </si>
+  <si>
+    <t>754.010.583,12</t>
+  </si>
+  <si>
+    <t>16.715,59</t>
+  </si>
+  <si>
+    <t>754.027.298,71</t>
+  </si>
+  <si>
+    <t>17.127.231,91</t>
+  </si>
+  <si>
+    <t>-585.816,32</t>
+  </si>
+  <si>
+    <t>2.784,00</t>
+  </si>
+  <si>
+    <t>16.544.199,59</t>
+  </si>
+  <si>
+    <t>18.888,01</t>
+  </si>
+  <si>
+    <t>16.563.087,60</t>
+  </si>
+  <si>
+    <t>16.520.944,71</t>
+  </si>
+  <si>
+    <t>-474.209,88</t>
+  </si>
+  <si>
+    <t>2.250,35</t>
+  </si>
+  <si>
+    <t>16.048.985,18</t>
+  </si>
+  <si>
+    <t>47.739,13</t>
+  </si>
+  <si>
+    <t>16.096.724,31</t>
+  </si>
+  <si>
+    <t>36.714.940,70</t>
+  </si>
+  <si>
+    <t>36.564,53</t>
+  </si>
+  <si>
+    <t>10.286.026.263,33</t>
+  </si>
+  <si>
+    <t>47.594.423,23</t>
+  </si>
+  <si>
+    <t>1.075.767,00</t>
+  </si>
+  <si>
+    <t>6.542.871,45</t>
+  </si>
+  <si>
+    <t>10.377.990.830,24</t>
+  </si>
+  <si>
+    <t>257.014,84</t>
+  </si>
+  <si>
+    <t>10.378.247.845,08</t>
+  </si>
+  <si>
+    <t>13.727.419.371,40</t>
+  </si>
+  <si>
+    <t>-106.069.445,85</t>
+  </si>
+  <si>
+    <t>10.290.930.409,30</t>
+  </si>
+  <si>
+    <t>48.054.113,69</t>
+  </si>
+  <si>
+    <t>23.967.953.086,99</t>
+  </si>
+  <si>
+    <t>1.063.127,08</t>
+  </si>
+  <si>
+    <t>23.969.016.214,07</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE FEBRERO DE 2026</t>
+      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4144,2821 +4375,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>2457389.03</v>
+        <v>3832255.38</v>
       </c>
       <c r="E12" s="10">
-        <v>286109.2</v>
+        <v>625118.1</v>
       </c>
       <c r="G12" s="11">
-        <v>0</v>
+        <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>328346223.06</v>
+        <v>495215885.38</v>
       </c>
       <c r="I12" s="11">
-        <v>0</v>
+        <v>7546.77</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>331089721.29</v>
+        <v>499680811.93</v>
       </c>
       <c r="L12" s="11">
-        <v>11140</v>
+        <v>14742</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>11140</v>
+        <v>14742</v>
       </c>
       <c r="Q12" s="13">
-        <v>331100861.29</v>
+        <v>499695553.93</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>4232719.94</v>
+        <v>6687503.91</v>
       </c>
       <c r="E13" s="10">
-        <v>903229.71</v>
+        <v>1431069.92</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>732248958.16</v>
+        <v>1112569710.26</v>
       </c>
       <c r="I13" s="11">
         <v>7551.43</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>737392459.24</v>
+        <v>1120695835.52</v>
       </c>
       <c r="L13" s="11">
-        <v>4399.92</v>
+        <v>24200.88</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>4399.92</v>
+        <v>24200.88</v>
       </c>
       <c r="Q13" s="13">
-        <v>737396859.16</v>
+        <v>1120720036.4</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>3844617.78</v>
+        <v>6078353.23</v>
       </c>
       <c r="E14" s="10">
-        <v>485716.62</v>
+        <v>823302.33</v>
       </c>
       <c r="G14" s="11">
-        <v>49.52</v>
+        <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>481135992.11</v>
+        <v>726983665.92</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>485466376.03</v>
+        <v>733885595.09</v>
       </c>
       <c r="L14" s="11">
-        <v>1560</v>
+        <v>10209.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>1560</v>
+        <v>10209.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>485467936.03</v>
+        <v>733895804.21</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>3422066.19</v>
+        <v>5331753.24</v>
       </c>
       <c r="E15" s="10">
-        <v>544378.67</v>
+        <v>806665.92</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>549250436.83</v>
+        <v>830005833.16</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>553216881.69</v>
+        <v>836144252.32</v>
       </c>
       <c r="L15" s="11">
-        <v>6846.12</v>
+        <v>10446.12</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>6846.12</v>
+        <v>10446.12</v>
       </c>
       <c r="Q15" s="13">
-        <v>553223727.81</v>
+        <v>836154698.44</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>2233385.45</v>
+        <v>3545186.75</v>
       </c>
       <c r="E16" s="10">
-        <v>502845.36</v>
+        <v>799199.65</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
-        <v>307020219.67</v>
+        <v>462942537.66</v>
       </c>
       <c r="I16" s="11">
-        <v>67670.72</v>
+        <v>83945.22</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>309824121.2</v>
+        <v>467370869.28</v>
       </c>
       <c r="L16" s="11">
-        <v>0</v>
+        <v>5940.96</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>0</v>
+        <v>5940.96</v>
       </c>
       <c r="Q16" s="13">
-        <v>309824121.2</v>
+        <v>467376810.24</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>2735577.08</v>
+        <v>4293146.18</v>
       </c>
       <c r="E17" s="10">
-        <v>416407.07</v>
+        <v>622085.42</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>389307886.75</v>
+        <v>591006113.09</v>
       </c>
       <c r="I17" s="11">
         <v>3539.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>392463410.15</v>
+        <v>595924883.94</v>
       </c>
       <c r="L17" s="11">
-        <v>2199.96</v>
+        <v>8181.72</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>2199.96</v>
+        <v>8181.72</v>
       </c>
       <c r="Q17" s="13">
-        <v>392465610.11</v>
+        <v>595933065.66</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>5187018.52</v>
+        <v>8195794.03</v>
       </c>
       <c r="E18" s="10">
-        <v>750269.68</v>
+        <v>1177607.06</v>
       </c>
       <c r="G18" s="11">
-        <v>0</v>
+        <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>846248571.04</v>
+        <v>1275479277.53</v>
       </c>
       <c r="I18" s="11">
-        <v>4676.99</v>
+        <v>158361.6</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>852190536.23</v>
+        <v>1285011386.2</v>
       </c>
       <c r="L18" s="11">
-        <v>10968</v>
+        <v>28356</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>10968</v>
+        <v>28356</v>
       </c>
       <c r="Q18" s="13">
-        <v>852201504.23</v>
+        <v>1285039742.2</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>5709696.33</v>
+        <v>9082031.75</v>
       </c>
       <c r="E19" s="10">
-        <v>792034.32</v>
+        <v>1245067</v>
       </c>
       <c r="G19" s="11">
-        <v>11145.73</v>
+        <v>12018.09</v>
       </c>
       <c r="H19" s="11">
-        <v>1194327570.36</v>
+        <v>1806117839</v>
       </c>
       <c r="I19" s="11">
         <v>13801.74</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>1200854248.48</v>
+        <v>1816470757.58</v>
       </c>
       <c r="L19" s="11">
-        <v>16630.08</v>
+        <v>30423.88</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>16630.08</v>
+        <v>30423.88</v>
       </c>
       <c r="Q19" s="13">
-        <v>1200870878.56</v>
+        <v>1816501181.46</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>29822470.32</v>
+        <v>47046024.47</v>
       </c>
       <c r="E20" s="16">
-        <v>4680990.63</v>
+        <v>7530115.4</v>
       </c>
       <c r="G20" s="17">
-        <v>11195.25</v>
+        <v>12643.98</v>
       </c>
       <c r="H20" s="17">
-        <v>4827885857.98</v>
+        <v>7300320862</v>
       </c>
       <c r="I20" s="17">
-        <v>97240.13</v>
+        <v>274746.01</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>4862497754.31</v>
+        <v>7355184391.86</v>
       </c>
       <c r="L20" s="17">
-        <v>53744.08</v>
+        <v>132500.68</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>53744.08</v>
+        <v>132500.68</v>
       </c>
       <c r="Q20" s="19">
-        <v>4862551498.39</v>
+        <v>7355316892.54</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>885948.13</v>
+        <v>1365349.82</v>
       </c>
       <c r="E21" s="21">
-        <v>160817.18</v>
+        <v>224079.61</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>157405079.06</v>
+        <v>237583735.87</v>
       </c>
       <c r="I21" s="22">
         <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>158451844.37</v>
+        <v>239173165.3</v>
       </c>
       <c r="L21" s="22">
-        <v>0</v>
+        <v>3249.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
-        <v>0</v>
+        <v>3249.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>158451844.37</v>
+        <v>239176414.9</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>717443.18</v>
+        <v>1095537.3</v>
       </c>
       <c r="E22" s="21">
-        <v>90716.75</v>
+        <v>141383.65</v>
       </c>
       <c r="G22" s="22">
         <v>0</v>
       </c>
       <c r="H22" s="22">
-        <v>103457686.1</v>
+        <v>155277861.57</v>
       </c>
       <c r="I22" s="22">
         <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>104265846.03</v>
+        <v>156514782.52</v>
       </c>
       <c r="L22" s="22">
         <v>0</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
-        <v>104265846.03</v>
+        <v>156514782.52</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>3016704.06</v>
+        <v>4706863.51</v>
       </c>
       <c r="E23" s="21">
-        <v>327607.98</v>
+        <v>589592.27</v>
       </c>
       <c r="G23" s="22">
         <v>0</v>
       </c>
       <c r="H23" s="22">
-        <v>727977592.72</v>
+        <v>1100437024.92</v>
       </c>
       <c r="I23" s="22">
-        <v>0</v>
+        <v>154589.58</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>731321904.76</v>
+        <v>1105888070.28</v>
       </c>
       <c r="L23" s="22">
-        <v>4299.96</v>
+        <v>12968.89</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>4299.96</v>
+        <v>12968.89</v>
       </c>
       <c r="Q23" s="24">
-        <v>731326204.72</v>
+        <v>1105901039.17</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>4620095.37</v>
+        <v>7167750.63</v>
       </c>
       <c r="E24" s="16">
-        <v>579141.91</v>
+        <v>955055.53</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
-        <v>988840357.88</v>
+        <v>1493298622.36</v>
       </c>
       <c r="I24" s="17">
-        <v>0</v>
+        <v>154589.58</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>994039595.16</v>
+        <v>1501576018.1</v>
       </c>
       <c r="L24" s="17">
-        <v>4299.96</v>
+        <v>16218.49</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>4299.96</v>
+        <v>16218.49</v>
       </c>
       <c r="Q24" s="19">
-        <v>994043895.12</v>
+        <v>1501592236.59</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>4119528.29</v>
+        <v>6556994.59</v>
       </c>
       <c r="E25" s="21">
-        <v>732657.64</v>
+        <v>1110179.19</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>1024637126.59</v>
+        <v>1545033393.68</v>
       </c>
       <c r="I25" s="22">
-        <v>30870.4</v>
+        <v>93987.49</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>1029520182.92</v>
+        <v>1552794554.95</v>
       </c>
       <c r="L25" s="22">
-        <v>8495.28</v>
+        <v>12969.12</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>8495.28</v>
+        <v>12969.12</v>
       </c>
       <c r="Q25" s="24">
-        <v>1029528678.2</v>
+        <v>1552807524.07</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>4119528.29</v>
+        <v>6556994.59</v>
       </c>
       <c r="E26" s="16">
-        <v>732657.64</v>
+        <v>1110179.19</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>1024637126.59</v>
+        <v>1545033393.68</v>
       </c>
       <c r="I26" s="17">
-        <v>30870.4</v>
+        <v>93987.49</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>1029520182.92</v>
+        <v>1552794554.95</v>
       </c>
       <c r="L26" s="17">
-        <v>8495.28</v>
+        <v>12969.12</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>8495.28</v>
+        <v>12969.12</v>
       </c>
       <c r="Q26" s="19">
-        <v>1029528678.2</v>
+        <v>1552807524.07</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>3289418.63</v>
+        <v>5107059.08</v>
       </c>
       <c r="E27" s="21">
-        <v>412223.54</v>
+        <v>813025.22</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>606912032.45</v>
+        <v>913394206.18</v>
       </c>
       <c r="I27" s="22">
         <v>37150.71</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>610650825.33</v>
+        <v>919351441.19</v>
       </c>
       <c r="L27" s="22">
         <v>5560.32</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
         <v>5560.32</v>
       </c>
       <c r="Q27" s="24">
-        <v>610656385.65</v>
+        <v>919357001.51</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>3289418.63</v>
+        <v>5107059.08</v>
       </c>
       <c r="E28" s="16">
-        <v>412223.54</v>
+        <v>813025.22</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>606912032.45</v>
+        <v>913394206.18</v>
       </c>
       <c r="I28" s="17">
         <v>37150.71</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>610650825.33</v>
+        <v>919351441.19</v>
       </c>
       <c r="L28" s="17">
         <v>5560.32</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
         <v>5560.32</v>
       </c>
       <c r="Q28" s="19">
-        <v>610656385.65</v>
+        <v>919357001.51</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>4682945.18</v>
+        <v>7307131.98</v>
       </c>
       <c r="E29" s="21">
-        <v>694899.44</v>
+        <v>1389823.6</v>
       </c>
       <c r="G29" s="22">
-        <v>22557.83</v>
+        <v>27248</v>
       </c>
       <c r="H29" s="22">
-        <v>598563962.99</v>
+        <v>906981253.12</v>
       </c>
       <c r="I29" s="22">
         <v>47048.16</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>604011413.6</v>
+        <v>915752504.86</v>
       </c>
       <c r="L29" s="22">
-        <v>5915.76</v>
+        <v>23363.5</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>5915.76</v>
+        <v>23363.5</v>
       </c>
       <c r="Q29" s="24">
-        <v>604017329.36</v>
+        <v>915775868.36</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>3140331.3</v>
+        <v>4954982.83</v>
       </c>
       <c r="E30" s="21">
-        <v>383458.17</v>
+        <v>686511.22</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>514293263.5</v>
+        <v>775266787.82</v>
       </c>
       <c r="I30" s="22">
-        <v>46243.95</v>
+        <v>113354.81</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>517863296.92</v>
+        <v>781021636.68</v>
       </c>
       <c r="L30" s="22">
         <v>0</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
         <v>0</v>
       </c>
       <c r="Q30" s="24">
-        <v>517863296.92</v>
+        <v>781021636.68</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>7823276.48</v>
+        <v>12262114.81</v>
       </c>
       <c r="E31" s="16">
-        <v>1078357.61</v>
+        <v>2076334.82</v>
       </c>
       <c r="G31" s="17">
-        <v>22557.83</v>
+        <v>27248</v>
       </c>
       <c r="H31" s="17">
-        <v>1112857226.49</v>
+        <v>1682248040.94</v>
       </c>
       <c r="I31" s="17">
-        <v>93292.11</v>
+        <v>160402.97</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>1121874710.52</v>
+        <v>1696774141.54</v>
       </c>
       <c r="L31" s="17">
-        <v>5915.76</v>
+        <v>23363.5</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>5915.76</v>
+        <v>23363.5</v>
       </c>
       <c r="Q31" s="19">
-        <v>1121880626.28</v>
+        <v>1696797505.04</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>2876708.79</v>
+        <v>4528599.39</v>
       </c>
       <c r="E32" s="21">
-        <v>364854.92</v>
+        <v>611931.15</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>463140127.26</v>
+        <v>698880018.73</v>
       </c>
       <c r="I32" s="22">
         <v>2876.56</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>466384567.53</v>
+        <v>704023425.83</v>
       </c>
       <c r="L32" s="22">
-        <v>0</v>
+        <v>7692</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
-        <v>0</v>
+        <v>7692</v>
       </c>
       <c r="Q32" s="24">
-        <v>466384567.53</v>
+        <v>704031117.83</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>2876708.79</v>
+        <v>4528599.39</v>
       </c>
       <c r="E33" s="16">
-        <v>364854.92</v>
+        <v>611931.15</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>463140127.26</v>
+        <v>698880018.73</v>
       </c>
       <c r="I33" s="17">
         <v>2876.56</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>466384567.53</v>
+        <v>704023425.83</v>
       </c>
       <c r="L33" s="17">
-        <v>0</v>
+        <v>7692</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
-        <v>0</v>
+        <v>7692</v>
       </c>
       <c r="Q33" s="19">
-        <v>466384567.53</v>
+        <v>704031117.83</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>1961793.75</v>
+        <v>3041846.24</v>
       </c>
       <c r="E34" s="21">
-        <v>342310.32</v>
+        <v>594439.02</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>215955159.84</v>
+        <v>327236664.51</v>
       </c>
       <c r="I34" s="22">
-        <v>0</v>
+        <v>5057.8</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>218259263.91</v>
+        <v>330878007.57</v>
       </c>
       <c r="L34" s="22">
         <v>0</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
         <v>0</v>
       </c>
       <c r="Q34" s="24">
-        <v>218259263.91</v>
+        <v>330878007.57</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>1620493.55</v>
+        <v>2535363.37</v>
       </c>
       <c r="E35" s="21">
-        <v>354517.54</v>
+        <v>521695.14</v>
       </c>
       <c r="G35" s="22">
-        <v>0</v>
+        <v>1130.65</v>
       </c>
       <c r="H35" s="22">
-        <v>301819569.44</v>
+        <v>455734276.18</v>
       </c>
       <c r="I35" s="22">
         <v>0</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>303794580.53</v>
+        <v>458792465.34</v>
       </c>
       <c r="L35" s="22">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="Q35" s="24">
-        <v>303794580.53</v>
+        <v>458794965.34</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>742138.16</v>
+        <v>1149801.78</v>
       </c>
       <c r="E36" s="21">
-        <v>108571.7</v>
+        <v>166821.04</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>118497792.18</v>
+        <v>179263827.58</v>
       </c>
       <c r="I36" s="22">
         <v>0</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>119348762.29</v>
+        <v>180580710.65</v>
       </c>
       <c r="L36" s="22">
         <v>0</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
         <v>0</v>
       </c>
       <c r="Q36" s="24">
-        <v>119348762.29</v>
+        <v>180580710.65</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>1782797.06</v>
+        <v>2804429.11</v>
       </c>
       <c r="E37" s="21">
-        <v>202362.08</v>
+        <v>406819.29</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>149918042.27</v>
+        <v>226258224.96</v>
       </c>
       <c r="I37" s="22">
-        <v>0</v>
+        <v>5804.22</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>151903201.41</v>
+        <v>229475277.58</v>
       </c>
       <c r="L37" s="22">
-        <v>0</v>
+        <v>2882.88</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>0</v>
+        <v>2882.88</v>
       </c>
       <c r="Q37" s="24">
-        <v>151903201.41</v>
+        <v>229478160.46</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>1799287.2</v>
+        <v>2864655.86</v>
       </c>
       <c r="E38" s="21">
-        <v>264893.91</v>
+        <v>455846.1</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>366653785.21</v>
+        <v>552824465.76</v>
       </c>
       <c r="I38" s="22">
         <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>368717966.32</v>
+        <v>556144967.72</v>
       </c>
       <c r="L38" s="22">
         <v>0</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
         <v>0</v>
       </c>
       <c r="Q38" s="24">
-        <v>368717966.32</v>
+        <v>556144967.72</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>7906509.72</v>
+        <v>12396096.36</v>
       </c>
       <c r="E39" s="16">
-        <v>1272655.55</v>
+        <v>2145620.59</v>
       </c>
       <c r="G39" s="17">
-        <v>260.25</v>
+        <v>1390.9</v>
       </c>
       <c r="H39" s="17">
-        <v>1152844348.94</v>
+        <v>1741317458.99</v>
       </c>
       <c r="I39" s="17">
-        <v>0</v>
+        <v>10862.02</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>1162023774.46</v>
+        <v>1755871428.86</v>
       </c>
       <c r="L39" s="17">
-        <v>0</v>
+        <v>5382.88</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>0</v>
+        <v>5382.88</v>
       </c>
       <c r="Q39" s="19">
-        <v>1162023774.46</v>
+        <v>1755876811.74</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>800732.6</v>
+        <v>1252704.97</v>
       </c>
       <c r="E40" s="21">
-        <v>96262.47</v>
+        <v>135528</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>104989963.27</v>
+        <v>158520629.9</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>105886994.83</v>
+        <v>159908899.36</v>
       </c>
       <c r="L40" s="22">
         <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
         <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>105886994.83</v>
+        <v>159908899.36</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>1689482.73</v>
+        <v>2666644.77</v>
       </c>
       <c r="E41" s="21">
-        <v>541969.29</v>
+        <v>869242.51</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>294788621.19</v>
+        <v>444620288.14</v>
       </c>
       <c r="I41" s="22">
         <v>0</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>297020073.21</v>
+        <v>448156175.42</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>297022322.73</v>
+        <v>448158424.94</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>2925764.58</v>
+        <v>4608865.72</v>
       </c>
       <c r="E42" s="21">
-        <v>561192.2</v>
+        <v>918435.08</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
-        <v>407835898.63</v>
+        <v>617269027.42</v>
       </c>
       <c r="I42" s="22">
-        <v>0</v>
+        <v>37342.6</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>411322855.41</v>
+        <v>622833670.82</v>
       </c>
       <c r="L42" s="22">
-        <v>3808.56</v>
+        <v>7617.12</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
-        <v>3808.56</v>
+        <v>7617.12</v>
       </c>
       <c r="Q42" s="24">
-        <v>411326663.97</v>
+        <v>622841287.94</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>810873.25</v>
+        <v>1264023.35</v>
       </c>
       <c r="E43" s="21">
-        <v>90564.61</v>
+        <v>151087.74</v>
       </c>
       <c r="G43" s="22">
         <v>0</v>
       </c>
       <c r="H43" s="22">
-        <v>132269768.46</v>
+        <v>199899752.32</v>
       </c>
       <c r="I43" s="22">
         <v>0</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>133171206.32</v>
+        <v>201314863.41</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>133171206.32</v>
+        <v>201314863.41</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>2134776.54</v>
+        <v>3363605.39</v>
       </c>
       <c r="E44" s="21">
-        <v>1035892.18</v>
+        <v>1593036.89</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>230791748.71</v>
+        <v>348393527.39</v>
       </c>
       <c r="I44" s="22">
         <v>0</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>233962417.43</v>
+        <v>353350169.67</v>
       </c>
       <c r="L44" s="22">
-        <v>0</v>
+        <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
-        <v>0</v>
+        <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>233962417.43</v>
+        <v>353353970.07</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>748551.11</v>
+        <v>1168711.17</v>
       </c>
       <c r="E45" s="21">
-        <v>103012.72</v>
+        <v>161457.2</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>100866336.83</v>
+        <v>152689089.36</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>101719446.15</v>
+        <v>154020803.22</v>
       </c>
       <c r="L45" s="22">
         <v>0</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
         <v>0</v>
       </c>
       <c r="Q45" s="24">
-        <v>101719446.15</v>
+        <v>154020803.22</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>805689.15</v>
+        <v>1248172.93</v>
       </c>
       <c r="E46" s="21">
-        <v>70869.79</v>
+        <v>130575.43</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>65031716.78</v>
+        <v>98108148.98</v>
       </c>
       <c r="I46" s="22">
         <v>0</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>65908275.72</v>
+        <v>99486897.34</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>65908275.72</v>
+        <v>99486897.34</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>1835578.74</v>
+        <v>2948991.17</v>
       </c>
       <c r="E47" s="21">
-        <v>251496.28</v>
+        <v>507912.5</v>
       </c>
       <c r="G47" s="22">
         <v>0</v>
       </c>
       <c r="H47" s="22">
-        <v>398725880.42</v>
+        <v>602082217.95</v>
       </c>
       <c r="I47" s="22">
-        <v>0</v>
+        <v>76532.68</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>400812955.44</v>
+        <v>605615654.3</v>
       </c>
       <c r="L47" s="22">
         <v>0</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
         <v>0</v>
       </c>
       <c r="Q47" s="24">
-        <v>400812955.44</v>
+        <v>605615654.3</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>916119.66</v>
+        <v>1435065.68</v>
       </c>
       <c r="E48" s="21">
-        <v>50453.68</v>
+        <v>98653.7</v>
       </c>
       <c r="G48" s="22">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>120376680.85</v>
+        <v>181292045.74</v>
       </c>
       <c r="I48" s="22">
         <v>0</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>121343254.19</v>
+        <v>182825770.12</v>
       </c>
       <c r="L48" s="22">
-        <v>0</v>
+        <v>3276.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
-        <v>0</v>
+        <v>3276.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>121343254.19</v>
+        <v>182829046.36</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>12667568.36</v>
+        <v>19956785.15</v>
       </c>
       <c r="E49" s="16">
-        <v>2801713.22</v>
+        <v>4565929.05</v>
       </c>
       <c r="G49" s="17">
-        <v>1581.98</v>
+        <v>1586.98</v>
       </c>
       <c r="H49" s="17">
-        <v>1855676615.14</v>
+        <v>2802874727.2</v>
       </c>
       <c r="I49" s="17">
-        <v>0</v>
+        <v>113875.28</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>1871147478.7</v>
+        <v>2827512903.66</v>
       </c>
       <c r="L49" s="17">
-        <v>6058.08</v>
+        <v>16943.28</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>6058.08</v>
+        <v>16943.28</v>
       </c>
       <c r="Q49" s="19">
-        <v>1871153536.78</v>
+        <v>2827529846.94</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>11590514.59</v>
+        <v>18222944.17</v>
       </c>
       <c r="E50" s="21">
-        <v>2075287.02</v>
+        <v>3911464.13</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>4275712582.09</v>
+        <v>6451704328.31</v>
       </c>
       <c r="I50" s="22">
         <v>11222.98</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>4289389606.68</v>
+        <v>6473849959.59</v>
       </c>
       <c r="L50" s="22">
-        <v>22257.04</v>
+        <v>39930.72</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>22257.04</v>
+        <v>39930.72</v>
       </c>
       <c r="Q50" s="24">
-        <v>4289411863.72</v>
+        <v>6473889890.31</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>1823717.88</v>
+        <v>2866599.56</v>
       </c>
       <c r="E51" s="21">
-        <v>280464.62</v>
+        <v>402366.93</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>483342664.02</v>
+        <v>728321882.89</v>
       </c>
       <c r="I51" s="22">
         <v>18135.48</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>485464982</v>
+        <v>731608984.86</v>
       </c>
       <c r="L51" s="22">
-        <v>0</v>
+        <v>7776</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>0</v>
+        <v>7776</v>
       </c>
       <c r="Q51" s="24">
-        <v>485464982</v>
+        <v>731616760.86</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>1393189.14</v>
+        <v>2185903.24</v>
       </c>
       <c r="E52" s="21">
-        <v>154544.94</v>
+        <v>381991.31</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>280443961.27</v>
+        <v>423722728.03</v>
       </c>
       <c r="I52" s="22">
-        <v>0</v>
+        <v>86053.88</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>281991695.35</v>
+        <v>426376676.46</v>
       </c>
       <c r="L52" s="22">
-        <v>900</v>
+        <v>3400</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
-        <v>900</v>
+        <v>3400</v>
       </c>
       <c r="Q52" s="24">
-        <v>281992595.35</v>
+        <v>426380076.46</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>2200727.68</v>
+        <v>3484449.85</v>
       </c>
       <c r="E53" s="21">
-        <v>255374.25</v>
+        <v>441996.85</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>546414513.68</v>
+        <v>827602888.28</v>
       </c>
       <c r="I53" s="22">
-        <v>235.95</v>
+        <v>8791.36</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>548870851.56</v>
+        <v>831538126.34</v>
       </c>
       <c r="L53" s="22">
         <v>0</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
         <v>0</v>
       </c>
       <c r="Q53" s="24">
-        <v>548870851.56</v>
+        <v>831538126.34</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>17008149.29</v>
+        <v>26759896.82</v>
       </c>
       <c r="E54" s="16">
-        <v>2765670.83</v>
+        <v>5137819.22</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>5585913721.06</v>
+        <v>8431351827.51</v>
       </c>
       <c r="I54" s="17">
-        <v>29594.41</v>
+        <v>124203.7</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>5605717135.59</v>
+        <v>8463373747.25</v>
       </c>
       <c r="L54" s="17">
-        <v>23157.04</v>
+        <v>51106.72</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>23157.04</v>
+        <v>51106.72</v>
       </c>
       <c r="Q54" s="19">
-        <v>5605740292.63</v>
+        <v>8463424853.97</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>2293635.5</v>
+        <v>3447109.53</v>
       </c>
       <c r="E55" s="21">
-        <v>251191.88</v>
+        <v>474947.23</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>385261316.07</v>
+        <v>584565973.56</v>
       </c>
       <c r="I55" s="22">
         <v>94925.77</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>387901069.22</v>
+        <v>588582956.09</v>
       </c>
       <c r="L55" s="22">
-        <v>3504</v>
+        <v>10008</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>3504</v>
+        <v>10008</v>
       </c>
       <c r="Q55" s="24">
-        <v>387904573.22</v>
+        <v>588592964.09</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>2554527.67</v>
+        <v>3933041.45</v>
       </c>
       <c r="E56" s="21">
-        <v>333564.45</v>
+        <v>553191.57</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>256669274.93</v>
+        <v>388632500.37</v>
       </c>
       <c r="I56" s="22">
-        <v>1420</v>
+        <v>18733.89</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>259558795.35</v>
+        <v>393137475.58</v>
       </c>
       <c r="L56" s="22">
         <v>2712</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
         <v>2712</v>
       </c>
       <c r="Q56" s="24">
-        <v>259561507.35</v>
+        <v>393140187.58</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>4848163.17</v>
+        <v>7380150.98</v>
       </c>
       <c r="E57" s="16">
-        <v>584756.33</v>
+        <v>1028138.8</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>641930591</v>
+        <v>973198473.93</v>
       </c>
       <c r="I57" s="17">
-        <v>96345.77</v>
+        <v>113659.66</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>647459864.57</v>
+        <v>981720431.67</v>
       </c>
       <c r="L57" s="17">
-        <v>6216</v>
+        <v>12720</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>6216</v>
+        <v>12720</v>
       </c>
       <c r="Q57" s="19">
-        <v>647466080.57</v>
+        <v>981733151.67</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>6347218.62</v>
+        <v>10002482.4</v>
       </c>
       <c r="E58" s="21">
-        <v>904867.55</v>
+        <v>1535479.96</v>
       </c>
       <c r="G58" s="22">
         <v>0</v>
       </c>
       <c r="H58" s="22">
-        <v>818900990.14</v>
+        <v>1234360668.66</v>
       </c>
       <c r="I58" s="22">
         <v>0</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>826153076.31</v>
+        <v>1245898631.02</v>
       </c>
       <c r="L58" s="22">
-        <v>10899.84</v>
+        <v>26934.04</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>10899.84</v>
+        <v>26934.04</v>
       </c>
       <c r="Q58" s="24">
-        <v>826163976.15</v>
+        <v>1245925565.06</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>1810746.56</v>
+        <v>2830510.97</v>
       </c>
       <c r="E59" s="21">
-        <v>325370.64</v>
+        <v>502812.23</v>
       </c>
       <c r="G59" s="22">
         <v>1288.34</v>
       </c>
       <c r="H59" s="22">
-        <v>260775422.71</v>
+        <v>393813483.25</v>
       </c>
       <c r="I59" s="22">
-        <v>0</v>
+        <v>20226.3</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>262912828.25</v>
+        <v>397168321.09</v>
       </c>
       <c r="L59" s="22">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="Q59" s="24">
-        <v>262912828.25</v>
+        <v>397173721.09</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>1815665.94</v>
+        <v>2808685.37</v>
       </c>
       <c r="E60" s="21">
-        <v>112400.16</v>
+        <v>230868.34</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>239992845.42</v>
+        <v>362453793.81</v>
       </c>
       <c r="I60" s="22">
         <v>0</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>241920911.52</v>
+        <v>365493347.52</v>
       </c>
       <c r="L60" s="22">
         <v>2500</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
         <v>2500</v>
       </c>
       <c r="Q60" s="24">
-        <v>241923411.52</v>
+        <v>365495847.52</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>4850077.81</v>
+        <v>7620879.64</v>
       </c>
       <c r="E61" s="21">
-        <v>991617.7</v>
+        <v>1520440.5</v>
       </c>
       <c r="G61" s="22">
         <v>0</v>
       </c>
       <c r="H61" s="22">
-        <v>697100578.94</v>
+        <v>1051154971.19</v>
       </c>
       <c r="I61" s="22">
-        <v>12820.66</v>
+        <v>33956.07</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>702955095.11</v>
+        <v>1060330247.4</v>
       </c>
       <c r="L61" s="22">
-        <v>15525.96</v>
+        <v>22526.04</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>15525.96</v>
+        <v>22526.04</v>
       </c>
       <c r="Q61" s="24">
-        <v>702970621.07</v>
+        <v>1060352773.44</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>14823708.93</v>
+        <v>23262558.38</v>
       </c>
       <c r="E62" s="16">
-        <v>2334256.05</v>
+        <v>3789601.03</v>
       </c>
       <c r="G62" s="17">
         <v>1288.34</v>
       </c>
       <c r="H62" s="17">
-        <v>2016769837.21</v>
+        <v>3041782916.91</v>
       </c>
       <c r="I62" s="17">
-        <v>12820.66</v>
+        <v>54182.37</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>2033941911.19</v>
+        <v>3068890547.03</v>
       </c>
       <c r="L62" s="17">
-        <v>28925.8</v>
+        <v>57360.08</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>28925.8</v>
+        <v>57360.08</v>
       </c>
       <c r="Q62" s="19">
-        <v>2033970836.99</v>
+        <v>3068947907.11</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>1491729.16</v>
+        <v>2264617.65</v>
       </c>
       <c r="E63" s="21">
-        <v>271466.55</v>
+        <v>422228.96</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>219704307.53</v>
+        <v>331627964.93</v>
       </c>
       <c r="I63" s="22">
         <v>14155.25</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>221481658.49</v>
+        <v>334328966.79</v>
       </c>
       <c r="L63" s="22">
         <v>0</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
         <v>0</v>
       </c>
       <c r="Q63" s="24">
-        <v>221481658.49</v>
+        <v>334328966.79</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>1491729.16</v>
+        <v>2264617.65</v>
       </c>
       <c r="E64" s="16">
-        <v>271466.55</v>
+        <v>422228.96</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>219704307.53</v>
+        <v>331627964.93</v>
       </c>
       <c r="I64" s="17">
         <v>14155.25</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>221481658.49</v>
+        <v>334328966.79</v>
       </c>
       <c r="L64" s="17">
         <v>0</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
         <v>0</v>
       </c>
       <c r="Q64" s="19">
-        <v>221481658.49</v>
+        <v>334328966.79</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>12621596.28</v>
+        <v>20101933.94</v>
       </c>
       <c r="E65" s="21">
-        <v>2420773.71</v>
+        <v>3939330.08</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>4452226808.33</v>
+        <v>6724070566.2</v>
       </c>
       <c r="I65" s="22">
-        <v>89446.05</v>
+        <v>140502</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>4467358665.05</v>
+        <v>6748252372.9</v>
       </c>
       <c r="L65" s="22">
-        <v>24728</v>
+        <v>42968</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>24728</v>
+        <v>42968</v>
       </c>
       <c r="Q65" s="24">
-        <v>4467383393.05</v>
+        <v>6748295340.9</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>12621596.28</v>
+        <v>20101933.94</v>
       </c>
       <c r="E66" s="16">
-        <v>2420773.71</v>
+        <v>3939330.08</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>4452226808.33</v>
+        <v>6724070566.2</v>
       </c>
       <c r="I66" s="17">
-        <v>89446.05</v>
+        <v>140502</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>4467358665.05</v>
+        <v>6748252372.9</v>
       </c>
       <c r="L66" s="17">
-        <v>24728</v>
+        <v>42968</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>24728</v>
+        <v>42968</v>
       </c>
       <c r="Q66" s="19">
-        <v>4467383393.05</v>
+        <v>6748295340.9</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>4452861.72</v>
+        <v>6981290.3</v>
       </c>
       <c r="E67" s="21">
-        <v>703354.26</v>
+        <v>1068634.05</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>777805294.98</v>
+        <v>1173407951.48</v>
       </c>
       <c r="I67" s="22">
         <v>0</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>782961510.96</v>
+        <v>1181457875.83</v>
       </c>
       <c r="L67" s="22">
-        <v>11473.2</v>
+        <v>17477.12</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>11473.2</v>
+        <v>17477.12</v>
       </c>
       <c r="Q67" s="24">
-        <v>782972984.16</v>
+        <v>1181475352.95</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>4452861.72</v>
+        <v>6981290.3</v>
       </c>
       <c r="E68" s="16">
-        <v>703354.26</v>
+        <v>1068634.05</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>777805294.98</v>
+        <v>1173407951.48</v>
       </c>
       <c r="I68" s="17">
         <v>0</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>782961510.96</v>
+        <v>1181457875.83</v>
       </c>
       <c r="L68" s="17">
-        <v>11473.2</v>
+        <v>17477.12</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>11473.2</v>
+        <v>17477.12</v>
       </c>
       <c r="Q68" s="19">
-        <v>782972984.16</v>
+        <v>1181475352.95</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>1669832.03</v>
+        <v>2596444.51</v>
       </c>
       <c r="E69" s="21">
-        <v>205537.99</v>
+        <v>329390.03</v>
       </c>
       <c r="G69" s="22">
         <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>499620111.48</v>
+        <v>751884740.72</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>501495643</v>
+        <v>754810736.76</v>
       </c>
       <c r="L69" s="22">
-        <v>0</v>
+        <v>4404</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
-        <v>0</v>
+        <v>4404</v>
       </c>
       <c r="Q69" s="24">
-        <v>501495643</v>
+        <v>754815140.76</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>1669832.03</v>
+        <v>2596444.51</v>
       </c>
       <c r="E70" s="16">
-        <v>205537.99</v>
+        <v>329390.03</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>499620111.48</v>
+        <v>751884740.72</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>501495643</v>
+        <v>754810736.76</v>
       </c>
       <c r="L70" s="17">
-        <v>0</v>
+        <v>4404</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
-        <v>0</v>
+        <v>4404</v>
       </c>
       <c r="Q70" s="19">
-        <v>501495643</v>
+        <v>754815140.76</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>4857519.55</v>
+        <v>7712573.43</v>
       </c>
       <c r="E71" s="21">
-        <v>725772.29</v>
+        <v>1127565.47</v>
       </c>
       <c r="G71" s="22">
-        <v>683.65</v>
+        <v>1056.85</v>
       </c>
       <c r="H71" s="22">
-        <v>939766367.77</v>
+        <v>1423589832.74</v>
       </c>
       <c r="I71" s="22">
         <v>0</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>945350343.26</v>
+        <v>1432431028.49</v>
       </c>
       <c r="L71" s="22">
-        <v>11206.32</v>
+        <v>27152.16</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>11206.32</v>
+        <v>27152.16</v>
       </c>
       <c r="Q71" s="24">
-        <v>945361549.58</v>
+        <v>1432458180.65</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>1789401.29</v>
+        <v>2852550.82</v>
       </c>
       <c r="E72" s="21">
-        <v>404247.74</v>
+        <v>582527.3</v>
       </c>
       <c r="G72" s="22">
         <v>0</v>
       </c>
       <c r="H72" s="22">
-        <v>383504205.57</v>
+        <v>578110617.9</v>
       </c>
       <c r="I72" s="22">
         <v>0</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>385697854.6</v>
+        <v>581545696.02</v>
       </c>
       <c r="L72" s="22">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="Q72" s="24">
-        <v>385697854.6</v>
+        <v>581547696.02</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>8153044.27</v>
+        <v>12914284.92</v>
       </c>
       <c r="E73" s="21">
-        <v>1244031.23</v>
+        <v>2266829.75</v>
       </c>
       <c r="G73" s="22">
         <v>0</v>
       </c>
       <c r="H73" s="22">
-        <v>1680297574.59</v>
+        <v>2531111974.52</v>
       </c>
       <c r="I73" s="22">
-        <v>89439.34</v>
+        <v>102652.84</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>1689784089.43</v>
+        <v>2546395742.03</v>
       </c>
       <c r="L73" s="22">
-        <v>4500</v>
+        <v>26682</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>4500</v>
+        <v>26682</v>
       </c>
       <c r="Q73" s="24">
-        <v>1689788589.43</v>
+        <v>2546422424.03</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>14799965.11</v>
+        <v>23479409.17</v>
       </c>
       <c r="E74" s="16">
-        <v>2374051.26</v>
+        <v>3976922.52</v>
       </c>
       <c r="G74" s="17">
-        <v>683.65</v>
+        <v>1056.85</v>
       </c>
       <c r="H74" s="17">
-        <v>3003568147.93</v>
+        <v>4532812425.16</v>
       </c>
       <c r="I74" s="17">
-        <v>89439.34</v>
+        <v>102652.84</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>3020832287.29</v>
+        <v>4560372466.54</v>
       </c>
       <c r="L74" s="17">
-        <v>15706.32</v>
+        <v>55834.16</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>15706.32</v>
+        <v>55834.16</v>
       </c>
       <c r="Q74" s="19">
-        <v>3020847993.61</v>
+        <v>4560428300.7</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>1224224.74</v>
+        <v>1896026.53</v>
       </c>
       <c r="E75" s="21">
-        <v>157845.39</v>
+        <v>273015.6</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>311130489.19</v>
+        <v>469701237.86</v>
       </c>
       <c r="I75" s="22">
         <v>0</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>312512559.32</v>
+        <v>471870279.99</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>312512559.32</v>
+        <v>471870279.99</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>1993034.43</v>
+        <v>3114989.17</v>
       </c>
       <c r="E76" s="21">
-        <v>441927.22</v>
+        <v>656759.71</v>
       </c>
       <c r="G76" s="22">
         <v>0</v>
       </c>
       <c r="H76" s="22">
-        <v>697216258.05</v>
+        <v>1052192682.85</v>
       </c>
       <c r="I76" s="22">
         <v>0</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>699651219.7</v>
+        <v>1055964431.73</v>
       </c>
       <c r="L76" s="22">
         <v>0</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
         <v>0</v>
       </c>
       <c r="Q76" s="24">
-        <v>699651219.7</v>
+        <v>1055964431.73</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>3934162.2</v>
+        <v>6128769.01</v>
       </c>
       <c r="E77" s="21">
-        <v>880228.7</v>
+        <v>1455653.98</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>1108408676.74</v>
+        <v>1671068685.83</v>
       </c>
       <c r="I77" s="22">
-        <v>0</v>
+        <v>6028.7</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>1113223067.64</v>
+        <v>1678659137.52</v>
       </c>
       <c r="L77" s="22">
         <v>4545.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
         <v>4545.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>1113227613.48</v>
+        <v>1678663683.36</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>7151421.37</v>
+        <v>11139784.71</v>
       </c>
       <c r="E78" s="16">
-        <v>1480001.31</v>
+        <v>2385429.29</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
-        <v>2116755423.98</v>
+        <v>3192962606.54</v>
       </c>
       <c r="I78" s="17">
-        <v>0</v>
+        <v>6028.7</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>2125386846.66</v>
+        <v>3206493849.24</v>
       </c>
       <c r="L78" s="17">
         <v>4545.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
         <v>4545.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>2125391392.5</v>
+        <v>3206498395.08</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>14971406.31</v>
+        <v>22238144.87</v>
       </c>
       <c r="E79" s="21">
-        <v>6393313.6</v>
+        <v>10405434.54</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>39462417.87</v>
+        <v>59155343.19</v>
       </c>
       <c r="I79" s="22">
-        <v>31039.52</v>
+        <v>249825.61</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>60858177.3</v>
+        <v>92048748.21</v>
       </c>
       <c r="L79" s="22">
-        <v>0</v>
+        <v>5496</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>0</v>
+        <v>5496</v>
       </c>
       <c r="Q79" s="24">
-        <v>60858177.3</v>
+        <v>92054244.21</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>14971406.31</v>
+        <v>22238144.87</v>
       </c>
       <c r="E80" s="16">
-        <v>6393313.6</v>
+        <v>10405434.54</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>39462417.87</v>
+        <v>59155343.19</v>
       </c>
       <c r="I80" s="17">
-        <v>31039.52</v>
+        <v>249825.61</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>60858177.3</v>
+        <v>92048748.21</v>
       </c>
       <c r="L80" s="17">
-        <v>0</v>
+        <v>5496</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>0</v>
+        <v>5496</v>
       </c>
       <c r="Q80" s="19">
-        <v>60858177.3</v>
+        <v>92054244.21</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>18265542.37</v>
+        <v>27209353.25</v>
       </c>
       <c r="E81" s="21">
-        <v>9472181.96</v>
+        <v>14118916.54</v>
       </c>
       <c r="G81" s="22">
-        <v>795.09</v>
+        <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>39683030.8</v>
+        <v>60030548.28</v>
       </c>
       <c r="I81" s="22">
-        <v>214976.94</v>
+        <v>448139.22</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>67636527.16</v>
+        <v>101808373.99</v>
       </c>
       <c r="L81" s="22">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="Q81" s="24">
-        <v>67636527.16</v>
+        <v>101813173.99</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>18265542.37</v>
+        <v>27209353.25</v>
       </c>
       <c r="E82" s="16">
-        <v>9472181.96</v>
+        <v>14118916.54</v>
       </c>
       <c r="G82" s="17">
-        <v>795.09</v>
+        <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>39683030.8</v>
+        <v>60030548.28</v>
       </c>
       <c r="I82" s="17">
-        <v>214976.94</v>
+        <v>448139.22</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>67636527.16</v>
+        <v>101808373.99</v>
       </c>
       <c r="L82" s="17">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
-        <v>0</v>
+        <v>4800</v>
       </c>
       <c r="Q82" s="19">
-        <v>67636527.16</v>
+        <v>101813173.99</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>48104066.12</v>
+        <v>77761259.27</v>
       </c>
       <c r="E83" s="16">
-        <v>50871229.69</v>
+        <v>86189929.12</v>
       </c>
       <c r="G83" s="17">
-        <v>40249.94</v>
+        <v>59506.81</v>
       </c>
       <c r="H83" s="17">
-        <v>1151838722.7</v>
+        <v>1724739242.53</v>
       </c>
       <c r="I83" s="17">
-        <v>5517486.76</v>
+        <v>28490645.16</v>
       </c>
       <c r="J83" s="17">
-        <v>0</v>
+        <v>28677</v>
       </c>
       <c r="K83" s="18">
-        <v>1256371755.21</v>
+        <v>1917269259.89</v>
       </c>
       <c r="L83" s="17">
-        <v>129190.16</v>
+        <v>234596.42</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>129190.16</v>
+        <v>234596.42</v>
       </c>
       <c r="Q83" s="19">
-        <v>1256500945.37</v>
+        <v>1917503856.31</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>233334017.82</v>
+        <v>366196268.33</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>91799188.56</v>
+        <v>152599965.13</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>78661.31</v>
+        <v>106187.54</v>
       </c>
       <c r="H84" s="29">
-        <v>32578072107.6</v>
+        <v>49174391937.46</v>
       </c>
       <c r="I84" s="29">
-        <v>6356896.11</v>
+        <v>30592646.63</v>
       </c>
       <c r="J84" s="29">
-        <v>0</v>
+        <v>28677</v>
       </c>
       <c r="K84" s="29">
-        <v>32909640871.4</v>
+        <v>49723915682.09</v>
       </c>
       <c r="L84" s="29">
-        <v>328015.84</v>
+        <v>711938.61</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>328015.84</v>
+        <v>711938.61</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>32909968887.24</v>
+        <v>49724627620.7</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7238,1724 +7469,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>26547546.06</v>
+        <v>40221127.02</v>
       </c>
       <c r="E11" s="9">
-        <v>174298699.7</v>
+        <v>262631575.25</v>
       </c>
       <c r="F11" s="9">
-        <v>38963178.1</v>
+        <v>58715418.88</v>
       </c>
       <c r="G11" s="9">
-        <v>3972399.61</v>
+        <v>5970627.22</v>
       </c>
       <c r="H11" s="9">
-        <v>736843.82</v>
+        <v>1101024.59</v>
       </c>
       <c r="J11" s="33">
-        <v>244518667.29</v>
+        <v>368639772.96</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>87732542.59</v>
+        <v>134456467.72</v>
       </c>
       <c r="E12" s="9">
-        <v>391931450.13</v>
+        <v>591945490.65</v>
       </c>
       <c r="F12" s="9">
-        <v>95601711.81</v>
+        <v>144305999.34</v>
       </c>
       <c r="G12" s="9">
-        <v>9408739.89</v>
+        <v>14185657.85</v>
       </c>
       <c r="H12" s="9">
-        <v>4305357.79</v>
+        <v>6542161.65</v>
       </c>
       <c r="J12" s="33">
-        <v>588979802.21</v>
+        <v>891435777.21</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>37425567.1</v>
+        <v>56645385.3</v>
       </c>
       <c r="E13" s="9">
-        <v>278961075.66</v>
+        <v>420503370.47</v>
       </c>
       <c r="F13" s="9">
-        <v>59918046.46</v>
+        <v>90170108.01</v>
       </c>
       <c r="G13" s="9">
-        <v>5605993.18</v>
+        <v>8470446.13</v>
       </c>
       <c r="H13" s="9">
-        <v>1938627.63</v>
+        <v>2969146.96</v>
       </c>
       <c r="J13" s="33">
-        <v>383849310.03</v>
+        <v>578758456.87</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>55526684.63</v>
+        <v>83949464.25</v>
       </c>
       <c r="E14" s="9">
-        <v>310010738.1</v>
+        <v>467269068.61</v>
       </c>
       <c r="F14" s="9">
-        <v>61518190.53</v>
+        <v>92503913.06</v>
       </c>
       <c r="G14" s="9">
-        <v>6011271</v>
+        <v>9027675.76</v>
       </c>
       <c r="H14" s="9">
-        <v>2084549.58</v>
+        <v>3118610.13</v>
       </c>
       <c r="J14" s="33">
-        <v>435151433.84</v>
+        <v>655868731.81</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>29983591.36</v>
+        <v>45343108.02</v>
       </c>
       <c r="E15" s="9">
-        <v>168477731.63</v>
+        <v>254046357.13</v>
       </c>
       <c r="F15" s="9">
-        <v>39265673.01</v>
+        <v>59148521.44</v>
       </c>
       <c r="G15" s="9">
-        <v>3718121.03</v>
+        <v>5571140.57</v>
       </c>
       <c r="H15" s="9">
-        <v>1219839.09</v>
+        <v>1829680.89</v>
       </c>
       <c r="J15" s="33">
-        <v>242664956.12</v>
+        <v>365938808.05</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>47362865.98</v>
+        <v>72047503.31</v>
       </c>
       <c r="E16" s="9">
-        <v>206642529.6</v>
+        <v>311863410.84</v>
       </c>
       <c r="F16" s="9">
-        <v>48296719.34</v>
+        <v>72784301.22</v>
       </c>
       <c r="G16" s="9">
-        <v>4141799.23</v>
+        <v>6260270.73</v>
       </c>
       <c r="H16" s="9">
-        <v>1070196.55</v>
+        <v>1638218.9</v>
       </c>
       <c r="J16" s="33">
-        <v>307514110.7</v>
+        <v>464593705</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>79827103.11</v>
+        <v>120560957.25</v>
       </c>
       <c r="E17" s="9">
-        <v>488251424.56</v>
+        <v>735603876.35</v>
       </c>
       <c r="F17" s="9">
-        <v>102889063.15</v>
+        <v>154689541.74</v>
       </c>
       <c r="G17" s="9">
-        <v>10622414.51</v>
+        <v>15882439.97</v>
       </c>
       <c r="H17" s="9">
-        <v>2401804.76</v>
+        <v>3647669.04</v>
       </c>
       <c r="J17" s="33">
-        <v>683991810.09</v>
+        <v>1030384484.35</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>140551532.28</v>
+        <v>214133528.61</v>
       </c>
       <c r="E18" s="9">
-        <v>650566208.04</v>
+        <v>980762217.98</v>
       </c>
       <c r="F18" s="9">
-        <v>147438110.69</v>
+        <v>221857549.02</v>
       </c>
       <c r="G18" s="9">
-        <v>14277249.87</v>
+        <v>21448982.51</v>
       </c>
       <c r="H18" s="9">
-        <v>4233366.68</v>
+        <v>6454350.18</v>
       </c>
       <c r="J18" s="33">
-        <v>957066467.56</v>
+        <v>1444656628.3</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>504957433.11</v>
+        <v>767357541.48</v>
       </c>
       <c r="E19" s="15">
-        <v>2669139857.42</v>
+        <v>4024625367.28</v>
       </c>
       <c r="F19" s="15">
-        <v>593890693.09</v>
+        <v>894175352.71</v>
       </c>
       <c r="G19" s="15">
-        <v>57757988.32</v>
+        <v>86817240.74</v>
       </c>
       <c r="H19" s="15">
-        <v>17990585.9</v>
+        <v>27300862.34</v>
       </c>
       <c r="J19" s="34">
-        <v>3843736557.84</v>
+        <v>5800276364.55</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>11689649.05</v>
+        <v>17752593.25</v>
       </c>
       <c r="E20" s="20">
-        <v>101974540.41</v>
+        <v>153622502.21</v>
       </c>
       <c r="F20" s="20">
-        <v>20420918.7</v>
+        <v>30743627.01</v>
       </c>
       <c r="G20" s="20">
-        <v>1454491.56</v>
+        <v>2190297.8</v>
       </c>
       <c r="H20" s="20">
-        <v>109036.02</v>
+        <v>163303.22</v>
       </c>
       <c r="J20" s="35">
-        <v>135648635.74</v>
+        <v>204472323.49</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>8513761.87</v>
+        <v>12863319.98</v>
       </c>
       <c r="E21" s="20">
-        <v>67710256.57</v>
+        <v>102098558.4</v>
       </c>
       <c r="F21" s="20">
-        <v>12878920.62</v>
+        <v>19365310.39</v>
       </c>
       <c r="G21" s="20">
-        <v>964471.78</v>
+        <v>1422429.55</v>
       </c>
       <c r="H21" s="20">
-        <v>155633.01</v>
+        <v>234402.01</v>
       </c>
       <c r="J21" s="35">
-        <v>90223043.85</v>
+        <v>135984020.33</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>38673967.98</v>
+        <v>58530508.5</v>
       </c>
       <c r="E22" s="20">
-        <v>495998879.33</v>
+        <v>748481062.98</v>
       </c>
       <c r="F22" s="20">
-        <v>98395498.52</v>
+        <v>148332291.49</v>
       </c>
       <c r="G22" s="20">
-        <v>6711160.27</v>
+        <v>10153723.52</v>
       </c>
       <c r="H22" s="20">
-        <v>1015099.16</v>
+        <v>1528157.52</v>
       </c>
       <c r="J22" s="35">
-        <v>640794605.26</v>
+        <v>967025744.01</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>58877378.9</v>
+        <v>89146421.73</v>
       </c>
       <c r="E23" s="15">
-        <v>665683676.31</v>
+        <v>1004202123.59</v>
       </c>
       <c r="F23" s="15">
-        <v>131695337.84</v>
+        <v>198441228.89</v>
       </c>
       <c r="G23" s="15">
-        <v>9130123.61</v>
+        <v>13766450.87</v>
       </c>
       <c r="H23" s="15">
-        <v>1279768.19</v>
+        <v>1925862.75</v>
       </c>
       <c r="J23" s="34">
-        <v>866666284.85</v>
+        <v>1307482087.83</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>79216396.6</v>
+        <v>119612702.41</v>
       </c>
       <c r="E24" s="20">
-        <v>663580226.3</v>
+        <v>999579073.07</v>
       </c>
       <c r="F24" s="20">
-        <v>156602665.24</v>
+        <v>235704771.03</v>
       </c>
       <c r="G24" s="20">
-        <v>10334359.45</v>
+        <v>15602916.88</v>
       </c>
       <c r="H24" s="20">
-        <v>4201119.97</v>
+        <v>6340741.93</v>
       </c>
       <c r="J24" s="35">
-        <v>913934767.56</v>
+        <v>1376840205.32</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>79216396.6</v>
+        <v>119612702.41</v>
       </c>
       <c r="E25" s="15">
-        <v>663580226.3</v>
+        <v>999579073.07</v>
       </c>
       <c r="F25" s="15">
-        <v>156602665.24</v>
+        <v>235704771.03</v>
       </c>
       <c r="G25" s="15">
-        <v>10334359.45</v>
+        <v>15602916.88</v>
       </c>
       <c r="H25" s="15">
-        <v>4201119.97</v>
+        <v>6340741.93</v>
       </c>
       <c r="J25" s="34">
-        <v>913934767.56</v>
+        <v>1376840205.32</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>43770178.59</v>
+        <v>66419897.55</v>
       </c>
       <c r="E26" s="20">
-        <v>398566069.94</v>
+        <v>600968010.75</v>
       </c>
       <c r="F26" s="20">
-        <v>72318425.02</v>
+        <v>108788960.52</v>
       </c>
       <c r="G26" s="20">
-        <v>5084602.12</v>
+        <v>7757716.12</v>
       </c>
       <c r="H26" s="20">
-        <v>182978.4</v>
+        <v>264464.39</v>
       </c>
       <c r="J26" s="35">
-        <v>519922254.07</v>
+        <v>784199049.33</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>43770178.59</v>
+        <v>66419897.55</v>
       </c>
       <c r="E27" s="15">
-        <v>398566069.94</v>
+        <v>600968010.75</v>
       </c>
       <c r="F27" s="15">
-        <v>72318425.02</v>
+        <v>108788960.52</v>
       </c>
       <c r="G27" s="15">
-        <v>5084602.12</v>
+        <v>7757716.12</v>
       </c>
       <c r="H27" s="15">
-        <v>182978.4</v>
+        <v>264464.39</v>
       </c>
       <c r="J27" s="34">
-        <v>519922254.07</v>
+        <v>784199049.33</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>84458543.56</v>
+        <v>130071487.6</v>
       </c>
       <c r="E28" s="20">
-        <v>307336476.75</v>
+        <v>463595148.81</v>
       </c>
       <c r="F28" s="20">
-        <v>66646407.66</v>
+        <v>100476695.66</v>
       </c>
       <c r="G28" s="20">
-        <v>7843235.03</v>
+        <v>11885783.13</v>
       </c>
       <c r="H28" s="20">
-        <v>2638209.98</v>
+        <v>3960995.94</v>
       </c>
       <c r="J28" s="35">
-        <v>468922872.98</v>
+        <v>709990111.14</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>57431662.5</v>
+        <v>86873908.95</v>
       </c>
       <c r="E29" s="20">
-        <v>272241361.05</v>
+        <v>410025249.51</v>
       </c>
       <c r="F29" s="20">
-        <v>58490103.43</v>
+        <v>88049648.13</v>
       </c>
       <c r="G29" s="20">
-        <v>5857762.04</v>
+        <v>8783070.65</v>
       </c>
       <c r="H29" s="20">
-        <v>1225116</v>
+        <v>1843275.33</v>
       </c>
       <c r="J29" s="35">
-        <v>395246005.02</v>
+        <v>595575152.57</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>141890206.06</v>
+        <v>216945396.55</v>
       </c>
       <c r="E30" s="15">
-        <v>579577837.8</v>
+        <v>873620398.32</v>
       </c>
       <c r="F30" s="15">
-        <v>125136511.09</v>
+        <v>188526343.79</v>
       </c>
       <c r="G30" s="15">
-        <v>13700997.07</v>
+        <v>20668853.78</v>
       </c>
       <c r="H30" s="15">
-        <v>3863325.98</v>
+        <v>5804271.27</v>
       </c>
       <c r="J30" s="34">
-        <v>864168878</v>
+        <v>1305565263.71</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>36473650.65</v>
+        <v>55192641.48</v>
       </c>
       <c r="E31" s="20">
-        <v>297907179.25</v>
+        <v>448909157.44</v>
       </c>
       <c r="F31" s="20">
-        <v>64663514.65</v>
+        <v>97357448.09</v>
       </c>
       <c r="G31" s="20">
-        <v>4800789.02</v>
+        <v>7233671.33</v>
       </c>
       <c r="H31" s="20">
-        <v>2357790.12</v>
+        <v>3526961.48</v>
       </c>
       <c r="J31" s="35">
-        <v>406202923.69</v>
+        <v>612219879.82</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>36473650.65</v>
+        <v>55192641.48</v>
       </c>
       <c r="E32" s="15">
-        <v>297907179.25</v>
+        <v>448909157.44</v>
       </c>
       <c r="F32" s="15">
-        <v>64663514.65</v>
+        <v>97357448.09</v>
       </c>
       <c r="G32" s="15">
-        <v>4800789.02</v>
+        <v>7233671.33</v>
       </c>
       <c r="H32" s="15">
-        <v>2357790.12</v>
+        <v>3526961.48</v>
       </c>
       <c r="J32" s="34">
-        <v>406202923.69</v>
+        <v>612219879.82</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>15733063.2</v>
+        <v>23955757.7</v>
       </c>
       <c r="E33" s="20">
-        <v>124862769.5</v>
+        <v>188659975.36</v>
       </c>
       <c r="F33" s="20">
-        <v>26147296.62</v>
+        <v>39338233.77</v>
       </c>
       <c r="G33" s="20">
-        <v>2402935.28</v>
+        <v>3630604.3</v>
       </c>
       <c r="H33" s="20">
-        <v>905709.01</v>
+        <v>1375053.5</v>
       </c>
       <c r="J33" s="35">
-        <v>170051773.61</v>
+        <v>256959624.63</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>37622844.04</v>
+        <v>56985624.54</v>
       </c>
       <c r="E34" s="20">
-        <v>160470853.57</v>
+        <v>241947806.75</v>
       </c>
       <c r="F34" s="20">
-        <v>40662426.69</v>
+        <v>61179467.82</v>
       </c>
       <c r="G34" s="20">
-        <v>3544210.38</v>
+        <v>5314135.23</v>
       </c>
       <c r="H34" s="20">
-        <v>1262167.92</v>
+        <v>1914062.53</v>
       </c>
       <c r="J34" s="35">
-        <v>243562502.6</v>
+        <v>367341096.87</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>13994176.28</v>
+        <v>21228963.91</v>
       </c>
       <c r="E35" s="20">
-        <v>64687319.47</v>
+        <v>97660679.39</v>
       </c>
       <c r="F35" s="20">
-        <v>14398564.2</v>
+        <v>21676295.17</v>
       </c>
       <c r="G35" s="20">
-        <v>1317364.87</v>
+        <v>1986487.97</v>
       </c>
       <c r="H35" s="20">
-        <v>378055.59</v>
+        <v>568080.89</v>
       </c>
       <c r="J35" s="35">
-        <v>94775480.41</v>
+        <v>143120507.33</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>16082890.6</v>
+        <v>23985113.48</v>
       </c>
       <c r="E36" s="20">
-        <v>95006398.55</v>
+        <v>143370139.83</v>
       </c>
       <c r="F36" s="20">
-        <v>17242153.01</v>
+        <v>25947185.6</v>
       </c>
       <c r="G36" s="20">
-        <v>1434047.46</v>
+        <v>2157132.25</v>
       </c>
       <c r="H36" s="20">
-        <v>155720.06</v>
+        <v>238125.68</v>
       </c>
       <c r="J36" s="35">
-        <v>129921209.68</v>
+        <v>195697696.84</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>27159844.84</v>
+        <v>41081806.63</v>
       </c>
       <c r="E37" s="20">
-        <v>218996658.38</v>
+        <v>329978852.15</v>
       </c>
       <c r="F37" s="20">
-        <v>45523213.5</v>
+        <v>68531568.12</v>
       </c>
       <c r="G37" s="20">
-        <v>3801834.6</v>
+        <v>5700046.83</v>
       </c>
       <c r="H37" s="20">
-        <v>729028.9</v>
+        <v>1100427.17</v>
       </c>
       <c r="J37" s="35">
-        <v>296210580.22</v>
+        <v>446392700.9</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>110592818.96</v>
+        <v>167237266.26</v>
       </c>
       <c r="E38" s="15">
-        <v>664023999.47</v>
+        <v>1001617453.48</v>
       </c>
       <c r="F38" s="15">
-        <v>143973654.02</v>
+        <v>216672750.48</v>
       </c>
       <c r="G38" s="15">
-        <v>12500392.59</v>
+        <v>18788406.58</v>
       </c>
       <c r="H38" s="15">
-        <v>3430681.48</v>
+        <v>5195749.77</v>
       </c>
       <c r="J38" s="34">
-        <v>934521546.52</v>
+        <v>1409511626.57</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>7557651.91</v>
+        <v>11532179.49</v>
       </c>
       <c r="E39" s="20">
-        <v>64720636.69</v>
+        <v>97353429.75</v>
       </c>
       <c r="F39" s="20">
-        <v>13069795.8</v>
+        <v>19646066.08</v>
       </c>
       <c r="G39" s="20">
-        <v>1115584.33</v>
+        <v>1674521.64</v>
       </c>
       <c r="H39" s="20">
-        <v>313204.59</v>
+        <v>467206.65</v>
       </c>
       <c r="J39" s="35">
-        <v>86776873.32</v>
+        <v>130673403.61</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>14809923.19</v>
+        <v>22373736.08</v>
       </c>
       <c r="E40" s="20">
-        <v>209143011.16</v>
+        <v>315157795.92</v>
       </c>
       <c r="F40" s="20">
-        <v>36636386.9</v>
+        <v>55124121.22</v>
       </c>
       <c r="G40" s="20">
-        <v>2685189.29</v>
+        <v>4029814.62</v>
       </c>
       <c r="H40" s="20">
-        <v>521919.15</v>
+        <v>787043.12</v>
       </c>
       <c r="J40" s="35">
-        <v>263796429.69</v>
+        <v>397472510.96</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>36791199.93</v>
+        <v>55877930.39</v>
       </c>
       <c r="E41" s="20">
-        <v>260966280.67</v>
+        <v>393360548.76</v>
       </c>
       <c r="F41" s="20">
-        <v>56675435.42</v>
+        <v>85357346.17</v>
       </c>
       <c r="G41" s="20">
-        <v>4077869.13</v>
+        <v>6089514.11</v>
       </c>
       <c r="H41" s="20">
-        <v>1844586.72</v>
+        <v>2792221.46</v>
       </c>
       <c r="J41" s="35">
-        <v>360355371.87</v>
+        <v>543477560.89</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>9688915.91</v>
+        <v>14774427.97</v>
       </c>
       <c r="E42" s="20">
-        <v>86819479.59</v>
+        <v>130803488.52</v>
       </c>
       <c r="F42" s="20">
-        <v>17135529.54</v>
+        <v>25767800.77</v>
       </c>
       <c r="G42" s="20">
-        <v>1369141.78</v>
+        <v>2044853.62</v>
       </c>
       <c r="H42" s="20">
-        <v>431601.13</v>
+        <v>646848.66</v>
       </c>
       <c r="J42" s="35">
-        <v>115444667.95</v>
+        <v>174037419.54</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>13640083.82</v>
+        <v>20592662.29</v>
       </c>
       <c r="E43" s="20">
-        <v>147416273.52</v>
+        <v>222070844.81</v>
       </c>
       <c r="F43" s="20">
-        <v>29321881.8</v>
+        <v>44115430.53</v>
       </c>
       <c r="G43" s="20">
-        <v>2267263.5</v>
+        <v>3372143.42</v>
       </c>
       <c r="H43" s="20">
-        <v>903263.7</v>
+        <v>1343714.9</v>
       </c>
       <c r="J43" s="35">
-        <v>193548766.34</v>
+        <v>291494795.95</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>6261543.94</v>
+        <v>9504107.52</v>
       </c>
       <c r="E44" s="20">
-        <v>66730768.79</v>
+        <v>100698507.56</v>
       </c>
       <c r="F44" s="20">
-        <v>12589149.23</v>
+        <v>18963261.39</v>
       </c>
       <c r="G44" s="20">
-        <v>951035.87</v>
+        <v>1417529.31</v>
       </c>
       <c r="H44" s="20">
-        <v>180397.9</v>
+        <v>274008.25</v>
       </c>
       <c r="J44" s="35">
-        <v>86712895.73</v>
+        <v>130857414.03</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>3194992.46</v>
+        <v>4797757.34</v>
       </c>
       <c r="E45" s="20">
-        <v>45323028.9</v>
+        <v>68371002.05</v>
       </c>
       <c r="F45" s="20">
-        <v>7659084.44</v>
+        <v>11530610.6</v>
       </c>
       <c r="G45" s="20">
-        <v>637092.89</v>
+        <v>963312.85</v>
       </c>
       <c r="H45" s="20">
-        <v>93623.83</v>
+        <v>140253.82</v>
       </c>
       <c r="J45" s="35">
-        <v>56907822.52</v>
+        <v>85802936.66</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>27118465.11</v>
+        <v>40826779.87</v>
       </c>
       <c r="E46" s="20">
-        <v>264787789.85</v>
+        <v>399210643.36</v>
       </c>
       <c r="F46" s="20">
-        <v>54007327.78</v>
+        <v>81318291.47</v>
       </c>
       <c r="G46" s="20">
-        <v>3628908.37</v>
+        <v>5478718.54</v>
       </c>
       <c r="H46" s="20">
-        <v>1062284.04</v>
+        <v>1617016.22</v>
       </c>
       <c r="J46" s="35">
-        <v>350604775.15</v>
+        <v>528451449.46</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>5044423.93</v>
+        <v>7565017.23</v>
       </c>
       <c r="E47" s="20">
-        <v>75560801.1</v>
+        <v>113795423.33</v>
       </c>
       <c r="F47" s="20">
-        <v>16268293.24</v>
+        <v>24423907.88</v>
       </c>
       <c r="G47" s="20">
-        <v>1317175.17</v>
+        <v>1962914.25</v>
       </c>
       <c r="H47" s="20">
-        <v>488293.2</v>
+        <v>730385.47</v>
       </c>
       <c r="J47" s="35">
-        <v>98678986.64</v>
+        <v>148477648.16</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>124107200.2</v>
+        <v>187844598.18</v>
       </c>
       <c r="E48" s="15">
-        <v>1221468070.27</v>
+        <v>1840821684.06</v>
       </c>
       <c r="F48" s="15">
-        <v>243362884.15</v>
+        <v>366246836.11</v>
       </c>
       <c r="G48" s="15">
-        <v>18049260.33</v>
+        <v>27033322.36</v>
       </c>
       <c r="H48" s="15">
-        <v>5839174.26</v>
+        <v>8798698.55</v>
       </c>
       <c r="J48" s="34">
-        <v>1612826589.21</v>
+        <v>2430745139.26</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>347685376.64</v>
+        <v>527224924.13</v>
       </c>
       <c r="E49" s="20">
-        <v>2843839909.3</v>
+        <v>4287572076.2</v>
       </c>
       <c r="F49" s="20">
-        <v>547210093.35</v>
+        <v>824160261.35</v>
       </c>
       <c r="G49" s="20">
-        <v>37787391.98</v>
+        <v>57090079.4</v>
       </c>
       <c r="H49" s="20">
-        <v>1902526.21</v>
+        <v>2926790.53</v>
       </c>
       <c r="J49" s="35">
-        <v>3778425297.48</v>
+        <v>5698974131.61</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>35067734.56</v>
+        <v>53095340.34</v>
       </c>
       <c r="E50" s="20">
-        <v>321057656.68</v>
+        <v>483831667.83</v>
       </c>
       <c r="F50" s="20">
-        <v>57652238.73</v>
+        <v>86707499.23</v>
       </c>
       <c r="G50" s="20">
-        <v>3889349.96</v>
+        <v>5847789.15</v>
       </c>
       <c r="H50" s="20">
-        <v>93039.34</v>
+        <v>140586.41</v>
       </c>
       <c r="J50" s="35">
-        <v>417760019.27</v>
+        <v>629622882.96</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>27624046.65</v>
+        <v>41860855.93</v>
       </c>
       <c r="E51" s="20">
-        <v>175874778.07</v>
+        <v>265371085.46</v>
       </c>
       <c r="F51" s="20">
-        <v>34898198.49</v>
+        <v>52764260.45</v>
       </c>
       <c r="G51" s="20">
-        <v>2662086.38</v>
+        <v>4008002.24</v>
       </c>
       <c r="H51" s="20">
-        <v>96344.87</v>
+        <v>145381.35</v>
       </c>
       <c r="J51" s="35">
-        <v>241155454.46</v>
+        <v>364149585.43</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>47420165.19</v>
+        <v>72894497.9</v>
       </c>
       <c r="E52" s="20">
-        <v>347557035.77</v>
+        <v>524574000.63</v>
       </c>
       <c r="F52" s="20">
-        <v>68364545.76</v>
+        <v>103194079.03</v>
       </c>
       <c r="G52" s="20">
-        <v>4913698.67</v>
+        <v>7423069.86</v>
       </c>
       <c r="H52" s="20">
-        <v>259314.85</v>
+        <v>404203.24</v>
       </c>
       <c r="J52" s="35">
-        <v>468514760.24</v>
+        <v>708489850.66</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>457797323.04</v>
+        <v>695075618.3</v>
       </c>
       <c r="E53" s="15">
-        <v>3688329379.82</v>
+        <v>5561348830.12</v>
       </c>
       <c r="F53" s="15">
-        <v>708125076.33</v>
+        <v>1066826100.06</v>
       </c>
       <c r="G53" s="15">
-        <v>49252526.99</v>
+        <v>74368940.65</v>
       </c>
       <c r="H53" s="15">
-        <v>2351225.27</v>
+        <v>3616961.53</v>
       </c>
       <c r="J53" s="34">
-        <v>4905855531.45</v>
+        <v>7401236450.66</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>41226457.03</v>
+        <v>62854251.17</v>
       </c>
       <c r="E54" s="20">
-        <v>199144418.61</v>
+        <v>300467570.03</v>
       </c>
       <c r="F54" s="20">
-        <v>47686057.51</v>
+        <v>71711197.85</v>
       </c>
       <c r="G54" s="20">
-        <v>4702942.85</v>
+        <v>7033565.92</v>
       </c>
       <c r="H54" s="20">
-        <v>1956024.62</v>
+        <v>2948449.13</v>
       </c>
       <c r="J54" s="35">
-        <v>294715900.62</v>
+        <v>445015034.1</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>22608002.08</v>
+        <v>34144102.29</v>
       </c>
       <c r="E55" s="20">
-        <v>147975500.78</v>
+        <v>223073244.97</v>
       </c>
       <c r="F55" s="20">
-        <v>31442220.09</v>
+        <v>47281640.37</v>
       </c>
       <c r="G55" s="20">
-        <v>2547700.52</v>
+        <v>3833472.95</v>
       </c>
       <c r="H55" s="20">
-        <v>794556.2</v>
+        <v>1203422.07</v>
       </c>
       <c r="J55" s="35">
-        <v>205367979.67</v>
+        <v>309535882.65</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>63834459.11</v>
+        <v>96998353.46</v>
       </c>
       <c r="E56" s="15">
-        <v>347119919.39</v>
+        <v>523540815</v>
       </c>
       <c r="F56" s="15">
-        <v>79128277.6</v>
+        <v>118992838.22</v>
       </c>
       <c r="G56" s="15">
-        <v>7250643.37</v>
+        <v>10867038.87</v>
       </c>
       <c r="H56" s="15">
-        <v>2750580.82</v>
+        <v>4151871.2</v>
       </c>
       <c r="J56" s="34">
-        <v>500083880.29</v>
+        <v>754550916.75</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>70733903.52</v>
+        <v>107474648.49</v>
       </c>
       <c r="E57" s="20">
-        <v>498433034.07</v>
+        <v>750793540.48</v>
       </c>
       <c r="F57" s="20">
-        <v>107527884.85</v>
+        <v>161808800.84</v>
       </c>
       <c r="G57" s="20">
-        <v>8136368.02</v>
+        <v>12234920.74</v>
       </c>
       <c r="H57" s="20">
-        <v>3249508.61</v>
+        <v>4889764.74</v>
       </c>
       <c r="J57" s="35">
-        <v>688080699.07</v>
+        <v>1037201675.29</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>27192693.63</v>
+        <v>41000029.5</v>
       </c>
       <c r="E58" s="20">
-        <v>155930236.61</v>
+        <v>235079617.87</v>
       </c>
       <c r="F58" s="20">
-        <v>33168167.32</v>
+        <v>49903735.09</v>
       </c>
       <c r="G58" s="20">
-        <v>2392658.37</v>
+        <v>3571362.2</v>
       </c>
       <c r="H58" s="20">
-        <v>1182276.59</v>
+        <v>1786765.61</v>
       </c>
       <c r="J58" s="35">
-        <v>219866032.52</v>
+        <v>331341510.27</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>29538062.22</v>
+        <v>44653014.89</v>
       </c>
       <c r="E59" s="20">
-        <v>135114866.96</v>
+        <v>203504445.52</v>
       </c>
       <c r="F59" s="20">
-        <v>28979727.61</v>
+        <v>43630821.96</v>
       </c>
       <c r="G59" s="20">
-        <v>2223738.67</v>
+        <v>3338915.08</v>
       </c>
       <c r="H59" s="20">
-        <v>1242319.84</v>
+        <v>1871588.67</v>
       </c>
       <c r="J59" s="35">
-        <v>197098715.3</v>
+        <v>296998786.12</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>59967857.69</v>
+        <v>90978119.59</v>
       </c>
       <c r="E60" s="20">
-        <v>428269505.32</v>
+        <v>644746739.86</v>
       </c>
       <c r="F60" s="20">
-        <v>90245537.44</v>
+        <v>135822810.72</v>
       </c>
       <c r="G60" s="20">
-        <v>7648515.67</v>
+        <v>11460397.29</v>
       </c>
       <c r="H60" s="20">
-        <v>3075678.88</v>
+        <v>4591141.79</v>
       </c>
       <c r="J60" s="35">
-        <v>589207095</v>
+        <v>887599209.25</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>187432517.06</v>
+        <v>284105812.47</v>
       </c>
       <c r="E61" s="15">
-        <v>1217747642.96</v>
+        <v>1834124343.73</v>
       </c>
       <c r="F61" s="15">
-        <v>259921317.22</v>
+        <v>391166168.61</v>
       </c>
       <c r="G61" s="15">
-        <v>20401280.73</v>
+        <v>30605595.31</v>
       </c>
       <c r="H61" s="15">
-        <v>8749783.92</v>
+        <v>13139260.81</v>
       </c>
       <c r="J61" s="34">
-        <v>1694252541.89</v>
+        <v>2553141180.93</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>13172567.14</v>
+        <v>20036422.86</v>
       </c>
       <c r="E62" s="20">
-        <v>149451390.52</v>
+        <v>225493212.48</v>
       </c>
       <c r="F62" s="20">
-        <v>26927056.52</v>
+        <v>40697494.03</v>
       </c>
       <c r="G62" s="20">
-        <v>1801150.93</v>
+        <v>2707948.27</v>
       </c>
       <c r="H62" s="20">
-        <v>266351.7</v>
+        <v>398463.72</v>
       </c>
       <c r="J62" s="35">
-        <v>191618516.81</v>
+        <v>289333541.36</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>13172567.14</v>
+        <v>20036422.86</v>
       </c>
       <c r="E63" s="15">
-        <v>149451390.52</v>
+        <v>225493212.48</v>
       </c>
       <c r="F63" s="15">
-        <v>26927056.52</v>
+        <v>40697494.03</v>
       </c>
       <c r="G63" s="15">
-        <v>1801150.93</v>
+        <v>2707948.27</v>
       </c>
       <c r="H63" s="15">
-        <v>266351.7</v>
+        <v>398463.72</v>
       </c>
       <c r="J63" s="34">
-        <v>191618516.81</v>
+        <v>289333541.36</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>262909046.54</v>
+        <v>399890036.26</v>
       </c>
       <c r="E64" s="20">
-        <v>3023394669.79</v>
+        <v>4562625591.3</v>
       </c>
       <c r="F64" s="20">
-        <v>554952715.96</v>
+        <v>835813553.32</v>
       </c>
       <c r="G64" s="20">
-        <v>37543529.45</v>
+        <v>56817539.99</v>
       </c>
       <c r="H64" s="20">
-        <v>4986732.14</v>
+        <v>7479883.18</v>
       </c>
       <c r="J64" s="35">
-        <v>3883786693.88</v>
+        <v>5862626604.05</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>262909046.54</v>
+        <v>399890036.26</v>
       </c>
       <c r="E65" s="15">
-        <v>3023394669.79</v>
+        <v>4562625591.3</v>
       </c>
       <c r="F65" s="15">
-        <v>554952715.96</v>
+        <v>835813553.32</v>
       </c>
       <c r="G65" s="15">
-        <v>37543529.45</v>
+        <v>56817539.99</v>
       </c>
       <c r="H65" s="15">
-        <v>4986732.14</v>
+        <v>7479883.18</v>
       </c>
       <c r="J65" s="34">
-        <v>3883786693.88</v>
+        <v>5862626604.05</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>71999314.74</v>
+        <v>108547477.11</v>
       </c>
       <c r="E66" s="20">
-        <v>423272149.67</v>
+        <v>638011676.03</v>
       </c>
       <c r="F66" s="20">
-        <v>93362728.66</v>
+        <v>140487978.03</v>
       </c>
       <c r="G66" s="20">
-        <v>9726553.6</v>
+        <v>14639440.45</v>
       </c>
       <c r="H66" s="20">
-        <v>2246300.97</v>
+        <v>3372757.44</v>
       </c>
       <c r="J66" s="35">
-        <v>600607047.64</v>
+        <v>905059329.06</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>71999314.74</v>
+        <v>108547477.11</v>
       </c>
       <c r="E67" s="15">
-        <v>423272149.67</v>
+        <v>638011676.03</v>
       </c>
       <c r="F67" s="15">
-        <v>93362728.66</v>
+        <v>140487978.03</v>
       </c>
       <c r="G67" s="15">
-        <v>9726553.6</v>
+        <v>14639440.45</v>
       </c>
       <c r="H67" s="15">
-        <v>2246300.97</v>
+        <v>3372757.44</v>
       </c>
       <c r="J67" s="34">
-        <v>600607047.64</v>
+        <v>905059329.06</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>32418309.14</v>
+        <v>48715357.98</v>
       </c>
       <c r="E68" s="20">
-        <v>347334385.46</v>
+        <v>523673059.77</v>
       </c>
       <c r="F68" s="20">
-        <v>58583829.88</v>
+        <v>88317011.63</v>
       </c>
       <c r="G68" s="20">
-        <v>4371266.8</v>
+        <v>6433496.2</v>
       </c>
       <c r="H68" s="20">
-        <v>574726.88</v>
+        <v>885530.25</v>
       </c>
       <c r="J68" s="35">
-        <v>443282518.16</v>
+        <v>668024455.83</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>32418309.14</v>
+        <v>48715357.98</v>
       </c>
       <c r="E69" s="15">
-        <v>347334385.46</v>
+        <v>523673059.77</v>
       </c>
       <c r="F69" s="15">
-        <v>58583829.88</v>
+        <v>88317011.63</v>
       </c>
       <c r="G69" s="15">
-        <v>4371266.8</v>
+        <v>6433496.2</v>
       </c>
       <c r="H69" s="15">
-        <v>574726.88</v>
+        <v>885530.25</v>
       </c>
       <c r="J69" s="34">
-        <v>443282518.16</v>
+        <v>668024455.83</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>57820953.01</v>
+        <v>87468599.18</v>
       </c>
       <c r="E70" s="20">
-        <v>569257165.41</v>
+        <v>858014723.56</v>
       </c>
       <c r="F70" s="20">
-        <v>122540519.48</v>
+        <v>184560756.96</v>
       </c>
       <c r="G70" s="20">
-        <v>9741169.26</v>
+        <v>14631097.11</v>
       </c>
       <c r="H70" s="20">
-        <v>1755172.36</v>
+        <v>2677793.3</v>
       </c>
       <c r="J70" s="35">
-        <v>761114979.52</v>
+        <v>1147352970.11</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>36372693.09</v>
+        <v>54901936.08</v>
       </c>
       <c r="E71" s="20">
-        <v>238465063.29</v>
+        <v>359345481.72</v>
       </c>
       <c r="F71" s="20">
-        <v>48327350.95</v>
+        <v>72724121.34</v>
       </c>
       <c r="G71" s="20">
-        <v>3850204.56</v>
+        <v>5811391.39</v>
       </c>
       <c r="H71" s="20">
-        <v>317694.48</v>
+        <v>504131.25</v>
       </c>
       <c r="J71" s="35">
-        <v>327333006.37</v>
+        <v>493287061.78</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>148342877.75</v>
+        <v>223169220.27</v>
       </c>
       <c r="E72" s="20">
-        <v>1035454441.73</v>
+        <v>1560580546.67</v>
       </c>
       <c r="F72" s="20">
-        <v>215025126.38</v>
+        <v>323259483.72</v>
       </c>
       <c r="G72" s="20">
-        <v>18311842.36</v>
+        <v>27478615.73</v>
       </c>
       <c r="H72" s="20">
-        <v>1632445.8</v>
+        <v>2462282.09</v>
       </c>
       <c r="J72" s="35">
-        <v>1418766734.02</v>
+        <v>2136950148.48</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>242536523.85</v>
+        <v>365539755.53</v>
       </c>
       <c r="E73" s="15">
-        <v>1843176670.43</v>
+        <v>2777940751.95</v>
       </c>
       <c r="F73" s="15">
-        <v>385892996.81</v>
+        <v>580544362.02</v>
       </c>
       <c r="G73" s="15">
-        <v>31903216.18</v>
+        <v>47921104.23</v>
       </c>
       <c r="H73" s="15">
-        <v>3705312.64</v>
+        <v>5644206.64</v>
       </c>
       <c r="J73" s="34">
-        <v>2507214719.91</v>
+        <v>3777590180.37</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>21291895.35</v>
+        <v>32145891.82</v>
       </c>
       <c r="E74" s="20">
-        <v>216533067.46</v>
+        <v>326753303.89</v>
       </c>
       <c r="F74" s="20">
-        <v>37860232.18</v>
+        <v>57019918.67</v>
       </c>
       <c r="G74" s="20">
-        <v>2372627.8</v>
+        <v>3572210.07</v>
       </c>
       <c r="H74" s="20">
-        <v>287911.31</v>
+        <v>425932.25</v>
       </c>
       <c r="J74" s="35">
-        <v>278345734.1</v>
+        <v>419917256.7</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>42220979.44</v>
+        <v>64202624.53</v>
       </c>
       <c r="E75" s="20">
-        <v>485939661.61</v>
+        <v>732440229.68</v>
       </c>
       <c r="F75" s="20">
-        <v>92629219.51</v>
+        <v>139482078.81</v>
       </c>
       <c r="G75" s="20">
-        <v>5763953.9</v>
+        <v>8678990.65</v>
       </c>
       <c r="H75" s="20">
-        <v>1049092.23</v>
+        <v>1561211.53</v>
       </c>
       <c r="J75" s="35">
-        <v>627602906.69</v>
+        <v>946365135.2</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>72562311.83</v>
+        <v>108948173.42</v>
       </c>
       <c r="E76" s="20">
-        <v>747943217.37</v>
+        <v>1126984207.87</v>
       </c>
       <c r="F76" s="20">
-        <v>160727226.35</v>
+        <v>241774761.72</v>
       </c>
       <c r="G76" s="20">
-        <v>11334817.82</v>
+        <v>16993533.32</v>
       </c>
       <c r="H76" s="20">
-        <v>3197258.73</v>
+        <v>4831613.65</v>
       </c>
       <c r="J76" s="35">
-        <v>995764832.1</v>
+        <v>1499532289.98</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>136075186.62</v>
+        <v>205296689.77</v>
       </c>
       <c r="E77" s="15">
-        <v>1450415946.44</v>
+        <v>2186177741.44</v>
       </c>
       <c r="F77" s="15">
-        <v>291216678.04</v>
+        <v>438276759.2</v>
       </c>
       <c r="G77" s="15">
-        <v>19471399.52</v>
+        <v>29244734.04</v>
       </c>
       <c r="H77" s="15">
-        <v>4534262.27</v>
+        <v>6818757.43</v>
       </c>
       <c r="J77" s="34">
-        <v>1901713472.89</v>
+        <v>2865814681.88</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>3172642.14</v>
+        <v>4808067.1</v>
       </c>
       <c r="E78" s="20">
-        <v>16480426.65</v>
+        <v>24862764.91</v>
       </c>
       <c r="F78" s="20">
-        <v>4639765.94</v>
+        <v>6990399.64</v>
       </c>
       <c r="G78" s="20">
-        <v>560737.16</v>
+        <v>843203.95</v>
       </c>
       <c r="H78" s="20">
-        <v>82415.84</v>
+        <v>125173.38</v>
       </c>
       <c r="J78" s="35">
-        <v>24935987.73</v>
+        <v>37629608.98</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>3172642.14</v>
+        <v>4808067.1</v>
       </c>
       <c r="E79" s="15">
-        <v>16480426.65</v>
+        <v>24862764.91</v>
       </c>
       <c r="F79" s="15">
-        <v>4639765.94</v>
+        <v>6990399.64</v>
       </c>
       <c r="G79" s="15">
-        <v>560737.16</v>
+        <v>843203.95</v>
       </c>
       <c r="H79" s="15">
-        <v>82415.84</v>
+        <v>125173.38</v>
       </c>
       <c r="J79" s="34">
-        <v>24935987.73</v>
+        <v>37629608.98</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>3676670.34</v>
+        <v>5606354.02</v>
       </c>
       <c r="E80" s="20">
-        <v>14730876.75</v>
+        <v>22258448.68</v>
       </c>
       <c r="F80" s="20">
-        <v>3731486.08</v>
+        <v>5622596.31</v>
       </c>
       <c r="G80" s="20">
-        <v>497709.69</v>
+        <v>771262.01</v>
       </c>
       <c r="H80" s="20">
-        <v>32374.01</v>
+        <v>48776.47</v>
       </c>
       <c r="J80" s="35">
-        <v>22669116.87</v>
+        <v>34307437.49</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>3676670.34</v>
+        <v>5606354.02</v>
       </c>
       <c r="E81" s="15">
-        <v>14730876.75</v>
+        <v>22258448.68</v>
       </c>
       <c r="F81" s="15">
-        <v>3731486.08</v>
+        <v>5622596.31</v>
       </c>
       <c r="G81" s="15">
-        <v>497709.69</v>
+        <v>771262.01</v>
       </c>
       <c r="H81" s="15">
-        <v>32374.01</v>
+        <v>48776.47</v>
       </c>
       <c r="J81" s="34">
-        <v>22669116.87</v>
+        <v>34307437.49</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>2574909822.79</v>
+        <v>3904376410.5</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>19681400374.64</v>
+        <v>29674400503.4</v>
       </c>
       <c r="F83" s="26">
-        <v>3998125614.14</v>
+        <v>6019648952.69</v>
       </c>
       <c r="G83" s="26">
-        <v>314138526.93</v>
+        <v>472888882.63</v>
       </c>
       <c r="H83" s="26">
-        <v>69425490.76</v>
+        <v>104839254.53</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>26637999829.26</v>
+        <v>40176154003.75</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9173,2381 +9404,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>11648345.14</v>
+        <v>17861514.72</v>
       </c>
       <c r="E11" s="9">
-        <v>274322.7</v>
+        <v>483997.37</v>
       </c>
       <c r="F11" s="9">
-        <v>14079015.98</v>
+        <v>21076068.43</v>
       </c>
       <c r="G11" s="9">
-        <v>200772.78</v>
+        <v>237184.14</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>26202456.6</v>
+        <v>39658764.66</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>17850335.42</v>
+        <v>27739652.22</v>
       </c>
       <c r="E12" s="9">
-        <v>419292.21</v>
+        <v>712184.95</v>
       </c>
       <c r="F12" s="9">
-        <v>14326361.77</v>
+        <v>22652058.29</v>
       </c>
       <c r="G12" s="9">
-        <v>218270.39</v>
+        <v>380008.14</v>
       </c>
       <c r="H12" s="9">
-        <v>461840.99</v>
+        <v>793705.58</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>33276100.78</v>
+        <v>52277609.18</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>12816718.22</v>
+        <v>19661524.12</v>
       </c>
       <c r="E13" s="9">
-        <v>207732.38</v>
+        <v>356334.28</v>
       </c>
       <c r="F13" s="9">
-        <v>11105126.8</v>
+        <v>16994685.97</v>
       </c>
       <c r="G13" s="9">
-        <v>154203.31</v>
+        <v>215765.55</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>24283780.71</v>
+        <v>37228309.92</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>14259174.96</v>
+        <v>22016105.05</v>
       </c>
       <c r="E14" s="9">
-        <v>370814.4</v>
+        <v>523086.31</v>
       </c>
       <c r="F14" s="9">
-        <v>13223921.92</v>
+        <v>20385308.35</v>
       </c>
       <c r="G14" s="9">
-        <v>171898.03</v>
+        <v>271580.48</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>28025809.31</v>
+        <v>43196080.19</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>13578009.43</v>
+        <v>20445726.71</v>
       </c>
       <c r="E15" s="9">
-        <v>160015.09</v>
+        <v>277668.07</v>
       </c>
       <c r="F15" s="9">
-        <v>8282214.3</v>
+        <v>12254822.31</v>
       </c>
       <c r="G15" s="9">
-        <v>46101.8</v>
+        <v>69380.89</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>22066340.62</v>
+        <v>33047597.98</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>9021993.61</v>
+        <v>14322462.82</v>
       </c>
       <c r="E16" s="9">
-        <v>228735.96</v>
+        <v>342394.82</v>
       </c>
       <c r="F16" s="9">
-        <v>8332425.73</v>
+        <v>12894870.51</v>
       </c>
       <c r="G16" s="9">
-        <v>67483.13</v>
+        <v>173112.01</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>515.84</v>
+        <v>887.24</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>17651154.27</v>
+        <v>27733727.4</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>21888887.61</v>
+        <v>32868568.67</v>
       </c>
       <c r="E17" s="9">
-        <v>610656.9</v>
+        <v>826861.44</v>
       </c>
       <c r="F17" s="9">
-        <v>24049914.77</v>
+        <v>35964324.47</v>
       </c>
       <c r="G17" s="9">
-        <v>223691.09</v>
+        <v>379303.38</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>46773150.37</v>
+        <v>70039057.96</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>38432809.33</v>
+        <v>58591614.4</v>
       </c>
       <c r="E18" s="9">
-        <v>702990.26</v>
+        <v>1240692.59</v>
       </c>
       <c r="F18" s="9">
-        <v>31999005.56</v>
+        <v>48459597.98</v>
       </c>
       <c r="G18" s="9">
-        <v>379214.2</v>
+        <v>774935.38</v>
       </c>
       <c r="H18" s="9">
-        <v>49023.78</v>
+        <v>56402.12</v>
       </c>
       <c r="I18" s="9">
-        <v>570.76</v>
+        <v>754.3</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>71563613.89</v>
+        <v>109123996.77</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>139496273.72</v>
+        <v>213507168.71</v>
       </c>
       <c r="E19" s="15">
-        <v>2974559.9</v>
+        <v>4763219.83</v>
       </c>
       <c r="F19" s="15">
-        <v>125397986.83</v>
+        <v>190681736.31</v>
       </c>
       <c r="G19" s="15">
-        <v>1461634.73</v>
+        <v>2501269.97</v>
       </c>
       <c r="H19" s="15">
-        <v>510864.77</v>
+        <v>850107.7</v>
       </c>
       <c r="I19" s="15">
-        <v>1086.6</v>
+        <v>1641.54</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>269842406.55</v>
+        <v>412305144.06</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>3306089.32</v>
+        <v>5016003.68</v>
       </c>
       <c r="E20" s="20">
-        <v>315480.87</v>
+        <v>370435.13</v>
       </c>
       <c r="F20" s="20">
-        <v>3846761.7</v>
+        <v>5833376.34</v>
       </c>
       <c r="G20" s="20">
-        <v>56244.26</v>
+        <v>102286.95</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>7524576.15</v>
+        <v>11322102.1</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>1978048.67</v>
+        <v>2824117.78</v>
       </c>
       <c r="E21" s="20">
-        <v>146820.8</v>
+        <v>195204.77</v>
       </c>
       <c r="F21" s="20">
-        <v>2000118.88</v>
+        <v>2157922.69</v>
       </c>
       <c r="G21" s="20">
-        <v>50812.67</v>
+        <v>115750</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>4175801.02</v>
+        <v>5292995.24</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>15528173.6</v>
+        <v>23923432.67</v>
       </c>
       <c r="E22" s="20">
-        <v>595928.51</v>
+        <v>830892.67</v>
       </c>
       <c r="F22" s="20">
-        <v>15346360.52</v>
+        <v>24044188.59</v>
       </c>
       <c r="G22" s="20">
-        <v>181912.75</v>
+        <v>260292.71</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>31652375.38</v>
+        <v>49058806.64</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>20812311.59</v>
+        <v>31763554.13</v>
       </c>
       <c r="E23" s="15">
-        <v>1058230.18</v>
+        <v>1396532.57</v>
       </c>
       <c r="F23" s="15">
-        <v>21193241.1</v>
+        <v>32035487.62</v>
       </c>
       <c r="G23" s="15">
-        <v>288969.68</v>
+        <v>478329.66</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
         <v>0</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>43352752.55</v>
+        <v>65673903.98</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>29368281.08</v>
+        <v>44673980.36</v>
       </c>
       <c r="E24" s="20">
-        <v>757572.39</v>
+        <v>1232109.85</v>
       </c>
       <c r="F24" s="20">
-        <v>10426787.18</v>
+        <v>15689644.84</v>
       </c>
       <c r="G24" s="20">
-        <v>250980.21</v>
+        <v>349801.91</v>
       </c>
       <c r="H24" s="20">
-        <v>180635.78</v>
+        <v>238100.4</v>
       </c>
       <c r="I24" s="20">
-        <v>214.41</v>
+        <v>260.17</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>40984471.05</v>
+        <v>62183897.53</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>29368281.08</v>
+        <v>44673980.36</v>
       </c>
       <c r="E25" s="15">
-        <v>757572.39</v>
+        <v>1232109.85</v>
       </c>
       <c r="F25" s="15">
-        <v>10426787.18</v>
+        <v>15689644.84</v>
       </c>
       <c r="G25" s="15">
-        <v>250980.21</v>
+        <v>349801.91</v>
       </c>
       <c r="H25" s="15">
-        <v>180635.78</v>
+        <v>238100.4</v>
       </c>
       <c r="I25" s="15">
-        <v>214.41</v>
+        <v>260.17</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>40984471.05</v>
+        <v>62183897.53</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>20008892.41</v>
+        <v>29458782.35</v>
       </c>
       <c r="E26" s="20">
-        <v>174562.21</v>
+        <v>330104.71</v>
       </c>
       <c r="F26" s="20">
-        <v>22781889.18</v>
+        <v>33582536.24</v>
       </c>
       <c r="G26" s="20">
-        <v>157062.79</v>
+        <v>225255.47</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>43122406.59</v>
+        <v>63596678.77</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>20008892.41</v>
+        <v>29458782.35</v>
       </c>
       <c r="E27" s="15">
-        <v>174562.21</v>
+        <v>330104.71</v>
       </c>
       <c r="F27" s="15">
-        <v>22781889.18</v>
+        <v>33582536.24</v>
       </c>
       <c r="G27" s="15">
-        <v>157062.79</v>
+        <v>225255.47</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>43122406.59</v>
+        <v>63596678.77</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>48390404.68</v>
+        <v>73219183.26</v>
       </c>
       <c r="E28" s="20">
-        <v>398751.33</v>
+        <v>659357.78</v>
       </c>
       <c r="F28" s="20">
-        <v>13350195.58</v>
+        <v>20042552.81</v>
       </c>
       <c r="G28" s="20">
-        <v>71085.41</v>
+        <v>104796.39</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>62210437</v>
+        <v>94025890.24</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>34238389.63</v>
+        <v>52173400.84</v>
       </c>
       <c r="E29" s="20">
-        <v>132533.16</v>
+        <v>262678.58</v>
       </c>
       <c r="F29" s="20">
-        <v>11863120.24</v>
+        <v>17876022.03</v>
       </c>
       <c r="G29" s="20">
-        <v>142627.41</v>
+        <v>198859.76</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>1253.85</v>
+        <v>2399.18</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>46377924.29</v>
+        <v>70513360.39</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>82628794.31</v>
+        <v>125392584.1</v>
       </c>
       <c r="E30" s="15">
-        <v>531284.49</v>
+        <v>922036.36</v>
       </c>
       <c r="F30" s="15">
-        <v>25213315.82</v>
+        <v>37918574.84</v>
       </c>
       <c r="G30" s="15">
-        <v>213712.82</v>
+        <v>303656.15</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>1253.85</v>
+        <v>2399.18</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>108588361.29</v>
+        <v>164539250.63</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>13459521.95</v>
+        <v>20299795.69</v>
       </c>
       <c r="E31" s="20">
-        <v>341173.53</v>
+        <v>521110.42</v>
       </c>
       <c r="F31" s="20">
-        <v>6998478.22</v>
+        <v>10631675.45</v>
       </c>
       <c r="G31" s="20">
-        <v>123464.42</v>
+        <v>179214.37</v>
       </c>
       <c r="H31" s="20">
-        <v>2965.3</v>
+        <v>4447.95</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>20925613.3</v>
+        <v>31636253.76</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>13459521.95</v>
+        <v>20299795.69</v>
       </c>
       <c r="E32" s="15">
-        <v>341173.53</v>
+        <v>521110.42</v>
       </c>
       <c r="F32" s="15">
-        <v>6998478.22</v>
+        <v>10631675.45</v>
       </c>
       <c r="G32" s="15">
-        <v>123464.42</v>
+        <v>179214.37</v>
       </c>
       <c r="H32" s="15">
-        <v>2965.3</v>
+        <v>4447.95</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>20925613.3</v>
+        <v>31636253.76</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>6927868.77</v>
+        <v>10742842.18</v>
       </c>
       <c r="E33" s="20">
-        <v>269495.36</v>
+        <v>463343.52</v>
       </c>
       <c r="F33" s="20">
-        <v>5862460.79</v>
+        <v>8720914.16</v>
       </c>
       <c r="G33" s="20">
-        <v>35848.27</v>
+        <v>61179.86</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
         <v>0</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>13095673.19</v>
+        <v>19988279.72</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>8920397.54</v>
+        <v>13662710.49</v>
       </c>
       <c r="E34" s="20">
-        <v>229826.24</v>
+        <v>303229.93</v>
       </c>
       <c r="F34" s="20">
-        <v>6389607.37</v>
+        <v>9485508.38</v>
       </c>
       <c r="G34" s="20">
-        <v>48195.25</v>
+        <v>96207.31</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
         <v>36.86</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>15588063.26</v>
+        <v>23547692.97</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>2478722.66</v>
+        <v>3786730.35</v>
       </c>
       <c r="E35" s="20">
-        <v>101032.55</v>
+        <v>137448.48</v>
       </c>
       <c r="F35" s="20">
-        <v>2693575.72</v>
+        <v>4055940.71</v>
       </c>
       <c r="G35" s="20">
-        <v>16610.8</v>
+        <v>48314.14</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>5289941.73</v>
+        <v>8028433.68</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>2885830.7</v>
+        <v>4553408.18</v>
       </c>
       <c r="E36" s="20">
-        <v>95710.96</v>
+        <v>139498.51</v>
       </c>
       <c r="F36" s="20">
-        <v>4610708.53</v>
+        <v>6981033.72</v>
       </c>
       <c r="G36" s="20">
-        <v>159523.32</v>
+        <v>172296.99</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>7751773.51</v>
+        <v>11846237.4</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>9150740.34</v>
+        <v>14196642.67</v>
       </c>
       <c r="E37" s="20">
-        <v>225121.04</v>
+        <v>351042.72</v>
       </c>
       <c r="F37" s="20">
-        <v>10951454.9</v>
+        <v>16622243.53</v>
       </c>
       <c r="G37" s="20">
-        <v>65662.02</v>
+        <v>293754.47</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>20392978.3</v>
+        <v>31463683.39</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>30363560.01</v>
+        <v>46942333.87</v>
       </c>
       <c r="E38" s="15">
-        <v>921186.15</v>
+        <v>1394563.16</v>
       </c>
       <c r="F38" s="15">
-        <v>30507807.31</v>
+        <v>45865640.5</v>
       </c>
       <c r="G38" s="15">
-        <v>325839.66</v>
+        <v>671752.77</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
         <v>36.86</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>62118429.99</v>
+        <v>94874327.16</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>1454319.08</v>
+        <v>2223693.21</v>
       </c>
       <c r="E39" s="20">
-        <v>44171.34</v>
+        <v>95849.77</v>
       </c>
       <c r="F39" s="20">
-        <v>1676086.15</v>
+        <v>2592110.17</v>
       </c>
       <c r="G39" s="20">
-        <v>43499.32</v>
+        <v>86800.23</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>859.24</v>
+        <v>1529.56</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>3218935.13</v>
+        <v>4999982.94</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>4557787.23</v>
+        <v>6945503.38</v>
       </c>
       <c r="E40" s="20">
-        <v>249488.29</v>
+        <v>388139.57</v>
       </c>
       <c r="F40" s="20">
-        <v>4862706.76</v>
+        <v>7469547.35</v>
       </c>
       <c r="G40" s="20">
-        <v>65667.01</v>
+        <v>96076.68</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>9735649.29</v>
+        <v>14899266.98</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>8432407.68</v>
+        <v>12761333.05</v>
       </c>
       <c r="E41" s="20">
-        <v>234974.29</v>
+        <v>361844.8</v>
       </c>
       <c r="F41" s="20">
-        <v>3742450.46</v>
+        <v>6145753.38</v>
       </c>
       <c r="G41" s="20">
-        <v>183584.44</v>
+        <v>314699.52</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>12593416.87</v>
+        <v>19583630.75</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>2553223.73</v>
+        <v>3865598.25</v>
       </c>
       <c r="E42" s="20">
-        <v>137697.1</v>
+        <v>179942.68</v>
       </c>
       <c r="F42" s="20">
-        <v>1633758.69</v>
+        <v>2558221.83</v>
       </c>
       <c r="G42" s="20">
-        <v>39213.17</v>
+        <v>80442.63</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>4363892.69</v>
+        <v>6684205.39</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>4278184.28</v>
+        <v>6490167.47</v>
       </c>
       <c r="E43" s="20">
-        <v>76215.84</v>
+        <v>108710.87</v>
       </c>
       <c r="F43" s="20">
-        <v>3363998.58</v>
+        <v>5172349.23</v>
       </c>
       <c r="G43" s="20">
-        <v>201723.4</v>
+        <v>257333.15</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>7920122.1</v>
+        <v>12028560.72</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>1296206.17</v>
+        <v>2003090.83</v>
       </c>
       <c r="E44" s="20">
-        <v>39385.22</v>
+        <v>81356.76</v>
       </c>
       <c r="F44" s="20">
-        <v>2298274.75</v>
+        <v>3458957.58</v>
       </c>
       <c r="G44" s="20">
-        <v>120072.66</v>
+        <v>162043.83</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>3753938.8</v>
+        <v>5705449</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>1148930.71</v>
+        <v>1754537.86</v>
       </c>
       <c r="E45" s="20">
-        <v>52279.7</v>
+        <v>78088.56</v>
       </c>
       <c r="F45" s="20">
-        <v>1240271.65</v>
+        <v>1865236.54</v>
       </c>
       <c r="G45" s="20">
-        <v>28807.86</v>
+        <v>42229.1</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>2470289.92</v>
+        <v>3740092.06</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>6855165.44</v>
+        <v>10466610.72</v>
       </c>
       <c r="E46" s="20">
-        <v>219506.41</v>
+        <v>348873.24</v>
       </c>
       <c r="F46" s="20">
-        <v>6802416.54</v>
+        <v>10791142.94</v>
       </c>
       <c r="G46" s="20">
-        <v>80619.02</v>
+        <v>118064.85</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>13957919.45</v>
+        <v>21724903.79</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>1626325.34</v>
+        <v>2487080.45</v>
       </c>
       <c r="E47" s="20">
-        <v>83194.11</v>
+        <v>121039.81</v>
       </c>
       <c r="F47" s="20">
-        <v>1409362.63</v>
+        <v>2116610.94</v>
       </c>
       <c r="G47" s="20">
-        <v>32039.77</v>
+        <v>47603.88</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>3150921.85</v>
+        <v>4772335.08</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>32202549.66</v>
+        <v>48997615.22</v>
       </c>
       <c r="E48" s="15">
-        <v>1136912.3</v>
+        <v>1763846.06</v>
       </c>
       <c r="F48" s="15">
-        <v>27029326.21</v>
+        <v>42169929.96</v>
       </c>
       <c r="G48" s="15">
-        <v>795226.65</v>
+        <v>1205293.87</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>1071.28</v>
+        <v>1741.6</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>61165086.1</v>
+        <v>94138426.71</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>129315146.11</v>
+        <v>197407529.48</v>
       </c>
       <c r="E49" s="20">
-        <v>2859466.71</v>
+        <v>4576790.22</v>
       </c>
       <c r="F49" s="20">
-        <v>108400707.78</v>
+        <v>167259916.75</v>
       </c>
       <c r="G49" s="20">
-        <v>1062662.84</v>
+        <v>1571885.32</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>241638049.99</v>
+        <v>370816188.32</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>10549860.01</v>
+        <v>15909916.02</v>
       </c>
       <c r="E50" s="20">
-        <v>206613.38</v>
+        <v>309836.09</v>
       </c>
       <c r="F50" s="20">
-        <v>14941717.14</v>
+        <v>22512791.4</v>
       </c>
       <c r="G50" s="20">
-        <v>83245.39</v>
+        <v>128660.83</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>25781435.92</v>
+        <v>38861204.34</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>4403861.52</v>
+        <v>6756100.77</v>
       </c>
       <c r="E51" s="20">
-        <v>350547.13</v>
+        <v>554819.04</v>
       </c>
       <c r="F51" s="20">
-        <v>8822185.52</v>
+        <v>13325704.68</v>
       </c>
       <c r="G51" s="20">
-        <v>36842.92</v>
+        <v>136192.33</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>13613437.09</v>
+        <v>20772816.82</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>14017192.71</v>
+        <v>21525936.79</v>
       </c>
       <c r="E52" s="20">
-        <v>390282.19</v>
+        <v>624452.56</v>
       </c>
       <c r="F52" s="20">
-        <v>12343989.22</v>
+        <v>19628070.18</v>
       </c>
       <c r="G52" s="20">
-        <v>452741.41</v>
+        <v>752046.24</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>27204205.53</v>
+        <v>42530505.77</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>158286060.35</v>
+        <v>241599483.06</v>
       </c>
       <c r="E53" s="15">
-        <v>3806909.41</v>
+        <v>6065897.91</v>
       </c>
       <c r="F53" s="15">
-        <v>144508599.66</v>
+        <v>222726483.01</v>
       </c>
       <c r="G53" s="15">
-        <v>1635492.56</v>
+        <v>2588784.72</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>308237128.53</v>
+        <v>472980715.25</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>14130966.86</v>
+        <v>22259998.93</v>
       </c>
       <c r="E54" s="20">
-        <v>164666.28</v>
+        <v>251467.87</v>
       </c>
       <c r="F54" s="20">
-        <v>8101085.13</v>
+        <v>13080760.17</v>
       </c>
       <c r="G54" s="20">
-        <v>263943.17</v>
+        <v>529250.07</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
         <v>5313.16</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>22665974.6</v>
+        <v>36126790.2</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>6925974.16</v>
+        <v>10547164.31</v>
       </c>
       <c r="E55" s="20">
-        <v>103123.17</v>
+        <v>178116.38</v>
       </c>
       <c r="F55" s="20">
-        <v>4386404.23</v>
+        <v>6620953.04</v>
       </c>
       <c r="G55" s="20">
-        <v>119359.36</v>
+        <v>161116.98</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
         <v>134.52</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>11534995.44</v>
+        <v>17507485.23</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>21056941.02</v>
+        <v>32807163.24</v>
       </c>
       <c r="E56" s="15">
-        <v>267789.45</v>
+        <v>429584.25</v>
       </c>
       <c r="F56" s="15">
-        <v>12487489.36</v>
+        <v>19701713.21</v>
       </c>
       <c r="G56" s="15">
-        <v>383302.53</v>
+        <v>690367.05</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
         <v>5447.68</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>34200970.04</v>
+        <v>53634275.43</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>30432719.32</v>
+        <v>45886088.13</v>
       </c>
       <c r="E57" s="20">
-        <v>918873.44</v>
+        <v>1619473.3</v>
       </c>
       <c r="F57" s="20">
-        <v>13626979.83</v>
+        <v>20670372.66</v>
       </c>
       <c r="G57" s="20">
-        <v>198523.61</v>
+        <v>536542.95</v>
       </c>
       <c r="H57" s="20">
-        <v>537477.04</v>
+        <v>786394.06</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>45714573.24</v>
+        <v>69498871.1</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>7618760.52</v>
+        <v>11845576.4</v>
       </c>
       <c r="E58" s="20">
-        <v>171761.77</v>
+        <v>321437.85</v>
       </c>
       <c r="F58" s="20">
-        <v>3247440.3</v>
+        <v>4981563.13</v>
       </c>
       <c r="G58" s="20">
-        <v>59517.47</v>
+        <v>88013.77</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>11097480.06</v>
+        <v>17236591.15</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>7711634.74</v>
+        <v>11767960</v>
       </c>
       <c r="E59" s="20">
-        <v>127918.65</v>
+        <v>193555.37</v>
       </c>
       <c r="F59" s="20">
-        <v>2600966.95</v>
+        <v>3883077.44</v>
       </c>
       <c r="G59" s="20">
-        <v>52116.45</v>
+        <v>85624.8</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
         <v>0</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>10492636.79</v>
+        <v>15930217.61</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>24738948.02</v>
+        <v>37736833.6</v>
       </c>
       <c r="E60" s="20">
-        <v>614360.52</v>
+        <v>899914</v>
       </c>
       <c r="F60" s="20">
-        <v>10760205.46</v>
+        <v>16329026.4</v>
       </c>
       <c r="G60" s="20">
-        <v>276150.16</v>
+        <v>325212.31</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>75</v>
+        <v>224.33</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>36389739.16</v>
+        <v>55291210.64</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>70502062.6</v>
+        <v>107236458.13</v>
       </c>
       <c r="E61" s="15">
-        <v>1832914.38</v>
+        <v>3034380.52</v>
       </c>
       <c r="F61" s="15">
-        <v>30235592.54</v>
+        <v>45864039.63</v>
       </c>
       <c r="G61" s="15">
-        <v>586307.69</v>
+        <v>1035393.83</v>
       </c>
       <c r="H61" s="15">
-        <v>537477.04</v>
+        <v>786394.06</v>
       </c>
       <c r="I61" s="15">
-        <v>75</v>
+        <v>224.33</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>103694429.25</v>
+        <v>157956890.5</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>2577574.64</v>
+        <v>3961518.59</v>
       </c>
       <c r="E62" s="20">
-        <v>189904.53</v>
+        <v>280692.5</v>
       </c>
       <c r="F62" s="20">
-        <v>4552553.94</v>
+        <v>6834821.4</v>
       </c>
       <c r="G62" s="20">
-        <v>39877.21</v>
+        <v>60667.91</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>7359910.32</v>
+        <v>11137700.4</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>2577574.64</v>
+        <v>3961518.59</v>
       </c>
       <c r="E63" s="15">
-        <v>189904.53</v>
+        <v>280692.5</v>
       </c>
       <c r="F63" s="15">
-        <v>4552553.94</v>
+        <v>6834821.4</v>
       </c>
       <c r="G63" s="15">
-        <v>39877.21</v>
+        <v>60667.91</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>7359910.32</v>
+        <v>11137700.4</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>112179298.5</v>
+        <v>172600249.53</v>
       </c>
       <c r="E64" s="20">
-        <v>1151496.16</v>
+        <v>1899186.32</v>
       </c>
       <c r="F64" s="20">
-        <v>141009693.22</v>
+        <v>215976573.71</v>
       </c>
       <c r="G64" s="20">
-        <v>2696135.75</v>
+        <v>4242152.43</v>
       </c>
       <c r="H64" s="20">
-        <v>85240.71</v>
+        <v>101824.75</v>
       </c>
       <c r="I64" s="20">
         <v>0</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>257121864.34</v>
+        <v>394819986.74</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>112179298.5</v>
+        <v>172600249.53</v>
       </c>
       <c r="E65" s="15">
-        <v>1151496.16</v>
+        <v>1899186.32</v>
       </c>
       <c r="F65" s="15">
-        <v>141009693.22</v>
+        <v>215976573.71</v>
       </c>
       <c r="G65" s="15">
-        <v>2696135.75</v>
+        <v>4242152.43</v>
       </c>
       <c r="H65" s="15">
-        <v>85240.71</v>
+        <v>101824.75</v>
       </c>
       <c r="I65" s="15">
         <v>0</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>257121864.34</v>
+        <v>394819986.74</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>38686634.77</v>
+        <v>60137566.88</v>
       </c>
       <c r="E66" s="20">
-        <v>577712.47</v>
+        <v>957227.43</v>
       </c>
       <c r="F66" s="20">
-        <v>26773064.35</v>
+        <v>40045760.55</v>
       </c>
       <c r="G66" s="20">
-        <v>218760.02</v>
+        <v>414834.63</v>
       </c>
       <c r="H66" s="20">
-        <v>191360.03</v>
+        <v>274947.93</v>
       </c>
       <c r="I66" s="20">
         <v>331.76</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>66447863.4</v>
+        <v>101830669.18</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>38686634.77</v>
+        <v>60137566.88</v>
       </c>
       <c r="E67" s="15">
-        <v>577712.47</v>
+        <v>957227.43</v>
       </c>
       <c r="F67" s="15">
-        <v>26773064.35</v>
+        <v>40045760.55</v>
       </c>
       <c r="G67" s="15">
-        <v>218760.02</v>
+        <v>414834.63</v>
       </c>
       <c r="H67" s="15">
-        <v>191360.03</v>
+        <v>274947.93</v>
       </c>
       <c r="I67" s="15">
         <v>331.76</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>66447863.4</v>
+        <v>101830669.18</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>17299896.22</v>
+        <v>26332332.63</v>
       </c>
       <c r="E68" s="20">
-        <v>278006.8</v>
+        <v>425444.93</v>
       </c>
       <c r="F68" s="20">
-        <v>11686243.9</v>
+        <v>17830670.9</v>
       </c>
       <c r="G68" s="20">
-        <v>70733.69</v>
+        <v>81509.73</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>29334880.61</v>
+        <v>44669958.19</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>17299896.22</v>
+        <v>26332332.63</v>
       </c>
       <c r="E69" s="15">
-        <v>278006.8</v>
+        <v>425444.93</v>
       </c>
       <c r="F69" s="15">
-        <v>11686243.9</v>
+        <v>17830670.9</v>
       </c>
       <c r="G69" s="15">
-        <v>70733.69</v>
+        <v>81509.73</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>29334880.61</v>
+        <v>44669958.19</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>22136913.83</v>
+        <v>33675699.42</v>
       </c>
       <c r="E70" s="20">
-        <v>384072.2</v>
+        <v>592034.56</v>
       </c>
       <c r="F70" s="20">
-        <v>24680634.33</v>
+        <v>37282581.96</v>
       </c>
       <c r="G70" s="20">
-        <v>248464.01</v>
+        <v>353394.88</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>56.24</v>
+        <v>124.24</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>47451036.91</v>
+        <v>71904731.36</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>6320537.11</v>
+        <v>9586573.35</v>
       </c>
       <c r="E71" s="20">
-        <v>179414.33</v>
+        <v>289423.84</v>
       </c>
       <c r="F71" s="20">
-        <v>9064971.1</v>
+        <v>13641647.04</v>
       </c>
       <c r="G71" s="20">
-        <v>109126.06</v>
+        <v>146386.31</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>15674048.6</v>
+        <v>23664030.54</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>48554038.5</v>
+        <v>73180105.67</v>
       </c>
       <c r="E72" s="20">
-        <v>1223521.49</v>
+        <v>1891179.74</v>
       </c>
       <c r="F72" s="20">
-        <v>42256500.1</v>
+        <v>64461943.17</v>
       </c>
       <c r="G72" s="20">
-        <v>526814.54</v>
+        <v>684137.9</v>
       </c>
       <c r="H72" s="20">
-        <v>20320.88</v>
+        <v>28458.49</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>92581195.51</v>
+        <v>140245824.97</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>77011489.44</v>
+        <v>116442378.44</v>
       </c>
       <c r="E73" s="15">
-        <v>1787008.02</v>
+        <v>2772638.14</v>
       </c>
       <c r="F73" s="15">
-        <v>76002105.53</v>
+        <v>115386172.17</v>
       </c>
       <c r="G73" s="15">
-        <v>884404.61</v>
+        <v>1183919.09</v>
       </c>
       <c r="H73" s="15">
-        <v>21217.18</v>
+        <v>29354.79</v>
       </c>
       <c r="I73" s="15">
-        <v>56.24</v>
+        <v>124.24</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>155706281.02</v>
+        <v>235814586.87</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>15104468.12</v>
+        <v>23350202.29</v>
       </c>
       <c r="E74" s="20">
-        <v>375749.35</v>
+        <v>583194.33</v>
       </c>
       <c r="F74" s="20">
-        <v>5802441.14</v>
+        <v>8825333.48</v>
       </c>
       <c r="G74" s="20">
-        <v>141951.8</v>
+        <v>236890.31</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>21424610.41</v>
+        <v>32995620.41</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>31385909.85</v>
+        <v>47969982.69</v>
       </c>
       <c r="E75" s="20">
-        <v>542273.12</v>
+        <v>882636.5</v>
       </c>
       <c r="F75" s="20">
-        <v>13917304.59</v>
+        <v>21026969.64</v>
       </c>
       <c r="G75" s="20">
-        <v>109739.72</v>
+        <v>167589.51</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>45960936.03</v>
+        <v>70052887.09</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>49881643.33</v>
+        <v>77164119.83</v>
       </c>
       <c r="E76" s="20">
-        <v>931522.04</v>
+        <v>1365301.18</v>
       </c>
       <c r="F76" s="20">
-        <v>19829448.82</v>
+        <v>29961481.14</v>
       </c>
       <c r="G76" s="20">
-        <v>160498.59</v>
+        <v>273005.39</v>
       </c>
       <c r="H76" s="20">
-        <v>0</v>
+        <v>28959.32</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>70804024.78</v>
+        <v>108793778.86</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>96372021.3</v>
+        <v>148484304.81</v>
       </c>
       <c r="E77" s="15">
-        <v>1849544.51</v>
+        <v>2831132.01</v>
       </c>
       <c r="F77" s="15">
-        <v>39549194.55</v>
+        <v>59813784.26</v>
       </c>
       <c r="G77" s="15">
-        <v>412190.11</v>
+        <v>677485.21</v>
       </c>
       <c r="H77" s="15">
-        <v>5708.75</v>
+        <v>34668.07</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>138189571.22</v>
+        <v>211842286.36</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>2253941.74</v>
+        <v>3434528.39</v>
       </c>
       <c r="E78" s="20">
-        <v>30890.16</v>
+        <v>47518.5</v>
       </c>
       <c r="F78" s="20">
-        <v>753511.43</v>
+        <v>1160899.09</v>
       </c>
       <c r="G78" s="20">
-        <v>14525.05</v>
+        <v>24626.38</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>3052868.38</v>
+        <v>4667572.36</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>2253941.74</v>
+        <v>3434528.39</v>
       </c>
       <c r="E79" s="15">
-        <v>30890.16</v>
+        <v>47518.5</v>
       </c>
       <c r="F79" s="15">
-        <v>753511.43</v>
+        <v>1160899.09</v>
       </c>
       <c r="G79" s="15">
-        <v>14525.05</v>
+        <v>24626.38</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>3052868.38</v>
+        <v>4667572.36</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>2691091.55</v>
+        <v>4095389.22</v>
       </c>
       <c r="E80" s="20">
-        <v>16731.4</v>
+        <v>23862.6</v>
       </c>
       <c r="F80" s="20">
-        <v>1040179.94</v>
+        <v>1588589.06</v>
       </c>
       <c r="G80" s="20">
-        <v>10178.73</v>
+        <v>14974.84</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>3758181.62</v>
+        <v>5722815.72</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>2691091.55</v>
+        <v>4095389.22</v>
       </c>
       <c r="E81" s="15">
-        <v>16731.4</v>
+        <v>23862.6</v>
       </c>
       <c r="F81" s="15">
-        <v>1040179.94</v>
+        <v>1588589.06</v>
       </c>
       <c r="G81" s="15">
-        <v>10178.73</v>
+        <v>14974.84</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>3758181.62</v>
+        <v>5722815.72</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
-        <v>0</v>
+        <v>26726.47</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
-        <v>0</v>
+        <v>26726.47</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>967257196.86</v>
+        <v>1478167187.35</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>19684388.44</v>
+        <v>31091088.07</v>
       </c>
       <c r="F83" s="26">
-        <v>758147060.27</v>
+        <v>1155504732.75</v>
       </c>
       <c r="G83" s="26">
-        <v>10568798.91</v>
+        <v>16956016.46</v>
       </c>
       <c r="H83" s="26">
-        <v>1535469.56</v>
+        <v>2319845.65</v>
       </c>
       <c r="I83" s="26">
-        <v>10562.11</v>
+        <v>13195.79</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>1757203476.15</v>
+        <v>2684052066.07</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -11779,2818 +12010,2818 @@
       <c r="N10" s="5" t="s">
         <v>113</v>
       </c>
       <c r="O10" s="6"/>
       <c r="P10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>114</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>116</v>
       </c>
       <c r="I11" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J11" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K11" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L11" s="37" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M11" s="37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N11" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P11" s="37" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Q11" s="38" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="37" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E12" s="37" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G12" s="37" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="I12" s="37" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J12" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K12" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L12" s="37" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M12" s="37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="N12" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P12" s="37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="Q12" s="38" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="13" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="37" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="G13" s="37" t="s">
-        <v>116</v>
+        <v>130</v>
       </c>
       <c r="I13" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J13" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K13" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L13" s="37" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M13" s="37" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="N13" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P13" s="37" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="Q13" s="38" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
     </row>
     <row r="14" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="37" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="E14" s="37" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="G14" s="37" t="s">
-        <v>116</v>
+        <v>136</v>
       </c>
       <c r="I14" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J14" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K14" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L14" s="37" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="M14" s="37" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="N14" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P14" s="37" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="Q14" s="38" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="37" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="E15" s="37" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="G15" s="37" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="I15" s="37" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="J15" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K15" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L15" s="37" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="M15" s="37" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="N15" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P15" s="37" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="Q15" s="38" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
     </row>
     <row r="16" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="37" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E16" s="37" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="G16" s="37" t="s">
-        <v>116</v>
+        <v>149</v>
       </c>
       <c r="I16" s="37" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="J16" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K16" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L16" s="37" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="M16" s="37" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="N16" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P16" s="37" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="Q16" s="38" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="37" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E17" s="37" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G17" s="37" t="s">
-        <v>116</v>
+        <v>156</v>
       </c>
       <c r="I17" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J17" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K17" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L17" s="37" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="M17" s="37" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="N17" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P17" s="37" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="Q17" s="38" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
     </row>
     <row r="18" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="E18" s="37" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="G18" s="37" t="s">
-        <v>116</v>
+        <v>162</v>
       </c>
       <c r="I18" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J18" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K18" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L18" s="37" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="M18" s="37" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="N18" s="37" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P18" s="37" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="Q18" s="38" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
     </row>
     <row r="19" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="39" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="E19" s="39" t="s">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="G19" s="39" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I19" s="39" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="J19" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K19" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L19" s="39" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="M19" s="39" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="N19" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P19" s="39" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="Q19" s="40" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
     </row>
     <row r="20" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="41" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="E20" s="41" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G20" s="41" t="s">
-        <v>116</v>
+        <v>175</v>
       </c>
       <c r="I20" s="41" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="J20" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K20" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L20" s="41" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="M20" s="41" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="N20" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P20" s="41" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="Q20" s="42" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
     </row>
     <row r="21" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="41" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="E21" s="41" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="G21" s="41" t="s">
-        <v>116</v>
+        <v>182</v>
       </c>
       <c r="I21" s="41" t="s">
-        <v>169</v>
+        <v>183</v>
       </c>
       <c r="J21" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K21" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L21" s="41" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="M21" s="41" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="N21" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P21" s="41" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="Q21" s="42" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
     </row>
     <row r="22" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="41" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="E22" s="41" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="G22" s="41" t="s">
-        <v>116</v>
+        <v>189</v>
       </c>
       <c r="I22" s="41" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="J22" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K22" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L22" s="41" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="M22" s="41" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="N22" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P22" s="41" t="s">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="Q22" s="42" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
     </row>
     <row r="23" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="39" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="E23" s="39" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="G23" s="39" t="s">
-        <v>116</v>
+        <v>196</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="J23" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K23" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L23" s="39" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="M23" s="39" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="N23" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P23" s="39" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="Q23" s="40" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="41" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="E24" s="41" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="G24" s="41" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
       <c r="I24" s="41" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="J24" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K24" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L24" s="41" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="M24" s="41" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="N24" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P24" s="41" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="Q24" s="42" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="39" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="E25" s="39" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
       <c r="I25" s="39" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="J25" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K25" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L25" s="39" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="M25" s="39" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="N25" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P25" s="39" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="Q25" s="40" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="E26" s="41" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="G26" s="41" t="s">
-        <v>116</v>
+        <v>210</v>
       </c>
       <c r="I26" s="41" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="J26" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K26" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="N26" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P26" s="41" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="Q26" s="42" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="E27" s="39" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="G27" s="39" t="s">
-        <v>116</v>
+        <v>210</v>
       </c>
       <c r="I27" s="39" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="J27" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K27" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="M27" s="39" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="N27" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P27" s="39" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="Q27" s="40" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="E28" s="41" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="G28" s="41" t="s">
-        <v>116</v>
+        <v>217</v>
       </c>
       <c r="I28" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J28" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K28" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L28" s="41" t="s">
-        <v>199</v>
+        <v>218</v>
       </c>
       <c r="M28" s="41" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="N28" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P28" s="41" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
       <c r="Q28" s="42" t="s">
-        <v>201</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
-        <v>202</v>
+        <v>221</v>
       </c>
       <c r="E29" s="41" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="G29" s="41" t="s">
-        <v>116</v>
+        <v>223</v>
       </c>
       <c r="I29" s="41" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="J29" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K29" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L29" s="41" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="M29" s="41" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
       <c r="N29" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P29" s="41" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
       <c r="Q29" s="42" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
-        <v>208</v>
+        <v>228</v>
       </c>
       <c r="E30" s="39" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>116</v>
+        <v>230</v>
       </c>
       <c r="I30" s="39" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="J30" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K30" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L30" s="39" t="s">
-        <v>210</v>
+        <v>231</v>
       </c>
       <c r="M30" s="39" t="s">
-        <v>211</v>
+        <v>232</v>
       </c>
       <c r="N30" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P30" s="39" t="s">
-        <v>211</v>
+        <v>232</v>
       </c>
       <c r="Q30" s="40" t="s">
-        <v>212</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
-        <v>116</v>
+        <v>234</v>
       </c>
       <c r="E31" s="41" t="s">
-        <v>213</v>
+        <v>235</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>116</v>
+        <v>236</v>
       </c>
       <c r="I31" s="41" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="J31" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K31" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L31" s="41" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="M31" s="41" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="N31" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P31" s="41" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="Q31" s="42" t="s">
-        <v>217</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
-        <v>116</v>
+        <v>234</v>
       </c>
       <c r="E32" s="39" t="s">
-        <v>213</v>
+        <v>235</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>116</v>
+        <v>236</v>
       </c>
       <c r="I32" s="39" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="J32" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K32" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L32" s="39" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="M32" s="39" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="N32" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P32" s="39" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="Q32" s="40" t="s">
-        <v>217</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="E33" s="41" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="G33" s="41" t="s">
-        <v>116</v>
+        <v>243</v>
       </c>
       <c r="I33" s="41" t="s">
-        <v>219</v>
+        <v>244</v>
       </c>
       <c r="J33" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K33" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L33" s="41" t="s">
-        <v>220</v>
+        <v>245</v>
       </c>
       <c r="M33" s="41" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="N33" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P33" s="41" t="s">
-        <v>221</v>
+        <v>246</v>
       </c>
       <c r="Q33" s="42" t="s">
-        <v>222</v>
+        <v>247</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
-        <v>223</v>
+        <v>248</v>
       </c>
       <c r="E34" s="41" t="s">
-        <v>224</v>
+        <v>249</v>
       </c>
       <c r="G34" s="41" t="s">
-        <v>116</v>
+        <v>250</v>
       </c>
       <c r="I34" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J34" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K34" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L34" s="41" t="s">
-        <v>225</v>
+        <v>251</v>
       </c>
       <c r="M34" s="41" t="s">
-        <v>226</v>
+        <v>252</v>
       </c>
       <c r="N34" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P34" s="41" t="s">
-        <v>226</v>
+        <v>252</v>
       </c>
       <c r="Q34" s="42" t="s">
-        <v>227</v>
+        <v>253</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
-        <v>228</v>
+        <v>254</v>
       </c>
       <c r="E35" s="41" t="s">
-        <v>229</v>
+        <v>255</v>
       </c>
       <c r="G35" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I35" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J35" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K35" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L35" s="41" t="s">
-        <v>230</v>
+        <v>256</v>
       </c>
       <c r="M35" s="41" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="N35" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P35" s="41" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="Q35" s="42" t="s">
-        <v>232</v>
+        <v>258</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
-        <v>116</v>
+        <v>259</v>
       </c>
       <c r="E36" s="41" t="s">
-        <v>233</v>
+        <v>260</v>
       </c>
       <c r="G36" s="41" t="s">
-        <v>116</v>
+        <v>261</v>
       </c>
       <c r="I36" s="41" t="s">
-        <v>116</v>
+        <v>262</v>
       </c>
       <c r="J36" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K36" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L36" s="41" t="s">
-        <v>233</v>
+        <v>263</v>
       </c>
       <c r="M36" s="41" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="N36" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P36" s="41" t="s">
-        <v>234</v>
+        <v>264</v>
       </c>
       <c r="Q36" s="42" t="s">
-        <v>235</v>
+        <v>265</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
-        <v>236</v>
+        <v>266</v>
       </c>
       <c r="E37" s="41" t="s">
-        <v>237</v>
+        <v>267</v>
       </c>
       <c r="G37" s="41" t="s">
-        <v>116</v>
+        <v>268</v>
       </c>
       <c r="I37" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J37" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K37" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L37" s="41" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="M37" s="41" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="N37" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P37" s="41" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="Q37" s="42" t="s">
-        <v>240</v>
+        <v>271</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
-        <v>241</v>
+        <v>272</v>
       </c>
       <c r="E38" s="39" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>116</v>
+        <v>274</v>
       </c>
       <c r="I38" s="39" t="s">
-        <v>219</v>
+        <v>275</v>
       </c>
       <c r="J38" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K38" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L38" s="39" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
       <c r="M38" s="39" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="N38" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P38" s="39" t="s">
-        <v>244</v>
+        <v>277</v>
       </c>
       <c r="Q38" s="40" t="s">
-        <v>245</v>
+        <v>278</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="G39" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I39" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J39" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K39" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="N39" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>249</v>
+        <v>282</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>250</v>
+        <v>283</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
-        <v>251</v>
+        <v>284</v>
       </c>
       <c r="E40" s="41" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>116</v>
+        <v>286</v>
       </c>
       <c r="I40" s="41" t="s">
-        <v>253</v>
+        <v>287</v>
       </c>
       <c r="J40" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K40" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L40" s="41" t="s">
-        <v>254</v>
+        <v>288</v>
       </c>
       <c r="M40" s="41" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="N40" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P40" s="41" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="Q40" s="42" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>257</v>
+        <v>291</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>258</v>
+        <v>292</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>116</v>
+        <v>293</v>
       </c>
       <c r="I41" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J41" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K41" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="N41" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>260</v>
+        <v>295</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>261</v>
+        <v>296</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
-        <v>262</v>
+        <v>297</v>
       </c>
       <c r="E42" s="41" t="s">
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="G42" s="41" t="s">
-        <v>116</v>
+        <v>299</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
       <c r="J42" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K42" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L42" s="41" t="s">
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="N42" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P42" s="41" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="Q42" s="42" t="s">
-        <v>267</v>
+        <v>303</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
-        <v>116</v>
+        <v>304</v>
       </c>
       <c r="E43" s="41" t="s">
-        <v>268</v>
+        <v>305</v>
       </c>
       <c r="G43" s="41" t="s">
-        <v>116</v>
+        <v>306</v>
       </c>
       <c r="I43" s="41" t="s">
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="J43" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K43" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L43" s="41" t="s">
-        <v>270</v>
+        <v>308</v>
       </c>
       <c r="M43" s="41" t="s">
-        <v>271</v>
+        <v>309</v>
       </c>
       <c r="N43" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P43" s="41" t="s">
-        <v>271</v>
+        <v>309</v>
       </c>
       <c r="Q43" s="42" t="s">
-        <v>272</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
-        <v>273</v>
+        <v>311</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>274</v>
+        <v>312</v>
       </c>
       <c r="G44" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I44" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J44" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K44" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L44" s="41" t="s">
-        <v>275</v>
+        <v>313</v>
       </c>
       <c r="M44" s="41" t="s">
-        <v>276</v>
+        <v>314</v>
       </c>
       <c r="N44" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P44" s="41" t="s">
-        <v>276</v>
+        <v>314</v>
       </c>
       <c r="Q44" s="42" t="s">
-        <v>277</v>
+        <v>315</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>278</v>
+        <v>316</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>279</v>
+        <v>317</v>
       </c>
       <c r="G45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>280</v>
+        <v>318</v>
       </c>
       <c r="J45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>281</v>
+        <v>319</v>
       </c>
       <c r="M45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P45" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>281</v>
+        <v>319</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>282</v>
+        <v>320</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>283</v>
+        <v>321</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>116</v>
+        <v>322</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>284</v>
+        <v>323</v>
       </c>
       <c r="J46" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K46" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="N46" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>287</v>
+        <v>326</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>288</v>
+        <v>327</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>289</v>
+        <v>328</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>116</v>
+        <v>329</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>290</v>
+        <v>330</v>
       </c>
       <c r="J47" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K47" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>291</v>
+        <v>331</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>292</v>
+        <v>332</v>
       </c>
       <c r="N47" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>292</v>
+        <v>332</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>293</v>
+        <v>333</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>294</v>
+        <v>334</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>295</v>
+        <v>335</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>116</v>
+        <v>336</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>296</v>
+        <v>337</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K48" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>297</v>
+        <v>338</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>298</v>
+        <v>339</v>
       </c>
       <c r="N48" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>298</v>
+        <v>339</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>299</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>300</v>
+        <v>341</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>301</v>
+        <v>342</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>116</v>
+        <v>343</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>302</v>
+        <v>344</v>
       </c>
       <c r="J49" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K49" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>303</v>
+        <v>345</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>304</v>
+        <v>346</v>
       </c>
       <c r="N49" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>304</v>
+        <v>346</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>305</v>
+        <v>347</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>306</v>
+        <v>348</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>307</v>
+        <v>349</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>116</v>
+        <v>350</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>308</v>
+        <v>351</v>
       </c>
       <c r="J50" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K50" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>309</v>
+        <v>352</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>310</v>
+        <v>353</v>
       </c>
       <c r="N50" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>310</v>
+        <v>353</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>311</v>
+        <v>354</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>312</v>
+        <v>355</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>313</v>
+        <v>356</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>116</v>
+        <v>357</v>
       </c>
       <c r="I51" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J51" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K51" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>314</v>
+        <v>358</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>315</v>
+        <v>359</v>
       </c>
       <c r="N51" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>315</v>
+        <v>359</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>316</v>
+        <v>360</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>116</v>
+        <v>361</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>317</v>
+        <v>362</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>116</v>
+        <v>363</v>
       </c>
       <c r="I52" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K52" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>317</v>
+        <v>364</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>318</v>
+        <v>365</v>
       </c>
       <c r="N52" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>318</v>
+        <v>365</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>319</v>
+        <v>366</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>320</v>
+        <v>367</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>321</v>
+        <v>368</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>116</v>
+        <v>369</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="J53" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K53" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="N53" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>116</v>
+        <v>376</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>328</v>
+        <v>377</v>
       </c>
       <c r="J54" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K54" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>329</v>
+        <v>378</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>330</v>
+        <v>379</v>
       </c>
       <c r="N54" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>330</v>
+        <v>379</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>331</v>
+        <v>380</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>332</v>
+        <v>381</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>333</v>
+        <v>382</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>116</v>
+        <v>383</v>
       </c>
       <c r="I55" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>334</v>
+        <v>384</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="N55" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>335</v>
+        <v>385</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>336</v>
+        <v>386</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>337</v>
+        <v>387</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>338</v>
+        <v>388</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>116</v>
+        <v>389</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>328</v>
+        <v>377</v>
       </c>
       <c r="J56" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K56" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>339</v>
+        <v>390</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>340</v>
+        <v>391</v>
       </c>
       <c r="N56" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>340</v>
+        <v>391</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>341</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>342</v>
+        <v>393</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>343</v>
+        <v>394</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>116</v>
+        <v>395</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="J57" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K57" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>345</v>
+        <v>397</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="N57" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>347</v>
+        <v>399</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>348</v>
+        <v>400</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>349</v>
+        <v>401</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="I58" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>350</v>
+        <v>403</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>351</v>
+        <v>404</v>
       </c>
       <c r="N58" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>351</v>
+        <v>404</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>352</v>
+        <v>405</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>116</v>
+        <v>406</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>353</v>
+        <v>407</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>116</v>
+        <v>408</v>
       </c>
       <c r="I59" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>353</v>
+        <v>409</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>354</v>
+        <v>410</v>
       </c>
       <c r="N59" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>354</v>
+        <v>410</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>355</v>
+        <v>411</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>356</v>
+        <v>412</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>357</v>
+        <v>413</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>116</v>
+        <v>414</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>358</v>
+        <v>415</v>
       </c>
       <c r="J60" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>359</v>
+        <v>416</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>360</v>
+        <v>417</v>
       </c>
       <c r="N60" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>360</v>
+        <v>417</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>361</v>
+        <v>418</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>362</v>
+        <v>419</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>363</v>
+        <v>420</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>116</v>
+        <v>421</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>364</v>
+        <v>422</v>
       </c>
       <c r="J61" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K61" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>365</v>
+        <v>423</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="N61" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>366</v>
+        <v>424</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>367</v>
+        <v>425</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>368</v>
+        <v>426</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>369</v>
+        <v>427</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>116</v>
+        <v>428</v>
       </c>
       <c r="I62" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>370</v>
+        <v>429</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>371</v>
+        <v>430</v>
       </c>
       <c r="N62" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>371</v>
+        <v>430</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>372</v>
+        <v>431</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>368</v>
+        <v>426</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>369</v>
+        <v>427</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>116</v>
+        <v>428</v>
       </c>
       <c r="I63" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>370</v>
+        <v>429</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>371</v>
+        <v>430</v>
       </c>
       <c r="N63" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>371</v>
+        <v>430</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>372</v>
+        <v>431</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>116</v>
+        <v>432</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>373</v>
+        <v>433</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>116</v>
+        <v>434</v>
       </c>
       <c r="I64" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>373</v>
+        <v>435</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
       <c r="N64" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>375</v>
+        <v>437</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>116</v>
+        <v>432</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>373</v>
+        <v>433</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>116</v>
+        <v>434</v>
       </c>
       <c r="I65" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>373</v>
+        <v>435</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
       <c r="N65" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>374</v>
+        <v>436</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>375</v>
+        <v>437</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>376</v>
+        <v>438</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>377</v>
+        <v>439</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>116</v>
+        <v>440</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>378</v>
+        <v>441</v>
       </c>
       <c r="J66" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>379</v>
+        <v>442</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>380</v>
+        <v>443</v>
       </c>
       <c r="N66" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>380</v>
+        <v>443</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>381</v>
+        <v>444</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>376</v>
+        <v>438</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>377</v>
+        <v>439</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>116</v>
+        <v>440</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>378</v>
+        <v>441</v>
       </c>
       <c r="J67" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>379</v>
+        <v>442</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>380</v>
+        <v>443</v>
       </c>
       <c r="N67" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>380</v>
+        <v>443</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>381</v>
+        <v>444</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>382</v>
+        <v>445</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>383</v>
+        <v>446</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>116</v>
+        <v>447</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>384</v>
+        <v>448</v>
       </c>
       <c r="J68" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="N68" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>387</v>
+        <v>451</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>382</v>
+        <v>445</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>383</v>
+        <v>446</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>116</v>
+        <v>447</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>384</v>
+        <v>448</v>
       </c>
       <c r="J69" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="N69" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>386</v>
+        <v>450</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>387</v>
+        <v>451</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>116</v>
+        <v>452</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>388</v>
+        <v>453</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>116</v>
+        <v>454</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="J70" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>390</v>
+        <v>456</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
       <c r="N70" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>392</v>
+        <v>458</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>393</v>
+        <v>459</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>394</v>
+        <v>460</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>116</v>
+        <v>461</v>
       </c>
       <c r="I71" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>395</v>
+        <v>462</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>396</v>
+        <v>463</v>
       </c>
       <c r="N71" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>396</v>
+        <v>463</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>397</v>
+        <v>464</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>398</v>
+        <v>465</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>399</v>
+        <v>466</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>116</v>
+        <v>467</v>
       </c>
       <c r="I72" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>400</v>
+        <v>468</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>401</v>
+        <v>469</v>
       </c>
       <c r="N72" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>401</v>
+        <v>469</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>402</v>
+        <v>470</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>403</v>
+        <v>471</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>404</v>
+        <v>472</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>116</v>
+        <v>473</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>389</v>
+        <v>455</v>
       </c>
       <c r="J73" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>405</v>
+        <v>474</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>406</v>
+        <v>475</v>
       </c>
       <c r="N73" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>406</v>
+        <v>475</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>407</v>
+        <v>476</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>408</v>
+        <v>477</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>409</v>
+        <v>478</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>116</v>
+        <v>479</v>
       </c>
       <c r="I74" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>410</v>
+        <v>480</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>411</v>
+        <v>481</v>
       </c>
       <c r="N74" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>411</v>
+        <v>481</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>412</v>
+        <v>482</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>413</v>
+        <v>483</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>414</v>
+        <v>484</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>116</v>
+        <v>485</v>
       </c>
       <c r="I75" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J75" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>415</v>
+        <v>486</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>416</v>
+        <v>487</v>
       </c>
       <c r="N75" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>416</v>
+        <v>487</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>417</v>
+        <v>488</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>116</v>
+        <v>489</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>418</v>
+        <v>490</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>116</v>
+        <v>491</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="J76" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>420</v>
+        <v>493</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="N76" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>421</v>
+        <v>494</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>422</v>
+        <v>495</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>423</v>
+        <v>496</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>424</v>
+        <v>497</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>116</v>
+        <v>498</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>419</v>
+        <v>492</v>
       </c>
       <c r="J77" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>425</v>
+        <v>499</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>426</v>
+        <v>500</v>
       </c>
       <c r="N77" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>426</v>
+        <v>500</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>116</v>
+        <v>502</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>428</v>
+        <v>503</v>
       </c>
       <c r="G78" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>429</v>
+        <v>504</v>
       </c>
       <c r="J78" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>430</v>
+        <v>505</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="N78" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>432</v>
+        <v>507</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>116</v>
+        <v>502</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>428</v>
+        <v>503</v>
       </c>
       <c r="G79" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>429</v>
+        <v>504</v>
       </c>
       <c r="J79" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>430</v>
+        <v>505</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="N79" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>431</v>
+        <v>506</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>432</v>
+        <v>507</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>433</v>
+        <v>508</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>434</v>
+        <v>509</v>
       </c>
       <c r="G80" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>435</v>
+        <v>510</v>
       </c>
       <c r="J80" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>436</v>
+        <v>511</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="N80" s="41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>438</v>
+        <v>513</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>433</v>
+        <v>508</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>434</v>
+        <v>509</v>
       </c>
       <c r="G81" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>435</v>
+        <v>510</v>
       </c>
       <c r="J81" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>436</v>
+        <v>511</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="N81" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>437</v>
+        <v>512</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>438</v>
+        <v>513</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>439</v>
+        <v>514</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>440</v>
+        <v>515</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>441</v>
+        <v>516</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>442</v>
+        <v>517</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>116</v>
+        <v>518</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>443</v>
+        <v>519</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>444</v>
+        <v>520</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>445</v>
+        <v>521</v>
       </c>
       <c r="N82" s="39" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>445</v>
+        <v>521</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>446</v>
+        <v>522</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>447</v>
+        <v>523</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>448</v>
+        <v>524</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>441</v>
+        <v>525</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>449</v>
+        <v>526</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>116</v>
+        <v>518</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>443</v>
+        <v>519</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>450</v>
+        <v>527</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>451</v>
+        <v>528</v>
       </c>
       <c r="N83" s="43" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>451</v>
+        <v>528</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>452</v>
+        <v>529</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>453</v>
+        <v>530</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -14902,2886 +15133,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>454</v>
+        <v>531</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>455</v>
+        <v>532</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>456</v>
+        <v>533</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>457</v>
+        <v>534</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>458</v>
+        <v>535</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>459</v>
+        <v>536</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>460</v>
+        <v>537</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>461</v>
+        <v>538</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>462</v>
+        <v>539</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>463</v>
+        <v>540</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>464</v>
+        <v>541</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>465</v>
+        <v>542</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>682.56</v>
+        <v>132227227.26</v>
       </c>
       <c r="E12" s="9">
-        <v>132.78</v>
+        <v>15606029.72</v>
       </c>
       <c r="F12" s="9">
-        <v>0</v>
+        <v>2849.36</v>
       </c>
       <c r="I12" s="9">
-        <v>0</v>
+        <v>371011.56</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>0</v>
+        <v>-285.96</v>
       </c>
       <c r="L12" s="9">
-        <v>0</v>
+        <v>1225242.42</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>0</v>
+        <v>12334577.41</v>
       </c>
       <c r="P12" s="9">
-        <v>0</v>
+        <v>5520381.91</v>
       </c>
       <c r="Q12" s="33">
-        <v>815.34</v>
+        <v>167287033.68</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>4135.78</v>
+        <v>195718699.98</v>
       </c>
       <c r="E13" s="9">
-        <v>219</v>
+        <v>17404934.03</v>
       </c>
       <c r="F13" s="9">
-        <v>0</v>
+        <v>52.86</v>
       </c>
       <c r="I13" s="9">
-        <v>0</v>
+        <v>3951475.45</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
-        <v>0</v>
+        <v>1907970.7</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>0</v>
+        <v>25263923.97</v>
       </c>
       <c r="P13" s="9">
-        <v>0</v>
+        <v>7856568.81</v>
       </c>
       <c r="Q13" s="33">
-        <v>4354.78</v>
+        <v>252103625.8</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>0</v>
+        <v>127609726.24</v>
       </c>
       <c r="E14" s="9">
-        <v>0</v>
+        <v>14491028.32</v>
       </c>
       <c r="F14" s="9">
-        <v>0</v>
+        <v>96.55</v>
       </c>
       <c r="I14" s="9">
-        <v>0</v>
+        <v>300.98</v>
       </c>
       <c r="J14" s="9">
-        <v>0</v>
+        <v>1152</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
-        <v>0</v>
+        <v>1315643.82</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>0</v>
+        <v>14571007.9</v>
       </c>
       <c r="P14" s="9">
-        <v>0</v>
+        <v>5212420.71</v>
       </c>
       <c r="Q14" s="33">
-        <v>0</v>
+        <v>163201376.52</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>7608.67</v>
+        <v>158139390.37</v>
       </c>
       <c r="E15" s="9">
-        <v>1348.02</v>
+        <v>17950860.38</v>
       </c>
       <c r="F15" s="9">
-        <v>0</v>
+        <v>-3366.36</v>
       </c>
       <c r="I15" s="9">
-        <v>0</v>
+        <v>87716.03</v>
       </c>
       <c r="J15" s="9">
-        <v>0</v>
+        <v>602.7</v>
       </c>
       <c r="K15" s="9">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="L15" s="9">
-        <v>0</v>
+        <v>1857517.79</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>0</v>
+        <v>17569526.93</v>
       </c>
       <c r="P15" s="9">
-        <v>0</v>
+        <v>6367723.76</v>
       </c>
       <c r="Q15" s="33">
-        <v>8956.69</v>
+        <v>201969971.76</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>692.36</v>
+        <v>90192219.34</v>
       </c>
       <c r="E16" s="9">
-        <v>199.96</v>
+        <v>7879064.72</v>
       </c>
       <c r="F16" s="9">
-        <v>0</v>
+        <v>2303.06</v>
       </c>
       <c r="I16" s="9">
-        <v>0</v>
+        <v>762052.45</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>0</v>
+        <v>178.5</v>
       </c>
       <c r="L16" s="9">
-        <v>0</v>
+        <v>978243.02</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>0</v>
+        <v>11285479.12</v>
       </c>
       <c r="P16" s="9">
-        <v>0</v>
+        <v>3765165.18</v>
       </c>
       <c r="Q16" s="33">
-        <v>892.32</v>
+        <v>114864705.39</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>1898.26</v>
+        <v>95550289.32</v>
       </c>
       <c r="E17" s="9">
-        <v>44.48</v>
+        <v>11079752.59</v>
       </c>
       <c r="F17" s="9">
-        <v>0</v>
+        <v>-180.45</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>0</v>
+        <v>1319.49</v>
       </c>
       <c r="K17" s="9">
-        <v>0</v>
+        <v>-59.84</v>
       </c>
       <c r="L17" s="9">
-        <v>0</v>
+        <v>1109136.52</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>0</v>
+        <v>10146363.23</v>
       </c>
       <c r="P17" s="9">
-        <v>0</v>
+        <v>3981244.17</v>
       </c>
       <c r="Q17" s="33">
-        <v>1942.74</v>
+        <v>121867865.03</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>4128.9</v>
+        <v>332481960.74</v>
       </c>
       <c r="E18" s="9">
-        <v>503.84</v>
+        <v>36088232.38</v>
       </c>
       <c r="F18" s="9">
-        <v>0</v>
+        <v>900.86</v>
       </c>
       <c r="I18" s="9">
-        <v>0</v>
+        <v>633271.77</v>
       </c>
       <c r="J18" s="9">
-        <v>0</v>
+        <v>482.98</v>
       </c>
       <c r="K18" s="9">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L18" s="9">
-        <v>0</v>
+        <v>2310254.23</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>0</v>
+        <v>34742294.45</v>
       </c>
       <c r="P18" s="9">
-        <v>0</v>
+        <v>13348224.49</v>
       </c>
       <c r="Q18" s="33">
-        <v>4632.74</v>
+        <v>419605622.9</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>3139.98</v>
+        <v>399280918.15</v>
       </c>
       <c r="E19" s="9">
-        <v>404.22</v>
+        <v>31524953.74</v>
       </c>
       <c r="F19" s="9">
-        <v>0</v>
+        <v>-55.9</v>
       </c>
       <c r="I19" s="9">
-        <v>0</v>
+        <v>269974.11</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>0</v>
+        <v>-104.79</v>
       </c>
       <c r="L19" s="9">
-        <v>0</v>
+        <v>3452147.97</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>0</v>
+        <v>37783086.82</v>
       </c>
       <c r="P19" s="9">
-        <v>0</v>
+        <v>15828209.15</v>
       </c>
       <c r="Q19" s="33">
-        <v>3544.2</v>
+        <v>488139129.25</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>22286.51</v>
+        <v>1531200431.4</v>
       </c>
       <c r="E20" s="15">
-        <v>2852.3</v>
+        <v>152024855.88</v>
       </c>
       <c r="F20" s="15">
-        <v>0</v>
+        <v>2599.98</v>
       </c>
       <c r="I20" s="15">
-        <v>0</v>
+        <v>6075802.35</v>
       </c>
       <c r="J20" s="15">
-        <v>0</v>
+        <v>3557.17</v>
       </c>
       <c r="K20" s="15">
-        <v>0</v>
+        <v>-270.93</v>
       </c>
       <c r="L20" s="15">
-        <v>0</v>
+        <v>14156156.47</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>0</v>
+        <v>163696259.83</v>
       </c>
       <c r="P20" s="15">
-        <v>0</v>
+        <v>61879938.18</v>
       </c>
       <c r="Q20" s="34">
-        <v>25138.81</v>
+        <v>1929039330.33</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>0</v>
+        <v>51322006.16</v>
       </c>
       <c r="E21" s="20">
-        <v>0</v>
+        <v>6352228.24</v>
       </c>
       <c r="F21" s="20">
-        <v>0</v>
+        <v>756.56</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>0</v>
+        <v>24154.29</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>0</v>
+        <v>3327538.61</v>
       </c>
       <c r="P21" s="20">
-        <v>0</v>
+        <v>1951128.35</v>
       </c>
       <c r="Q21" s="35">
-        <v>0</v>
+        <v>62977812.21</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>82.42</v>
+        <v>25951651.94</v>
       </c>
       <c r="E22" s="20">
-        <v>0</v>
+        <v>3420845.97</v>
       </c>
       <c r="F22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>0</v>
+        <v>20824.15</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>0</v>
+        <v>14994.76</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>0</v>
+        <v>1800620.67</v>
       </c>
       <c r="P22" s="20">
-        <v>0</v>
+        <v>1035929.25</v>
       </c>
       <c r="Q22" s="35">
-        <v>82.42</v>
+        <v>32244866.74</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>8273.11</v>
+        <v>250759815.65</v>
       </c>
       <c r="E23" s="20">
-        <v>2257.5</v>
+        <v>18742892.13</v>
       </c>
       <c r="F23" s="20">
-        <v>0</v>
+        <v>813.96</v>
       </c>
       <c r="I23" s="20">
-        <v>0</v>
+        <v>2729.94</v>
       </c>
       <c r="J23" s="20">
-        <v>0</v>
+        <v>666.76</v>
       </c>
       <c r="K23" s="20">
-        <v>0</v>
+        <v>133.51</v>
       </c>
       <c r="L23" s="20">
-        <v>0</v>
+        <v>98749.6</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>0</v>
+        <v>16170859.72</v>
       </c>
       <c r="P23" s="20">
-        <v>0</v>
+        <v>9228199.14</v>
       </c>
       <c r="Q23" s="35">
-        <v>10530.61</v>
+        <v>295004860.41</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>8355.53</v>
+        <v>328033473.75</v>
       </c>
       <c r="E24" s="15">
-        <v>2257.5</v>
+        <v>28515966.34</v>
       </c>
       <c r="F24" s="15">
-        <v>0</v>
+        <v>1570.52</v>
       </c>
       <c r="I24" s="15">
-        <v>0</v>
+        <v>2729.94</v>
       </c>
       <c r="J24" s="15">
-        <v>0</v>
+        <v>21490.91</v>
       </c>
       <c r="K24" s="15">
-        <v>0</v>
+        <v>133.51</v>
       </c>
       <c r="L24" s="15">
-        <v>0</v>
+        <v>137898.65</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>0</v>
+        <v>21299019</v>
       </c>
       <c r="P24" s="15">
-        <v>0</v>
+        <v>12215256.74</v>
       </c>
       <c r="Q24" s="34">
-        <v>10613.03</v>
+        <v>390227539.36</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>4817.34</v>
+        <v>207451019.28</v>
       </c>
       <c r="E25" s="20">
-        <v>798.84</v>
+        <v>20793336.06</v>
       </c>
       <c r="F25" s="20">
-        <v>0</v>
+        <v>-59.26</v>
       </c>
       <c r="I25" s="20">
-        <v>0</v>
+        <v>754891.41</v>
       </c>
       <c r="J25" s="20">
-        <v>0</v>
+        <v>3080516.88</v>
       </c>
       <c r="K25" s="20">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="L25" s="20">
-        <v>0</v>
+        <v>392451.51</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>0</v>
+        <v>17371805.76</v>
       </c>
       <c r="P25" s="20">
-        <v>0</v>
+        <v>8115226.26</v>
       </c>
       <c r="Q25" s="35">
-        <v>5616.18</v>
+        <v>257959188.6</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>4817.34</v>
+        <v>207451019.28</v>
       </c>
       <c r="E26" s="15">
-        <v>798.84</v>
+        <v>20793336.06</v>
       </c>
       <c r="F26" s="15">
-        <v>0</v>
+        <v>-59.26</v>
       </c>
       <c r="I26" s="15">
-        <v>0</v>
+        <v>754891.41</v>
       </c>
       <c r="J26" s="15">
-        <v>0</v>
+        <v>3080516.88</v>
       </c>
       <c r="K26" s="15">
-        <v>0</v>
+        <v>0.7</v>
       </c>
       <c r="L26" s="15">
-        <v>0</v>
+        <v>392451.51</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>0</v>
+        <v>17371805.76</v>
       </c>
       <c r="P26" s="15">
-        <v>0</v>
+        <v>8115226.26</v>
       </c>
       <c r="Q26" s="34">
-        <v>5616.18</v>
+        <v>257959188.6</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>2846.9</v>
+        <v>260984689.77</v>
       </c>
       <c r="E27" s="20">
-        <v>1073.34</v>
+        <v>27714365.69</v>
       </c>
       <c r="F27" s="20">
-        <v>0</v>
+        <v>198.68</v>
       </c>
       <c r="I27" s="20">
-        <v>0</v>
+        <v>858972.86</v>
       </c>
       <c r="J27" s="20">
-        <v>0</v>
+        <v>1712.94</v>
       </c>
       <c r="K27" s="20">
-        <v>0</v>
+        <v>-377.06</v>
       </c>
       <c r="L27" s="20">
-        <v>0</v>
+        <v>111167.11</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>0</v>
+        <v>45055075.65</v>
       </c>
       <c r="P27" s="20">
-        <v>0</v>
+        <v>11020026.37</v>
       </c>
       <c r="Q27" s="35">
-        <v>3920.24</v>
+        <v>345745832.01</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>2846.9</v>
+        <v>260984689.77</v>
       </c>
       <c r="E28" s="15">
-        <v>1073.34</v>
+        <v>27714365.69</v>
       </c>
       <c r="F28" s="15">
-        <v>0</v>
+        <v>198.68</v>
       </c>
       <c r="I28" s="15">
-        <v>0</v>
+        <v>858972.86</v>
       </c>
       <c r="J28" s="15">
-        <v>0</v>
+        <v>1712.94</v>
       </c>
       <c r="K28" s="15">
-        <v>0</v>
+        <v>-377.06</v>
       </c>
       <c r="L28" s="15">
-        <v>0</v>
+        <v>111167.11</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>0</v>
+        <v>45055075.65</v>
       </c>
       <c r="P28" s="15">
-        <v>0</v>
+        <v>11020026.37</v>
       </c>
       <c r="Q28" s="34">
-        <v>3920.24</v>
+        <v>345745832.01</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>1202.04</v>
+        <v>241623575.76</v>
       </c>
       <c r="E29" s="20">
-        <v>80.8</v>
+        <v>19272119.03</v>
       </c>
       <c r="F29" s="20">
-        <v>0</v>
+        <v>-2791.43</v>
       </c>
       <c r="I29" s="20">
-        <v>0</v>
+        <v>2168942.59</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>0</v>
+        <v>503.53</v>
       </c>
       <c r="L29" s="20">
-        <v>0</v>
+        <v>141463.71</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>0</v>
+        <v>18719908.85</v>
       </c>
       <c r="P29" s="20">
-        <v>0</v>
+        <v>8949825.38</v>
       </c>
       <c r="Q29" s="35">
-        <v>1282.84</v>
+        <v>290873547.42</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>1097.5</v>
+        <v>217723650.53</v>
       </c>
       <c r="E30" s="20">
-        <v>218.06</v>
+        <v>18383961.47</v>
       </c>
       <c r="F30" s="20">
-        <v>0</v>
+        <v>-16.44</v>
       </c>
       <c r="I30" s="20">
-        <v>0</v>
+        <v>773696.87</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
-        <v>0</v>
+        <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>0</v>
+        <v>77335.39</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>0</v>
+        <v>17248194.14</v>
       </c>
       <c r="P30" s="20">
-        <v>0</v>
+        <v>8069205.09</v>
       </c>
       <c r="Q30" s="35">
-        <v>1315.56</v>
+        <v>262276069.41</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>2299.54</v>
+        <v>459347226.29</v>
       </c>
       <c r="E31" s="15">
-        <v>298.86</v>
+        <v>37656080.5</v>
       </c>
       <c r="F31" s="15">
-        <v>0</v>
+        <v>-2807.87</v>
       </c>
       <c r="I31" s="15">
-        <v>0</v>
+        <v>2942639.46</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>0</v>
+        <v>545.89</v>
       </c>
       <c r="L31" s="15">
-        <v>0</v>
+        <v>218799.1</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>0</v>
+        <v>35968102.99</v>
       </c>
       <c r="P31" s="15">
-        <v>0</v>
+        <v>17019030.47</v>
       </c>
       <c r="Q31" s="34">
-        <v>2598.4</v>
+        <v>553149616.83</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>0</v>
+        <v>115692599.15</v>
       </c>
       <c r="E32" s="20">
-        <v>0</v>
+        <v>11781258.46</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>0</v>
+        <v>495332.56</v>
       </c>
       <c r="J32" s="20">
-        <v>0</v>
+        <v>930.84</v>
       </c>
       <c r="K32" s="20">
-        <v>0</v>
+        <v>-17.4</v>
       </c>
       <c r="L32" s="20">
-        <v>0</v>
+        <v>118685.89</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>0</v>
+        <v>9918965.43</v>
       </c>
       <c r="P32" s="20">
-        <v>0</v>
+        <v>4430014.62</v>
       </c>
       <c r="Q32" s="35">
-        <v>0</v>
+        <v>142437769.55</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>0</v>
+        <v>115692599.15</v>
       </c>
       <c r="E33" s="15">
-        <v>0</v>
+        <v>11781258.46</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>0</v>
+        <v>495332.56</v>
       </c>
       <c r="J33" s="15">
-        <v>0</v>
+        <v>930.84</v>
       </c>
       <c r="K33" s="15">
-        <v>0</v>
+        <v>-17.4</v>
       </c>
       <c r="L33" s="15">
-        <v>0</v>
+        <v>118685.89</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>0</v>
+        <v>9918965.43</v>
       </c>
       <c r="P33" s="15">
-        <v>0</v>
+        <v>4430014.62</v>
       </c>
       <c r="Q33" s="34">
-        <v>0</v>
+        <v>142437769.55</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>0</v>
+        <v>68470592.47</v>
       </c>
       <c r="E34" s="20">
-        <v>0</v>
+        <v>8059056.57</v>
       </c>
       <c r="F34" s="20">
-        <v>0</v>
+        <v>-431.39</v>
       </c>
       <c r="I34" s="20">
-        <v>0</v>
+        <v>844.08</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>0</v>
+        <v>-2.68</v>
       </c>
       <c r="L34" s="20">
-        <v>0</v>
+        <v>52111.8</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>0</v>
+        <v>6948330.67</v>
       </c>
       <c r="P34" s="20">
-        <v>0</v>
+        <v>2685326.33</v>
       </c>
       <c r="Q34" s="35">
-        <v>0</v>
+        <v>86215827.85</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>1049.26</v>
+        <v>82438299.99</v>
       </c>
       <c r="E35" s="20">
-        <v>434.98</v>
+        <v>9366871.39</v>
       </c>
       <c r="F35" s="20">
-        <v>0</v>
+        <v>497.82</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="L35" s="20">
-        <v>0</v>
+        <v>43896.4</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>0</v>
+        <v>7097300.14</v>
       </c>
       <c r="P35" s="20">
-        <v>0</v>
+        <v>3162353.7</v>
       </c>
       <c r="Q35" s="35">
-        <v>1484.24</v>
+        <v>102109219.64</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>659.76</v>
+        <v>31858907.33</v>
       </c>
       <c r="E36" s="20">
-        <v>46.7</v>
+        <v>4680997.48</v>
       </c>
       <c r="F36" s="20">
-        <v>0</v>
+        <v>-32.87</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>0</v>
+        <v>33511.7</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>0</v>
+        <v>3034987.85</v>
       </c>
       <c r="P36" s="20">
-        <v>0</v>
+        <v>1330413.15</v>
       </c>
       <c r="Q36" s="35">
-        <v>706.46</v>
+        <v>40938784.64</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>0</v>
+        <v>56429140.6</v>
       </c>
       <c r="E37" s="20">
-        <v>0</v>
+        <v>4396819.55</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="L37" s="20">
-        <v>0</v>
+        <v>45218.9</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>0</v>
+        <v>4779214.22</v>
       </c>
       <c r="P37" s="20">
-        <v>0</v>
+        <v>2076139.53</v>
       </c>
       <c r="Q37" s="35">
-        <v>0</v>
+        <v>67726532.8</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>54.66</v>
+        <v>127157458.9</v>
       </c>
       <c r="E38" s="20">
-        <v>103.76</v>
+        <v>13506693.96</v>
       </c>
       <c r="F38" s="20">
-        <v>0</v>
+        <v>-276.48</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>0</v>
+        <v>28.33</v>
       </c>
       <c r="L38" s="20">
-        <v>0</v>
+        <v>49094.22</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>0</v>
+        <v>11247577.63</v>
       </c>
       <c r="P38" s="20">
-        <v>0</v>
+        <v>4872414.93</v>
       </c>
       <c r="Q38" s="35">
-        <v>158.42</v>
+        <v>156832991.49</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>1763.68</v>
+        <v>366354399.29</v>
       </c>
       <c r="E39" s="15">
-        <v>585.44</v>
+        <v>40010438.95</v>
       </c>
       <c r="F39" s="15">
-        <v>0</v>
+        <v>-242.92</v>
       </c>
       <c r="I39" s="15">
-        <v>0</v>
+        <v>844.08</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>0</v>
+        <v>25.85</v>
       </c>
       <c r="L39" s="15">
-        <v>0</v>
+        <v>223833.02</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>0</v>
+        <v>33107410.51</v>
       </c>
       <c r="P39" s="15">
-        <v>0</v>
+        <v>14126647.64</v>
       </c>
       <c r="Q39" s="34">
-        <v>2349.12</v>
+        <v>453823356.42</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>1760.28</v>
+        <v>23425553.54</v>
       </c>
       <c r="E40" s="20">
-        <v>0</v>
+        <v>3652021.22</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>0</v>
+        <v>300.98</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>0</v>
+        <v>171051.17</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>0</v>
+        <v>2208663.38</v>
       </c>
       <c r="P40" s="20">
-        <v>0</v>
+        <v>939240.59</v>
       </c>
       <c r="Q40" s="35">
-        <v>1760.28</v>
+        <v>30396830.88</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>8632.09</v>
+        <v>83182009.91</v>
       </c>
       <c r="E41" s="20">
-        <v>0</v>
+        <v>7565661.94</v>
       </c>
       <c r="F41" s="20">
-        <v>0</v>
+        <v>-6.71</v>
       </c>
       <c r="I41" s="20">
-        <v>0</v>
+        <v>300.98</v>
       </c>
       <c r="J41" s="20">
-        <v>0</v>
+        <v>4098.34</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>0</v>
+        <v>370908.75</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>0</v>
+        <v>5605802.15</v>
       </c>
       <c r="P41" s="20">
-        <v>0</v>
+        <v>3082035.3</v>
       </c>
       <c r="Q41" s="35">
-        <v>8632.09</v>
+        <v>99810810.66</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>5562.6</v>
+        <v>77238800.85</v>
       </c>
       <c r="E42" s="20">
-        <v>1762.84</v>
+        <v>9849026.49</v>
       </c>
       <c r="F42" s="20">
-        <v>0</v>
+        <v>-59.11</v>
       </c>
       <c r="I42" s="20">
-        <v>0</v>
+        <v>2208.97</v>
       </c>
       <c r="J42" s="20">
-        <v>0</v>
+        <v>250570.76</v>
       </c>
       <c r="K42" s="20">
-        <v>0</v>
+        <v>-72.52</v>
       </c>
       <c r="L42" s="20">
-        <v>0</v>
+        <v>562833.64</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>0</v>
+        <v>7024820.04</v>
       </c>
       <c r="P42" s="20">
-        <v>0</v>
+        <v>3017674.86</v>
       </c>
       <c r="Q42" s="35">
-        <v>7325.44</v>
+        <v>97945803.98</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>558.58</v>
+        <v>32148620.63</v>
       </c>
       <c r="E43" s="20">
-        <v>1003.14</v>
+        <v>3438970.06</v>
       </c>
       <c r="F43" s="20">
-        <v>0</v>
+        <v>-174.49</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>0</v>
+        <v>64864.43</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>0</v>
+        <v>169314.51</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>0</v>
+        <v>2301597.17</v>
       </c>
       <c r="P43" s="20">
-        <v>0</v>
+        <v>1197210.1</v>
       </c>
       <c r="Q43" s="35">
-        <v>1561.72</v>
+        <v>39320402.41</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>0</v>
+        <v>58598645.39</v>
       </c>
       <c r="E44" s="20">
-        <v>0</v>
+        <v>6849803.39</v>
       </c>
       <c r="F44" s="20">
-        <v>0</v>
+        <v>-70.74</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>0</v>
+        <v>401315.8</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>0</v>
+        <v>4634608.27</v>
       </c>
       <c r="P44" s="20">
-        <v>0</v>
+        <v>2236699.39</v>
       </c>
       <c r="Q44" s="35">
-        <v>0</v>
+        <v>72721001.5</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>1266.78</v>
+        <v>29147730.14</v>
       </c>
       <c r="E45" s="20">
-        <v>0</v>
+        <v>3876963.65</v>
       </c>
       <c r="F45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>0</v>
+        <v>367.43</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>0</v>
+        <v>157080.38</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>0</v>
+        <v>2011628.67</v>
       </c>
       <c r="P45" s="20">
-        <v>0</v>
+        <v>1124053.48</v>
       </c>
       <c r="Q45" s="35">
-        <v>1266.78</v>
+        <v>36317823.75</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>1073.4</v>
+        <v>19221974.75</v>
       </c>
       <c r="E46" s="20">
-        <v>0</v>
+        <v>2169361.71</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>0</v>
+        <v>117790.48</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>0</v>
+        <v>1148450.26</v>
       </c>
       <c r="P46" s="20">
-        <v>0</v>
+        <v>746202.33</v>
       </c>
       <c r="Q46" s="35">
-        <v>1073.4</v>
+        <v>23403779.53</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>7903.54</v>
+        <v>121670166.87</v>
       </c>
       <c r="E47" s="20">
-        <v>1310.25</v>
+        <v>9795375.69</v>
       </c>
       <c r="F47" s="20">
-        <v>0</v>
+        <v>-65.75</v>
       </c>
       <c r="I47" s="20">
-        <v>0</v>
+        <v>1119.96</v>
       </c>
       <c r="J47" s="20">
-        <v>0</v>
+        <v>650</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>0</v>
+        <v>632591.68</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>0</v>
+        <v>7514125.75</v>
       </c>
       <c r="P47" s="20">
-        <v>0</v>
+        <v>4441052.11</v>
       </c>
       <c r="Q47" s="35">
-        <v>9213.79</v>
+        <v>144055016.31</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>1933.04</v>
+        <v>24758506.72</v>
       </c>
       <c r="E48" s="20">
-        <v>109.62</v>
+        <v>3941376.64</v>
       </c>
       <c r="F48" s="20">
-        <v>0</v>
+        <v>387.34</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>0</v>
+        <v>717.7</v>
       </c>
       <c r="K48" s="20">
         <v>0</v>
       </c>
       <c r="L48" s="20">
-        <v>0</v>
+        <v>187269.14</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>0</v>
+        <v>2394147.14</v>
       </c>
       <c r="P48" s="20">
-        <v>0</v>
+        <v>994871.08</v>
       </c>
       <c r="Q48" s="35">
-        <v>2042.66</v>
+        <v>32277275.76</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>28690.31</v>
+        <v>469392008.8</v>
       </c>
       <c r="E49" s="15">
-        <v>4185.85</v>
+        <v>51138560.79</v>
       </c>
       <c r="F49" s="15">
-        <v>0</v>
+        <v>10.54</v>
       </c>
       <c r="I49" s="15">
-        <v>0</v>
+        <v>4298.32</v>
       </c>
       <c r="J49" s="15">
-        <v>0</v>
+        <v>320901.23</v>
       </c>
       <c r="K49" s="15">
-        <v>0</v>
+        <v>-72.52</v>
       </c>
       <c r="L49" s="15">
-        <v>0</v>
+        <v>2770155.55</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>0</v>
+        <v>34843842.83</v>
       </c>
       <c r="P49" s="15">
-        <v>0</v>
+        <v>17779039.24</v>
       </c>
       <c r="Q49" s="34">
-        <v>32876.16</v>
+        <v>576248744.78</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>-54594.06</v>
+        <v>1745993200.63</v>
       </c>
       <c r="E50" s="20">
-        <v>2463.76</v>
+        <v>119857259.7</v>
       </c>
       <c r="F50" s="20">
-        <v>0</v>
+        <v>0.25</v>
       </c>
       <c r="I50" s="20">
-        <v>0</v>
+        <v>3259827.79</v>
       </c>
       <c r="J50" s="20">
-        <v>0</v>
+        <v>5301.62</v>
       </c>
       <c r="K50" s="20">
-        <v>0</v>
+        <v>875.02</v>
       </c>
       <c r="L50" s="20">
-        <v>0</v>
+        <v>840405.53</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>0</v>
+        <v>102811104.31</v>
       </c>
       <c r="P50" s="20">
-        <v>0</v>
+        <v>71122800.95</v>
       </c>
       <c r="Q50" s="35">
-        <v>-52130.3</v>
+        <v>2043890775.8</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>58.09</v>
+        <v>179923310.73</v>
       </c>
       <c r="E51" s="20">
-        <v>94.5</v>
+        <v>18249846.17</v>
       </c>
       <c r="F51" s="20">
-        <v>0</v>
+        <v>-527.86</v>
       </c>
       <c r="I51" s="20">
-        <v>0</v>
+        <v>367967.86</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="L51" s="20">
-        <v>0</v>
+        <v>76597.82</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>0</v>
+        <v>15982039.07</v>
       </c>
       <c r="P51" s="20">
-        <v>0</v>
+        <v>6915539</v>
       </c>
       <c r="Q51" s="35">
-        <v>152.59</v>
+        <v>221514775.43</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>570.98</v>
+        <v>102861244.19</v>
       </c>
       <c r="E52" s="20">
-        <v>46.7</v>
+        <v>10331618.18</v>
       </c>
       <c r="F52" s="20">
-        <v>0</v>
+        <v>-93.51</v>
       </c>
       <c r="I52" s="20">
-        <v>0</v>
+        <v>-1095.14</v>
       </c>
       <c r="J52" s="20">
-        <v>0</v>
+        <v>3824.8</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>0</v>
+        <v>59357.38</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>0</v>
+        <v>6533079.83</v>
       </c>
       <c r="P52" s="20">
-        <v>0</v>
+        <v>3860740.01</v>
       </c>
       <c r="Q52" s="35">
-        <v>617.68</v>
+        <v>123648675.74</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>0</v>
+        <v>182265983.5</v>
       </c>
       <c r="E53" s="20">
-        <v>0</v>
+        <v>15099866.69</v>
       </c>
       <c r="F53" s="20">
-        <v>0</v>
+        <v>239.94</v>
       </c>
       <c r="I53" s="20">
-        <v>0</v>
+        <v>1062541.95</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>0</v>
+        <v>95113.85</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>0</v>
+        <v>16739676.41</v>
       </c>
       <c r="P53" s="20">
-        <v>0</v>
+        <v>6947774.64</v>
       </c>
       <c r="Q53" s="35">
-        <v>0</v>
+        <v>222211196.98</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>-53964.99</v>
+        <v>2211043739.05</v>
       </c>
       <c r="E54" s="15">
-        <v>2604.96</v>
+        <v>163538590.74</v>
       </c>
       <c r="F54" s="15">
-        <v>0</v>
+        <v>-381.18</v>
       </c>
       <c r="I54" s="15">
-        <v>0</v>
+        <v>4689242.46</v>
       </c>
       <c r="J54" s="15">
-        <v>0</v>
+        <v>9126.42</v>
       </c>
       <c r="K54" s="15">
-        <v>0</v>
+        <v>877.66</v>
       </c>
       <c r="L54" s="15">
-        <v>0</v>
+        <v>1071474.58</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>0</v>
+        <v>142065899.62</v>
       </c>
       <c r="P54" s="15">
-        <v>0</v>
+        <v>88846854.6</v>
       </c>
       <c r="Q54" s="34">
-        <v>-51360.03</v>
+        <v>2611265423.95</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>509.96</v>
+        <v>102990293.36</v>
       </c>
       <c r="E55" s="20">
-        <v>117.1</v>
+        <v>12305873.28</v>
       </c>
       <c r="F55" s="20">
-        <v>0</v>
+        <v>-582.34</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>0</v>
+        <v>2275.85</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="L55" s="20">
-        <v>0</v>
+        <v>729535.71</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>0</v>
+        <v>12850721.01</v>
       </c>
       <c r="P55" s="20">
-        <v>0</v>
+        <v>4195144.62</v>
       </c>
       <c r="Q55" s="35">
-        <v>627.06</v>
+        <v>133073261.49</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>2360.15</v>
+        <v>60350297.3</v>
       </c>
       <c r="E56" s="20">
-        <v>0</v>
+        <v>7698637.02</v>
       </c>
       <c r="F56" s="20">
-        <v>0</v>
+        <v>-1600.45</v>
       </c>
       <c r="I56" s="20">
-        <v>0</v>
+        <v>367.43</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>0</v>
+        <v>458767.54</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>0</v>
+        <v>7496742.52</v>
       </c>
       <c r="P56" s="20">
-        <v>0</v>
+        <v>2470939.93</v>
       </c>
       <c r="Q56" s="35">
-        <v>2360.15</v>
+        <v>78474151.29</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>2870.11</v>
+        <v>163340590.66</v>
       </c>
       <c r="E57" s="15">
-        <v>117.1</v>
+        <v>20004510.3</v>
       </c>
       <c r="F57" s="15">
-        <v>0</v>
+        <v>-2182.79</v>
       </c>
       <c r="I57" s="15">
-        <v>0</v>
+        <v>367.43</v>
       </c>
       <c r="J57" s="15">
-        <v>0</v>
+        <v>2275.85</v>
       </c>
       <c r="K57" s="15">
         <v>0</v>
       </c>
       <c r="L57" s="15">
-        <v>0</v>
+        <v>1188303.25</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>0</v>
+        <v>20347463.53</v>
       </c>
       <c r="P57" s="15">
-        <v>0</v>
+        <v>6666084.55</v>
       </c>
       <c r="Q57" s="34">
-        <v>2987.21</v>
+        <v>211547412.78</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>4574.28</v>
+        <v>245630854.13</v>
       </c>
       <c r="E58" s="20">
-        <v>-8926.06</v>
+        <v>24986348.24</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>0</v>
+        <v>2510249.61</v>
       </c>
       <c r="J58" s="20">
-        <v>0</v>
+        <v>11376.27</v>
       </c>
       <c r="K58" s="20">
-        <v>0</v>
+        <v>42.31</v>
       </c>
       <c r="L58" s="20">
-        <v>0</v>
+        <v>1708791.11</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>0</v>
+        <v>16719972.12</v>
       </c>
       <c r="P58" s="20">
-        <v>0</v>
+        <v>9523078.86</v>
       </c>
       <c r="Q58" s="35">
-        <v>-4351.78</v>
+        <v>301090712.65</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>199.74</v>
+        <v>54354985.34</v>
       </c>
       <c r="E59" s="20">
-        <v>0</v>
+        <v>8633827.89</v>
       </c>
       <c r="F59" s="20">
-        <v>0</v>
+        <v>-84.22</v>
       </c>
       <c r="I59" s="20">
-        <v>0</v>
+        <v>677436.7</v>
       </c>
       <c r="J59" s="20">
-        <v>0</v>
+        <v>492.52</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>0</v>
+        <v>401422.74</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>0</v>
+        <v>4104806.19</v>
       </c>
       <c r="P59" s="20">
-        <v>0</v>
+        <v>2189509.45</v>
       </c>
       <c r="Q59" s="35">
-        <v>199.74</v>
+        <v>70362396.61</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>0</v>
+        <v>49895540.22</v>
       </c>
       <c r="E60" s="20">
-        <v>0</v>
+        <v>6462759.54</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>0</v>
+        <v>2947.6</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="L60" s="20">
-        <v>0</v>
+        <v>364587.53</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>0</v>
+        <v>4074120.82</v>
       </c>
       <c r="P60" s="20">
-        <v>0</v>
+        <v>1897402.4</v>
       </c>
       <c r="Q60" s="35">
-        <v>0</v>
+        <v>62697358.11</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>2718.16</v>
+        <v>179018733.35</v>
       </c>
       <c r="E61" s="20">
-        <v>515.39</v>
+        <v>19917747.47</v>
       </c>
       <c r="F61" s="20">
-        <v>0</v>
+        <v>35.98</v>
       </c>
       <c r="I61" s="20">
-        <v>0</v>
+        <v>4916560.97</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>0</v>
+        <v>201.25</v>
       </c>
       <c r="L61" s="20">
-        <v>0</v>
+        <v>1231919.67</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>0</v>
+        <v>15839650.78</v>
       </c>
       <c r="P61" s="20">
-        <v>0</v>
+        <v>7115514.24</v>
       </c>
       <c r="Q61" s="35">
-        <v>3233.55</v>
+        <v>228040363.71</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>7492.18</v>
+        <v>528900113.04</v>
       </c>
       <c r="E62" s="15">
-        <v>-8410.67</v>
+        <v>60000683.14</v>
       </c>
       <c r="F62" s="15">
-        <v>0</v>
+        <v>-48.24</v>
       </c>
       <c r="I62" s="15">
-        <v>0</v>
+        <v>8104247.28</v>
       </c>
       <c r="J62" s="15">
-        <v>0</v>
+        <v>14816.39</v>
       </c>
       <c r="K62" s="15">
-        <v>0</v>
+        <v>243.56</v>
       </c>
       <c r="L62" s="15">
-        <v>0</v>
+        <v>3706721.05</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>0</v>
+        <v>40738549.91</v>
       </c>
       <c r="P62" s="15">
-        <v>0</v>
+        <v>20725504.95</v>
       </c>
       <c r="Q62" s="34">
-        <v>-918.49</v>
+        <v>662190831.08</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>1666.8</v>
+        <v>72538997.65</v>
       </c>
       <c r="E63" s="20">
-        <v>4994.1</v>
+        <v>6978801.76</v>
       </c>
       <c r="F63" s="20">
-        <v>0</v>
+        <v>227.27</v>
       </c>
       <c r="I63" s="20">
-        <v>0</v>
+        <v>895.37</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>0</v>
       </c>
       <c r="L63" s="20">
-        <v>0</v>
+        <v>52864.91</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>0</v>
+        <v>4989824.37</v>
       </c>
       <c r="P63" s="20">
-        <v>0</v>
+        <v>2731077.7</v>
       </c>
       <c r="Q63" s="35">
-        <v>6660.9</v>
+        <v>87292689.03</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>1666.8</v>
+        <v>72538997.65</v>
       </c>
       <c r="E64" s="15">
-        <v>4994.1</v>
+        <v>6978801.76</v>
       </c>
       <c r="F64" s="15">
-        <v>0</v>
+        <v>227.27</v>
       </c>
       <c r="I64" s="15">
-        <v>0</v>
+        <v>895.37</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>0</v>
       </c>
       <c r="L64" s="15">
-        <v>0</v>
+        <v>52864.91</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>0</v>
+        <v>4989824.37</v>
       </c>
       <c r="P64" s="15">
-        <v>0</v>
+        <v>2731077.7</v>
       </c>
       <c r="Q64" s="34">
-        <v>6660.9</v>
+        <v>87292689.03</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>0</v>
+        <v>2396831393.88</v>
       </c>
       <c r="E65" s="20">
-        <v>0</v>
+        <v>123114643.73</v>
       </c>
       <c r="F65" s="20">
-        <v>0</v>
+        <v>-42.65</v>
       </c>
       <c r="I65" s="20">
-        <v>0</v>
+        <v>1771171.83</v>
       </c>
       <c r="J65" s="20">
-        <v>0</v>
+        <v>12806.31</v>
       </c>
       <c r="K65" s="20">
-        <v>0</v>
+        <v>1763.46</v>
       </c>
       <c r="L65" s="20">
-        <v>0</v>
+        <v>6038565.56</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>0</v>
+        <v>120102894.41</v>
       </c>
       <c r="P65" s="20">
-        <v>0</v>
+        <v>104339505.23</v>
       </c>
       <c r="Q65" s="35">
-        <v>0</v>
+        <v>2752212701.76</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>0</v>
+        <v>2396831393.88</v>
       </c>
       <c r="E66" s="15">
-        <v>0</v>
+        <v>123114643.73</v>
       </c>
       <c r="F66" s="15">
-        <v>0</v>
+        <v>-42.65</v>
       </c>
       <c r="I66" s="15">
-        <v>0</v>
+        <v>1771171.83</v>
       </c>
       <c r="J66" s="15">
-        <v>0</v>
+        <v>12806.31</v>
       </c>
       <c r="K66" s="15">
-        <v>0</v>
+        <v>1763.46</v>
       </c>
       <c r="L66" s="15">
-        <v>0</v>
+        <v>6038565.56</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>0</v>
+        <v>120102894.41</v>
       </c>
       <c r="P66" s="15">
-        <v>0</v>
+        <v>104339505.23</v>
       </c>
       <c r="Q66" s="34">
-        <v>0</v>
+        <v>2752212701.76</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>12358.75</v>
+        <v>303592224.42</v>
       </c>
       <c r="E67" s="20">
-        <v>187.9</v>
+        <v>28946712.96</v>
       </c>
       <c r="F67" s="20">
-        <v>0</v>
+        <v>952.77</v>
       </c>
       <c r="I67" s="20">
-        <v>0</v>
+        <v>596231.72</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="L67" s="20">
-        <v>0</v>
+        <v>122206.15</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>0</v>
+        <v>25621728.07</v>
       </c>
       <c r="P67" s="20">
-        <v>0</v>
+        <v>11918375.59</v>
       </c>
       <c r="Q67" s="35">
-        <v>12546.65</v>
+        <v>370798439.37</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>12358.75</v>
+        <v>303592224.42</v>
       </c>
       <c r="E68" s="15">
-        <v>187.9</v>
+        <v>28946712.96</v>
       </c>
       <c r="F68" s="15">
-        <v>0</v>
+        <v>952.77</v>
       </c>
       <c r="I68" s="15">
-        <v>0</v>
+        <v>596231.72</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="L68" s="15">
-        <v>0</v>
+        <v>122206.15</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>0</v>
+        <v>25621728.07</v>
       </c>
       <c r="P68" s="15">
-        <v>0</v>
+        <v>11918375.59</v>
       </c>
       <c r="Q68" s="34">
-        <v>12546.65</v>
+        <v>370798439.37</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>12471.67</v>
+        <v>192049100.08</v>
       </c>
       <c r="E69" s="20">
-        <v>2200.25</v>
+        <v>15266102.36</v>
       </c>
       <c r="F69" s="20">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="I69" s="20">
-        <v>0</v>
+        <v>4985.98</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
         <v>0</v>
       </c>
       <c r="L69" s="20">
-        <v>0</v>
+        <v>184031.84</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>0</v>
+        <v>11353078.22</v>
       </c>
       <c r="P69" s="20">
-        <v>0</v>
+        <v>7141455.27</v>
       </c>
       <c r="Q69" s="35">
-        <v>14671.92</v>
+        <v>225998755.6</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>12471.67</v>
+        <v>192049100.08</v>
       </c>
       <c r="E70" s="15">
-        <v>2200.25</v>
+        <v>15266102.36</v>
       </c>
       <c r="F70" s="15">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="I70" s="15">
-        <v>0</v>
+        <v>4985.98</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
         <v>0</v>
       </c>
       <c r="L70" s="15">
-        <v>0</v>
+        <v>184031.84</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>0</v>
+        <v>11353078.22</v>
       </c>
       <c r="P70" s="15">
-        <v>0</v>
+        <v>7141455.27</v>
       </c>
       <c r="Q70" s="34">
-        <v>14671.92</v>
+        <v>225998755.6</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>0</v>
+        <v>335876975.85</v>
       </c>
       <c r="E71" s="20">
-        <v>0</v>
+        <v>39053852.35</v>
       </c>
       <c r="F71" s="20">
-        <v>0</v>
+        <v>-224.26</v>
       </c>
       <c r="I71" s="20">
-        <v>0</v>
+        <v>1184262.97</v>
       </c>
       <c r="J71" s="20">
-        <v>0</v>
+        <v>2299.79</v>
       </c>
       <c r="K71" s="20">
-        <v>0</v>
+        <v>61.41</v>
       </c>
       <c r="L71" s="20">
-        <v>0</v>
+        <v>205298.24</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>0</v>
+        <v>32710624.78</v>
       </c>
       <c r="P71" s="20">
-        <v>0</v>
+        <v>13121140.87</v>
       </c>
       <c r="Q71" s="35">
-        <v>0</v>
+        <v>422154292</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>2158.36</v>
+        <v>130904018.09</v>
       </c>
       <c r="E72" s="20">
-        <v>2259.54</v>
+        <v>12716290.58</v>
       </c>
       <c r="F72" s="20">
-        <v>0</v>
+        <v>-87.49</v>
       </c>
       <c r="I72" s="20">
-        <v>0</v>
+        <v>612257.31</v>
       </c>
       <c r="J72" s="20">
-        <v>784.74</v>
+        <v>1177.11</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>0</v>
+        <v>69685.86</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>0</v>
+        <v>10816350.36</v>
       </c>
       <c r="P72" s="20">
-        <v>0</v>
+        <v>5177990.42</v>
       </c>
       <c r="Q72" s="35">
-        <v>5202.64</v>
+        <v>160297682.24</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>10000.02</v>
+        <v>608640852.14</v>
       </c>
       <c r="E73" s="20">
-        <v>1056.12</v>
+        <v>53821968.26</v>
       </c>
       <c r="F73" s="20">
-        <v>0</v>
+        <v>-384</v>
       </c>
       <c r="I73" s="20">
-        <v>0</v>
+        <v>3879749.4</v>
       </c>
       <c r="J73" s="20">
-        <v>0</v>
+        <v>11506.32</v>
       </c>
       <c r="K73" s="20">
-        <v>0</v>
+        <v>11.14</v>
       </c>
       <c r="L73" s="20">
-        <v>0</v>
+        <v>377573.17</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>0</v>
+        <v>47066601.43</v>
       </c>
       <c r="P73" s="20">
-        <v>0</v>
+        <v>23366385.46</v>
       </c>
       <c r="Q73" s="35">
-        <v>11056.14</v>
+        <v>737164263.32</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>12158.38</v>
+        <v>1075421846.08</v>
       </c>
       <c r="E74" s="15">
-        <v>3315.66</v>
+        <v>105592111.19</v>
       </c>
       <c r="F74" s="15">
-        <v>0</v>
+        <v>-695.75</v>
       </c>
       <c r="I74" s="15">
-        <v>0</v>
+        <v>5676269.68</v>
       </c>
       <c r="J74" s="15">
-        <v>784.74</v>
+        <v>14983.22</v>
       </c>
       <c r="K74" s="15">
-        <v>0</v>
+        <v>72.55</v>
       </c>
       <c r="L74" s="15">
-        <v>0</v>
+        <v>652557.27</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>0</v>
+        <v>90593576.57</v>
       </c>
       <c r="P74" s="15">
-        <v>0</v>
+        <v>41665516.75</v>
       </c>
       <c r="Q74" s="34">
-        <v>16258.78</v>
+        <v>1319616237.56</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>6468.42</v>
+        <v>112735122.56</v>
       </c>
       <c r="E75" s="20">
-        <v>3420.22</v>
+        <v>6913876.01</v>
       </c>
       <c r="F75" s="20">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
-        <v>0</v>
+        <v>1053.95</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>0</v>
+        <v>103962.24</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>0</v>
+        <v>5012280.34</v>
       </c>
       <c r="P75" s="20">
-        <v>0</v>
+        <v>4019995.88</v>
       </c>
       <c r="Q75" s="35">
-        <v>9888.64</v>
+        <v>128786304.55</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>9557.1</v>
+        <v>204850091.23</v>
       </c>
       <c r="E76" s="20">
-        <v>0</v>
+        <v>29284118.41</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>0</v>
+        <v>607309.7</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>0</v>
+        <v>612886.78</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>0</v>
+        <v>12158288.23</v>
       </c>
       <c r="P76" s="20">
-        <v>0</v>
+        <v>8008455.59</v>
       </c>
       <c r="Q76" s="35">
-        <v>9557.1</v>
+        <v>255521149.94</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>0</v>
+        <v>320317752.39</v>
       </c>
       <c r="E77" s="20">
-        <v>0</v>
+        <v>28690623.74</v>
       </c>
       <c r="F77" s="20">
         <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>0</v>
+        <v>2599276.78</v>
       </c>
       <c r="J77" s="20">
-        <v>0</v>
+        <v>1089.65</v>
       </c>
       <c r="K77" s="20">
         <v>0</v>
       </c>
       <c r="L77" s="20">
-        <v>0</v>
+        <v>366798.67</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>0</v>
+        <v>18763507.39</v>
       </c>
       <c r="P77" s="20">
-        <v>0</v>
+        <v>12455881.96</v>
       </c>
       <c r="Q77" s="35">
-        <v>0</v>
+        <v>383194930.58</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>16025.52</v>
+        <v>637902966.18</v>
       </c>
       <c r="E78" s="15">
-        <v>3420.22</v>
+        <v>64888618.16</v>
       </c>
       <c r="F78" s="15">
-        <v>0</v>
+        <v>13.57</v>
       </c>
       <c r="I78" s="15">
-        <v>0</v>
+        <v>3206586.48</v>
       </c>
       <c r="J78" s="15">
-        <v>0</v>
+        <v>2143.6</v>
       </c>
       <c r="K78" s="15">
         <v>0</v>
       </c>
       <c r="L78" s="15">
-        <v>0</v>
+        <v>1083647.69</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>0</v>
+        <v>35934075.96</v>
       </c>
       <c r="P78" s="15">
-        <v>0</v>
+        <v>24484333.43</v>
       </c>
       <c r="Q78" s="34">
-        <v>19445.74</v>
+        <v>767502385.07</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>0</v>
+        <v>11406737.5</v>
       </c>
       <c r="E79" s="20">
-        <v>0</v>
+        <v>507407.68</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>0</v>
+        <v>258742.76</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>0</v>
+        <v>101757.08</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>0</v>
+        <v>4320090.4</v>
       </c>
       <c r="P79" s="20">
-        <v>0</v>
+        <v>532496.49</v>
       </c>
       <c r="Q79" s="35">
-        <v>0</v>
+        <v>17127231.91</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>0</v>
+        <v>11406737.5</v>
       </c>
       <c r="E80" s="15">
-        <v>0</v>
+        <v>507407.68</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>0</v>
+        <v>258742.76</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>0</v>
+        <v>101757.08</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>0</v>
+        <v>4320090.4</v>
       </c>
       <c r="P80" s="15">
-        <v>0</v>
+        <v>532496.49</v>
       </c>
       <c r="Q80" s="34">
-        <v>0</v>
+        <v>17127231.91</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>289</v>
+        <v>11123136.42</v>
       </c>
       <c r="E81" s="20">
-        <v>0</v>
+        <v>590744.11</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>0</v>
+        <v>31255.14</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
         <v>0</v>
       </c>
       <c r="L81" s="20">
-        <v>0</v>
+        <v>258254.15</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>0</v>
+        <v>4012529.69</v>
       </c>
       <c r="P81" s="20">
-        <v>0</v>
+        <v>505025.2</v>
       </c>
       <c r="Q81" s="35">
-        <v>289</v>
+        <v>16520944.71</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>289</v>
+        <v>11123136.42</v>
       </c>
       <c r="E82" s="15">
-        <v>0</v>
+        <v>590744.11</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>0</v>
+        <v>31255.14</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="L82" s="15">
-        <v>0</v>
+        <v>258254.15</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>0</v>
+        <v>4012529.69</v>
       </c>
       <c r="P82" s="15">
-        <v>0</v>
+        <v>505025.2</v>
       </c>
       <c r="Q82" s="34">
-        <v>289</v>
+        <v>16520944.71</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>30908695.69</v>
+        <v>30909918.46</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>36713717.93</v>
+        <v>36714940.7</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>30991122.92</v>
+        <v>11373516611.15</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>5825503.89</v>
+        <v>964868811.04</v>
       </c>
       <c r="F84" s="26">
-        <v>0</v>
+        <v>-885.48</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>0</v>
+        <v>35475507.11</v>
       </c>
       <c r="J84" s="26">
-        <v>784.74</v>
+        <v>3485261.76</v>
       </c>
       <c r="K84" s="26">
-        <v>0</v>
+        <v>2932.96</v>
       </c>
       <c r="L84" s="26">
-        <v>0</v>
+        <v>32589530.83</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>0</v>
+        <v>861340192.75</v>
       </c>
       <c r="P84" s="26">
-        <v>0</v>
+        <v>456141409.28</v>
       </c>
       <c r="Q84" s="36">
-        <v>36817411.55</v>
+        <v>13727419371.4</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>453</v>
+        <v>530</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>