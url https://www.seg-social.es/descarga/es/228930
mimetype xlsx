--- v5 (2026-05-12)
+++ v6 (2026-06-03)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="543" uniqueCount="543">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="546">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
+      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
+      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
+      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
+      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1327 +2048,1336 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>167.287.033,68</t>
-[...5 lines deleted...]
-    <t>1.737,45</t>
+    <t>339.168.141,70</t>
+  </si>
+  <si>
+    <t>3.080.060,50</t>
+  </si>
+  <si>
+    <t>3.498,26</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>165.965.716,39</t>
-[...428 lines deleted...]
-    <t>4.310,24</t>
+    <t>342.251.700,46</t>
+  </si>
+  <si>
+    <t>27.488,43</t>
+  </si>
+  <si>
+    <t>342.279.188,89</t>
+  </si>
+  <si>
+    <t>508.490.201,22</t>
+  </si>
+  <si>
+    <t>3.884.062,29</t>
+  </si>
+  <si>
+    <t>163.986,63</t>
+  </si>
+  <si>
+    <t>19.718,32</t>
+  </si>
+  <si>
+    <t>512.557.968,46</t>
+  </si>
+  <si>
+    <t>39.204,06</t>
+  </si>
+  <si>
+    <t>512.597.172,52</t>
+  </si>
+  <si>
+    <t>327.004.368,43</t>
+  </si>
+  <si>
+    <t>-1.186.433,91</t>
+  </si>
+  <si>
+    <t>12.148,90</t>
+  </si>
+  <si>
+    <t>325.830.083,42</t>
+  </si>
+  <si>
+    <t>31.198,04</t>
+  </si>
+  <si>
+    <t>325.861.281,46</t>
+  </si>
+  <si>
+    <t>409.704.638,47</t>
+  </si>
+  <si>
+    <t>1.019.903,97</t>
+  </si>
+  <si>
+    <t>13.219,06</t>
+  </si>
+  <si>
+    <t>410.737.761,50</t>
+  </si>
+  <si>
+    <t>34.315,37</t>
+  </si>
+  <si>
+    <t>410.772.076,87</t>
+  </si>
+  <si>
+    <t>233.977.882,76</t>
+  </si>
+  <si>
+    <t>875.116,27</t>
+  </si>
+  <si>
+    <t>89.046,17</t>
+  </si>
+  <si>
+    <t>3.089,02</t>
+  </si>
+  <si>
+    <t>234.945.134,22</t>
+  </si>
+  <si>
+    <t>15.347,98</t>
+  </si>
+  <si>
+    <t>234.960.482,20</t>
+  </si>
+  <si>
+    <t>244.732.922,79</t>
+  </si>
+  <si>
+    <t>2.634.194,86</t>
+  </si>
+  <si>
+    <t>3.362,50</t>
+  </si>
+  <si>
+    <t>44.204,15</t>
+  </si>
+  <si>
+    <t>247.414.684,30</t>
+  </si>
+  <si>
+    <t>24.907,42</t>
+  </si>
+  <si>
+    <t>247.439.591,72</t>
+  </si>
+  <si>
+    <t>840.850.462,50</t>
+  </si>
+  <si>
+    <t>4.322.213,36</t>
+  </si>
+  <si>
+    <t>42.378,40</t>
+  </si>
+  <si>
+    <t>845.215.054,26</t>
+  </si>
+  <si>
+    <t>51.356,36</t>
+  </si>
+  <si>
+    <t>845.266.410,62</t>
+  </si>
+  <si>
+    <t>978.703.139,69</t>
+  </si>
+  <si>
+    <t>7.269.992,88</t>
+  </si>
+  <si>
+    <t>310.756,44</t>
+  </si>
+  <si>
+    <t>986.283.889,01</t>
+  </si>
+  <si>
+    <t>52.719,74</t>
+  </si>
+  <si>
+    <t>986.336.608,75</t>
+  </si>
+  <si>
+    <t>3.882.631.757,56</t>
+  </si>
+  <si>
+    <t>21.899.110,22</t>
+  </si>
+  <si>
+    <t>638.396,36</t>
+  </si>
+  <si>
+    <t>67.011,49</t>
+  </si>
+  <si>
+    <t>3.905.236.275,63</t>
+  </si>
+  <si>
+    <t>276.537,40</t>
+  </si>
+  <si>
+    <t>3.905.512.813,03</t>
+  </si>
+  <si>
+    <t>127.391.032,74</t>
+  </si>
+  <si>
+    <t>-86.102,10</t>
+  </si>
+  <si>
+    <t>3.729,57</t>
+  </si>
+  <si>
+    <t>32.169,50</t>
+  </si>
+  <si>
+    <t>127.340.829,71</t>
+  </si>
+  <si>
+    <t>2.841,64</t>
+  </si>
+  <si>
+    <t>127.343.671,35</t>
+  </si>
+  <si>
+    <t>65.603.803,06</t>
+  </si>
+  <si>
+    <t>207.354,26</t>
+  </si>
+  <si>
+    <t>2.377,16</t>
+  </si>
+  <si>
+    <t>55.418,82</t>
+  </si>
+  <si>
+    <t>65.868.953,30</t>
+  </si>
+  <si>
+    <t>6.651,48</t>
+  </si>
+  <si>
+    <t>65.875.604,78</t>
+  </si>
+  <si>
+    <t>591.668.421,21</t>
+  </si>
+  <si>
+    <t>1.748.860,33</t>
+  </si>
+  <si>
+    <t>89.996,84</t>
+  </si>
+  <si>
+    <t>4.875,88</t>
+  </si>
+  <si>
+    <t>469.029,00</t>
+  </si>
+  <si>
+    <t>593.981.183,26</t>
+  </si>
+  <si>
+    <t>22.905,65</t>
+  </si>
+  <si>
+    <t>594.004.088,91</t>
+  </si>
+  <si>
+    <t>784.663.257,01</t>
+  </si>
+  <si>
+    <t>1.870.112,49</t>
+  </si>
+  <si>
+    <t>96.103,57</t>
+  </si>
+  <si>
+    <t>92.464,20</t>
+  </si>
+  <si>
+    <t>787.190.966,27</t>
+  </si>
+  <si>
+    <t>32.398,77</t>
+  </si>
+  <si>
+    <t>787.223.365,04</t>
+  </si>
+  <si>
+    <t>514.238.067,27</t>
+  </si>
+  <si>
+    <t>-2.405.895,66</t>
+  </si>
+  <si>
+    <t>348.809,28</t>
+  </si>
+  <si>
+    <t>39.726,15</t>
+  </si>
+  <si>
+    <t>512.220.707,04</t>
+  </si>
+  <si>
+    <t>14.179,46</t>
+  </si>
+  <si>
+    <t>512.234.886,50</t>
+  </si>
+  <si>
+    <t>709.976.488,17</t>
+  </si>
+  <si>
+    <t>4.695.910,17</t>
+  </si>
+  <si>
+    <t>33.491,26</t>
+  </si>
+  <si>
+    <t>74.467,60</t>
+  </si>
+  <si>
+    <t>714.780.357,20</t>
+  </si>
+  <si>
+    <t>32.719,06</t>
+  </si>
+  <si>
+    <t>714.813.076,26</t>
+  </si>
+  <si>
+    <t>598.764.517,72</t>
+  </si>
+  <si>
+    <t>5.675.315,23</t>
+  </si>
+  <si>
+    <t>39.963,81</t>
+  </si>
+  <si>
+    <t>604.479.796,76</t>
+  </si>
+  <si>
+    <t>49.129,16</t>
+  </si>
+  <si>
+    <t>604.528.925,92</t>
+  </si>
+  <si>
+    <t>534.809.822,78</t>
+  </si>
+  <si>
+    <t>3.048.876,47</t>
+  </si>
+  <si>
+    <t>29.776,05</t>
+  </si>
+  <si>
+    <t>12,99</t>
+  </si>
+  <si>
+    <t>537.888.488,29</t>
+  </si>
+  <si>
+    <t>19.321,68</t>
+  </si>
+  <si>
+    <t>537.907.809,97</t>
+  </si>
+  <si>
+    <t>1.133.574.340,50</t>
+  </si>
+  <si>
+    <t>8.724.191,70</t>
+  </si>
+  <si>
+    <t>69.739,86</t>
+  </si>
+  <si>
+    <t>1.142.368.285,05</t>
+  </si>
+  <si>
+    <t>68.450,84</t>
+  </si>
+  <si>
+    <t>1.142.436.735,89</t>
+  </si>
+  <si>
+    <t>290.129.968,04</t>
+  </si>
+  <si>
+    <t>374.954,55</t>
+  </si>
+  <si>
+    <t>33.734,64</t>
+  </si>
+  <si>
+    <t>16.210,38</t>
+  </si>
+  <si>
+    <t>290.554.867,61</t>
+  </si>
+  <si>
+    <t>12.482,66</t>
+  </si>
+  <si>
+    <t>290.567.350,27</t>
+  </si>
+  <si>
+    <t>174.045.459,83</t>
+  </si>
+  <si>
+    <t>1.136.981,08</t>
+  </si>
+  <si>
+    <t>4.181,49</t>
+  </si>
+  <si>
+    <t>41.795,06</t>
+  </si>
+  <si>
+    <t>175.228.417,46</t>
+  </si>
+  <si>
+    <t>10.282,64</t>
+  </si>
+  <si>
+    <t>175.238.700,10</t>
+  </si>
+  <si>
+    <t>204.177.183,73</t>
+  </si>
+  <si>
+    <t>388.429,96</t>
+  </si>
+  <si>
+    <t>68.156,06</t>
+  </si>
+  <si>
+    <t>204.633.769,75</t>
+  </si>
+  <si>
+    <t>5.040,95</t>
+  </si>
+  <si>
+    <t>204.638.810,70</t>
+  </si>
+  <si>
+    <t>82.131.589,77</t>
+  </si>
+  <si>
+    <t>452.143,92</t>
+  </si>
+  <si>
+    <t>82.583.733,69</t>
+  </si>
+  <si>
+    <t>6.021,68</t>
+  </si>
+  <si>
+    <t>82.589.755,37</t>
+  </si>
+  <si>
+    <t>136.562.188,51</t>
+  </si>
+  <si>
+    <t>-311.386,42</t>
+  </si>
+  <si>
+    <t>8.696,92</t>
   </si>
   <si>
     <t>12.509,80</t>
   </si>
   <si>
-    <t>66.360.003,26</t>
-[...68 lines deleted...]
-    <t>37.250,11</t>
+    <t>136.272.008,81</t>
+  </si>
+  <si>
+    <t>12.182,35</t>
+  </si>
+  <si>
+    <t>136.284.191,16</t>
+  </si>
+  <si>
+    <t>317.888.990,03</t>
+  </si>
+  <si>
+    <t>2.393.783,52</t>
+  </si>
+  <si>
+    <t>45.570,84</t>
+  </si>
+  <si>
+    <t>320.328.344,39</t>
+  </si>
+  <si>
+    <t>14.743,58</t>
+  </si>
+  <si>
+    <t>320.343.087,97</t>
+  </si>
+  <si>
+    <t>914.805.411,87</t>
+  </si>
+  <si>
+    <t>4.059.952,06</t>
+  </si>
+  <si>
+    <t>126.605,31</t>
+  </si>
+  <si>
+    <t>54.304,86</t>
+  </si>
+  <si>
+    <t>919.046.274,10</t>
+  </si>
+  <si>
+    <t>48.271,20</t>
+  </si>
+  <si>
+    <t>919.094.545,30</t>
+  </si>
+  <si>
+    <t>62.036.881,79</t>
+  </si>
+  <si>
+    <t>181.062,51</t>
+  </si>
+  <si>
+    <t>62.217.944,30</t>
+  </si>
+  <si>
+    <t>2.452,00</t>
+  </si>
+  <si>
+    <t>62.220.396,30</t>
+  </si>
+  <si>
+    <t>203.373.179,96</t>
+  </si>
+  <si>
+    <t>-960.097,66</t>
+  </si>
+  <si>
+    <t>78.617,02</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>98.511.925,18</t>
-[...608 lines deleted...]
-    <t>54.731,46</t>
+    <t>202.514.051,84</t>
+  </si>
+  <si>
+    <t>4.943,78</t>
+  </si>
+  <si>
+    <t>202.518.995,62</t>
+  </si>
+  <si>
+    <t>197.891.206,72</t>
+  </si>
+  <si>
+    <t>-1.216.755,00</t>
+  </si>
+  <si>
+    <t>10.339,28</t>
+  </si>
+  <si>
+    <t>196.684.791,00</t>
+  </si>
+  <si>
+    <t>8.856,95</t>
+  </si>
+  <si>
+    <t>196.693.647,95</t>
+  </si>
+  <si>
+    <t>79.785.560,12</t>
+  </si>
+  <si>
+    <t>-205.315,28</t>
+  </si>
+  <si>
+    <t>44.126,61</t>
+  </si>
+  <si>
+    <t>36.932,41</t>
+  </si>
+  <si>
+    <t>79.661.303,86</t>
+  </si>
+  <si>
+    <t>400,00</t>
+  </si>
+  <si>
+    <t>79.661.703,86</t>
+  </si>
+  <si>
+    <t>148.617.515,69</t>
+  </si>
+  <si>
+    <t>115.087,62</t>
+  </si>
+  <si>
+    <t>10.191,93</t>
+  </si>
+  <si>
+    <t>2.165,80</t>
+  </si>
+  <si>
+    <t>6.850,00</t>
+  </si>
+  <si>
+    <t>148.751.811,04</t>
+  </si>
+  <si>
+    <t>14.453,31</t>
+  </si>
+  <si>
+    <t>148.766.264,35</t>
+  </si>
+  <si>
+    <t>73.891.596,31</t>
+  </si>
+  <si>
+    <t>-277.675,96</t>
+  </si>
+  <si>
+    <t>73.613.920,35</t>
+  </si>
+  <si>
+    <t>3.840,00</t>
+  </si>
+  <si>
+    <t>73.617.760,35</t>
+  </si>
+  <si>
+    <t>47.429.263,43</t>
+  </si>
+  <si>
+    <t>-131.982,39</t>
+  </si>
+  <si>
+    <t>7.962,16</t>
+  </si>
+  <si>
+    <t>47.305.243,20</t>
+  </si>
+  <si>
+    <t>292.472.145,75</t>
+  </si>
+  <si>
+    <t>127.684,00</t>
+  </si>
+  <si>
+    <t>257.580,83</t>
+  </si>
+  <si>
+    <t>21.932,31</t>
+  </si>
+  <si>
+    <t>292.879.342,89</t>
+  </si>
+  <si>
+    <t>9.629,00</t>
+  </si>
+  <si>
+    <t>292.888.971,89</t>
+  </si>
+  <si>
+    <t>65.708.285,08</t>
+  </si>
+  <si>
+    <t>-401.731,27</t>
+  </si>
+  <si>
+    <t>3.660,57</t>
+  </si>
+  <si>
+    <t>19.091,44</t>
+  </si>
+  <si>
+    <t>65.329.305,82</t>
+  </si>
+  <si>
+    <t>4.585,67</t>
+  </si>
+  <si>
+    <t>65.333.891,49</t>
+  </si>
+  <si>
+    <t>1.171.205.634,85</t>
+  </si>
+  <si>
+    <t>-2.769.723,43</t>
+  </si>
+  <si>
+    <t>404.516,24</t>
+  </si>
+  <si>
+    <t>110.436,64</t>
+  </si>
+  <si>
+    <t>1.168.957.714,30</t>
+  </si>
+  <si>
+    <t>49.160,71</t>
+  </si>
+  <si>
+    <t>1.169.006.875,01</t>
+  </si>
+  <si>
+    <t>4.137.886.182,43</t>
+  </si>
+  <si>
+    <t>28.217.193,56</t>
+  </si>
+  <si>
+    <t>1.134.356,12</t>
+  </si>
+  <si>
+    <t>75.346,60</t>
+  </si>
+  <si>
+    <t>4.167.313.078,71</t>
+  </si>
+  <si>
+    <t>71.156,54</t>
+  </si>
+  <si>
+    <t>4.167.384.235,25</t>
+  </si>
+  <si>
+    <t>448.101.941,19</t>
+  </si>
+  <si>
+    <t>2.236.197,03</t>
+  </si>
+  <si>
+    <t>7.877,82</t>
+  </si>
+  <si>
+    <t>62.614,84</t>
+  </si>
+  <si>
+    <t>450.408.630,88</t>
+  </si>
+  <si>
+    <t>14.670,07</t>
+  </si>
+  <si>
+    <t>450.423.300,95</t>
+  </si>
+  <si>
+    <t>250.339.881,50</t>
+  </si>
+  <si>
+    <t>1.037.471,14</t>
+  </si>
+  <si>
+    <t>9.699,14</t>
+  </si>
+  <si>
+    <t>251.387.051,78</t>
+  </si>
+  <si>
+    <t>6.970,72</t>
+  </si>
+  <si>
+    <t>251.394.022,50</t>
+  </si>
+  <si>
+    <t>448.742.924,51</t>
+  </si>
+  <si>
+    <t>3.128.998,57</t>
+  </si>
+  <si>
+    <t>54.019,81</t>
+  </si>
+  <si>
+    <t>451.925.942,89</t>
+  </si>
+  <si>
+    <t>8.528,72</t>
+  </si>
+  <si>
+    <t>451.934.471,61</t>
+  </si>
+  <si>
+    <t>5.285.070.929,63</t>
+  </si>
+  <si>
+    <t>34.619.860,30</t>
+  </si>
+  <si>
+    <t>1.205.952,89</t>
+  </si>
+  <si>
+    <t>137.961,44</t>
+  </si>
+  <si>
+    <t>5.321.034.704,26</t>
+  </si>
+  <si>
+    <t>101.326,05</t>
+  </si>
+  <si>
+    <t>5.321.136.030,31</t>
+  </si>
+  <si>
+    <t>271.591.762,05</t>
+  </si>
+  <si>
+    <t>2.887.509,12</t>
+  </si>
+  <si>
+    <t>8.744,92</t>
+  </si>
+  <si>
+    <t>5.415,32</t>
+  </si>
+  <si>
+    <t>274.493.431,41</t>
+  </si>
+  <si>
+    <t>12.112,00</t>
+  </si>
+  <si>
+    <t>274.505.543,41</t>
+  </si>
+  <si>
+    <t>157.564.808,83</t>
+  </si>
+  <si>
+    <t>1.656.640,06</t>
+  </si>
+  <si>
+    <t>8.699,37</t>
+  </si>
+  <si>
+    <t>159.230.148,26</t>
+  </si>
+  <si>
+    <t>11.739,46</t>
+  </si>
+  <si>
+    <t>159.241.887,72</t>
+  </si>
+  <si>
+    <t>429.156.570,88</t>
+  </si>
+  <si>
+    <t>4.544.149,18</t>
+  </si>
+  <si>
+    <t>17.444,29</t>
+  </si>
+  <si>
+    <t>433.723.579,67</t>
+  </si>
+  <si>
+    <t>23.851,46</t>
+  </si>
+  <si>
+    <t>433.747.431,13</t>
+  </si>
+  <si>
+    <t>600.891.711,49</t>
+  </si>
+  <si>
+    <t>-299.289,59</t>
+  </si>
+  <si>
+    <t>98.624,09</t>
+  </si>
+  <si>
+    <t>24.480,14</t>
+  </si>
+  <si>
+    <t>600.715.526,13</t>
+  </si>
+  <si>
+    <t>37.959,43</t>
+  </si>
+  <si>
+    <t>600.753.485,56</t>
+  </si>
+  <si>
+    <t>139.768.037,36</t>
+  </si>
+  <si>
+    <t>124.087,38</t>
+  </si>
+  <si>
+    <t>41.152,54</t>
+  </si>
+  <si>
+    <t>139.933.277,28</t>
+  </si>
+  <si>
+    <t>13.357,27</t>
+  </si>
+  <si>
+    <t>139.946.634,55</t>
+  </si>
+  <si>
+    <t>126.731.721,22</t>
+  </si>
+  <si>
+    <t>-486.200,17</t>
+  </si>
+  <si>
+    <t>10.233,88</t>
+  </si>
+  <si>
+    <t>126.255.754,93</t>
+  </si>
+  <si>
+    <t>15.059,18</t>
+  </si>
+  <si>
+    <t>126.270.814,11</t>
+  </si>
+  <si>
+    <t>454.927.027,08</t>
+  </si>
+  <si>
+    <t>1.271.036,19</t>
+  </si>
+  <si>
+    <t>10.753,21</t>
+  </si>
+  <si>
+    <t>25.791,87</t>
+  </si>
+  <si>
+    <t>456.234.608,35</t>
+  </si>
+  <si>
+    <t>43.405,56</t>
+  </si>
+  <si>
+    <t>456.278.013,91</t>
+  </si>
+  <si>
+    <t>1.322.318.497,15</t>
+  </si>
+  <si>
+    <t>609.633,81</t>
+  </si>
+  <si>
+    <t>160.763,72</t>
+  </si>
+  <si>
+    <t>50.272,01</t>
+  </si>
+  <si>
+    <t>1.323.139.166,69</t>
+  </si>
+  <si>
+    <t>109.781,44</t>
+  </si>
+  <si>
+    <t>1.323.248.948,13</t>
+  </si>
+  <si>
+    <t>172.793.264,11</t>
+  </si>
+  <si>
+    <t>820.017,64</t>
+  </si>
+  <si>
+    <t>2.676,68</t>
+  </si>
+  <si>
+    <t>173.615.958,43</t>
+  </si>
+  <si>
+    <t>3.591,67</t>
+  </si>
+  <si>
+    <t>173.619.550,10</t>
+  </si>
+  <si>
+    <t>5.534.317.954,70</t>
+  </si>
+  <si>
+    <t>25.517.365,14</t>
+  </si>
+  <si>
+    <t>5.969.480,98</t>
+  </si>
+  <si>
+    <t>5.565.804.800,82</t>
+  </si>
+  <si>
+    <t>66.642,00</t>
+  </si>
+  <si>
+    <t>5.565.871.442,82</t>
+  </si>
+  <si>
+    <t>747.524.647,67</t>
+  </si>
+  <si>
+    <t>2.344.209,66</t>
+  </si>
+  <si>
+    <t>117.835,71</t>
+  </si>
+  <si>
+    <t>1.945,42</t>
+  </si>
+  <si>
+    <t>749.988.638,46</t>
+  </si>
+  <si>
+    <t>33.158,41</t>
+  </si>
+  <si>
+    <t>750.021.796,87</t>
+  </si>
+  <si>
+    <t>454.011.835,74</t>
+  </si>
+  <si>
+    <t>1.086.015,88</t>
+  </si>
+  <si>
+    <t>109.998,84</t>
+  </si>
+  <si>
+    <t>10.324,31</t>
+  </si>
+  <si>
+    <t>455.218.174,77</t>
+  </si>
+  <si>
+    <t>4.112,70</t>
+  </si>
+  <si>
+    <t>455.222.287,47</t>
+  </si>
+  <si>
+    <t>849.191.882,65</t>
+  </si>
+  <si>
+    <t>5.121.100,34</t>
+  </si>
+  <si>
+    <t>25.071,73</t>
+  </si>
+  <si>
+    <t>20.374,82</t>
+  </si>
+  <si>
+    <t>854.358.429,54</t>
+  </si>
+  <si>
+    <t>42.398,67</t>
+  </si>
+  <si>
+    <t>854.400.828,21</t>
+  </si>
+  <si>
+    <t>320.711.202,48</t>
+  </si>
+  <si>
+    <t>842.730,65</t>
+  </si>
+  <si>
+    <t>32.853,49</t>
+  </si>
+  <si>
+    <t>321.586.786,62</t>
+  </si>
+  <si>
+    <t>12.315,77</t>
+  </si>
+  <si>
+    <t>321.599.102,39</t>
+  </si>
+  <si>
+    <t>1.483.636.220,61</t>
+  </si>
+  <si>
+    <t>9.299.601,98</t>
+  </si>
+  <si>
+    <t>276.884,01</t>
+  </si>
+  <si>
+    <t>1.493.212.706,60</t>
+  </si>
+  <si>
+    <t>41.338,26</t>
+  </si>
+  <si>
+    <t>1.493.254.044,86</t>
+  </si>
+  <si>
+    <t>2.653.539.305,74</t>
+  </si>
+  <si>
+    <t>15.263.432,97</t>
+  </si>
+  <si>
+    <t>334.809,23</t>
+  </si>
+  <si>
+    <t>2.669.157.922,76</t>
+  </si>
+  <si>
+    <t>96.052,70</t>
+  </si>
+  <si>
+    <t>2.669.253.975,46</t>
+  </si>
+  <si>
+    <t>265.105.772,80</t>
+  </si>
+  <si>
+    <t>379.106,97</t>
+  </si>
+  <si>
+    <t>196.338,23</t>
+  </si>
+  <si>
+    <t>265.681.218,00</t>
+  </si>
+  <si>
+    <t>7.185,94</t>
+  </si>
+  <si>
+    <t>265.688.403,94</t>
+  </si>
+  <si>
+    <t>517.938.455,93</t>
+  </si>
+  <si>
+    <t>-4.436.581,25</t>
+  </si>
+  <si>
+    <t>178.260,47</t>
+  </si>
+  <si>
+    <t>513.680.135,15</t>
+  </si>
+  <si>
+    <t>5.430,96</t>
+  </si>
+  <si>
+    <t>513.685.566,11</t>
+  </si>
+  <si>
+    <t>782.080.111,52</t>
+  </si>
+  <si>
+    <t>-451.093,70</t>
+  </si>
+  <si>
+    <t>109.146,93</t>
   </si>
   <si>
     <t>14.059,12</t>
   </si>
   <si>
-    <t>376.448.174,53</t>
-[...107 lines deleted...]
-    <t>23.969.016.214,07</t>
+    <t>781.752.223,87</t>
+  </si>
+  <si>
+    <t>9.308,40</t>
+  </si>
+  <si>
+    <t>781.761.532,27</t>
+  </si>
+  <si>
+    <t>1.565.124.340,25</t>
+  </si>
+  <si>
+    <t>-4.508.567,98</t>
+  </si>
+  <si>
+    <t>483.745,63</t>
+  </si>
+  <si>
+    <t>1.561.113.577,02</t>
+  </si>
+  <si>
+    <t>21.925,30</t>
+  </si>
+  <si>
+    <t>1.561.135.502,32</t>
+  </si>
+  <si>
+    <t>34.505.697,40</t>
+  </si>
+  <si>
+    <t>-369.246,47</t>
+  </si>
+  <si>
+    <t>3.712,00</t>
+  </si>
+  <si>
+    <t>34.140.162,93</t>
+  </si>
+  <si>
+    <t>23.717,18</t>
+  </si>
+  <si>
+    <t>34.163.880,11</t>
+  </si>
+  <si>
+    <t>31.695.507,60</t>
+  </si>
+  <si>
+    <t>22.453,81</t>
+  </si>
+  <si>
+    <t>3.250,35</t>
+  </si>
+  <si>
+    <t>31.721.211,76</t>
+  </si>
+  <si>
+    <t>63.133,84</t>
+  </si>
+  <si>
+    <t>31.784.345,60</t>
+  </si>
+  <si>
+    <t>36.820.612,16</t>
+  </si>
+  <si>
+    <t>3.147.155,87</t>
+  </si>
+  <si>
+    <t>13.548.571.100,01</t>
+  </si>
+  <si>
+    <t>51.320.674,32</t>
+  </si>
+  <si>
+    <t>2.254.007,00</t>
+  </si>
+  <si>
+    <t>14.981.802,59</t>
+  </si>
+  <si>
+    <t>13.657.095.351,95</t>
+  </si>
+  <si>
+    <t>301.544,98</t>
+  </si>
+  <si>
+    <t>13.657.396.896,93</t>
+  </si>
+  <si>
+    <t>27.668.104.088,30</t>
+  </si>
+  <si>
+    <t>119.545.091,91</t>
+  </si>
+  <si>
+    <t>13.558.725.204,50</t>
+  </si>
+  <si>
+    <t>52.022.623,42</t>
+  </si>
+  <si>
+    <t>2.729.886,00</t>
+  </si>
+  <si>
+    <t>41.416.108.696,72</t>
+  </si>
+  <si>
+    <t>1.383.037,83</t>
+  </si>
+  <si>
+    <t>41.417.491.734,55</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE MARZO DE 2026</t>
+      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4375,2821 +4384,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>3832255.38</v>
+        <v>5057139.92</v>
       </c>
       <c r="E12" s="10">
-        <v>625118.1</v>
+        <v>836644.44</v>
       </c>
       <c r="G12" s="11">
         <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>495215885.38</v>
+        <v>664190959.79</v>
       </c>
       <c r="I12" s="11">
         <v>7546.77</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>499680811.93</v>
+        <v>670092297.22</v>
       </c>
       <c r="L12" s="11">
         <v>14742</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
         <v>14742</v>
       </c>
       <c r="Q12" s="13">
-        <v>499695553.93</v>
+        <v>670107039.22</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>6687503.91</v>
+        <v>8825135.51</v>
       </c>
       <c r="E13" s="10">
-        <v>1431069.92</v>
+        <v>2065899.54</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>1112569710.26</v>
+        <v>1487588076.84</v>
       </c>
       <c r="I13" s="11">
-        <v>7551.43</v>
+        <v>11524.82</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>1120695835.52</v>
+        <v>1498490636.71</v>
       </c>
       <c r="L13" s="11">
-        <v>24200.88</v>
+        <v>30100.8</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>24200.88</v>
+        <v>30100.8</v>
       </c>
       <c r="Q13" s="13">
-        <v>1120720036.4</v>
+        <v>1498520737.51</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>6078353.23</v>
+        <v>8036052.46</v>
       </c>
       <c r="E14" s="10">
-        <v>823302.33</v>
+        <v>1176490.68</v>
       </c>
       <c r="G14" s="11">
         <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>726983665.92</v>
+        <v>971951447.21</v>
       </c>
       <c r="I14" s="11">
         <v>0</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>733885595.09</v>
+        <v>981164263.96</v>
       </c>
       <c r="L14" s="11">
-        <v>10209.12</v>
+        <v>16209.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>10209.12</v>
+        <v>16209.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>733895804.21</v>
+        <v>981180473.08</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>5331753.24</v>
+        <v>7008471.09</v>
       </c>
       <c r="E15" s="10">
-        <v>806665.92</v>
+        <v>1050637.2</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>830005833.16</v>
+        <v>1113769399.2</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>836144252.32</v>
+        <v>1121828507.49</v>
       </c>
       <c r="L15" s="11">
-        <v>10446.12</v>
+        <v>22004.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>10446.12</v>
+        <v>22004.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>836154698.44</v>
+        <v>1121850511.77</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>3545186.75</v>
+        <v>4670429.14</v>
       </c>
       <c r="E16" s="10">
-        <v>799199.65</v>
+        <v>1186831.73</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
-        <v>462942537.66</v>
+        <v>618946418.84</v>
       </c>
       <c r="I16" s="11">
-        <v>83945.22</v>
+        <v>84389.71</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>467370869.28</v>
+        <v>624888069.42</v>
       </c>
       <c r="L16" s="11">
-        <v>5940.96</v>
+        <v>12558.48</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>5940.96</v>
+        <v>12558.48</v>
       </c>
       <c r="Q16" s="13">
-        <v>467376810.24</v>
+        <v>624900627.9</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>4293146.18</v>
+        <v>5685943.19</v>
       </c>
       <c r="E17" s="10">
-        <v>622085.42</v>
+        <v>836677.1</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>591006113.09</v>
+        <v>791792538.12</v>
       </c>
       <c r="I17" s="11">
         <v>3539.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>595924883.94</v>
+        <v>798318697.66</v>
       </c>
       <c r="L17" s="11">
-        <v>8181.72</v>
+        <v>11181.72</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>8181.72</v>
+        <v>11181.72</v>
       </c>
       <c r="Q17" s="13">
-        <v>595933065.66</v>
+        <v>798329879.38</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>8195794.03</v>
+        <v>10811932.56</v>
       </c>
       <c r="E18" s="10">
-        <v>1177607.06</v>
+        <v>1581693.75</v>
       </c>
       <c r="G18" s="11">
         <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>1275479277.53</v>
+        <v>1707467212.39</v>
       </c>
       <c r="I18" s="11">
-        <v>158361.6</v>
+        <v>160988.05</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>1285011386.2</v>
+        <v>1720022172.73</v>
       </c>
       <c r="L18" s="11">
-        <v>28356</v>
+        <v>46872</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>28356</v>
+        <v>46872</v>
       </c>
       <c r="Q18" s="13">
-        <v>1285039742.2</v>
+        <v>1720069044.73</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>9082031.75</v>
+        <v>11961799.62</v>
       </c>
       <c r="E19" s="10">
-        <v>1245067</v>
+        <v>1649592.08</v>
       </c>
       <c r="G19" s="11">
-        <v>12018.09</v>
+        <v>13479.44</v>
       </c>
       <c r="H19" s="11">
-        <v>1806117839</v>
+        <v>2415200111.89</v>
       </c>
       <c r="I19" s="11">
-        <v>13801.74</v>
+        <v>14320.31</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>1816470757.58</v>
+        <v>2428839303.34</v>
       </c>
       <c r="L19" s="11">
-        <v>30423.88</v>
+        <v>46370.44</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>30423.88</v>
+        <v>46370.44</v>
       </c>
       <c r="Q19" s="13">
-        <v>1816501181.46</v>
+        <v>2428885673.78</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>47046024.47</v>
+        <v>62056903.49</v>
       </c>
       <c r="E20" s="16">
-        <v>7530115.4</v>
+        <v>10384466.52</v>
       </c>
       <c r="G20" s="17">
-        <v>12643.98</v>
+        <v>14105.33</v>
       </c>
       <c r="H20" s="17">
-        <v>7300320862</v>
+        <v>9770906164.28</v>
       </c>
       <c r="I20" s="17">
-        <v>274746.01</v>
+        <v>282308.91</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>7355184391.86</v>
+        <v>9843643948.53</v>
       </c>
       <c r="L20" s="17">
-        <v>132500.68</v>
+        <v>200038.84</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>132500.68</v>
+        <v>200038.84</v>
       </c>
       <c r="Q20" s="19">
-        <v>7355316892.54</v>
+        <v>9843843987.37</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>1365349.82</v>
+        <v>1811761.1</v>
       </c>
       <c r="E21" s="21">
-        <v>224079.61</v>
+        <v>281217.41</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>237583735.87</v>
+        <v>317665923.34</v>
       </c>
       <c r="I21" s="22">
         <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>239173165.3</v>
+        <v>319758901.85</v>
       </c>
       <c r="L21" s="22">
-        <v>3249.6</v>
+        <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
-        <v>3249.6</v>
+        <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>239176414.9</v>
+        <v>319763651.45</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>1095537.3</v>
+        <v>1443417.88</v>
       </c>
       <c r="E22" s="21">
-        <v>141383.65</v>
+        <v>199163.63</v>
       </c>
       <c r="G22" s="22">
         <v>0</v>
       </c>
       <c r="H22" s="22">
-        <v>155277861.57</v>
+        <v>209007854.33</v>
       </c>
       <c r="I22" s="22">
         <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>156514782.52</v>
+        <v>210650435.84</v>
       </c>
       <c r="L22" s="22">
         <v>0</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
-        <v>156514782.52</v>
+        <v>210650435.84</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>4706863.51</v>
+        <v>6234937.3</v>
       </c>
       <c r="E23" s="21">
-        <v>589592.27</v>
+        <v>951655.55</v>
       </c>
       <c r="G23" s="22">
         <v>0</v>
       </c>
       <c r="H23" s="22">
-        <v>1100437024.92</v>
+        <v>1473552533.38</v>
       </c>
       <c r="I23" s="22">
-        <v>154589.58</v>
+        <v>154952.57</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>1105888070.28</v>
+        <v>1480894078.8</v>
       </c>
       <c r="L23" s="22">
-        <v>12968.89</v>
+        <v>18807.37</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>12968.89</v>
+        <v>18807.37</v>
       </c>
       <c r="Q23" s="24">
-        <v>1105901039.17</v>
+        <v>1480912886.17</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>7167750.63</v>
+        <v>9490116.28</v>
       </c>
       <c r="E24" s="16">
-        <v>955055.53</v>
+        <v>1432036.59</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
-        <v>1493298622.36</v>
+        <v>2000226311.05</v>
       </c>
       <c r="I24" s="17">
-        <v>154589.58</v>
+        <v>154952.57</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>1501576018.1</v>
+        <v>2011303416.49</v>
       </c>
       <c r="L24" s="17">
-        <v>16218.49</v>
+        <v>23556.97</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>16218.49</v>
+        <v>23556.97</v>
       </c>
       <c r="Q24" s="19">
-        <v>1501592236.59</v>
+        <v>2011326973.46</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>6556994.59</v>
+        <v>8643574.21</v>
       </c>
       <c r="E25" s="21">
-        <v>1110179.19</v>
+        <v>1436383.86</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>1545033393.68</v>
+        <v>2067128790.39</v>
       </c>
       <c r="I25" s="22">
-        <v>93987.49</v>
+        <v>97183.49</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>1552794554.95</v>
+        <v>2077305931.95</v>
       </c>
       <c r="L25" s="22">
-        <v>12969.12</v>
+        <v>21550.08</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>12969.12</v>
+        <v>21550.08</v>
       </c>
       <c r="Q25" s="24">
-        <v>1552807524.07</v>
+        <v>2077327482.03</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>6556994.59</v>
+        <v>8643574.21</v>
       </c>
       <c r="E26" s="16">
-        <v>1110179.19</v>
+        <v>1436383.86</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>1545033393.68</v>
+        <v>2067128790.39</v>
       </c>
       <c r="I26" s="17">
-        <v>93987.49</v>
+        <v>97183.49</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>1552794554.95</v>
+        <v>2077305931.95</v>
       </c>
       <c r="L26" s="17">
-        <v>12969.12</v>
+        <v>21550.08</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>12969.12</v>
+        <v>21550.08</v>
       </c>
       <c r="Q26" s="19">
-        <v>1552807524.07</v>
+        <v>2077327482.03</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>5107059.08</v>
+        <v>6727476.8</v>
       </c>
       <c r="E27" s="21">
-        <v>813025.22</v>
+        <v>1112603.93</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>913394206.18</v>
+        <v>1218036387.58</v>
       </c>
       <c r="I27" s="22">
         <v>37150.71</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>919351441.19</v>
+        <v>1225913619.02</v>
       </c>
       <c r="L27" s="22">
-        <v>5560.32</v>
+        <v>10060.32</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>5560.32</v>
+        <v>10060.32</v>
       </c>
       <c r="Q27" s="24">
-        <v>919357001.51</v>
+        <v>1225923679.34</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>5107059.08</v>
+        <v>6727476.8</v>
       </c>
       <c r="E28" s="16">
-        <v>813025.22</v>
+        <v>1112603.93</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>913394206.18</v>
+        <v>1218036387.58</v>
       </c>
       <c r="I28" s="17">
         <v>37150.71</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>919351441.19</v>
+        <v>1225913619.02</v>
       </c>
       <c r="L28" s="17">
-        <v>5560.32</v>
+        <v>10060.32</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>5560.32</v>
+        <v>10060.32</v>
       </c>
       <c r="Q28" s="19">
-        <v>919357001.51</v>
+        <v>1225923679.34</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>7307131.98</v>
+        <v>9617858.93</v>
       </c>
       <c r="E29" s="21">
-        <v>1389823.6</v>
+        <v>1827350.72</v>
       </c>
       <c r="G29" s="22">
-        <v>27248</v>
+        <v>33516.2</v>
       </c>
       <c r="H29" s="22">
-        <v>906981253.12</v>
+        <v>1205453374.95</v>
       </c>
       <c r="I29" s="22">
-        <v>47048.16</v>
+        <v>54564.96</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>915752504.86</v>
+        <v>1216986665.76</v>
       </c>
       <c r="L29" s="22">
-        <v>23363.5</v>
+        <v>42279.34</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>23363.5</v>
+        <v>42279.34</v>
       </c>
       <c r="Q29" s="24">
-        <v>915775868.36</v>
+        <v>1217028945.1</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>4954982.83</v>
+        <v>6521934.86</v>
       </c>
       <c r="E30" s="21">
-        <v>686511.22</v>
+        <v>902274.43</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>775266787.82</v>
+        <v>1038080095.1</v>
       </c>
       <c r="I30" s="22">
-        <v>113354.81</v>
+        <v>130438.59</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>781021636.68</v>
+        <v>1045634742.98</v>
       </c>
       <c r="L30" s="22">
-        <v>0</v>
+        <v>3999.96</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>0</v>
+        <v>3999.96</v>
       </c>
       <c r="Q30" s="24">
-        <v>781021636.68</v>
+        <v>1045638742.94</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>12262114.81</v>
+        <v>16139793.79</v>
       </c>
       <c r="E31" s="16">
-        <v>2076334.82</v>
+        <v>2729625.15</v>
       </c>
       <c r="G31" s="17">
-        <v>27248</v>
+        <v>33516.2</v>
       </c>
       <c r="H31" s="17">
-        <v>1682248040.94</v>
+        <v>2243533470.05</v>
       </c>
       <c r="I31" s="17">
-        <v>160402.97</v>
+        <v>185003.55</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>1696774141.54</v>
+        <v>2262621408.74</v>
       </c>
       <c r="L31" s="17">
-        <v>23363.5</v>
+        <v>46279.3</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>23363.5</v>
+        <v>46279.3</v>
       </c>
       <c r="Q31" s="19">
-        <v>1696797505.04</v>
+        <v>2262667688.04</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>4528599.39</v>
+        <v>5927297.31</v>
       </c>
       <c r="E32" s="21">
-        <v>611931.15</v>
+        <v>822799.3</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>698880018.73</v>
+        <v>935039477.41</v>
       </c>
       <c r="I32" s="22">
         <v>2876.56</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>704023425.83</v>
+        <v>941792450.58</v>
       </c>
       <c r="L32" s="22">
         <v>7692</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
         <v>7692</v>
       </c>
       <c r="Q32" s="24">
-        <v>704031117.83</v>
+        <v>941800142.58</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>4528599.39</v>
+        <v>5927297.31</v>
       </c>
       <c r="E33" s="16">
-        <v>611931.15</v>
+        <v>822799.3</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>698880018.73</v>
+        <v>935039477.41</v>
       </c>
       <c r="I33" s="17">
         <v>2876.56</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>704023425.83</v>
+        <v>941792450.58</v>
       </c>
       <c r="L33" s="17">
         <v>7692</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
         <v>7692</v>
       </c>
       <c r="Q33" s="19">
-        <v>704031117.83</v>
+        <v>941800142.58</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>3041846.24</v>
+        <v>4013189.99</v>
       </c>
       <c r="E34" s="21">
-        <v>594439.02</v>
+        <v>801063.71</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>327236664.51</v>
+        <v>438639630.76</v>
       </c>
       <c r="I34" s="22">
-        <v>5057.8</v>
+        <v>7895.25</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>330878007.57</v>
+        <v>443461779.71</v>
       </c>
       <c r="L34" s="22">
         <v>0</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
         <v>0</v>
       </c>
       <c r="Q34" s="24">
-        <v>330878007.57</v>
+        <v>443461779.71</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>2535363.37</v>
+        <v>3348357.06</v>
       </c>
       <c r="E35" s="21">
-        <v>521695.14</v>
+        <v>736759.03</v>
       </c>
       <c r="G35" s="22">
-        <v>1130.65</v>
+        <v>1467.98</v>
       </c>
       <c r="H35" s="22">
-        <v>455734276.18</v>
+        <v>610987236.35</v>
       </c>
       <c r="I35" s="22">
         <v>0</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>458792465.34</v>
+        <v>615073820.42</v>
       </c>
       <c r="L35" s="22">
-        <v>2500</v>
+        <v>9617.04</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>2500</v>
+        <v>9617.04</v>
       </c>
       <c r="Q35" s="24">
-        <v>458794965.34</v>
+        <v>615083437.46</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>1149801.78</v>
+        <v>1508307.99</v>
       </c>
       <c r="E36" s="21">
-        <v>166821.04</v>
+        <v>220967.79</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>179263827.58</v>
+        <v>239696852.21</v>
       </c>
       <c r="I36" s="22">
-        <v>0</v>
+        <v>2637.8</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>180580710.65</v>
+        <v>241429026.04</v>
       </c>
       <c r="L36" s="22">
         <v>0</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
         <v>0</v>
       </c>
       <c r="Q36" s="24">
-        <v>180580710.65</v>
+        <v>241429026.04</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>2804429.11</v>
+        <v>3738359.45</v>
       </c>
       <c r="E37" s="21">
-        <v>406819.29</v>
+        <v>553298.1</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>226258224.96</v>
+        <v>303018003.72</v>
       </c>
       <c r="I37" s="22">
         <v>5804.22</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>229475277.58</v>
+        <v>307315465.49</v>
       </c>
       <c r="L37" s="22">
-        <v>2882.88</v>
+        <v>4324.56</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>2882.88</v>
+        <v>4324.56</v>
       </c>
       <c r="Q37" s="24">
-        <v>229478160.46</v>
+        <v>307319790.05</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>2864655.86</v>
+        <v>3765214.24</v>
       </c>
       <c r="E38" s="21">
-        <v>455846.1</v>
+        <v>590767.97</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>552824465.76</v>
+        <v>741437988.81</v>
       </c>
       <c r="I38" s="22">
         <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>556144967.72</v>
+        <v>745793971.02</v>
       </c>
       <c r="L38" s="22">
         <v>0</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
         <v>0</v>
       </c>
       <c r="Q38" s="24">
-        <v>556144967.72</v>
+        <v>745793971.02</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>12396096.36</v>
+        <v>16373428.73</v>
       </c>
       <c r="E39" s="16">
-        <v>2145620.59</v>
+        <v>2902856.6</v>
       </c>
       <c r="G39" s="17">
-        <v>1390.9</v>
+        <v>1728.23</v>
       </c>
       <c r="H39" s="17">
-        <v>1741317458.99</v>
+        <v>2333779711.85</v>
       </c>
       <c r="I39" s="17">
-        <v>10862.02</v>
+        <v>16337.27</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>1755871428.86</v>
+        <v>2353074062.68</v>
       </c>
       <c r="L39" s="17">
-        <v>5382.88</v>
+        <v>13941.6</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>5382.88</v>
+        <v>13941.6</v>
       </c>
       <c r="Q39" s="19">
-        <v>1755876811.74</v>
+        <v>2353088004.28</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>1252704.97</v>
+        <v>1642736.42</v>
       </c>
       <c r="E40" s="21">
-        <v>135528</v>
+        <v>193208.48</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>158520629.9</v>
+        <v>211851973.41</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>159908899.36</v>
+        <v>213687954.8</v>
       </c>
       <c r="L40" s="22">
         <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
         <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>159908899.36</v>
+        <v>213687954.8</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>2666644.77</v>
+        <v>3527015.86</v>
       </c>
       <c r="E41" s="21">
-        <v>869242.51</v>
+        <v>1234904.09</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>444620288.14</v>
+        <v>595774032.8</v>
       </c>
       <c r="I41" s="22">
-        <v>0</v>
+        <v>15463.8</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>448156175.42</v>
+        <v>600551416.55</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>448158424.94</v>
+        <v>600553666.07</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>4608865.72</v>
+        <v>6089863.18</v>
       </c>
       <c r="E42" s="21">
-        <v>918435.08</v>
+        <v>1356368.2</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
-        <v>617269027.42</v>
+        <v>825456859.03</v>
       </c>
       <c r="I42" s="22">
         <v>37342.6</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>622833670.82</v>
+        <v>832940433.01</v>
       </c>
       <c r="L42" s="22">
-        <v>7617.12</v>
+        <v>11425.92</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
-        <v>7617.12</v>
+        <v>11425.92</v>
       </c>
       <c r="Q42" s="24">
-        <v>622841287.94</v>
+        <v>832951858.93</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>1264023.35</v>
+        <v>1666540.27</v>
       </c>
       <c r="E43" s="21">
-        <v>151087.74</v>
+        <v>200422.3</v>
       </c>
       <c r="G43" s="22">
         <v>0</v>
       </c>
       <c r="H43" s="22">
-        <v>199899752.32</v>
+        <v>267139931.41</v>
       </c>
       <c r="I43" s="22">
-        <v>0</v>
+        <v>3868.33</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>201314863.41</v>
+        <v>269010762.31</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>201314863.41</v>
+        <v>269010762.31</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>3363605.39</v>
+        <v>4448658.31</v>
       </c>
       <c r="E44" s="21">
-        <v>1593036.89</v>
+        <v>2370028.07</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>348393527.39</v>
+        <v>465636117.81</v>
       </c>
       <c r="I44" s="22">
         <v>0</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>353350169.67</v>
+        <v>472454804.19</v>
       </c>
       <c r="L44" s="22">
         <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>353353970.07</v>
+        <v>472458604.59</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>1168711.17</v>
+        <v>1545483.05</v>
       </c>
       <c r="E45" s="21">
-        <v>161457.2</v>
+        <v>217477.74</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>152689089.36</v>
+        <v>204235227.84</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>154020803.22</v>
+        <v>205999734.12</v>
       </c>
       <c r="L45" s="22">
-        <v>0</v>
+        <v>4008</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
-        <v>0</v>
+        <v>4008</v>
       </c>
       <c r="Q45" s="24">
-        <v>154020803.22</v>
+        <v>206003742.12</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>1248172.93</v>
+        <v>1635418.58</v>
       </c>
       <c r="E46" s="21">
-        <v>130575.43</v>
+        <v>180396.15</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>98108148.98</v>
+        <v>131256674.46</v>
       </c>
       <c r="I46" s="22">
         <v>0</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>99486897.34</v>
+        <v>133072489.19</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>99486897.34</v>
+        <v>133072489.19</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>2948991.17</v>
+        <v>3870659.22</v>
       </c>
       <c r="E47" s="21">
-        <v>507912.5</v>
+        <v>684139.66</v>
       </c>
       <c r="G47" s="22">
-        <v>0</v>
+        <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>602082217.95</v>
+        <v>805686308.89</v>
       </c>
       <c r="I47" s="22">
         <v>76532.68</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>605615654.3</v>
+        <v>810317661.81</v>
       </c>
       <c r="L47" s="22">
-        <v>0</v>
+        <v>5928</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>0</v>
+        <v>5928</v>
       </c>
       <c r="Q47" s="24">
-        <v>605615654.3</v>
+        <v>810323589.81</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>1435065.68</v>
+        <v>1897953.49</v>
       </c>
       <c r="E48" s="21">
-        <v>98653.7</v>
+        <v>120949.55</v>
       </c>
       <c r="G48" s="22">
         <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>181292045.74</v>
+        <v>242914870.6</v>
       </c>
       <c r="I48" s="22">
-        <v>0</v>
+        <v>15444</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>182825770.12</v>
+        <v>244949222.64</v>
       </c>
       <c r="L48" s="22">
-        <v>3276.24</v>
+        <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
-        <v>3276.24</v>
+        <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>182829046.36</v>
+        <v>244954898.88</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>19956785.15</v>
+        <v>26324328.38</v>
       </c>
       <c r="E49" s="16">
-        <v>4565929.05</v>
+        <v>6557894.24</v>
       </c>
       <c r="G49" s="17">
-        <v>1586.98</v>
+        <v>1608.34</v>
       </c>
       <c r="H49" s="17">
-        <v>2802874727.2</v>
+        <v>3749951996.25</v>
       </c>
       <c r="I49" s="17">
-        <v>113875.28</v>
+        <v>148651.41</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>2827512903.66</v>
+        <v>3782984478.62</v>
       </c>
       <c r="L49" s="17">
-        <v>16943.28</v>
+        <v>33088.08</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>16943.28</v>
+        <v>33088.08</v>
       </c>
       <c r="Q49" s="19">
-        <v>2827529846.94</v>
+        <v>3783017566.7</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>18222944.17</v>
+        <v>23884984.07</v>
       </c>
       <c r="E50" s="21">
-        <v>3911464.13</v>
+        <v>5694904.26</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>6451704328.31</v>
+        <v>8625791068.95</v>
       </c>
       <c r="I50" s="22">
         <v>11222.98</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>6473849959.59</v>
+        <v>8655382180.26</v>
       </c>
       <c r="L50" s="22">
-        <v>39930.72</v>
+        <v>43291.58</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>39930.72</v>
+        <v>43291.58</v>
       </c>
       <c r="Q50" s="24">
-        <v>6473889890.31</v>
+        <v>8655425471.84</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>2866599.56</v>
+        <v>3742956.25</v>
       </c>
       <c r="E51" s="21">
-        <v>402366.93</v>
+        <v>653882.63</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>728321882.89</v>
+        <v>973832368.96</v>
       </c>
       <c r="I51" s="22">
         <v>18135.48</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>731608984.86</v>
+        <v>978247343.32</v>
       </c>
       <c r="L51" s="22">
-        <v>7776</v>
+        <v>10792</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>7776</v>
+        <v>10792</v>
       </c>
       <c r="Q51" s="24">
-        <v>731616760.86</v>
+        <v>978258135.32</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>2185903.24</v>
+        <v>2876214.42</v>
       </c>
       <c r="E52" s="21">
-        <v>381991.31</v>
+        <v>469580.61</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>423722728.03</v>
+        <v>567163477.95</v>
       </c>
       <c r="I52" s="22">
         <v>86053.88</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>426376676.46</v>
+        <v>570595326.86</v>
       </c>
       <c r="L52" s="22">
         <v>3400</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
         <v>3400</v>
       </c>
       <c r="Q52" s="24">
-        <v>426380076.46</v>
+        <v>570598726.86</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>3484449.85</v>
+        <v>4575202.3</v>
       </c>
       <c r="E53" s="21">
-        <v>441996.85</v>
+        <v>748126.84</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>827602888.28</v>
+        <v>1106066902.56</v>
       </c>
       <c r="I53" s="22">
-        <v>8791.36</v>
+        <v>28824.04</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>831538126.34</v>
+        <v>1111419055.74</v>
       </c>
       <c r="L53" s="22">
         <v>0</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
         <v>0</v>
       </c>
       <c r="Q53" s="24">
-        <v>831538126.34</v>
+        <v>1111419055.74</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>26759896.82</v>
+        <v>35079357.04</v>
       </c>
       <c r="E54" s="16">
-        <v>5137819.22</v>
+        <v>7566494.34</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>8431351827.51</v>
+        <v>11272853818.42</v>
       </c>
       <c r="I54" s="17">
-        <v>124203.7</v>
+        <v>144236.38</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>8463373747.25</v>
+        <v>11315643906.18</v>
       </c>
       <c r="L54" s="17">
-        <v>51106.72</v>
+        <v>57483.58</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>51106.72</v>
+        <v>57483.58</v>
       </c>
       <c r="Q54" s="19">
-        <v>8463424853.97</v>
+        <v>11315701389.76</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>3447109.53</v>
+        <v>4620424.5</v>
       </c>
       <c r="E55" s="21">
-        <v>474947.23</v>
+        <v>674508.13</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>584565973.56</v>
+        <v>784255184.06</v>
       </c>
       <c r="I55" s="22">
-        <v>94925.77</v>
+        <v>134709.16</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>588582956.09</v>
+        <v>789684825.85</v>
       </c>
       <c r="L55" s="22">
-        <v>10008</v>
+        <v>15012</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>10008</v>
+        <v>15012</v>
       </c>
       <c r="Q55" s="24">
-        <v>588592964.09</v>
+        <v>789699837.85</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>3933041.45</v>
+        <v>5213971.73</v>
       </c>
       <c r="E56" s="21">
-        <v>553191.57</v>
+        <v>736495.14</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>388632500.37</v>
+        <v>520654300.78</v>
       </c>
       <c r="I56" s="22">
-        <v>18733.89</v>
+        <v>32645.26</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>393137475.58</v>
+        <v>526637421.21</v>
       </c>
       <c r="L56" s="22">
-        <v>2712</v>
+        <v>9912</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>2712</v>
+        <v>9912</v>
       </c>
       <c r="Q56" s="24">
-        <v>393140187.58</v>
+        <v>526647333.21</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>7380150.98</v>
+        <v>9834396.23</v>
       </c>
       <c r="E57" s="16">
-        <v>1028138.8</v>
+        <v>1411003.27</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>973198473.93</v>
+        <v>1304909484.84</v>
       </c>
       <c r="I57" s="17">
-        <v>113659.66</v>
+        <v>167354.42</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>981720431.67</v>
+        <v>1316322247.06</v>
       </c>
       <c r="L57" s="17">
-        <v>12720</v>
+        <v>24924</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>12720</v>
+        <v>24924</v>
       </c>
       <c r="Q57" s="19">
-        <v>981733151.67</v>
+        <v>1316347171.06</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>10002482.4</v>
+        <v>13241024.26</v>
       </c>
       <c r="E58" s="21">
-        <v>1535479.96</v>
+        <v>2096796.23</v>
       </c>
       <c r="G58" s="22">
         <v>0</v>
       </c>
       <c r="H58" s="22">
-        <v>1234360668.66</v>
+        <v>1651889059.24</v>
       </c>
       <c r="I58" s="22">
-        <v>0</v>
+        <v>23342.18</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>1245898631.02</v>
+        <v>1667250221.91</v>
       </c>
       <c r="L58" s="22">
-        <v>26934.04</v>
+        <v>34773.03</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>26934.04</v>
+        <v>34773.03</v>
       </c>
       <c r="Q58" s="24">
-        <v>1245925565.06</v>
+        <v>1667284994.94</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>2830510.97</v>
+        <v>3752392.9</v>
       </c>
       <c r="E59" s="21">
-        <v>502812.23</v>
+        <v>783455.25</v>
       </c>
       <c r="G59" s="22">
-        <v>1288.34</v>
+        <v>2022.09</v>
       </c>
       <c r="H59" s="22">
-        <v>393813483.25</v>
+        <v>527164955.04</v>
       </c>
       <c r="I59" s="22">
-        <v>20226.3</v>
+        <v>58181.57</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>397168321.09</v>
+        <v>531761006.85</v>
       </c>
       <c r="L59" s="22">
         <v>5400</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
         <v>5400</v>
       </c>
       <c r="Q59" s="24">
-        <v>397173721.09</v>
+        <v>531766406.85</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>2808685.37</v>
+        <v>3765543.77</v>
       </c>
       <c r="E60" s="21">
-        <v>230868.34</v>
+        <v>350405.17</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>362453793.81</v>
+        <v>485990753.87</v>
       </c>
       <c r="I60" s="22">
         <v>0</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>365493347.52</v>
+        <v>490106702.81</v>
       </c>
       <c r="L60" s="22">
-        <v>2500</v>
+        <v>4500</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>2500</v>
+        <v>4500</v>
       </c>
       <c r="Q60" s="24">
-        <v>365495847.52</v>
+        <v>490111202.81</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>7620879.64</v>
+        <v>10066950.66</v>
       </c>
       <c r="E61" s="21">
-        <v>1520440.5</v>
+        <v>2139714.76</v>
       </c>
       <c r="G61" s="22">
         <v>0</v>
       </c>
       <c r="H61" s="22">
-        <v>1051154971.19</v>
+        <v>1405481433.79</v>
       </c>
       <c r="I61" s="22">
         <v>33956.07</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>1060330247.4</v>
+        <v>1417722055.28</v>
       </c>
       <c r="L61" s="22">
-        <v>22526.04</v>
+        <v>33009</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>22526.04</v>
+        <v>33009</v>
       </c>
       <c r="Q61" s="24">
-        <v>1060352773.44</v>
+        <v>1417755064.28</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>23262558.38</v>
+        <v>30825911.59</v>
       </c>
       <c r="E62" s="16">
-        <v>3789601.03</v>
+        <v>5370371.41</v>
       </c>
       <c r="G62" s="17">
-        <v>1288.34</v>
+        <v>2022.09</v>
       </c>
       <c r="H62" s="17">
-        <v>3041782916.91</v>
+        <v>4070526201.94</v>
       </c>
       <c r="I62" s="17">
-        <v>54182.37</v>
+        <v>115479.82</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>3068890547.03</v>
+        <v>4106839986.85</v>
       </c>
       <c r="L62" s="17">
-        <v>57360.08</v>
+        <v>77682.03</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>57360.08</v>
+        <v>77682.03</v>
       </c>
       <c r="Q62" s="19">
-        <v>3068947907.11</v>
+        <v>4106917668.88</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>2264617.65</v>
+        <v>2996095.99</v>
       </c>
       <c r="E63" s="21">
-        <v>422228.96</v>
+        <v>594692.82</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>331627964.93</v>
+        <v>444301344.02</v>
       </c>
       <c r="I63" s="22">
         <v>14155.25</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>334328966.79</v>
+        <v>447906288.08</v>
       </c>
       <c r="L63" s="22">
         <v>0</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
         <v>0</v>
       </c>
       <c r="Q63" s="24">
-        <v>334328966.79</v>
+        <v>447906288.08</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>2264617.65</v>
+        <v>2996095.99</v>
       </c>
       <c r="E64" s="16">
-        <v>422228.96</v>
+        <v>594692.82</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>331627964.93</v>
+        <v>444301344.02</v>
       </c>
       <c r="I64" s="17">
         <v>14155.25</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>334328966.79</v>
+        <v>447906288.08</v>
       </c>
       <c r="L64" s="17">
         <v>0</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
         <v>0</v>
       </c>
       <c r="Q64" s="19">
-        <v>334328966.79</v>
+        <v>447906288.08</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>20101933.94</v>
+        <v>26334677.34</v>
       </c>
       <c r="E65" s="21">
-        <v>3939330.08</v>
+        <v>5262142.11</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>6724070566.2</v>
+        <v>8989377685.35</v>
       </c>
       <c r="I65" s="22">
-        <v>140502</v>
+        <v>149238.2</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>6748252372.9</v>
+        <v>9021123783.68</v>
       </c>
       <c r="L65" s="22">
-        <v>42968</v>
+        <v>51248</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>42968</v>
+        <v>51248</v>
       </c>
       <c r="Q65" s="24">
-        <v>6748295340.9</v>
+        <v>9021175031.68</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>20101933.94</v>
+        <v>26334677.34</v>
       </c>
       <c r="E66" s="16">
-        <v>3939330.08</v>
+        <v>5262142.11</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>6724070566.2</v>
+        <v>8989377685.35</v>
       </c>
       <c r="I66" s="17">
-        <v>140502</v>
+        <v>149238.2</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>6748252372.9</v>
+        <v>9021123783.68</v>
       </c>
       <c r="L66" s="17">
-        <v>42968</v>
+        <v>51248</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>42968</v>
+        <v>51248</v>
       </c>
       <c r="Q66" s="19">
-        <v>6748295340.9</v>
+        <v>9021175031.68</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>6981290.3</v>
+        <v>9206002.31</v>
       </c>
       <c r="E67" s="21">
-        <v>1068634.05</v>
+        <v>1369582.04</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>1173407951.48</v>
+        <v>1572355028.12</v>
       </c>
       <c r="I67" s="22">
-        <v>0</v>
+        <v>11250.79</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>1181457875.83</v>
+        <v>1582941863.26</v>
       </c>
       <c r="L67" s="22">
-        <v>17477.12</v>
+        <v>26814.92</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>17477.12</v>
+        <v>26814.92</v>
       </c>
       <c r="Q67" s="24">
-        <v>1181475352.95</v>
+        <v>1582968678.18</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>6981290.3</v>
+        <v>9206002.31</v>
       </c>
       <c r="E68" s="16">
-        <v>1068634.05</v>
+        <v>1369582.04</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>1173407951.48</v>
+        <v>1572355028.12</v>
       </c>
       <c r="I68" s="17">
-        <v>0</v>
+        <v>11250.79</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>1181457875.83</v>
+        <v>1582941863.26</v>
       </c>
       <c r="L68" s="17">
-        <v>17477.12</v>
+        <v>26814.92</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>17477.12</v>
+        <v>26814.92</v>
       </c>
       <c r="Q68" s="19">
-        <v>1181475352.95</v>
+        <v>1582968678.18</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>2596444.51</v>
+        <v>3396497.08</v>
       </c>
       <c r="E69" s="21">
-        <v>329390.03</v>
+        <v>447960.61</v>
       </c>
       <c r="G69" s="22">
         <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>751884740.72</v>
+        <v>1004434071.56</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>754810736.76</v>
+        <v>1008278690.75</v>
       </c>
       <c r="L69" s="22">
         <v>4404</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
         <v>4404</v>
       </c>
       <c r="Q69" s="24">
-        <v>754815140.76</v>
+        <v>1008283094.75</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>2596444.51</v>
+        <v>3396497.08</v>
       </c>
       <c r="E70" s="16">
-        <v>329390.03</v>
+        <v>447960.61</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>751884740.72</v>
+        <v>1004434071.56</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>754810736.76</v>
+        <v>1008278690.75</v>
       </c>
       <c r="L70" s="17">
         <v>4404</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
         <v>4404</v>
       </c>
       <c r="Q70" s="19">
-        <v>754815140.76</v>
+        <v>1008283094.75</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>7712573.43</v>
+        <v>10141550.23</v>
       </c>
       <c r="E71" s="21">
-        <v>1127565.47</v>
+        <v>1577716.31</v>
       </c>
       <c r="G71" s="22">
         <v>1056.85</v>
       </c>
       <c r="H71" s="22">
-        <v>1423589832.74</v>
+        <v>1910671331.98</v>
       </c>
       <c r="I71" s="22">
         <v>0</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>1432431028.49</v>
+        <v>1922391655.37</v>
       </c>
       <c r="L71" s="22">
-        <v>27152.16</v>
+        <v>31152</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>27152.16</v>
+        <v>31152</v>
       </c>
       <c r="Q71" s="24">
-        <v>1432458180.65</v>
+        <v>1922422807.37</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>2852550.82</v>
+        <v>3740664.25</v>
       </c>
       <c r="E72" s="21">
-        <v>582527.3</v>
+        <v>749150.36</v>
       </c>
       <c r="G72" s="22">
         <v>0</v>
       </c>
       <c r="H72" s="22">
-        <v>578110617.9</v>
+        <v>775253435.86</v>
       </c>
       <c r="I72" s="22">
         <v>0</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>581545696.02</v>
+        <v>779743250.47</v>
       </c>
       <c r="L72" s="22">
-        <v>2000</v>
+        <v>12002.64</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>2000</v>
+        <v>12002.64</v>
       </c>
       <c r="Q72" s="24">
-        <v>581547696.02</v>
+        <v>779755253.11</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>12914284.92</v>
+        <v>17033343.51</v>
       </c>
       <c r="E73" s="21">
-        <v>2266829.75</v>
+        <v>3711675.81</v>
       </c>
       <c r="G73" s="22">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>2531111974.52</v>
+        <v>3390490749.77</v>
       </c>
       <c r="I73" s="22">
-        <v>102652.84</v>
+        <v>169462.99</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>2546395742.03</v>
+        <v>3411405331.02</v>
       </c>
       <c r="L73" s="22">
-        <v>26682</v>
+        <v>30462</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>26682</v>
+        <v>30462</v>
       </c>
       <c r="Q73" s="24">
-        <v>2546422424.03</v>
+        <v>3411435793.02</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>23479409.17</v>
+        <v>30915557.99</v>
       </c>
       <c r="E74" s="16">
-        <v>3976922.52</v>
+        <v>6038542.48</v>
       </c>
       <c r="G74" s="17">
-        <v>1056.85</v>
+        <v>1155.79</v>
       </c>
       <c r="H74" s="17">
-        <v>4532812425.16</v>
+        <v>6076415517.61</v>
       </c>
       <c r="I74" s="17">
-        <v>102652.84</v>
+        <v>169462.99</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>4560372466.54</v>
+        <v>6113540236.86</v>
       </c>
       <c r="L74" s="17">
-        <v>55834.16</v>
+        <v>73616.64</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>55834.16</v>
+        <v>73616.64</v>
       </c>
       <c r="Q74" s="19">
-        <v>4560428300.7</v>
+        <v>6113613853.5</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>1896026.53</v>
+        <v>2502317.09</v>
       </c>
       <c r="E75" s="21">
-        <v>273015.6</v>
+        <v>407429.23</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>469701237.86</v>
+        <v>628665516.15</v>
       </c>
       <c r="I75" s="22">
-        <v>0</v>
+        <v>1092.92</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>471870279.99</v>
+        <v>631576355.39</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>471870279.99</v>
+        <v>631576355.39</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>3114989.17</v>
+        <v>4067732.17</v>
       </c>
       <c r="E76" s="21">
-        <v>656759.71</v>
+        <v>900752.95</v>
       </c>
       <c r="G76" s="22">
         <v>0</v>
       </c>
       <c r="H76" s="22">
-        <v>1052192682.85</v>
+        <v>1407834650.74</v>
       </c>
       <c r="I76" s="22">
         <v>0</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>1055964431.73</v>
+        <v>1412803135.86</v>
       </c>
       <c r="L76" s="22">
         <v>0</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
         <v>0</v>
       </c>
       <c r="Q76" s="24">
-        <v>1055964431.73</v>
+        <v>1412803135.86</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>6128769.01</v>
+        <v>8079297.23</v>
       </c>
       <c r="E77" s="21">
-        <v>1455653.98</v>
+        <v>1842528.82</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>1671068685.83</v>
+        <v>2235509191.51</v>
       </c>
       <c r="I77" s="22">
-        <v>6028.7</v>
+        <v>9257.97</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>1678659137.52</v>
+        <v>2245440275.53</v>
       </c>
       <c r="L77" s="22">
         <v>4545.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
         <v>4545.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>1678663683.36</v>
+        <v>2245444821.37</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>11139784.71</v>
+        <v>14649346.49</v>
       </c>
       <c r="E78" s="16">
-        <v>2385429.29</v>
+        <v>3150711</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
-        <v>3192962606.54</v>
+        <v>4272009358.4</v>
       </c>
       <c r="I78" s="17">
-        <v>6028.7</v>
+        <v>10350.89</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>3206493849.24</v>
+        <v>4289819766.78</v>
       </c>
       <c r="L78" s="17">
         <v>4545.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
         <v>4545.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>3206498395.08</v>
+        <v>4289824312.62</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>22238144.87</v>
+        <v>29567615.17</v>
       </c>
       <c r="E79" s="21">
-        <v>10405434.54</v>
+        <v>14022623.9</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>59155343.19</v>
+        <v>78843875.11</v>
       </c>
       <c r="I79" s="22">
-        <v>249825.61</v>
+        <v>393587.12</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>92048748.21</v>
+        <v>122827701.3</v>
       </c>
       <c r="L79" s="22">
         <v>5496</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
         <v>5496</v>
       </c>
       <c r="Q79" s="24">
-        <v>92054244.21</v>
+        <v>122833197.3</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>22238144.87</v>
+        <v>29567615.17</v>
       </c>
       <c r="E80" s="16">
-        <v>10405434.54</v>
+        <v>14022623.9</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>59155343.19</v>
+        <v>78843875.11</v>
       </c>
       <c r="I80" s="17">
-        <v>249825.61</v>
+        <v>393587.12</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>92048748.21</v>
+        <v>122827701.3</v>
       </c>
       <c r="L80" s="17">
         <v>5496</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
         <v>5496</v>
       </c>
       <c r="Q80" s="19">
-        <v>92054244.21</v>
+        <v>122833197.3</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>27209353.25</v>
+        <v>36139519.6</v>
       </c>
       <c r="E81" s="21">
-        <v>14118916.54</v>
+        <v>19492828.83</v>
       </c>
       <c r="G81" s="22">
         <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>60030548.28</v>
+        <v>80201297.63</v>
       </c>
       <c r="I81" s="22">
-        <v>448139.22</v>
+        <v>574491.82</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>101808373.99</v>
+        <v>136409554.58</v>
       </c>
       <c r="L81" s="22">
-        <v>4800</v>
+        <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
-        <v>4800</v>
+        <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>101813173.99</v>
+        <v>136423600.34</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>27209353.25</v>
+        <v>36139519.6</v>
       </c>
       <c r="E82" s="16">
-        <v>14118916.54</v>
+        <v>19492828.83</v>
       </c>
       <c r="G82" s="17">
         <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>60030548.28</v>
+        <v>80201297.63</v>
       </c>
       <c r="I82" s="17">
-        <v>448139.22</v>
+        <v>574491.82</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>101808373.99</v>
+        <v>136409554.58</v>
       </c>
       <c r="L82" s="17">
-        <v>4800</v>
+        <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
-        <v>4800</v>
+        <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>101813173.99</v>
+        <v>136423600.34</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>77761259.27</v>
+        <v>100928326.52</v>
       </c>
       <c r="E83" s="16">
-        <v>86189929.12</v>
+        <v>125379934.62</v>
       </c>
       <c r="G83" s="17">
-        <v>59506.81</v>
+        <v>81079.93</v>
       </c>
       <c r="H83" s="17">
-        <v>1724739242.53</v>
+        <v>2350462992.76</v>
       </c>
       <c r="I83" s="17">
-        <v>28490645.16</v>
+        <v>43916797.23</v>
       </c>
       <c r="J83" s="17">
         <v>28677</v>
       </c>
       <c r="K83" s="18">
-        <v>1917269259.89</v>
+        <v>2620797808.06</v>
       </c>
       <c r="L83" s="17">
-        <v>234596.42</v>
+        <v>368725.22</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>234596.42</v>
+        <v>368725.22</v>
       </c>
       <c r="Q83" s="19">
-        <v>1917503856.31</v>
+        <v>2621166533.28</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>366196268.33</v>
+        <v>481556222.34</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>152599965.13</v>
+        <v>217485553.62</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>106187.54</v>
+        <v>136681.59</v>
       </c>
       <c r="H84" s="29">
-        <v>49174391937.46</v>
+        <v>65835292984.62</v>
       </c>
       <c r="I84" s="29">
-        <v>30592646.63</v>
+        <v>46591030.88</v>
       </c>
       <c r="J84" s="29">
         <v>28677</v>
       </c>
       <c r="K84" s="29">
-        <v>49723915682.09</v>
+        <v>66581091150.05</v>
       </c>
       <c r="L84" s="29">
-        <v>711938.61</v>
+        <v>1065193.18</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>711938.61</v>
+        <v>1065193.18</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>49724627620.7</v>
+        <v>66582156343.23</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7469,1724 +7478,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>40221127.02</v>
+        <v>53914737.74</v>
       </c>
       <c r="E11" s="9">
-        <v>262631575.25</v>
+        <v>351249197.21</v>
       </c>
       <c r="F11" s="9">
-        <v>58715418.88</v>
+        <v>78456358.92</v>
       </c>
       <c r="G11" s="9">
-        <v>5970627.22</v>
+        <v>7940176.24</v>
       </c>
       <c r="H11" s="9">
-        <v>1101024.59</v>
+        <v>1468685.24</v>
       </c>
       <c r="J11" s="33">
-        <v>368639772.96</v>
+        <v>493029155.35</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>134456467.72</v>
+        <v>179679715.12</v>
       </c>
       <c r="E12" s="9">
-        <v>591945490.65</v>
+        <v>791742578.46</v>
       </c>
       <c r="F12" s="9">
-        <v>144305999.34</v>
+        <v>192762757.22</v>
       </c>
       <c r="G12" s="9">
-        <v>14185657.85</v>
+        <v>18889855.56</v>
       </c>
       <c r="H12" s="9">
-        <v>6542161.65</v>
+        <v>8711786.07</v>
       </c>
       <c r="J12" s="33">
-        <v>891435777.21</v>
+        <v>1191786692.43</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>56645385.3</v>
+        <v>75753967.48</v>
       </c>
       <c r="E13" s="9">
-        <v>420503370.47</v>
+        <v>562370464.63</v>
       </c>
       <c r="F13" s="9">
-        <v>90170108.01</v>
+        <v>120472663.39</v>
       </c>
       <c r="G13" s="9">
-        <v>8470446.13</v>
+        <v>11298084.16</v>
       </c>
       <c r="H13" s="9">
-        <v>2969146.96</v>
+        <v>3945581.87</v>
       </c>
       <c r="J13" s="33">
-        <v>578758456.87</v>
+        <v>773840761.53</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>83949464.25</v>
+        <v>112775324.79</v>
       </c>
       <c r="E14" s="9">
-        <v>467269068.61</v>
+        <v>625378634.89</v>
       </c>
       <c r="F14" s="9">
-        <v>92503913.06</v>
+        <v>123605929.5</v>
       </c>
       <c r="G14" s="9">
-        <v>9027675.76</v>
+        <v>12061705.09</v>
       </c>
       <c r="H14" s="9">
-        <v>3118610.13</v>
+        <v>4171306.94</v>
       </c>
       <c r="J14" s="33">
-        <v>655868731.81</v>
+        <v>877992901.21</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>45343108.02</v>
+        <v>60719801.23</v>
       </c>
       <c r="E15" s="9">
-        <v>254046357.13</v>
+        <v>339836719.31</v>
       </c>
       <c r="F15" s="9">
-        <v>59148521.44</v>
+        <v>79027628.26</v>
       </c>
       <c r="G15" s="9">
-        <v>5571140.57</v>
+        <v>7399985.55</v>
       </c>
       <c r="H15" s="9">
-        <v>1829680.89</v>
+        <v>2465994.53</v>
       </c>
       <c r="J15" s="33">
-        <v>365938808.05</v>
+        <v>489450128.88</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>72047503.31</v>
+        <v>96466916.32</v>
       </c>
       <c r="E16" s="9">
-        <v>311863410.84</v>
+        <v>416918262.82</v>
       </c>
       <c r="F16" s="9">
-        <v>72784301.22</v>
+        <v>97490547.27</v>
       </c>
       <c r="G16" s="9">
-        <v>6260270.73</v>
+        <v>8357690.5</v>
       </c>
       <c r="H16" s="9">
-        <v>1638218.9</v>
+        <v>2200275.07</v>
       </c>
       <c r="J16" s="33">
-        <v>464593705</v>
+        <v>621433691.98</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>120560957.25</v>
+        <v>161178752.03</v>
       </c>
       <c r="E17" s="9">
-        <v>735603876.35</v>
+        <v>983301229.6</v>
       </c>
       <c r="F17" s="9">
-        <v>154689541.74</v>
+        <v>206672537.54</v>
       </c>
       <c r="G17" s="9">
-        <v>15882439.97</v>
+        <v>20999590.92</v>
       </c>
       <c r="H17" s="9">
-        <v>3647669.04</v>
+        <v>4885811.06</v>
       </c>
       <c r="J17" s="33">
-        <v>1030384484.35</v>
+        <v>1377037921.15</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>214133528.61</v>
+        <v>286002283.04</v>
       </c>
       <c r="E18" s="9">
-        <v>980762217.98</v>
+        <v>1312069962.46</v>
       </c>
       <c r="F18" s="9">
-        <v>221857549.02</v>
+        <v>296665140.5</v>
       </c>
       <c r="G18" s="9">
-        <v>21448982.51</v>
+        <v>28592682.23</v>
       </c>
       <c r="H18" s="9">
-        <v>6454350.18</v>
+        <v>8623823.76</v>
       </c>
       <c r="J18" s="33">
-        <v>1444656628.3</v>
+        <v>1931953891.99</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>767357541.48</v>
+        <v>1026491497.75</v>
       </c>
       <c r="E19" s="15">
-        <v>4024625367.28</v>
+        <v>5382867049.38</v>
       </c>
       <c r="F19" s="15">
-        <v>894175352.71</v>
+        <v>1195153562.6</v>
       </c>
       <c r="G19" s="15">
-        <v>86817240.74</v>
+        <v>115539770.25</v>
       </c>
       <c r="H19" s="15">
-        <v>27300862.34</v>
+        <v>36473264.54</v>
       </c>
       <c r="J19" s="34">
-        <v>5800276364.55</v>
+        <v>7756525144.52</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>17752593.25</v>
+        <v>23771062.82</v>
       </c>
       <c r="E20" s="20">
-        <v>153622502.21</v>
+        <v>205526781.98</v>
       </c>
       <c r="F20" s="20">
-        <v>30743627.01</v>
+        <v>41143368.84</v>
       </c>
       <c r="G20" s="20">
-        <v>2190297.8</v>
+        <v>2915145.2</v>
       </c>
       <c r="H20" s="20">
-        <v>163303.22</v>
+        <v>219369.56</v>
       </c>
       <c r="J20" s="35">
-        <v>204472323.49</v>
+        <v>273575728.4</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>12863319.98</v>
+        <v>17175927.21</v>
       </c>
       <c r="E21" s="20">
-        <v>102098558.4</v>
+        <v>136508762.52</v>
       </c>
       <c r="F21" s="20">
-        <v>19365310.39</v>
+        <v>25854137.33</v>
       </c>
       <c r="G21" s="20">
-        <v>1422429.55</v>
+        <v>1854454.64</v>
       </c>
       <c r="H21" s="20">
-        <v>234402.01</v>
+        <v>313340.48</v>
       </c>
       <c r="J21" s="35">
-        <v>135984020.33</v>
+        <v>181706622.18</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>58530508.5</v>
+        <v>78580801.73</v>
       </c>
       <c r="E22" s="20">
-        <v>748481062.98</v>
+        <v>1001160225.04</v>
       </c>
       <c r="F22" s="20">
-        <v>148332291.49</v>
+        <v>198332922.46</v>
       </c>
       <c r="G22" s="20">
-        <v>10153723.52</v>
+        <v>13580875.43</v>
       </c>
       <c r="H22" s="20">
-        <v>1528157.52</v>
+        <v>2038026.88</v>
       </c>
       <c r="J22" s="35">
-        <v>967025744.01</v>
+        <v>1293692851.54</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>89146421.73</v>
+        <v>119527791.76</v>
       </c>
       <c r="E23" s="15">
-        <v>1004202123.59</v>
+        <v>1343195769.54</v>
       </c>
       <c r="F23" s="15">
-        <v>198441228.89</v>
+        <v>265330428.63</v>
       </c>
       <c r="G23" s="15">
-        <v>13766450.87</v>
+        <v>18350475.27</v>
       </c>
       <c r="H23" s="15">
-        <v>1925862.75</v>
+        <v>2570736.92</v>
       </c>
       <c r="J23" s="34">
-        <v>1307482087.83</v>
+        <v>1748975202.12</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>119612702.41</v>
+        <v>160092635.2</v>
       </c>
       <c r="E24" s="20">
-        <v>999579073.07</v>
+        <v>1335839746.47</v>
       </c>
       <c r="F24" s="20">
-        <v>235704771.03</v>
+        <v>314914034.45</v>
       </c>
       <c r="G24" s="20">
-        <v>15602916.88</v>
+        <v>20848725.35</v>
       </c>
       <c r="H24" s="20">
-        <v>6340741.93</v>
+        <v>8489737.29</v>
       </c>
       <c r="J24" s="35">
-        <v>1376840205.32</v>
+        <v>1840184878.76</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>119612702.41</v>
+        <v>160092635.2</v>
       </c>
       <c r="E25" s="15">
-        <v>999579073.07</v>
+        <v>1335839746.47</v>
       </c>
       <c r="F25" s="15">
-        <v>235704771.03</v>
+        <v>314914034.45</v>
       </c>
       <c r="G25" s="15">
-        <v>15602916.88</v>
+        <v>20848725.35</v>
       </c>
       <c r="H25" s="15">
-        <v>6340741.93</v>
+        <v>8489737.29</v>
       </c>
       <c r="J25" s="34">
-        <v>1376840205.32</v>
+        <v>1840184878.76</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>66419897.55</v>
+        <v>88833125.17</v>
       </c>
       <c r="E26" s="20">
-        <v>600968010.75</v>
+        <v>803212827.64</v>
       </c>
       <c r="F26" s="20">
-        <v>108788960.52</v>
+        <v>145352721.93</v>
       </c>
       <c r="G26" s="20">
-        <v>7757716.12</v>
+        <v>10278097.85</v>
       </c>
       <c r="H26" s="20">
-        <v>264464.39</v>
+        <v>349320.86</v>
       </c>
       <c r="J26" s="35">
-        <v>784199049.33</v>
+        <v>1048026093.45</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>66419897.55</v>
+        <v>88833125.17</v>
       </c>
       <c r="E27" s="15">
-        <v>600968010.75</v>
+        <v>803212827.64</v>
       </c>
       <c r="F27" s="15">
-        <v>108788960.52</v>
+        <v>145352721.93</v>
       </c>
       <c r="G27" s="15">
-        <v>7757716.12</v>
+        <v>10278097.85</v>
       </c>
       <c r="H27" s="15">
-        <v>264464.39</v>
+        <v>349320.86</v>
       </c>
       <c r="J27" s="34">
-        <v>784199049.33</v>
+        <v>1048026093.45</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>130071487.6</v>
+        <v>174148759.04</v>
       </c>
       <c r="E28" s="20">
-        <v>463595148.81</v>
+        <v>619977795.14</v>
       </c>
       <c r="F28" s="20">
-        <v>100476695.66</v>
+        <v>134148361.12</v>
       </c>
       <c r="G28" s="20">
-        <v>11885783.13</v>
+        <v>15939478.65</v>
       </c>
       <c r="H28" s="20">
-        <v>3960995.94</v>
+        <v>5292695.68</v>
       </c>
       <c r="J28" s="35">
-        <v>709990111.14</v>
+        <v>949507089.63</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>86873908.95</v>
+        <v>116334248.25</v>
       </c>
       <c r="E29" s="20">
-        <v>410025249.51</v>
+        <v>548372807.6</v>
       </c>
       <c r="F29" s="20">
-        <v>88049648.13</v>
+        <v>117572371.81</v>
       </c>
       <c r="G29" s="20">
-        <v>8783070.65</v>
+        <v>11693487.93</v>
       </c>
       <c r="H29" s="20">
-        <v>1843275.33</v>
+        <v>2461764.57</v>
       </c>
       <c r="J29" s="35">
-        <v>595575152.57</v>
+        <v>796434680.16</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>216945396.55</v>
+        <v>290483007.29</v>
       </c>
       <c r="E30" s="15">
-        <v>873620398.32</v>
+        <v>1168350602.74</v>
       </c>
       <c r="F30" s="15">
-        <v>188526343.79</v>
+        <v>251720732.93</v>
       </c>
       <c r="G30" s="15">
-        <v>20668853.78</v>
+        <v>27632966.58</v>
       </c>
       <c r="H30" s="15">
-        <v>5804271.27</v>
+        <v>7754460.25</v>
       </c>
       <c r="J30" s="34">
-        <v>1305565263.71</v>
+        <v>1745941769.79</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>55192641.48</v>
+        <v>73969310.9</v>
       </c>
       <c r="E31" s="20">
-        <v>448909157.44</v>
+        <v>600108189.49</v>
       </c>
       <c r="F31" s="20">
-        <v>97357448.09</v>
+        <v>130110691.25</v>
       </c>
       <c r="G31" s="20">
-        <v>7233671.33</v>
+        <v>9639619.95</v>
       </c>
       <c r="H31" s="20">
-        <v>3526961.48</v>
+        <v>4709605.15</v>
       </c>
       <c r="J31" s="35">
-        <v>612219879.82</v>
+        <v>818537416.74</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>55192641.48</v>
+        <v>73969310.9</v>
       </c>
       <c r="E32" s="15">
-        <v>448909157.44</v>
+        <v>600108189.49</v>
       </c>
       <c r="F32" s="15">
-        <v>97357448.09</v>
+        <v>130110691.25</v>
       </c>
       <c r="G32" s="15">
-        <v>7233671.33</v>
+        <v>9639619.95</v>
       </c>
       <c r="H32" s="15">
-        <v>3526961.48</v>
+        <v>4709605.15</v>
       </c>
       <c r="J32" s="34">
-        <v>612219879.82</v>
+        <v>818537416.74</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>23955757.7</v>
+        <v>31988723.42</v>
       </c>
       <c r="E33" s="20">
-        <v>188659975.36</v>
+        <v>252324977.92</v>
       </c>
       <c r="F33" s="20">
-        <v>39338233.77</v>
+        <v>52553595.48</v>
       </c>
       <c r="G33" s="20">
-        <v>3630604.3</v>
+        <v>4832089.43</v>
       </c>
       <c r="H33" s="20">
-        <v>1375053.5</v>
+        <v>1824253.99</v>
       </c>
       <c r="J33" s="35">
-        <v>256959624.63</v>
+        <v>343523640.24</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>56985624.54</v>
+        <v>76356407.68</v>
       </c>
       <c r="E34" s="20">
-        <v>241947806.75</v>
+        <v>323970543.78</v>
       </c>
       <c r="F34" s="20">
-        <v>61179467.82</v>
+        <v>81711731.7</v>
       </c>
       <c r="G34" s="20">
-        <v>5314135.23</v>
+        <v>7039965.74</v>
       </c>
       <c r="H34" s="20">
-        <v>1914062.53</v>
+        <v>2533881.88</v>
       </c>
       <c r="J34" s="35">
-        <v>367341096.87</v>
+        <v>491612530.78</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>21228963.91</v>
+        <v>28328452.7</v>
       </c>
       <c r="E35" s="20">
-        <v>97660679.39</v>
+        <v>130669997.67</v>
       </c>
       <c r="F35" s="20">
-        <v>21676295.17</v>
+        <v>28940188.31</v>
       </c>
       <c r="G35" s="20">
-        <v>1986487.97</v>
+        <v>2641761.4</v>
       </c>
       <c r="H35" s="20">
-        <v>568080.89</v>
+        <v>755579.5</v>
       </c>
       <c r="J35" s="35">
-        <v>143120507.33</v>
+        <v>191335979.58</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>23985113.48</v>
+        <v>32235964.49</v>
       </c>
       <c r="E36" s="20">
-        <v>143370139.83</v>
+        <v>191852415.43</v>
       </c>
       <c r="F36" s="20">
-        <v>25947185.6</v>
+        <v>34689175.76</v>
       </c>
       <c r="G36" s="20">
-        <v>2157132.25</v>
+        <v>2907611.17</v>
       </c>
       <c r="H36" s="20">
-        <v>238125.68</v>
+        <v>313926.67</v>
       </c>
       <c r="J36" s="35">
-        <v>195697696.84</v>
+        <v>261999093.52</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>41081806.63</v>
+        <v>55345501.59</v>
       </c>
       <c r="E37" s="20">
-        <v>329978852.15</v>
+        <v>441526179</v>
       </c>
       <c r="F37" s="20">
-        <v>68531568.12</v>
+        <v>91633632.9</v>
       </c>
       <c r="G37" s="20">
-        <v>5700046.83</v>
+        <v>7615712.74</v>
       </c>
       <c r="H37" s="20">
-        <v>1100427.17</v>
+        <v>1485878.22</v>
       </c>
       <c r="J37" s="35">
-        <v>446392700.9</v>
+        <v>597606904.45</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>167237266.26</v>
+        <v>224255049.88</v>
       </c>
       <c r="E38" s="15">
-        <v>1001617453.48</v>
+        <v>1340344113.8</v>
       </c>
       <c r="F38" s="15">
-        <v>216672750.48</v>
+        <v>289528324.15</v>
       </c>
       <c r="G38" s="15">
-        <v>18788406.58</v>
+        <v>25037140.48</v>
       </c>
       <c r="H38" s="15">
-        <v>5195749.77</v>
+        <v>6913520.26</v>
       </c>
       <c r="J38" s="34">
-        <v>1409511626.57</v>
+        <v>1886078148.57</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>11532179.49</v>
+        <v>15465752.16</v>
       </c>
       <c r="E39" s="20">
-        <v>97353429.75</v>
+        <v>130166949.79</v>
       </c>
       <c r="F39" s="20">
-        <v>19646066.08</v>
+        <v>26251746</v>
       </c>
       <c r="G39" s="20">
-        <v>1674521.64</v>
+        <v>2217599.12</v>
       </c>
       <c r="H39" s="20">
-        <v>467206.65</v>
+        <v>612790.92</v>
       </c>
       <c r="J39" s="35">
-        <v>130673403.61</v>
+        <v>174714837.99</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>22373736.08</v>
+        <v>30033447.8</v>
       </c>
       <c r="E40" s="20">
-        <v>315157795.92</v>
+        <v>421475796.29</v>
       </c>
       <c r="F40" s="20">
-        <v>55124121.22</v>
+        <v>73696182.47</v>
       </c>
       <c r="G40" s="20">
-        <v>4029814.62</v>
+        <v>5350090.08</v>
       </c>
       <c r="H40" s="20">
-        <v>787043.12</v>
+        <v>1041731.47</v>
       </c>
       <c r="J40" s="35">
-        <v>397472510.96</v>
+        <v>531597248.11</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>55877930.39</v>
+        <v>74584628.92</v>
       </c>
       <c r="E41" s="20">
-        <v>393360548.76</v>
+        <v>525796172.38</v>
       </c>
       <c r="F41" s="20">
-        <v>85357346.17</v>
+        <v>113988036.64</v>
       </c>
       <c r="G41" s="20">
-        <v>6089514.11</v>
+        <v>8148274.32</v>
       </c>
       <c r="H41" s="20">
-        <v>2792221.46</v>
+        <v>3723213.79</v>
       </c>
       <c r="J41" s="35">
-        <v>543477560.89</v>
+        <v>726240326.05</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>14774427.97</v>
+        <v>19717256.25</v>
       </c>
       <c r="E42" s="20">
-        <v>130803488.52</v>
+        <v>174958876.01</v>
       </c>
       <c r="F42" s="20">
-        <v>25767800.77</v>
+        <v>34394442.91</v>
       </c>
       <c r="G42" s="20">
-        <v>2044853.62</v>
+        <v>2725368.09</v>
       </c>
       <c r="H42" s="20">
-        <v>646848.66</v>
+        <v>852035.52</v>
       </c>
       <c r="J42" s="35">
-        <v>174037419.54</v>
+        <v>232647978.78</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>20592662.29</v>
+        <v>27541071.97</v>
       </c>
       <c r="E43" s="20">
-        <v>222070844.81</v>
+        <v>296895132.63</v>
       </c>
       <c r="F43" s="20">
-        <v>44115430.53</v>
+        <v>58904759.48</v>
       </c>
       <c r="G43" s="20">
-        <v>3372143.42</v>
+        <v>4455558.63</v>
       </c>
       <c r="H43" s="20">
-        <v>1343714.9</v>
+        <v>1796810.59</v>
       </c>
       <c r="J43" s="35">
-        <v>291494795.95</v>
+        <v>389593333.3</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>9504107.52</v>
+        <v>12667610.13</v>
       </c>
       <c r="E44" s="20">
-        <v>100698507.56</v>
+        <v>134701327.84</v>
       </c>
       <c r="F44" s="20">
-        <v>18963261.39</v>
+        <v>25353604.65</v>
       </c>
       <c r="G44" s="20">
-        <v>1417529.31</v>
+        <v>1889018.27</v>
       </c>
       <c r="H44" s="20">
-        <v>274008.25</v>
+        <v>363965.45</v>
       </c>
       <c r="J44" s="35">
-        <v>130857414.03</v>
+        <v>174975526.34</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>4797757.34</v>
+        <v>6421181.85</v>
       </c>
       <c r="E45" s="20">
-        <v>68371002.05</v>
+        <v>91433793.81</v>
       </c>
       <c r="F45" s="20">
-        <v>11530610.6</v>
+        <v>15412509.1</v>
       </c>
       <c r="G45" s="20">
-        <v>963312.85</v>
+        <v>1287019.09</v>
       </c>
       <c r="H45" s="20">
-        <v>140253.82</v>
+        <v>185698.81</v>
       </c>
       <c r="J45" s="35">
-        <v>85802936.66</v>
+        <v>114740202.66</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>40826779.87</v>
+        <v>54561770.08</v>
       </c>
       <c r="E46" s="20">
-        <v>399210643.36</v>
+        <v>533879801.39</v>
       </c>
       <c r="F46" s="20">
-        <v>81318291.47</v>
+        <v>108729540.69</v>
       </c>
       <c r="G46" s="20">
-        <v>5478718.54</v>
+        <v>7301246.55</v>
       </c>
       <c r="H46" s="20">
-        <v>1617016.22</v>
+        <v>2196473.74</v>
       </c>
       <c r="J46" s="35">
-        <v>528451449.46</v>
+        <v>706668832.45</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>7565017.23</v>
+        <v>10195355.86</v>
       </c>
       <c r="E47" s="20">
-        <v>113795423.33</v>
+        <v>152335794.56</v>
       </c>
       <c r="F47" s="20">
-        <v>24423907.88</v>
+        <v>32644198.78</v>
       </c>
       <c r="G47" s="20">
-        <v>1962914.25</v>
+        <v>2610422.37</v>
       </c>
       <c r="H47" s="20">
-        <v>730385.47</v>
+        <v>973329.24</v>
       </c>
       <c r="J47" s="35">
-        <v>148477648.16</v>
+        <v>198759100.81</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>187844598.18</v>
+        <v>251188075.02</v>
       </c>
       <c r="E48" s="15">
-        <v>1840821684.06</v>
+        <v>2461643644.7</v>
       </c>
       <c r="F48" s="15">
-        <v>366246836.11</v>
+        <v>489375020.72</v>
       </c>
       <c r="G48" s="15">
-        <v>27033322.36</v>
+        <v>35984596.52</v>
       </c>
       <c r="H48" s="15">
-        <v>8798698.55</v>
+        <v>11746049.53</v>
       </c>
       <c r="J48" s="34">
-        <v>2430745139.26</v>
+        <v>3249937386.49</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>527224924.13</v>
+        <v>707273650.5</v>
       </c>
       <c r="E49" s="20">
-        <v>4287572076.2</v>
+        <v>5732227034.14</v>
       </c>
       <c r="F49" s="20">
-        <v>824160261.35</v>
+        <v>1101347815.2</v>
       </c>
       <c r="G49" s="20">
-        <v>57090079.4</v>
+        <v>76018013.98</v>
       </c>
       <c r="H49" s="20">
-        <v>2926790.53</v>
+        <v>3914515.46</v>
       </c>
       <c r="J49" s="35">
-        <v>5698974131.61</v>
+        <v>7620781029.28</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>53095340.34</v>
+        <v>71274279.48</v>
       </c>
       <c r="E50" s="20">
-        <v>483831667.83</v>
+        <v>647315502.2</v>
       </c>
       <c r="F50" s="20">
-        <v>86707499.23</v>
+        <v>115923713.14</v>
       </c>
       <c r="G50" s="20">
-        <v>5847789.15</v>
+        <v>7800321.32</v>
       </c>
       <c r="H50" s="20">
-        <v>140586.41</v>
+        <v>188642.46</v>
       </c>
       <c r="J50" s="35">
-        <v>629622882.96</v>
+        <v>842502458.6</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>41860855.93</v>
+        <v>56041355.9</v>
       </c>
       <c r="E51" s="20">
-        <v>265371085.46</v>
+        <v>355074939.35</v>
       </c>
       <c r="F51" s="20">
-        <v>52764260.45</v>
+        <v>70411531.18</v>
       </c>
       <c r="G51" s="20">
-        <v>4008002.24</v>
+        <v>5328053.9</v>
       </c>
       <c r="H51" s="20">
-        <v>145381.35</v>
+        <v>194529.8</v>
       </c>
       <c r="J51" s="35">
-        <v>364149585.43</v>
+        <v>487050410.13</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>72894497.9</v>
+        <v>98138148.69</v>
       </c>
       <c r="E52" s="20">
-        <v>524574000.63</v>
+        <v>701231023.68</v>
       </c>
       <c r="F52" s="20">
-        <v>103194079.03</v>
+        <v>137781759.57</v>
       </c>
       <c r="G52" s="20">
-        <v>7423069.86</v>
+        <v>9879517.23</v>
       </c>
       <c r="H52" s="20">
-        <v>404203.24</v>
+        <v>551750.94</v>
       </c>
       <c r="J52" s="35">
-        <v>708489850.66</v>
+        <v>947582200.11</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>695075618.3</v>
+        <v>932727434.57</v>
       </c>
       <c r="E53" s="15">
-        <v>5561348830.12</v>
+        <v>7435848499.37</v>
       </c>
       <c r="F53" s="15">
-        <v>1066826100.06</v>
+        <v>1425464819.09</v>
       </c>
       <c r="G53" s="15">
-        <v>74368940.65</v>
+        <v>99025906.43</v>
       </c>
       <c r="H53" s="15">
-        <v>3616961.53</v>
+        <v>4849438.66</v>
       </c>
       <c r="J53" s="34">
-        <v>7401236450.66</v>
+        <v>9897916098.12</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>62854251.17</v>
+        <v>84282099.02</v>
       </c>
       <c r="E54" s="20">
-        <v>300467570.03</v>
+        <v>402213828.38</v>
       </c>
       <c r="F54" s="20">
-        <v>71711197.85</v>
+        <v>95844382</v>
       </c>
       <c r="G54" s="20">
-        <v>7033565.92</v>
+        <v>9455354.58</v>
       </c>
       <c r="H54" s="20">
-        <v>2948449.13</v>
+        <v>3957813.96</v>
       </c>
       <c r="J54" s="35">
-        <v>445015034.1</v>
+        <v>595753477.94</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>34144102.29</v>
+        <v>45637465.22</v>
       </c>
       <c r="E55" s="20">
-        <v>223073244.97</v>
+        <v>298542186.49</v>
       </c>
       <c r="F55" s="20">
-        <v>47281640.37</v>
+        <v>63193019.9</v>
       </c>
       <c r="G55" s="20">
-        <v>3833472.95</v>
+        <v>5132979.01</v>
       </c>
       <c r="H55" s="20">
-        <v>1203422.07</v>
+        <v>1614825.39</v>
       </c>
       <c r="J55" s="35">
-        <v>309535882.65</v>
+        <v>414120476.01</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>96998353.46</v>
+        <v>129919564.24</v>
       </c>
       <c r="E56" s="15">
-        <v>523540815</v>
+        <v>700756014.87</v>
       </c>
       <c r="F56" s="15">
-        <v>118992838.22</v>
+        <v>159037401.9</v>
       </c>
       <c r="G56" s="15">
-        <v>10867038.87</v>
+        <v>14588333.59</v>
       </c>
       <c r="H56" s="15">
-        <v>4151871.2</v>
+        <v>5572639.35</v>
       </c>
       <c r="J56" s="34">
-        <v>754550916.75</v>
+        <v>1009873953.95</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>107474648.49</v>
+        <v>145860914.17</v>
       </c>
       <c r="E57" s="20">
-        <v>750793540.48</v>
+        <v>1003920409.22</v>
       </c>
       <c r="F57" s="20">
-        <v>161808800.84</v>
+        <v>216295871.75</v>
       </c>
       <c r="G57" s="20">
-        <v>12234920.74</v>
+        <v>16311167.47</v>
       </c>
       <c r="H57" s="20">
-        <v>4889764.74</v>
+        <v>6528137.66</v>
       </c>
       <c r="J57" s="35">
-        <v>1037201675.29</v>
+        <v>1388916500.27</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>41000029.5</v>
+        <v>55157716.28</v>
       </c>
       <c r="E58" s="20">
-        <v>235079617.87</v>
+        <v>314082300.22</v>
       </c>
       <c r="F58" s="20">
-        <v>49903735.09</v>
+        <v>66636700.79</v>
       </c>
       <c r="G58" s="20">
-        <v>3571362.2</v>
+        <v>4767903</v>
       </c>
       <c r="H58" s="20">
-        <v>1786765.61</v>
+        <v>2384196.83</v>
       </c>
       <c r="J58" s="35">
-        <v>331341510.27</v>
+        <v>443028817.12</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>44653014.89</v>
+        <v>59874432.21</v>
       </c>
       <c r="E59" s="20">
-        <v>203504445.52</v>
+        <v>272315450.38</v>
       </c>
       <c r="F59" s="20">
-        <v>43630821.96</v>
+        <v>58306732.11</v>
       </c>
       <c r="G59" s="20">
-        <v>3338915.08</v>
+        <v>4472587.45</v>
       </c>
       <c r="H59" s="20">
-        <v>1871588.67</v>
+        <v>2512295.32</v>
       </c>
       <c r="J59" s="35">
-        <v>296998786.12</v>
+        <v>397481497.47</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>90978119.59</v>
+        <v>122057657.85</v>
       </c>
       <c r="E60" s="20">
-        <v>644746739.86</v>
+        <v>861703330</v>
       </c>
       <c r="F60" s="20">
-        <v>135822810.72</v>
+        <v>181591546.34</v>
       </c>
       <c r="G60" s="20">
-        <v>11460397.29</v>
+        <v>15328749.84</v>
       </c>
       <c r="H60" s="20">
-        <v>4591141.79</v>
+        <v>6165227.27</v>
       </c>
       <c r="J60" s="35">
-        <v>887599209.25</v>
+        <v>1186846511.3</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>284105812.47</v>
+        <v>382950720.51</v>
       </c>
       <c r="E61" s="15">
-        <v>1834124343.73</v>
+        <v>2452021489.82</v>
       </c>
       <c r="F61" s="15">
-        <v>391166168.61</v>
+        <v>522830850.99</v>
       </c>
       <c r="G61" s="15">
-        <v>30605595.31</v>
+        <v>40880407.76</v>
       </c>
       <c r="H61" s="15">
-        <v>13139260.81</v>
+        <v>17589857.08</v>
       </c>
       <c r="J61" s="34">
-        <v>2553141180.93</v>
+        <v>3416273326.16</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>20036422.86</v>
+        <v>26860984.37</v>
       </c>
       <c r="E62" s="20">
-        <v>225493212.48</v>
+        <v>301752528.71</v>
       </c>
       <c r="F62" s="20">
-        <v>40697494.03</v>
+        <v>54366823.47</v>
       </c>
       <c r="G62" s="20">
-        <v>2707948.27</v>
+        <v>3570172.38</v>
       </c>
       <c r="H62" s="20">
-        <v>398463.72</v>
+        <v>523743.41</v>
       </c>
       <c r="J62" s="35">
-        <v>289333541.36</v>
+        <v>387074252.34</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>20036422.86</v>
+        <v>26860984.37</v>
       </c>
       <c r="E63" s="15">
-        <v>225493212.48</v>
+        <v>301752528.71</v>
       </c>
       <c r="F63" s="15">
-        <v>40697494.03</v>
+        <v>54366823.47</v>
       </c>
       <c r="G63" s="15">
-        <v>2707948.27</v>
+        <v>3570172.38</v>
       </c>
       <c r="H63" s="15">
-        <v>398463.72</v>
+        <v>523743.41</v>
       </c>
       <c r="J63" s="34">
-        <v>289333541.36</v>
+        <v>387074252.34</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>399890036.26</v>
+        <v>534493231.84</v>
       </c>
       <c r="E64" s="20">
-        <v>4562625591.3</v>
+        <v>6099140182.76</v>
       </c>
       <c r="F64" s="20">
-        <v>835813553.32</v>
+        <v>1116633914.64</v>
       </c>
       <c r="G64" s="20">
-        <v>56817539.99</v>
+        <v>75975671.04</v>
       </c>
       <c r="H64" s="20">
-        <v>7479883.18</v>
+        <v>9920508.11</v>
       </c>
       <c r="J64" s="35">
-        <v>5862626604.05</v>
+        <v>7836163508.39</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>399890036.26</v>
+        <v>534493231.84</v>
       </c>
       <c r="E65" s="15">
-        <v>4562625591.3</v>
+        <v>6099140182.76</v>
       </c>
       <c r="F65" s="15">
-        <v>835813553.32</v>
+        <v>1116633914.64</v>
       </c>
       <c r="G65" s="15">
-        <v>56817539.99</v>
+        <v>75975671.04</v>
       </c>
       <c r="H65" s="15">
-        <v>7479883.18</v>
+        <v>9920508.11</v>
       </c>
       <c r="J65" s="34">
-        <v>5862626604.05</v>
+        <v>7836163508.39</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>108547477.11</v>
+        <v>145085281.16</v>
       </c>
       <c r="E66" s="20">
-        <v>638011676.03</v>
+        <v>853559450.34</v>
       </c>
       <c r="F66" s="20">
-        <v>140487978.03</v>
+        <v>187798951.61</v>
       </c>
       <c r="G66" s="20">
-        <v>14639440.45</v>
+        <v>19529432.33</v>
       </c>
       <c r="H66" s="20">
-        <v>3372757.44</v>
+        <v>4504098.05</v>
       </c>
       <c r="J66" s="35">
-        <v>905059329.06</v>
+        <v>1210477213.49</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>108547477.11</v>
+        <v>145085281.16</v>
       </c>
       <c r="E67" s="15">
-        <v>638011676.03</v>
+        <v>853559450.34</v>
       </c>
       <c r="F67" s="15">
-        <v>140487978.03</v>
+        <v>187798951.61</v>
       </c>
       <c r="G67" s="15">
-        <v>14639440.45</v>
+        <v>19529432.33</v>
       </c>
       <c r="H67" s="15">
-        <v>3372757.44</v>
+        <v>4504098.05</v>
       </c>
       <c r="J67" s="34">
-        <v>905059329.06</v>
+        <v>1210477213.49</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>48715357.98</v>
+        <v>65611616.54</v>
       </c>
       <c r="E68" s="20">
-        <v>523673059.77</v>
+        <v>700515816.71</v>
       </c>
       <c r="F68" s="20">
-        <v>88317011.63</v>
+        <v>118086435.12</v>
       </c>
       <c r="G68" s="20">
-        <v>6433496.2</v>
+        <v>8436492.44</v>
       </c>
       <c r="H68" s="20">
-        <v>885530.25</v>
+        <v>1186937.12</v>
       </c>
       <c r="J68" s="35">
-        <v>668024455.83</v>
+        <v>893837297.93</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>48715357.98</v>
+        <v>65611616.54</v>
       </c>
       <c r="E69" s="15">
-        <v>523673059.77</v>
+        <v>700515816.71</v>
       </c>
       <c r="F69" s="15">
-        <v>88317011.63</v>
+        <v>118086435.12</v>
       </c>
       <c r="G69" s="15">
-        <v>6433496.2</v>
+        <v>8436492.44</v>
       </c>
       <c r="H69" s="15">
-        <v>885530.25</v>
+        <v>1186937.12</v>
       </c>
       <c r="J69" s="34">
-        <v>668024455.83</v>
+        <v>893837297.93</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>87468599.18</v>
+        <v>117407799.18</v>
       </c>
       <c r="E70" s="20">
-        <v>858014723.56</v>
+        <v>1148081776.65</v>
       </c>
       <c r="F70" s="20">
-        <v>184560756.96</v>
+        <v>246674920.63</v>
       </c>
       <c r="G70" s="20">
-        <v>14631097.11</v>
+        <v>19480229.75</v>
       </c>
       <c r="H70" s="20">
-        <v>2677793.3</v>
+        <v>3553209.45</v>
       </c>
       <c r="J70" s="35">
-        <v>1147352970.11</v>
+        <v>1535197935.66</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>54901936.08</v>
+        <v>73558220.91</v>
       </c>
       <c r="E71" s="20">
-        <v>359345481.72</v>
+        <v>480978182.41</v>
       </c>
       <c r="F71" s="20">
-        <v>72724121.34</v>
+        <v>97247519.24</v>
       </c>
       <c r="G71" s="20">
-        <v>5811391.39</v>
+        <v>7801736.25</v>
       </c>
       <c r="H71" s="20">
-        <v>504131.25</v>
+        <v>679335.46</v>
       </c>
       <c r="J71" s="35">
-        <v>493287061.78</v>
+        <v>660264994.27</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>223169220.27</v>
+        <v>299320717.02</v>
       </c>
       <c r="E72" s="20">
-        <v>1560580546.67</v>
+        <v>2087123685.27</v>
       </c>
       <c r="F72" s="20">
-        <v>323259483.72</v>
+        <v>432205874.64</v>
       </c>
       <c r="G72" s="20">
-        <v>27478615.73</v>
+        <v>36732642.54</v>
       </c>
       <c r="H72" s="20">
-        <v>2462282.09</v>
+        <v>3281330.47</v>
       </c>
       <c r="J72" s="35">
-        <v>2136950148.48</v>
+        <v>2858664249.94</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>365539755.53</v>
+        <v>490286737.11</v>
       </c>
       <c r="E73" s="15">
-        <v>2777940751.95</v>
+        <v>3716183644.33</v>
       </c>
       <c r="F73" s="15">
-        <v>580544362.02</v>
+        <v>776128314.51</v>
       </c>
       <c r="G73" s="15">
-        <v>47921104.23</v>
+        <v>64014608.54</v>
       </c>
       <c r="H73" s="15">
-        <v>5644206.64</v>
+        <v>7513875.38</v>
       </c>
       <c r="J73" s="34">
-        <v>3777590180.37</v>
+        <v>5054127179.87</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>32145891.82</v>
+        <v>43039893.49</v>
       </c>
       <c r="E74" s="20">
-        <v>326753303.89</v>
+        <v>437075825.12</v>
       </c>
       <c r="F74" s="20">
-        <v>57019918.67</v>
+        <v>76267948.22</v>
       </c>
       <c r="G74" s="20">
-        <v>3572210.07</v>
+        <v>4745334.57</v>
       </c>
       <c r="H74" s="20">
-        <v>425932.25</v>
+        <v>568458.05</v>
       </c>
       <c r="J74" s="35">
-        <v>419917256.7</v>
+        <v>561697459.45</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>64202624.53</v>
+        <v>86071929.58</v>
       </c>
       <c r="E75" s="20">
-        <v>732440229.68</v>
+        <v>979605615.08</v>
       </c>
       <c r="F75" s="20">
-        <v>139482078.81</v>
+        <v>186279844.63</v>
       </c>
       <c r="G75" s="20">
-        <v>8678990.65</v>
+        <v>11618638.02</v>
       </c>
       <c r="H75" s="20">
-        <v>1561211.53</v>
+        <v>2083066.67</v>
       </c>
       <c r="J75" s="35">
-        <v>946365135.2</v>
+        <v>1265659093.98</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>108948173.42</v>
+        <v>146253311.96</v>
       </c>
       <c r="E76" s="20">
-        <v>1126984207.87</v>
+        <v>1506655215.29</v>
       </c>
       <c r="F76" s="20">
-        <v>241774761.72</v>
+        <v>322985034.97</v>
       </c>
       <c r="G76" s="20">
-        <v>16993533.32</v>
+        <v>22664809.04</v>
       </c>
       <c r="H76" s="20">
-        <v>4831613.65</v>
+        <v>6485694.42</v>
       </c>
       <c r="J76" s="35">
-        <v>1499532289.98</v>
+        <v>2005044065.68</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>205296689.77</v>
+        <v>275365135.03</v>
       </c>
       <c r="E77" s="15">
-        <v>2186177741.44</v>
+        <v>2923336655.49</v>
       </c>
       <c r="F77" s="15">
-        <v>438276759.2</v>
+        <v>585532827.82</v>
       </c>
       <c r="G77" s="15">
-        <v>29244734.04</v>
+        <v>39028781.63</v>
       </c>
       <c r="H77" s="15">
-        <v>6818757.43</v>
+        <v>9137219.14</v>
       </c>
       <c r="J77" s="34">
-        <v>2865814681.88</v>
+        <v>3832400619.11</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>4808067.1</v>
+        <v>6451170.06</v>
       </c>
       <c r="E78" s="20">
-        <v>24862764.91</v>
+        <v>33120087.81</v>
       </c>
       <c r="F78" s="20">
-        <v>6990399.64</v>
+        <v>9336487.9</v>
       </c>
       <c r="G78" s="20">
-        <v>843203.95</v>
+        <v>1130230.31</v>
       </c>
       <c r="H78" s="20">
-        <v>125173.38</v>
+        <v>170016.34</v>
       </c>
       <c r="J78" s="35">
-        <v>37629608.98</v>
+        <v>50207992.42</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>4808067.1</v>
+        <v>6451170.06</v>
       </c>
       <c r="E79" s="15">
-        <v>24862764.91</v>
+        <v>33120087.81</v>
       </c>
       <c r="F79" s="15">
-        <v>6990399.64</v>
+        <v>9336487.9</v>
       </c>
       <c r="G79" s="15">
-        <v>843203.95</v>
+        <v>1130230.31</v>
       </c>
       <c r="H79" s="15">
-        <v>125173.38</v>
+        <v>170016.34</v>
       </c>
       <c r="J79" s="34">
-        <v>37629608.98</v>
+        <v>50207992.42</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>5606354.02</v>
+        <v>7547296.02</v>
       </c>
       <c r="E80" s="20">
-        <v>22258448.68</v>
+        <v>29860361.6</v>
       </c>
       <c r="F80" s="20">
-        <v>5622596.31</v>
+        <v>7519053.31</v>
       </c>
       <c r="G80" s="20">
-        <v>771262.01</v>
+        <v>1018634.24</v>
       </c>
       <c r="H80" s="20">
-        <v>48776.47</v>
+        <v>65178.93</v>
       </c>
       <c r="J80" s="35">
-        <v>34307437.49</v>
+        <v>46010524.1</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>5606354.02</v>
+        <v>7547296.02</v>
       </c>
       <c r="E81" s="15">
-        <v>22258448.68</v>
+        <v>29860361.6</v>
       </c>
       <c r="F81" s="15">
-        <v>5622596.31</v>
+        <v>7519053.31</v>
       </c>
       <c r="G81" s="15">
-        <v>771262.01</v>
+        <v>1018634.24</v>
       </c>
       <c r="H81" s="15">
-        <v>48776.47</v>
+        <v>65178.93</v>
       </c>
       <c r="J81" s="34">
-        <v>34307437.49</v>
+        <v>46010524.1</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>3904376410.5</v>
+        <v>5232139664.42</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>29674400503.4</v>
+        <v>39681656675.57</v>
       </c>
       <c r="F83" s="26">
-        <v>6019648952.69</v>
+        <v>8044221397.02</v>
       </c>
       <c r="G83" s="26">
-        <v>472888882.63</v>
+        <v>630510062.94</v>
       </c>
       <c r="H83" s="26">
-        <v>104839254.53</v>
+        <v>140040206.37</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>40176154003.75</v>
+        <v>53728568006.32</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9404,2381 +9413,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>17861514.72</v>
+        <v>24034666.49</v>
       </c>
       <c r="E11" s="9">
-        <v>483997.37</v>
+        <v>604183.82</v>
       </c>
       <c r="F11" s="9">
-        <v>21076068.43</v>
+        <v>27997115.94</v>
       </c>
       <c r="G11" s="9">
-        <v>237184.14</v>
+        <v>284160.15</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>39658764.66</v>
+        <v>52920126.4</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>27739652.22</v>
+        <v>37302873.09</v>
       </c>
       <c r="E12" s="9">
-        <v>712184.95</v>
+        <v>908655.77</v>
       </c>
       <c r="F12" s="9">
-        <v>22652058.29</v>
+        <v>29745112.2</v>
       </c>
       <c r="G12" s="9">
-        <v>380008.14</v>
+        <v>447895.72</v>
       </c>
       <c r="H12" s="9">
-        <v>793705.58</v>
+        <v>1000654.47</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>52277609.18</v>
+        <v>69405191.25</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>19661524.12</v>
+        <v>26523415.84</v>
       </c>
       <c r="E13" s="9">
-        <v>356334.28</v>
+        <v>436199.66</v>
       </c>
       <c r="F13" s="9">
-        <v>16994685.97</v>
+        <v>22708745.7</v>
       </c>
       <c r="G13" s="9">
-        <v>215765.55</v>
+        <v>323745.3</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>37228309.92</v>
+        <v>49992106.5</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>22016105.05</v>
+        <v>30016313.75</v>
       </c>
       <c r="E14" s="9">
-        <v>523086.31</v>
+        <v>758584.01</v>
       </c>
       <c r="F14" s="9">
-        <v>20385308.35</v>
+        <v>27285190.62</v>
       </c>
       <c r="G14" s="9">
-        <v>271580.48</v>
+        <v>372100.31</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>43196080.19</v>
+        <v>58432188.69</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>20445726.71</v>
+        <v>27089663.11</v>
       </c>
       <c r="E15" s="9">
-        <v>277668.07</v>
+        <v>368736.67</v>
       </c>
       <c r="F15" s="9">
-        <v>12254822.31</v>
+        <v>15977311.2</v>
       </c>
       <c r="G15" s="9">
-        <v>69380.89</v>
+        <v>103384.54</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>33047597.98</v>
+        <v>43539095.52</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>14322462.82</v>
+        <v>19237773.15</v>
       </c>
       <c r="E16" s="9">
-        <v>342394.82</v>
+        <v>494149.43</v>
       </c>
       <c r="F16" s="9">
-        <v>12894870.51</v>
+        <v>17178834.68</v>
       </c>
       <c r="G16" s="9">
-        <v>173112.01</v>
+        <v>238372.72</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>887.24</v>
+        <v>1302.16</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>27733727.4</v>
+        <v>37150432.14</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>32868568.67</v>
+        <v>43762022.2</v>
       </c>
       <c r="E17" s="9">
-        <v>826861.44</v>
+        <v>1066313.7</v>
       </c>
       <c r="F17" s="9">
-        <v>35964324.47</v>
+        <v>47858174.27</v>
       </c>
       <c r="G17" s="9">
-        <v>379303.38</v>
+        <v>524021.9</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>70039057.96</v>
+        <v>93210532.07</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>58591614.4</v>
+        <v>78027866.85</v>
       </c>
       <c r="E18" s="9">
-        <v>1240692.59</v>
+        <v>1704610.3</v>
       </c>
       <c r="F18" s="9">
-        <v>48459597.98</v>
+        <v>64001512.63</v>
       </c>
       <c r="G18" s="9">
-        <v>774935.38</v>
+        <v>1113079.27</v>
       </c>
       <c r="H18" s="9">
-        <v>56402.12</v>
+        <v>63780.46</v>
       </c>
       <c r="I18" s="9">
-        <v>754.3</v>
+        <v>1067.42</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>109123996.77</v>
+        <v>144911916.93</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>213507168.71</v>
+        <v>285994594.48</v>
       </c>
       <c r="E19" s="15">
-        <v>4763219.83</v>
+        <v>6341433.36</v>
       </c>
       <c r="F19" s="15">
-        <v>190681736.31</v>
+        <v>252751997.24</v>
       </c>
       <c r="G19" s="15">
-        <v>2501269.97</v>
+        <v>3406759.91</v>
       </c>
       <c r="H19" s="15">
-        <v>850107.7</v>
+        <v>1064434.93</v>
       </c>
       <c r="I19" s="15">
-        <v>1641.54</v>
+        <v>2369.58</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>412305144.06</v>
+        <v>549561589.5</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>5016003.68</v>
+        <v>6758580.01</v>
       </c>
       <c r="E20" s="20">
-        <v>370435.13</v>
+        <v>423325.23</v>
       </c>
       <c r="F20" s="20">
-        <v>5833376.34</v>
+        <v>7647735.44</v>
       </c>
       <c r="G20" s="20">
-        <v>102286.95</v>
+        <v>119780.73</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>0</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>11322102.1</v>
+        <v>14949421.41</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>2824117.78</v>
+        <v>4143263.32</v>
       </c>
       <c r="E21" s="20">
-        <v>195204.77</v>
+        <v>260754.79</v>
       </c>
       <c r="F21" s="20">
-        <v>2157922.69</v>
+        <v>3972025.21</v>
       </c>
       <c r="G21" s="20">
-        <v>115750</v>
+        <v>132617.75</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>5292995.24</v>
+        <v>8508661.07</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>23923432.67</v>
+        <v>32456987.49</v>
       </c>
       <c r="E22" s="20">
-        <v>830892.67</v>
+        <v>1126411.17</v>
       </c>
       <c r="F22" s="20">
-        <v>24044188.59</v>
+        <v>31711745.46</v>
       </c>
       <c r="G22" s="20">
-        <v>260292.71</v>
+        <v>369022.9</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>49058806.64</v>
+        <v>65664167.02</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>31763554.13</v>
+        <v>43358830.82</v>
       </c>
       <c r="E23" s="15">
-        <v>1396532.57</v>
+        <v>1810491.19</v>
       </c>
       <c r="F23" s="15">
-        <v>32035487.62</v>
+        <v>43331506.11</v>
       </c>
       <c r="G23" s="15">
-        <v>478329.66</v>
+        <v>621421.38</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
         <v>0</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>65673903.98</v>
+        <v>89122249.5</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>44673980.36</v>
+        <v>59300496.44</v>
       </c>
       <c r="E24" s="20">
-        <v>1232109.85</v>
+        <v>1577662.73</v>
       </c>
       <c r="F24" s="20">
-        <v>15689644.84</v>
+        <v>21066718.06</v>
       </c>
       <c r="G24" s="20">
-        <v>349801.91</v>
+        <v>562253.24</v>
       </c>
       <c r="H24" s="20">
-        <v>238100.4</v>
+        <v>304651.81</v>
       </c>
       <c r="I24" s="20">
-        <v>260.17</v>
+        <v>9947.09</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>62183897.53</v>
+        <v>82821729.37</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>44673980.36</v>
+        <v>59300496.44</v>
       </c>
       <c r="E25" s="15">
-        <v>1232109.85</v>
+        <v>1577662.73</v>
       </c>
       <c r="F25" s="15">
-        <v>15689644.84</v>
+        <v>21066718.06</v>
       </c>
       <c r="G25" s="15">
-        <v>349801.91</v>
+        <v>562253.24</v>
       </c>
       <c r="H25" s="15">
-        <v>238100.4</v>
+        <v>304651.81</v>
       </c>
       <c r="I25" s="15">
-        <v>260.17</v>
+        <v>9947.09</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>62183897.53</v>
+        <v>82821729.37</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>29458782.35</v>
+        <v>38238800.03</v>
       </c>
       <c r="E26" s="20">
-        <v>330104.71</v>
+        <v>445980.64</v>
       </c>
       <c r="F26" s="20">
-        <v>33582536.24</v>
+        <v>42974858.04</v>
       </c>
       <c r="G26" s="20">
-        <v>225255.47</v>
+        <v>248409.98</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>63596678.77</v>
+        <v>81908048.69</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>29458782.35</v>
+        <v>38238800.03</v>
       </c>
       <c r="E27" s="15">
-        <v>330104.71</v>
+        <v>445980.64</v>
       </c>
       <c r="F27" s="15">
-        <v>33582536.24</v>
+        <v>42974858.04</v>
       </c>
       <c r="G27" s="15">
-        <v>225255.47</v>
+        <v>248409.98</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>63596678.77</v>
+        <v>81908048.69</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>73219183.26</v>
+        <v>94130048.3</v>
       </c>
       <c r="E28" s="20">
-        <v>659357.78</v>
+        <v>850520.55</v>
       </c>
       <c r="F28" s="20">
-        <v>20042552.81</v>
+        <v>21377759.02</v>
       </c>
       <c r="G28" s="20">
-        <v>104796.39</v>
+        <v>142030.86</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>94025890.24</v>
+        <v>116500358.73</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>52173400.84</v>
+        <v>70812509.37</v>
       </c>
       <c r="E29" s="20">
-        <v>262678.58</v>
+        <v>459236.15</v>
       </c>
       <c r="F29" s="20">
-        <v>17876022.03</v>
+        <v>23453034.11</v>
       </c>
       <c r="G29" s="20">
-        <v>198859.76</v>
+        <v>256679.25</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>2399.18</v>
+        <v>2763.65</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>70513360.39</v>
+        <v>94984222.53</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>125392584.1</v>
+        <v>164942557.67</v>
       </c>
       <c r="E30" s="15">
-        <v>922036.36</v>
+        <v>1309756.7</v>
       </c>
       <c r="F30" s="15">
-        <v>37918574.84</v>
+        <v>44830793.13</v>
       </c>
       <c r="G30" s="15">
-        <v>303656.15</v>
+        <v>398710.11</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>2399.18</v>
+        <v>2763.65</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>164539250.63</v>
+        <v>211484581.26</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>20299795.69</v>
+        <v>27152371.47</v>
       </c>
       <c r="E31" s="20">
-        <v>521110.42</v>
+        <v>735899.26</v>
       </c>
       <c r="F31" s="20">
-        <v>10631675.45</v>
+        <v>14043756.03</v>
       </c>
       <c r="G31" s="20">
-        <v>179214.37</v>
+        <v>280286.91</v>
       </c>
       <c r="H31" s="20">
-        <v>4447.95</v>
+        <v>5930.6</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>31636253.76</v>
+        <v>42218254.15</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>20299795.69</v>
+        <v>27152371.47</v>
       </c>
       <c r="E32" s="15">
-        <v>521110.42</v>
+        <v>735899.26</v>
       </c>
       <c r="F32" s="15">
-        <v>10631675.45</v>
+        <v>14043756.03</v>
       </c>
       <c r="G32" s="15">
-        <v>179214.37</v>
+        <v>280286.91</v>
       </c>
       <c r="H32" s="15">
-        <v>4447.95</v>
+        <v>5930.6</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>31636253.76</v>
+        <v>42218254.15</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>10742842.18</v>
+        <v>14624763.14</v>
       </c>
       <c r="E33" s="20">
-        <v>463343.52</v>
+        <v>619952.14</v>
       </c>
       <c r="F33" s="20">
-        <v>8720914.16</v>
+        <v>11516815.92</v>
       </c>
       <c r="G33" s="20">
-        <v>61179.86</v>
+        <v>78360.61</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
         <v>0</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>19988279.72</v>
+        <v>26839891.81</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>13662710.49</v>
+        <v>18437405.1</v>
       </c>
       <c r="E34" s="20">
-        <v>303229.93</v>
+        <v>402607.83</v>
       </c>
       <c r="F34" s="20">
-        <v>9485508.38</v>
+        <v>12385518.75</v>
       </c>
       <c r="G34" s="20">
-        <v>96207.31</v>
+        <v>150017.55</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
         <v>36.86</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>23547692.97</v>
+        <v>31375586.09</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>3786730.35</v>
+        <v>5133919.97</v>
       </c>
       <c r="E35" s="20">
-        <v>137448.48</v>
+        <v>165394.86</v>
       </c>
       <c r="F35" s="20">
-        <v>4055940.71</v>
+        <v>5371821.06</v>
       </c>
       <c r="G35" s="20">
-        <v>48314.14</v>
+        <v>55671.34</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>8028433.68</v>
+        <v>10726807.23</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>4553408.18</v>
+        <v>6268650.08</v>
       </c>
       <c r="E36" s="20">
-        <v>139498.51</v>
+        <v>296541.61</v>
       </c>
       <c r="F36" s="20">
-        <v>6981033.72</v>
+        <v>9230024.18</v>
       </c>
       <c r="G36" s="20">
-        <v>172296.99</v>
+        <v>183495.57</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
-        <v>0</v>
+        <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>11846237.4</v>
+        <v>15978853.92</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>14196642.67</v>
+        <v>19520988.93</v>
       </c>
       <c r="E37" s="20">
-        <v>351042.72</v>
+        <v>474130.95</v>
       </c>
       <c r="F37" s="20">
-        <v>16622243.53</v>
+        <v>21979658.74</v>
       </c>
       <c r="G37" s="20">
-        <v>293754.47</v>
+        <v>321597.47</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>31463683.39</v>
+        <v>42296376.09</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>46942333.87</v>
+        <v>63985727.22</v>
       </c>
       <c r="E38" s="15">
-        <v>1394563.16</v>
+        <v>1958627.39</v>
       </c>
       <c r="F38" s="15">
-        <v>45865640.5</v>
+        <v>60483838.65</v>
       </c>
       <c r="G38" s="15">
-        <v>671752.77</v>
+        <v>789142.54</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>36.86</v>
+        <v>179.34</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>94874327.16</v>
+        <v>127217515.14</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>2223693.21</v>
+        <v>2938338.87</v>
       </c>
       <c r="E39" s="20">
-        <v>95849.77</v>
+        <v>110962.44</v>
       </c>
       <c r="F39" s="20">
-        <v>2592110.17</v>
+        <v>3296906.49</v>
       </c>
       <c r="G39" s="20">
-        <v>86800.23</v>
+        <v>106615.73</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>1529.56</v>
+        <v>1853.7</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>4999982.94</v>
+        <v>6454677.23</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>6945503.38</v>
+        <v>9270945.2</v>
       </c>
       <c r="E40" s="20">
-        <v>388139.57</v>
+        <v>512116.68</v>
       </c>
       <c r="F40" s="20">
-        <v>7469547.35</v>
+        <v>10053506.02</v>
       </c>
       <c r="G40" s="20">
-        <v>96076.68</v>
+        <v>208861.51</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>14899266.98</v>
+        <v>20045429.41</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>12761333.05</v>
+        <v>16983837.1</v>
       </c>
       <c r="E41" s="20">
-        <v>361844.8</v>
+        <v>534720.04</v>
       </c>
       <c r="F41" s="20">
-        <v>6145753.38</v>
+        <v>8181528.55</v>
       </c>
       <c r="G41" s="20">
-        <v>314699.52</v>
+        <v>438291.1</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>19583630.75</v>
+        <v>26138376.79</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>3865598.25</v>
+        <v>5178753.1</v>
       </c>
       <c r="E42" s="20">
-        <v>179942.68</v>
+        <v>207139.22</v>
       </c>
       <c r="F42" s="20">
-        <v>2558221.83</v>
+        <v>3436395.37</v>
       </c>
       <c r="G42" s="20">
-        <v>80442.63</v>
+        <v>99607.81</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>6684205.39</v>
+        <v>8921895.5</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>6490167.47</v>
+        <v>8679710.43</v>
       </c>
       <c r="E43" s="20">
-        <v>108710.87</v>
+        <v>131816.08</v>
       </c>
       <c r="F43" s="20">
-        <v>5172349.23</v>
+        <v>6883987.32</v>
       </c>
       <c r="G43" s="20">
-        <v>257333.15</v>
+        <v>312409.49</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>12028560.72</v>
+        <v>16007923.32</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>2003090.83</v>
+        <v>2723848.39</v>
       </c>
       <c r="E44" s="20">
-        <v>81356.76</v>
+        <v>101873.52</v>
       </c>
       <c r="F44" s="20">
-        <v>3458957.58</v>
+        <v>4667525.72</v>
       </c>
       <c r="G44" s="20">
-        <v>162043.83</v>
+        <v>182728.43</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>5705449</v>
+        <v>7675976.06</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>1754537.86</v>
+        <v>2368005.21</v>
       </c>
       <c r="E45" s="20">
-        <v>78088.56</v>
+        <v>94696.48</v>
       </c>
       <c r="F45" s="20">
-        <v>1865236.54</v>
+        <v>2544875.96</v>
       </c>
       <c r="G45" s="20">
-        <v>42229.1</v>
+        <v>56366.98</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>3740092.06</v>
+        <v>5063944.63</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>10466610.72</v>
+        <v>14021981.58</v>
       </c>
       <c r="E46" s="20">
-        <v>348873.24</v>
+        <v>441166.1</v>
       </c>
       <c r="F46" s="20">
-        <v>10791142.94</v>
+        <v>14237108.88</v>
       </c>
       <c r="G46" s="20">
-        <v>118064.85</v>
+        <v>155229.32</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>21724903.79</v>
+        <v>28855697.92</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>2487080.45</v>
+        <v>3333845.56</v>
       </c>
       <c r="E47" s="20">
-        <v>121039.81</v>
+        <v>148087.76</v>
       </c>
       <c r="F47" s="20">
-        <v>2116610.94</v>
+        <v>2755102.1</v>
       </c>
       <c r="G47" s="20">
-        <v>47603.88</v>
+        <v>64003.08</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>4772335.08</v>
+        <v>6301038.5</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>48997615.22</v>
+        <v>65499265.44</v>
       </c>
       <c r="E48" s="15">
-        <v>1763846.06</v>
+        <v>2282578.32</v>
       </c>
       <c r="F48" s="15">
-        <v>42169929.96</v>
+        <v>56056936.41</v>
       </c>
       <c r="G48" s="15">
-        <v>1205293.87</v>
+        <v>1624113.45</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>1741.6</v>
+        <v>2065.74</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>94138426.71</v>
+        <v>125464959.36</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>197407529.48</v>
+        <v>265093947.98</v>
       </c>
       <c r="E49" s="20">
-        <v>4576790.22</v>
+        <v>6699197.04</v>
       </c>
       <c r="F49" s="20">
-        <v>167259916.75</v>
+        <v>220518822.7</v>
       </c>
       <c r="G49" s="20">
-        <v>1571885.32</v>
+        <v>2043906.37</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>370816188.32</v>
+        <v>494355940.64</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>15909916.02</v>
+        <v>21293093.5</v>
       </c>
       <c r="E50" s="20">
-        <v>309836.09</v>
+        <v>553340</v>
       </c>
       <c r="F50" s="20">
-        <v>22512791.4</v>
+        <v>29535713.58</v>
       </c>
       <c r="G50" s="20">
-        <v>128660.83</v>
+        <v>166401.27</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>38861204.34</v>
+        <v>51548548.35</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>6756100.77</v>
+        <v>8963337.8</v>
       </c>
       <c r="E51" s="20">
-        <v>554819.04</v>
+        <v>652566.22</v>
       </c>
       <c r="F51" s="20">
-        <v>13325704.68</v>
+        <v>17444653.91</v>
       </c>
       <c r="G51" s="20">
-        <v>136192.33</v>
+        <v>156003.39</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>20772816.82</v>
+        <v>27216561.32</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>21525936.79</v>
+        <v>28808634.99</v>
       </c>
       <c r="E52" s="20">
-        <v>624452.56</v>
+        <v>823282.8</v>
       </c>
       <c r="F52" s="20">
-        <v>19628070.18</v>
+        <v>25789358.79</v>
       </c>
       <c r="G52" s="20">
-        <v>752046.24</v>
+        <v>885251.71</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>42530505.77</v>
+        <v>56306528.29</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>241599483.06</v>
+        <v>324159014.27</v>
       </c>
       <c r="E53" s="15">
-        <v>6065897.91</v>
+        <v>8728386.06</v>
       </c>
       <c r="F53" s="15">
-        <v>222726483.01</v>
+        <v>293288548.98</v>
       </c>
       <c r="G53" s="15">
-        <v>2588784.72</v>
+        <v>3251562.74</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>472980715.25</v>
+        <v>629427578.6</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>22259998.93</v>
+        <v>29797109.28</v>
       </c>
       <c r="E54" s="20">
-        <v>251467.87</v>
+        <v>336527.45</v>
       </c>
       <c r="F54" s="20">
-        <v>13080760.17</v>
+        <v>17078246.87</v>
       </c>
       <c r="G54" s="20">
-        <v>529250.07</v>
+        <v>588387.16</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>5313.16</v>
+        <v>8914.4</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>36126790.2</v>
+        <v>47809185.16</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>10547164.31</v>
+        <v>14200491.54</v>
       </c>
       <c r="E55" s="20">
-        <v>178116.38</v>
+        <v>250745.06</v>
       </c>
       <c r="F55" s="20">
-        <v>6620953.04</v>
+        <v>8694852.93</v>
       </c>
       <c r="G55" s="20">
-        <v>161116.98</v>
+        <v>203811.43</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
         <v>134.52</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>17507485.23</v>
+        <v>23350035.48</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>32807163.24</v>
+        <v>43997600.82</v>
       </c>
       <c r="E56" s="15">
-        <v>429584.25</v>
+        <v>587272.51</v>
       </c>
       <c r="F56" s="15">
-        <v>19701713.21</v>
+        <v>25773099.8</v>
       </c>
       <c r="G56" s="15">
-        <v>690367.05</v>
+        <v>792198.59</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>5447.68</v>
+        <v>9048.92</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>53634275.43</v>
+        <v>71159220.64</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>45886088.13</v>
+        <v>60641263.73</v>
       </c>
       <c r="E57" s="20">
-        <v>1619473.3</v>
+        <v>2020067.29</v>
       </c>
       <c r="F57" s="20">
-        <v>20670372.66</v>
+        <v>27231960.42</v>
       </c>
       <c r="G57" s="20">
-        <v>536542.95</v>
+        <v>714455.56</v>
       </c>
       <c r="H57" s="20">
-        <v>786394.06</v>
+        <v>1013475.84</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>69498871.1</v>
+        <v>91621222.84</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>11845576.4</v>
+        <v>15867829.64</v>
       </c>
       <c r="E58" s="20">
-        <v>321437.85</v>
+        <v>390984.91</v>
       </c>
       <c r="F58" s="20">
-        <v>4981563.13</v>
+        <v>6658002.45</v>
       </c>
       <c r="G58" s="20">
-        <v>88013.77</v>
+        <v>116885.87</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>17236591.15</v>
+        <v>23033702.87</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>11767960</v>
+        <v>15877269.17</v>
       </c>
       <c r="E59" s="20">
-        <v>193555.37</v>
+        <v>323040.37</v>
       </c>
       <c r="F59" s="20">
-        <v>3883077.44</v>
+        <v>5070422.72</v>
       </c>
       <c r="G59" s="20">
-        <v>85624.8</v>
+        <v>146377.66</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
         <v>0</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>15930217.61</v>
+        <v>21417109.92</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>37736833.6</v>
+        <v>50386371.32</v>
       </c>
       <c r="E60" s="20">
-        <v>899914</v>
+        <v>1179982.99</v>
       </c>
       <c r="F60" s="20">
-        <v>16329026.4</v>
+        <v>21753481.97</v>
       </c>
       <c r="G60" s="20">
-        <v>325212.31</v>
+        <v>568975.13</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>224.33</v>
+        <v>264.59</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>55291210.64</v>
+        <v>73889076</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>107236458.13</v>
+        <v>142772733.86</v>
       </c>
       <c r="E61" s="15">
-        <v>3034380.52</v>
+        <v>3914075.56</v>
       </c>
       <c r="F61" s="15">
-        <v>45864039.63</v>
+        <v>60713867.56</v>
       </c>
       <c r="G61" s="15">
-        <v>1035393.83</v>
+        <v>1546694.22</v>
       </c>
       <c r="H61" s="15">
-        <v>786394.06</v>
+        <v>1013475.84</v>
       </c>
       <c r="I61" s="15">
-        <v>224.33</v>
+        <v>264.59</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>157956890.5</v>
+        <v>209961111.63</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>3961518.59</v>
+        <v>5335597.87</v>
       </c>
       <c r="E62" s="20">
-        <v>280692.5</v>
+        <v>368596.08</v>
       </c>
       <c r="F62" s="20">
-        <v>6834821.4</v>
+        <v>9055974.94</v>
       </c>
       <c r="G62" s="20">
-        <v>60667.91</v>
+        <v>79086.78</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>11137700.4</v>
+        <v>14839255.67</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>3961518.59</v>
+        <v>5335597.87</v>
       </c>
       <c r="E63" s="15">
-        <v>280692.5</v>
+        <v>368596.08</v>
       </c>
       <c r="F63" s="15">
-        <v>6834821.4</v>
+        <v>9055974.94</v>
       </c>
       <c r="G63" s="15">
-        <v>60667.91</v>
+        <v>79086.78</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>11137700.4</v>
+        <v>14839255.67</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>172600249.53</v>
+        <v>234550382.62</v>
       </c>
       <c r="E64" s="20">
-        <v>1899186.32</v>
+        <v>2602415.19</v>
       </c>
       <c r="F64" s="20">
-        <v>215976573.71</v>
+        <v>288832383.07</v>
       </c>
       <c r="G64" s="20">
-        <v>4242152.43</v>
+        <v>5593042.33</v>
       </c>
       <c r="H64" s="20">
-        <v>101824.75</v>
+        <v>166670.85</v>
       </c>
       <c r="I64" s="20">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>394819986.74</v>
+        <v>531744985.06</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>172600249.53</v>
+        <v>234550382.62</v>
       </c>
       <c r="E65" s="15">
-        <v>1899186.32</v>
+        <v>2602415.19</v>
       </c>
       <c r="F65" s="15">
-        <v>215976573.71</v>
+        <v>288832383.07</v>
       </c>
       <c r="G65" s="15">
-        <v>4242152.43</v>
+        <v>5593042.33</v>
       </c>
       <c r="H65" s="15">
-        <v>101824.75</v>
+        <v>166670.85</v>
       </c>
       <c r="I65" s="15">
-        <v>0</v>
+        <v>91</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>394819986.74</v>
+        <v>531744985.06</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>60137566.88</v>
+        <v>81381061.78</v>
       </c>
       <c r="E66" s="20">
-        <v>957227.43</v>
+        <v>1284847.79</v>
       </c>
       <c r="F66" s="20">
-        <v>40045760.55</v>
+        <v>53153678.24</v>
       </c>
       <c r="G66" s="20">
-        <v>414834.63</v>
+        <v>529786.23</v>
       </c>
       <c r="H66" s="20">
-        <v>274947.93</v>
+        <v>346596.57</v>
       </c>
       <c r="I66" s="20">
         <v>331.76</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>101830669.18</v>
+        <v>136696302.37</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>60137566.88</v>
+        <v>81381061.78</v>
       </c>
       <c r="E67" s="15">
-        <v>957227.43</v>
+        <v>1284847.79</v>
       </c>
       <c r="F67" s="15">
-        <v>40045760.55</v>
+        <v>53153678.24</v>
       </c>
       <c r="G67" s="15">
-        <v>414834.63</v>
+        <v>529786.23</v>
       </c>
       <c r="H67" s="15">
-        <v>274947.93</v>
+        <v>346596.57</v>
       </c>
       <c r="I67" s="15">
         <v>331.76</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>101830669.18</v>
+        <v>136696302.37</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>26332332.63</v>
+        <v>34705778.7</v>
       </c>
       <c r="E68" s="20">
-        <v>425444.93</v>
+        <v>564388.63</v>
       </c>
       <c r="F68" s="20">
-        <v>17830670.9</v>
+        <v>23246253.46</v>
       </c>
       <c r="G68" s="20">
-        <v>81509.73</v>
+        <v>220526.58</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>44669958.19</v>
+        <v>58736947.37</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>26332332.63</v>
+        <v>34705778.7</v>
       </c>
       <c r="E69" s="15">
-        <v>425444.93</v>
+        <v>564388.63</v>
       </c>
       <c r="F69" s="15">
-        <v>17830670.9</v>
+        <v>23246253.46</v>
       </c>
       <c r="G69" s="15">
-        <v>81509.73</v>
+        <v>220526.58</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>44669958.19</v>
+        <v>58736947.37</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>33675699.42</v>
+        <v>45295786.53</v>
       </c>
       <c r="E70" s="20">
-        <v>592034.56</v>
+        <v>781806.61</v>
       </c>
       <c r="F70" s="20">
-        <v>37282581.96</v>
+        <v>48371370.08</v>
       </c>
       <c r="G70" s="20">
-        <v>353394.88</v>
+        <v>469349.91</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>124.24</v>
+        <v>145.14</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>71904731.36</v>
+        <v>94919354.57</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>9586573.35</v>
+        <v>13093438.11</v>
       </c>
       <c r="E71" s="20">
-        <v>289423.84</v>
+        <v>368655.78</v>
       </c>
       <c r="F71" s="20">
-        <v>13641647.04</v>
+        <v>18223098.18</v>
       </c>
       <c r="G71" s="20">
-        <v>146386.31</v>
+        <v>182331.57</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>23664030.54</v>
+        <v>31867523.64</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>73180105.67</v>
+        <v>98187975.66</v>
       </c>
       <c r="E72" s="20">
-        <v>1891179.74</v>
+        <v>2294102.66</v>
       </c>
       <c r="F72" s="20">
-        <v>64461943.17</v>
+        <v>85250774.36</v>
       </c>
       <c r="G72" s="20">
-        <v>684137.9</v>
+        <v>811568.79</v>
       </c>
       <c r="H72" s="20">
-        <v>28458.49</v>
+        <v>35791.61</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>140245824.97</v>
+        <v>186580213.08</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>116442378.44</v>
+        <v>156577200.3</v>
       </c>
       <c r="E73" s="15">
-        <v>2772638.14</v>
+        <v>3444565.05</v>
       </c>
       <c r="F73" s="15">
-        <v>115386172.17</v>
+        <v>151845242.62</v>
       </c>
       <c r="G73" s="15">
-        <v>1183919.09</v>
+        <v>1463250.27</v>
       </c>
       <c r="H73" s="15">
-        <v>29354.79</v>
+        <v>36687.91</v>
       </c>
       <c r="I73" s="15">
-        <v>124.24</v>
+        <v>145.14</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>235814586.87</v>
+        <v>313367091.29</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>23350202.29</v>
+        <v>32068240.38</v>
       </c>
       <c r="E74" s="20">
-        <v>583194.33</v>
+        <v>845645.28</v>
       </c>
       <c r="F74" s="20">
-        <v>8825333.48</v>
+        <v>11558894.18</v>
       </c>
       <c r="G74" s="20">
-        <v>236890.31</v>
+        <v>260748.11</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>32995620.41</v>
+        <v>44733527.95</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>47969982.69</v>
+        <v>64780206.47</v>
       </c>
       <c r="E75" s="20">
-        <v>882636.5</v>
+        <v>1212352.64</v>
       </c>
       <c r="F75" s="20">
-        <v>21026969.64</v>
+        <v>27774071.16</v>
       </c>
       <c r="G75" s="20">
-        <v>167589.51</v>
+        <v>261211.65</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>70052887.09</v>
+        <v>94033550.67</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>77164119.83</v>
+        <v>105035406.71</v>
       </c>
       <c r="E76" s="20">
-        <v>1365301.18</v>
+        <v>1743303.97</v>
       </c>
       <c r="F76" s="20">
-        <v>29961481.14</v>
+        <v>38871118.51</v>
       </c>
       <c r="G76" s="20">
-        <v>273005.39</v>
+        <v>390097.56</v>
       </c>
       <c r="H76" s="20">
         <v>28959.32</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>108793778.86</v>
+        <v>146069798.07</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>148484304.81</v>
+        <v>201883853.56</v>
       </c>
       <c r="E77" s="15">
-        <v>2831132.01</v>
+        <v>3801301.89</v>
       </c>
       <c r="F77" s="15">
-        <v>59813784.26</v>
+        <v>78204083.85</v>
       </c>
       <c r="G77" s="15">
-        <v>677485.21</v>
+        <v>912057.32</v>
       </c>
       <c r="H77" s="15">
         <v>34668.07</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>211842286.36</v>
+        <v>284836876.69</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>3434528.39</v>
+        <v>4515290.17</v>
       </c>
       <c r="E78" s="20">
-        <v>47518.5</v>
+        <v>56388.16</v>
       </c>
       <c r="F78" s="20">
-        <v>1160899.09</v>
+        <v>1607322.06</v>
       </c>
       <c r="G78" s="20">
-        <v>24626.38</v>
+        <v>32625.81</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>4667572.36</v>
+        <v>6211626.2</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>3434528.39</v>
+        <v>4515290.17</v>
       </c>
       <c r="E79" s="15">
-        <v>47518.5</v>
+        <v>56388.16</v>
       </c>
       <c r="F79" s="15">
-        <v>1160899.09</v>
+        <v>1607322.06</v>
       </c>
       <c r="G79" s="15">
-        <v>24626.38</v>
+        <v>32625.81</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>4667572.36</v>
+        <v>6211626.2</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>4095389.22</v>
+        <v>5476793.55</v>
       </c>
       <c r="E80" s="20">
-        <v>23862.6</v>
+        <v>30993.8</v>
       </c>
       <c r="F80" s="20">
-        <v>1588589.06</v>
+        <v>2150040.52</v>
       </c>
       <c r="G80" s="20">
-        <v>14974.84</v>
+        <v>20142.95</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>5722815.72</v>
+        <v>7677970.82</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>4095389.22</v>
+        <v>5476793.55</v>
       </c>
       <c r="E81" s="15">
-        <v>23862.6</v>
+        <v>30993.8</v>
       </c>
       <c r="F81" s="15">
-        <v>1588589.06</v>
+        <v>2150040.52</v>
       </c>
       <c r="G81" s="15">
-        <v>14974.84</v>
+        <v>20142.95</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>5722815.72</v>
+        <v>7677970.82</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
-        <v>26726.47</v>
+        <v>58768.5</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
-        <v>26726.47</v>
+        <v>58768.5</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>1478167187.35</v>
+        <v>1983827951.07</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>31091088.07</v>
+        <v>41845660.31</v>
       </c>
       <c r="F83" s="26">
-        <v>1155504732.75</v>
+        <v>1523410898.77</v>
       </c>
       <c r="G83" s="26">
-        <v>16956016.46</v>
+        <v>22430839.84</v>
       </c>
       <c r="H83" s="26">
-        <v>2319845.65</v>
+        <v>2973116.58</v>
       </c>
       <c r="I83" s="26">
-        <v>13195.79</v>
+        <v>28195.24</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>2684052066.07</v>
+        <v>3574516661.81</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -12431,2397 +12440,2397 @@
       </c>
       <c r="P21" s="41" t="s">
         <v>185</v>
       </c>
       <c r="Q21" s="42" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="22" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="41" t="s">
         <v>187</v>
       </c>
       <c r="E22" s="41" t="s">
         <v>188</v>
       </c>
       <c r="G22" s="41" t="s">
         <v>189</v>
       </c>
       <c r="I22" s="41" t="s">
         <v>190</v>
       </c>
       <c r="J22" s="41" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="K22" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L22" s="41" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="M22" s="41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N22" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P22" s="41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="Q22" s="42" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="23" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="39" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E23" s="39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G23" s="39" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I23" s="39" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J23" s="39" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="K23" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L23" s="39" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M23" s="39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N23" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P23" s="39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="Q23" s="40" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="41" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E24" s="41" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G24" s="41" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I24" s="41" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L24" s="41" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M24" s="41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N24" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P24" s="41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q24" s="42" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="25" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="39" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E25" s="39" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="I25" s="39" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L25" s="39" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M25" s="39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N25" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P25" s="39" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="Q25" s="40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E26" s="41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G26" s="41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I26" s="41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P26" s="41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="Q26" s="42" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E27" s="39" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G27" s="39" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="I27" s="39" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M27" s="39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P27" s="39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="Q27" s="40" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E28" s="41" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G28" s="41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="I28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L28" s="41" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="M28" s="41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P28" s="41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="Q28" s="42" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E29" s="41" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G29" s="41" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I29" s="41" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L29" s="41" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="M29" s="41" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="N29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P29" s="41" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="Q29" s="42" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E30" s="39" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I30" s="39" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L30" s="39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="M30" s="39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P30" s="39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="Q30" s="40" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E31" s="41" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I31" s="41" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L31" s="41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M31" s="41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P31" s="41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Q31" s="42" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="E32" s="39" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I32" s="39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L32" s="39" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M32" s="39" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P32" s="39" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="Q32" s="40" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E33" s="41" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G33" s="41" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I33" s="41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L33" s="41" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="M33" s="41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="N33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P33" s="41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="Q33" s="42" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E34" s="41" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G34" s="41" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="I34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L34" s="41" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="M34" s="41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="N34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P34" s="41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="Q34" s="42" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E35" s="41" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="G35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L35" s="41" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="M35" s="41" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="N35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P35" s="41" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="Q35" s="42" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E36" s="41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G36" s="41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="I36" s="41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="J36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L36" s="41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="M36" s="41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P36" s="41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="Q36" s="42" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E37" s="41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="G37" s="41" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L37" s="41" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M37" s="41" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P37" s="41" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="Q37" s="42" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E38" s="39" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="I38" s="39" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L38" s="39" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="M38" s="39" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="N38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P38" s="39" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Q38" s="40" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E40" s="41" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="I40" s="41" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="J40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L40" s="41" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M40" s="41" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P40" s="41" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="Q40" s="42" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="I41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="N41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E42" s="41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G42" s="41" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L42" s="41" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P42" s="41" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="Q42" s="42" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E43" s="41" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="G43" s="41" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="I43" s="41" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="J43" s="41" t="s">
-        <v>117</v>
+        <v>309</v>
       </c>
       <c r="K43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L43" s="41" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M43" s="41" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="N43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P43" s="41" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="Q43" s="42" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="G44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L44" s="41" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="M44" s="41" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="N44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P44" s="41" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="Q44" s="42" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="G45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="J45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="J46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="N46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="J47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="N47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>117</v>
+        <v>309</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="N48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="J49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="N49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="J50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="N50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="I51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="N51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="I52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="N52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="J53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="N53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="N54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="I55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="N55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="J56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="N56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="J57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="N57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="N58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="N59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="N60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="J61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="N62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="I63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="N63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="N64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="I65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="N66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="J67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="J68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="N68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="J69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="N69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="J70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="N70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="N71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="I72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="N72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="J73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="N73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="I74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="N74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="I75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="N75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="J76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="N76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="J77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="N77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="J78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="N78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="G79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="J79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="N79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="G80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="J80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="N80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="J81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="N81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="N82" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="N83" s="43" t="s">
         <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15133,2886 +15142,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>132227227.26</v>
+        <v>263522764.71</v>
       </c>
       <c r="E12" s="9">
-        <v>15606029.72</v>
+        <v>35876919.57</v>
       </c>
       <c r="F12" s="9">
-        <v>2849.36</v>
+        <v>25337.03</v>
       </c>
       <c r="I12" s="9">
-        <v>371011.56</v>
+        <v>696786.68</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>-285.96</v>
+        <v>2182.65</v>
       </c>
       <c r="L12" s="9">
-        <v>1225242.42</v>
+        <v>2410377.59</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>12334577.41</v>
+        <v>25139183.11</v>
       </c>
       <c r="P12" s="9">
-        <v>5520381.91</v>
+        <v>11494590.36</v>
       </c>
       <c r="Q12" s="33">
-        <v>167287033.68</v>
+        <v>339168141.7</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>195718699.98</v>
+        <v>391800208.51</v>
       </c>
       <c r="E13" s="9">
-        <v>17404934.03</v>
+        <v>36674626.41</v>
       </c>
       <c r="F13" s="9">
-        <v>52.86</v>
+        <v>11927.05</v>
       </c>
       <c r="I13" s="9">
-        <v>3951475.45</v>
+        <v>7947818.45</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
-        <v>0</v>
+        <v>553.17</v>
       </c>
       <c r="L13" s="9">
-        <v>1907970.7</v>
+        <v>3773422.59</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>25263923.97</v>
+        <v>51849609.44</v>
       </c>
       <c r="P13" s="9">
-        <v>7856568.81</v>
+        <v>16432035.6</v>
       </c>
       <c r="Q13" s="33">
-        <v>252103625.8</v>
+        <v>508490201.22</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>127609726.24</v>
+        <v>253381136.12</v>
       </c>
       <c r="E14" s="9">
-        <v>14491028.32</v>
+        <v>30468308.67</v>
       </c>
       <c r="F14" s="9">
-        <v>96.55</v>
+        <v>14180.24</v>
       </c>
       <c r="I14" s="9">
-        <v>300.98</v>
+        <v>601.96</v>
       </c>
       <c r="J14" s="9">
-        <v>1152</v>
+        <v>3048.48</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
-        <v>1315643.82</v>
+        <v>2567512.64</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>14571007.9</v>
+        <v>29739412.74</v>
       </c>
       <c r="P14" s="9">
-        <v>5212420.71</v>
+        <v>10830167.58</v>
       </c>
       <c r="Q14" s="33">
-        <v>163201376.52</v>
+        <v>327004368.43</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>158139390.37</v>
+        <v>318673237.38</v>
       </c>
       <c r="E15" s="9">
-        <v>17950860.38</v>
+        <v>37976299.53</v>
       </c>
       <c r="F15" s="9">
-        <v>-3366.36</v>
+        <v>19899.22</v>
       </c>
       <c r="I15" s="9">
-        <v>87716.03</v>
+        <v>171775</v>
       </c>
       <c r="J15" s="9">
-        <v>602.7</v>
+        <v>1205.4</v>
       </c>
       <c r="K15" s="9">
-        <v>0.16</v>
+        <v>952.59</v>
       </c>
       <c r="L15" s="9">
-        <v>1857517.79</v>
+        <v>3609377.23</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>17569526.93</v>
+        <v>35890872.38</v>
       </c>
       <c r="P15" s="9">
-        <v>6367723.76</v>
+        <v>13361019.74</v>
       </c>
       <c r="Q15" s="33">
-        <v>201969971.76</v>
+        <v>409704638.47</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>90192219.34</v>
+        <v>183407459.62</v>
       </c>
       <c r="E16" s="9">
-        <v>7879064.72</v>
+        <v>16573188.23</v>
       </c>
       <c r="F16" s="9">
-        <v>2303.06</v>
+        <v>70993.07</v>
       </c>
       <c r="I16" s="9">
-        <v>762052.45</v>
+        <v>1480472.91</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>178.5</v>
+        <v>1398.07</v>
       </c>
       <c r="L16" s="9">
-        <v>978243.02</v>
+        <v>1952372.45</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>11285479.12</v>
+        <v>22531858.98</v>
       </c>
       <c r="P16" s="9">
-        <v>3765165.18</v>
+        <v>7960139.43</v>
       </c>
       <c r="Q16" s="33">
-        <v>114864705.39</v>
+        <v>233977882.76</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>95550289.32</v>
+        <v>190491975.91</v>
       </c>
       <c r="E17" s="9">
-        <v>11079752.59</v>
+        <v>22905780</v>
       </c>
       <c r="F17" s="9">
-        <v>-180.45</v>
+        <v>23056.23</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>1319.49</v>
+        <v>2638.98</v>
       </c>
       <c r="K17" s="9">
-        <v>-59.84</v>
+        <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>1109136.52</v>
+        <v>2188014.55</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>10146363.23</v>
+        <v>20879962.49</v>
       </c>
       <c r="P17" s="9">
-        <v>3981244.17</v>
+        <v>8241277.84</v>
       </c>
       <c r="Q17" s="33">
-        <v>121867865.03</v>
+        <v>244732922.79</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>332481960.74</v>
+        <v>660732145.67</v>
       </c>
       <c r="E18" s="9">
-        <v>36088232.38</v>
+        <v>75659575.32</v>
       </c>
       <c r="F18" s="9">
-        <v>900.86</v>
+        <v>2215.93</v>
       </c>
       <c r="I18" s="9">
-        <v>633271.77</v>
+        <v>1198847.94</v>
       </c>
       <c r="J18" s="9">
-        <v>482.98</v>
+        <v>965.96</v>
       </c>
       <c r="K18" s="9">
-        <v>1</v>
+        <v>1226.77</v>
       </c>
       <c r="L18" s="9">
-        <v>2310254.23</v>
+        <v>4469243.33</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>34742294.45</v>
+        <v>71225884.9</v>
       </c>
       <c r="P18" s="9">
-        <v>13348224.49</v>
+        <v>27560356.68</v>
       </c>
       <c r="Q18" s="33">
-        <v>419605622.9</v>
+        <v>840850462.5</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>399280918.15</v>
+        <v>794559812.53</v>
       </c>
       <c r="E19" s="9">
-        <v>31524953.74</v>
+        <v>67253524.01</v>
       </c>
       <c r="F19" s="9">
-        <v>-55.9</v>
+        <v>45700.66</v>
       </c>
       <c r="I19" s="9">
-        <v>269974.11</v>
+        <v>516098.37</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>-104.79</v>
+        <v>558.19</v>
       </c>
       <c r="L19" s="9">
-        <v>3452147.97</v>
+        <v>6773851.23</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>37783086.82</v>
+        <v>76807965.37</v>
       </c>
       <c r="P19" s="9">
-        <v>15828209.15</v>
+        <v>32745629.33</v>
       </c>
       <c r="Q19" s="33">
-        <v>488139129.25</v>
+        <v>978703139.69</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>1531200431.4</v>
+        <v>3056568740.45</v>
       </c>
       <c r="E20" s="15">
-        <v>152024855.88</v>
+        <v>323388221.74</v>
       </c>
       <c r="F20" s="15">
-        <v>2599.98</v>
+        <v>213309.43</v>
       </c>
       <c r="I20" s="15">
-        <v>6075802.35</v>
+        <v>12012401.31</v>
       </c>
       <c r="J20" s="15">
-        <v>3557.17</v>
+        <v>7858.82</v>
       </c>
       <c r="K20" s="15">
-        <v>-270.93</v>
+        <v>7088.23</v>
       </c>
       <c r="L20" s="15">
-        <v>14156156.47</v>
+        <v>27744171.61</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>163696259.83</v>
+        <v>334064749.41</v>
       </c>
       <c r="P20" s="15">
-        <v>61879938.18</v>
+        <v>128625216.56</v>
       </c>
       <c r="Q20" s="34">
-        <v>1929039330.33</v>
+        <v>3882631757.56</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>51322006.16</v>
+        <v>102568850.54</v>
       </c>
       <c r="E21" s="20">
-        <v>6352228.24</v>
+        <v>13937761.86</v>
       </c>
       <c r="F21" s="20">
-        <v>756.56</v>
+        <v>1358.7</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>24154.29</v>
+        <v>42232.64</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>3327538.61</v>
+        <v>6734936.6</v>
       </c>
       <c r="P21" s="20">
-        <v>1951128.35</v>
+        <v>4105892.4</v>
       </c>
       <c r="Q21" s="35">
-        <v>62977812.21</v>
+        <v>127391032.74</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>25951651.94</v>
+        <v>52760617.05</v>
       </c>
       <c r="E22" s="20">
-        <v>3420845.97</v>
+        <v>6920304.57</v>
       </c>
       <c r="F22" s="20">
-        <v>0</v>
+        <v>602.45</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>20824.15</v>
+        <v>41137.65</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>14994.76</v>
+        <v>29388.83</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>1800620.67</v>
+        <v>3674948.18</v>
       </c>
       <c r="P22" s="20">
-        <v>1035929.25</v>
+        <v>2176804.33</v>
       </c>
       <c r="Q22" s="35">
-        <v>32244866.74</v>
+        <v>65603803.06</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>250759815.65</v>
+        <v>499115061.09</v>
       </c>
       <c r="E23" s="20">
-        <v>18742892.13</v>
+        <v>40448198.06</v>
       </c>
       <c r="F23" s="20">
-        <v>813.96</v>
+        <v>2763.78</v>
       </c>
       <c r="I23" s="20">
-        <v>2729.94</v>
+        <v>5513.9</v>
       </c>
       <c r="J23" s="20">
-        <v>666.76</v>
+        <v>1333.52</v>
       </c>
       <c r="K23" s="20">
-        <v>133.51</v>
+        <v>2155.44</v>
       </c>
       <c r="L23" s="20">
-        <v>98749.6</v>
+        <v>173026.25</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>16170859.72</v>
+        <v>32686551.79</v>
       </c>
       <c r="P23" s="20">
-        <v>9228199.14</v>
+        <v>19233817.38</v>
       </c>
       <c r="Q23" s="35">
-        <v>295004860.41</v>
+        <v>591668421.21</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>328033473.75</v>
+        <v>654444528.68</v>
       </c>
       <c r="E24" s="15">
-        <v>28515966.34</v>
+        <v>61306264.49</v>
       </c>
       <c r="F24" s="15">
-        <v>1570.52</v>
+        <v>4724.93</v>
       </c>
       <c r="I24" s="15">
-        <v>2729.94</v>
+        <v>5513.9</v>
       </c>
       <c r="J24" s="15">
-        <v>21490.91</v>
+        <v>42471.17</v>
       </c>
       <c r="K24" s="15">
-        <v>133.51</v>
+        <v>2155.44</v>
       </c>
       <c r="L24" s="15">
-        <v>137898.65</v>
+        <v>244647.72</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>21299019</v>
+        <v>43096436.57</v>
       </c>
       <c r="P24" s="15">
-        <v>12215256.74</v>
+        <v>25516514.11</v>
       </c>
       <c r="Q24" s="34">
-        <v>390227539.36</v>
+        <v>784663257.01</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>207451019.28</v>
+        <v>410507886.15</v>
       </c>
       <c r="E25" s="20">
-        <v>20793336.06</v>
+        <v>42095557.78</v>
       </c>
       <c r="F25" s="20">
-        <v>-59.26</v>
+        <v>-88.89</v>
       </c>
       <c r="I25" s="20">
-        <v>754891.41</v>
+        <v>1491779.49</v>
       </c>
       <c r="J25" s="20">
-        <v>3080516.88</v>
+        <v>6990091.67</v>
       </c>
       <c r="K25" s="20">
-        <v>0.7</v>
+        <v>1637.92</v>
       </c>
       <c r="L25" s="20">
-        <v>392451.51</v>
+        <v>767791.43</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>17371805.76</v>
+        <v>35521977.51</v>
       </c>
       <c r="P25" s="20">
-        <v>8115226.26</v>
+        <v>16861434.21</v>
       </c>
       <c r="Q25" s="35">
-        <v>257959188.6</v>
+        <v>514238067.27</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>207451019.28</v>
+        <v>410507886.15</v>
       </c>
       <c r="E26" s="15">
-        <v>20793336.06</v>
+        <v>42095557.78</v>
       </c>
       <c r="F26" s="15">
-        <v>-59.26</v>
+        <v>-88.89</v>
       </c>
       <c r="I26" s="15">
-        <v>754891.41</v>
+        <v>1491779.49</v>
       </c>
       <c r="J26" s="15">
-        <v>3080516.88</v>
+        <v>6990091.67</v>
       </c>
       <c r="K26" s="15">
-        <v>0.7</v>
+        <v>1637.92</v>
       </c>
       <c r="L26" s="15">
-        <v>392451.51</v>
+        <v>767791.43</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>17371805.76</v>
+        <v>35521977.51</v>
       </c>
       <c r="P26" s="15">
-        <v>8115226.26</v>
+        <v>16861434.21</v>
       </c>
       <c r="Q26" s="34">
-        <v>257959188.6</v>
+        <v>514238067.27</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>260984689.77</v>
+        <v>523163994.44</v>
       </c>
       <c r="E27" s="20">
-        <v>27714365.69</v>
+        <v>63137370.21</v>
       </c>
       <c r="F27" s="20">
-        <v>198.68</v>
+        <v>1928.69</v>
       </c>
       <c r="I27" s="20">
-        <v>858972.86</v>
+        <v>1856590.26</v>
       </c>
       <c r="J27" s="20">
-        <v>1712.94</v>
+        <v>3425.88</v>
       </c>
       <c r="K27" s="20">
-        <v>-377.06</v>
+        <v>1149.97</v>
       </c>
       <c r="L27" s="20">
-        <v>111167.11</v>
+        <v>234844.92</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>45055075.65</v>
+        <v>98291574.03</v>
       </c>
       <c r="P27" s="20">
-        <v>11020026.37</v>
+        <v>23285609.77</v>
       </c>
       <c r="Q27" s="35">
-        <v>345745832.01</v>
+        <v>709976488.17</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>260984689.77</v>
+        <v>523163994.44</v>
       </c>
       <c r="E28" s="15">
-        <v>27714365.69</v>
+        <v>63137370.21</v>
       </c>
       <c r="F28" s="15">
-        <v>198.68</v>
+        <v>1928.69</v>
       </c>
       <c r="I28" s="15">
-        <v>858972.86</v>
+        <v>1856590.26</v>
       </c>
       <c r="J28" s="15">
-        <v>1712.94</v>
+        <v>3425.88</v>
       </c>
       <c r="K28" s="15">
-        <v>-377.06</v>
+        <v>1149.97</v>
       </c>
       <c r="L28" s="15">
-        <v>111167.11</v>
+        <v>234844.92</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>45055075.65</v>
+        <v>98291574.03</v>
       </c>
       <c r="P28" s="15">
-        <v>11020026.37</v>
+        <v>23285609.77</v>
       </c>
       <c r="Q28" s="34">
-        <v>345745832.01</v>
+        <v>709976488.17</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>241623575.76</v>
+        <v>493525719.3</v>
       </c>
       <c r="E29" s="20">
-        <v>19272119.03</v>
+        <v>43178676.51</v>
       </c>
       <c r="F29" s="20">
-        <v>-2791.43</v>
+        <v>39569.45</v>
       </c>
       <c r="I29" s="20">
-        <v>2168942.59</v>
+        <v>4255659.51</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>503.53</v>
+        <v>5582.45</v>
       </c>
       <c r="L29" s="20">
-        <v>141463.71</v>
+        <v>287006.24</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>18719908.85</v>
+        <v>38331672.47</v>
       </c>
       <c r="P29" s="20">
-        <v>8949825.38</v>
+        <v>19140631.79</v>
       </c>
       <c r="Q29" s="35">
-        <v>290873547.42</v>
+        <v>598764517.72</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>217723650.53</v>
+        <v>440441152.95</v>
       </c>
       <c r="E30" s="20">
-        <v>18383961.47</v>
+        <v>40226779.08</v>
       </c>
       <c r="F30" s="20">
-        <v>-16.44</v>
+        <v>5817.03</v>
       </c>
       <c r="I30" s="20">
-        <v>773696.87</v>
+        <v>1535739.56</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
         <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>77335.39</v>
+        <v>158364.39</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>17248194.14</v>
+        <v>35343720.44</v>
       </c>
       <c r="P30" s="20">
-        <v>8069205.09</v>
+        <v>17098206.97</v>
       </c>
       <c r="Q30" s="35">
-        <v>262276069.41</v>
+        <v>534809822.78</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>459347226.29</v>
+        <v>933966872.25</v>
       </c>
       <c r="E31" s="15">
-        <v>37656080.5</v>
+        <v>83405455.59</v>
       </c>
       <c r="F31" s="15">
-        <v>-2807.87</v>
+        <v>45386.48</v>
       </c>
       <c r="I31" s="15">
-        <v>2942639.46</v>
+        <v>5791399.07</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>545.89</v>
+        <v>5624.81</v>
       </c>
       <c r="L31" s="15">
-        <v>218799.1</v>
+        <v>445370.63</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>35968102.99</v>
+        <v>73675392.91</v>
       </c>
       <c r="P31" s="15">
-        <v>17019030.47</v>
+        <v>36238838.76</v>
       </c>
       <c r="Q31" s="34">
-        <v>553149616.83</v>
+        <v>1133574340.5</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>115692599.15</v>
+        <v>234375139.7</v>
       </c>
       <c r="E32" s="20">
-        <v>11781258.46</v>
+        <v>25037666.89</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>495332.56</v>
+        <v>962010.69</v>
       </c>
       <c r="J32" s="20">
-        <v>930.84</v>
+        <v>1861.68</v>
       </c>
       <c r="K32" s="20">
-        <v>-17.4</v>
+        <v>262.79</v>
       </c>
       <c r="L32" s="20">
-        <v>118685.89</v>
+        <v>226216.21</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>9918965.43</v>
+        <v>20202858.77</v>
       </c>
       <c r="P32" s="20">
-        <v>4430014.62</v>
+        <v>9323951.31</v>
       </c>
       <c r="Q32" s="35">
-        <v>142437769.55</v>
+        <v>290129968.04</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>115692599.15</v>
+        <v>234375139.7</v>
       </c>
       <c r="E33" s="15">
-        <v>11781258.46</v>
+        <v>25037666.89</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>495332.56</v>
+        <v>962010.69</v>
       </c>
       <c r="J33" s="15">
-        <v>930.84</v>
+        <v>1861.68</v>
       </c>
       <c r="K33" s="15">
-        <v>-17.4</v>
+        <v>262.79</v>
       </c>
       <c r="L33" s="15">
-        <v>118685.89</v>
+        <v>226216.21</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>9918965.43</v>
+        <v>20202858.77</v>
       </c>
       <c r="P33" s="15">
-        <v>4430014.62</v>
+        <v>9323951.31</v>
       </c>
       <c r="Q33" s="34">
-        <v>142437769.55</v>
+        <v>290129968.04</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>68470592.47</v>
+        <v>136916780.09</v>
       </c>
       <c r="E34" s="20">
-        <v>8059056.57</v>
+        <v>17184129.75</v>
       </c>
       <c r="F34" s="20">
-        <v>-431.39</v>
+        <v>10191.19</v>
       </c>
       <c r="I34" s="20">
-        <v>844.08</v>
+        <v>1721.11</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>-2.68</v>
+        <v>399.89</v>
       </c>
       <c r="L34" s="20">
-        <v>52111.8</v>
+        <v>102282.92</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>6948330.67</v>
+        <v>14233395.16</v>
       </c>
       <c r="P34" s="20">
-        <v>2685326.33</v>
+        <v>5596559.72</v>
       </c>
       <c r="Q34" s="35">
-        <v>86215827.85</v>
+        <v>174045459.83</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>82438299.99</v>
+        <v>163189707.3</v>
       </c>
       <c r="E35" s="20">
-        <v>9366871.39</v>
+        <v>19735132.46</v>
       </c>
       <c r="F35" s="20">
-        <v>497.82</v>
+        <v>3051.47</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>0.2</v>
+        <v>647.69</v>
       </c>
       <c r="L35" s="20">
-        <v>43896.4</v>
+        <v>87822.94</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>7097300.14</v>
+        <v>14595117.77</v>
       </c>
       <c r="P35" s="20">
-        <v>3162353.7</v>
+        <v>6565704.1</v>
       </c>
       <c r="Q35" s="35">
-        <v>102109219.64</v>
+        <v>204177183.73</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>31858907.33</v>
+        <v>63700202.7</v>
       </c>
       <c r="E36" s="20">
-        <v>4680997.48</v>
+        <v>9491405.6</v>
       </c>
       <c r="F36" s="20">
-        <v>-32.87</v>
+        <v>3388.04</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>33511.7</v>
+        <v>62618.6</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>3034987.85</v>
+        <v>6114896.95</v>
       </c>
       <c r="P36" s="20">
-        <v>1330413.15</v>
+        <v>2759077.88</v>
       </c>
       <c r="Q36" s="35">
-        <v>40938784.64</v>
+        <v>82131589.77</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>56429140.6</v>
+        <v>113054686.33</v>
       </c>
       <c r="E37" s="20">
-        <v>4396819.55</v>
+        <v>9037580.12</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
-        <v>0</v>
+        <v>27.43</v>
       </c>
       <c r="L37" s="20">
-        <v>45218.9</v>
+        <v>55307.74</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>4779214.22</v>
+        <v>10035980.24</v>
       </c>
       <c r="P37" s="20">
-        <v>2076139.53</v>
+        <v>4378606.65</v>
       </c>
       <c r="Q37" s="35">
-        <v>67726532.8</v>
+        <v>136562188.51</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>127157458.9</v>
+        <v>255526806.45</v>
       </c>
       <c r="E38" s="20">
-        <v>13506693.96</v>
+        <v>29033429.28</v>
       </c>
       <c r="F38" s="20">
-        <v>-276.48</v>
+        <v>793.83</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>28.33</v>
+        <v>2480.18</v>
       </c>
       <c r="L38" s="20">
-        <v>49094.22</v>
+        <v>101983.05</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>11247577.63</v>
+        <v>23008714.54</v>
       </c>
       <c r="P38" s="20">
-        <v>4872414.93</v>
+        <v>10214782.7</v>
       </c>
       <c r="Q38" s="35">
-        <v>156832991.49</v>
+        <v>317888990.03</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>366354399.29</v>
+        <v>732388182.87</v>
       </c>
       <c r="E39" s="15">
-        <v>40010438.95</v>
+        <v>84481677.21</v>
       </c>
       <c r="F39" s="15">
-        <v>-242.92</v>
+        <v>17424.53</v>
       </c>
       <c r="I39" s="15">
-        <v>844.08</v>
+        <v>1721.11</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>25.85</v>
+        <v>3555.19</v>
       </c>
       <c r="L39" s="15">
-        <v>223833.02</v>
+        <v>410015.25</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>33107410.51</v>
+        <v>67988104.66</v>
       </c>
       <c r="P39" s="15">
-        <v>14126647.64</v>
+        <v>29514731.05</v>
       </c>
       <c r="Q39" s="34">
-        <v>453823356.42</v>
+        <v>914805411.87</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>23425553.54</v>
+        <v>47893037.63</v>
       </c>
       <c r="E40" s="20">
-        <v>3652021.22</v>
+        <v>7258807.94</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>300.98</v>
+        <v>601.96</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>171051.17</v>
+        <v>366880.57</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>2208663.38</v>
+        <v>4516583.81</v>
       </c>
       <c r="P40" s="20">
-        <v>939240.59</v>
+        <v>2000969.88</v>
       </c>
       <c r="Q40" s="35">
-        <v>30396830.88</v>
+        <v>62036881.79</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>83182009.91</v>
+        <v>168866706.73</v>
       </c>
       <c r="E41" s="20">
-        <v>7565661.94</v>
+        <v>15649606.94</v>
       </c>
       <c r="F41" s="20">
-        <v>-6.71</v>
+        <v>-12.28</v>
       </c>
       <c r="I41" s="20">
-        <v>300.98</v>
+        <v>601.96</v>
       </c>
       <c r="J41" s="20">
-        <v>4098.34</v>
+        <v>8196.68</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>370908.75</v>
+        <v>798368.03</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>5605802.15</v>
+        <v>11417259.56</v>
       </c>
       <c r="P41" s="20">
-        <v>3082035.3</v>
+        <v>6632452.34</v>
       </c>
       <c r="Q41" s="35">
-        <v>99810810.66</v>
+        <v>203373179.96</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>77238800.85</v>
+        <v>155376462.53</v>
       </c>
       <c r="E42" s="20">
-        <v>9849026.49</v>
+        <v>20167790.92</v>
       </c>
       <c r="F42" s="20">
         <v>-59.11</v>
       </c>
       <c r="I42" s="20">
-        <v>2208.97</v>
+        <v>4468.93</v>
       </c>
       <c r="J42" s="20">
-        <v>250570.76</v>
+        <v>499416.21</v>
       </c>
       <c r="K42" s="20">
-        <v>-72.52</v>
+        <v>862.37</v>
       </c>
       <c r="L42" s="20">
-        <v>562833.64</v>
+        <v>1219826.72</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>7024820.04</v>
+        <v>14250718.11</v>
       </c>
       <c r="P42" s="20">
-        <v>3017674.86</v>
+        <v>6371720.04</v>
       </c>
       <c r="Q42" s="35">
-        <v>97945803.98</v>
+        <v>197891206.72</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>32148620.63</v>
+        <v>64738753.74</v>
       </c>
       <c r="E43" s="20">
-        <v>3438970.06</v>
+        <v>7285952.89</v>
       </c>
       <c r="F43" s="20">
-        <v>-174.49</v>
+        <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>64864.43</v>
+        <v>129567.32</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>169314.51</v>
+        <v>364236.57</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>2301597.17</v>
+        <v>4719653.06</v>
       </c>
       <c r="P43" s="20">
-        <v>1197210.1</v>
+        <v>2545742.91</v>
       </c>
       <c r="Q43" s="35">
-        <v>39320402.41</v>
+        <v>79785560.12</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>58598645.39</v>
+        <v>118418103.94</v>
       </c>
       <c r="E44" s="20">
-        <v>6849803.39</v>
+        <v>14975907.78</v>
       </c>
       <c r="F44" s="20">
         <v>-70.74</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>401315.8</v>
+        <v>869548.34</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>4634608.27</v>
+        <v>9549437.96</v>
       </c>
       <c r="P44" s="20">
-        <v>2236699.39</v>
+        <v>4804588.41</v>
       </c>
       <c r="Q44" s="35">
-        <v>72721001.5</v>
+        <v>148617515.69</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>29147730.14</v>
+        <v>58711336.18</v>
       </c>
       <c r="E45" s="20">
-        <v>3876963.65</v>
+        <v>8331678.44</v>
       </c>
       <c r="F45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>367.43</v>
+        <v>734.86</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>157080.38</v>
+        <v>337424.19</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>2011628.67</v>
+        <v>4130394.56</v>
       </c>
       <c r="P45" s="20">
-        <v>1124053.48</v>
+        <v>2380028.08</v>
       </c>
       <c r="Q45" s="35">
-        <v>36317823.75</v>
+        <v>73891596.31</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>19221974.75</v>
+        <v>38898140.95</v>
       </c>
       <c r="E46" s="20">
-        <v>2169361.71</v>
+        <v>4326813.67</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>117790.48</v>
+        <v>253721.83</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>1148450.26</v>
+        <v>2366725.02</v>
       </c>
       <c r="P46" s="20">
-        <v>746202.33</v>
+        <v>1583861.96</v>
       </c>
       <c r="Q46" s="35">
-        <v>23403779.53</v>
+        <v>47429263.43</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>121670166.87</v>
+        <v>245162552.33</v>
       </c>
       <c r="E47" s="20">
-        <v>9795375.69</v>
+        <v>21138109.93</v>
       </c>
       <c r="F47" s="20">
-        <v>-65.75</v>
+        <v>356.18</v>
       </c>
       <c r="I47" s="20">
-        <v>1119.96</v>
+        <v>2283.65</v>
       </c>
       <c r="J47" s="20">
-        <v>650</v>
+        <v>1300</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>632591.68</v>
+        <v>1366917.92</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>7514125.75</v>
+        <v>15311231.04</v>
       </c>
       <c r="P47" s="20">
-        <v>4441052.11</v>
+        <v>9489394.7</v>
       </c>
       <c r="Q47" s="35">
-        <v>144055016.31</v>
+        <v>292472145.75</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>24758506.72</v>
+        <v>49821092.21</v>
       </c>
       <c r="E48" s="20">
-        <v>3941376.64</v>
+        <v>8481822.93</v>
       </c>
       <c r="F48" s="20">
-        <v>387.34</v>
+        <v>2117.72</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>717.7</v>
+        <v>1435.4</v>
       </c>
       <c r="K48" s="20">
-        <v>0</v>
+        <v>269.28</v>
       </c>
       <c r="L48" s="20">
-        <v>187269.14</v>
+        <v>399454.17</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>2394147.14</v>
+        <v>4881801.38</v>
       </c>
       <c r="P48" s="20">
-        <v>994871.08</v>
+        <v>2120291.99</v>
       </c>
       <c r="Q48" s="35">
-        <v>32277275.76</v>
+        <v>65708285.08</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>469392008.8</v>
+        <v>947886186.24</v>
       </c>
       <c r="E49" s="15">
-        <v>51138560.79</v>
+        <v>107616491.44</v>
       </c>
       <c r="F49" s="15">
-        <v>10.54</v>
+        <v>3985.4</v>
       </c>
       <c r="I49" s="15">
-        <v>4298.32</v>
+        <v>8691.36</v>
       </c>
       <c r="J49" s="15">
-        <v>320901.23</v>
+        <v>639915.61</v>
       </c>
       <c r="K49" s="15">
-        <v>-72.52</v>
+        <v>1131.65</v>
       </c>
       <c r="L49" s="15">
-        <v>2770155.55</v>
+        <v>5976378.34</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>34843842.83</v>
+        <v>71143804.5</v>
       </c>
       <c r="P49" s="15">
-        <v>17779039.24</v>
+        <v>37929050.31</v>
       </c>
       <c r="Q49" s="34">
-        <v>576248744.78</v>
+        <v>1171205634.85</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>1745993200.63</v>
+        <v>3515801948.75</v>
       </c>
       <c r="E50" s="20">
-        <v>119857259.7</v>
+        <v>254571423.34</v>
       </c>
       <c r="F50" s="20">
-        <v>0.25</v>
+        <v>807.9</v>
       </c>
       <c r="I50" s="20">
-        <v>3259827.79</v>
+        <v>6597502.82</v>
       </c>
       <c r="J50" s="20">
-        <v>5301.62</v>
+        <v>7325.12</v>
       </c>
       <c r="K50" s="20">
-        <v>875.02</v>
+        <v>4819.62</v>
       </c>
       <c r="L50" s="20">
-        <v>840405.53</v>
+        <v>1396008.72</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>102811104.31</v>
+        <v>212076019.54</v>
       </c>
       <c r="P50" s="20">
-        <v>71122800.95</v>
+        <v>147430326.62</v>
       </c>
       <c r="Q50" s="35">
-        <v>2043890775.8</v>
+        <v>4137886182.43</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>179923310.73</v>
+        <v>360151117.54</v>
       </c>
       <c r="E51" s="20">
-        <v>18249846.17</v>
+        <v>39777779.14</v>
       </c>
       <c r="F51" s="20">
-        <v>-527.86</v>
+        <v>2053.53</v>
       </c>
       <c r="I51" s="20">
-        <v>367967.86</v>
+        <v>726231.76</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>2.64</v>
+        <v>928.81</v>
       </c>
       <c r="L51" s="20">
-        <v>76597.82</v>
+        <v>125302.36</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>15982039.07</v>
+        <v>32813907.81</v>
       </c>
       <c r="P51" s="20">
-        <v>6915539</v>
+        <v>14504620.24</v>
       </c>
       <c r="Q51" s="35">
-        <v>221514775.43</v>
+        <v>448101941.19</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>102861244.19</v>
+        <v>205939655.87</v>
       </c>
       <c r="E52" s="20">
-        <v>10331618.18</v>
+        <v>22813034.21</v>
       </c>
       <c r="F52" s="20">
-        <v>-93.51</v>
+        <v>1615.17</v>
       </c>
       <c r="I52" s="20">
-        <v>-1095.14</v>
+        <v>-2195.6</v>
       </c>
       <c r="J52" s="20">
-        <v>3824.8</v>
+        <v>7649.6</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>59357.38</v>
+        <v>105750.19</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>6533079.83</v>
+        <v>13404639.58</v>
       </c>
       <c r="P52" s="20">
-        <v>3860740.01</v>
+        <v>8069732.48</v>
       </c>
       <c r="Q52" s="35">
-        <v>123648675.74</v>
+        <v>250339881.5</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>182265983.5</v>
+        <v>364636859.15</v>
       </c>
       <c r="E53" s="20">
-        <v>15099866.69</v>
+        <v>32517336.66</v>
       </c>
       <c r="F53" s="20">
-        <v>239.94</v>
+        <v>1524.7</v>
       </c>
       <c r="I53" s="20">
-        <v>1062541.95</v>
+        <v>2154783.76</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>95113.85</v>
+        <v>179371.86</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>16739676.41</v>
+        <v>34687908.74</v>
       </c>
       <c r="P53" s="20">
-        <v>6947774.64</v>
+        <v>14565139.64</v>
       </c>
       <c r="Q53" s="35">
-        <v>222211196.98</v>
+        <v>448742924.51</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>2211043739.05</v>
+        <v>4446529581.31</v>
       </c>
       <c r="E54" s="15">
-        <v>163538590.74</v>
+        <v>349679573.35</v>
       </c>
       <c r="F54" s="15">
-        <v>-381.18</v>
+        <v>6001.3</v>
       </c>
       <c r="I54" s="15">
-        <v>4689242.46</v>
+        <v>9476322.74</v>
       </c>
       <c r="J54" s="15">
-        <v>9126.42</v>
+        <v>14974.72</v>
       </c>
       <c r="K54" s="15">
-        <v>877.66</v>
+        <v>5748.43</v>
       </c>
       <c r="L54" s="15">
-        <v>1071474.58</v>
+        <v>1806433.13</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>142065899.62</v>
+        <v>292982475.67</v>
       </c>
       <c r="P54" s="15">
-        <v>88846854.6</v>
+        <v>184569818.98</v>
       </c>
       <c r="Q54" s="34">
-        <v>2611265423.95</v>
+        <v>5285070929.63</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>102990293.36</v>
+        <v>208009887.58</v>
       </c>
       <c r="E55" s="20">
-        <v>12305873.28</v>
+        <v>26791571.63</v>
       </c>
       <c r="F55" s="20">
-        <v>-582.34</v>
+        <v>20659.75</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>2275.85</v>
+        <v>4551.7</v>
       </c>
       <c r="K55" s="20">
-        <v>0</v>
+        <v>134.66</v>
       </c>
       <c r="L55" s="20">
-        <v>729535.71</v>
+        <v>1517364.18</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>12850721.01</v>
+        <v>26365186.72</v>
       </c>
       <c r="P55" s="20">
-        <v>4195144.62</v>
+        <v>8882405.83</v>
       </c>
       <c r="Q55" s="35">
-        <v>133073261.49</v>
+        <v>271591762.05</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>60350297.3</v>
+        <v>120246000.37</v>
       </c>
       <c r="E56" s="20">
-        <v>7698637.02</v>
+        <v>15663620.49</v>
       </c>
       <c r="F56" s="20">
-        <v>-1600.45</v>
+        <v>7383.44</v>
       </c>
       <c r="I56" s="20">
-        <v>367.43</v>
+        <v>734.86</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>458767.54</v>
+        <v>954779.13</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>7496742.52</v>
+        <v>15494928.73</v>
       </c>
       <c r="P56" s="20">
-        <v>2470939.93</v>
+        <v>5197361.81</v>
       </c>
       <c r="Q56" s="35">
-        <v>78474151.29</v>
+        <v>157564808.83</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>163340590.66</v>
+        <v>328255887.95</v>
       </c>
       <c r="E57" s="15">
-        <v>20004510.3</v>
+        <v>42455192.12</v>
       </c>
       <c r="F57" s="15">
-        <v>-2182.79</v>
+        <v>28043.19</v>
       </c>
       <c r="I57" s="15">
-        <v>367.43</v>
+        <v>734.86</v>
       </c>
       <c r="J57" s="15">
-        <v>2275.85</v>
+        <v>4551.7</v>
       </c>
       <c r="K57" s="15">
-        <v>0</v>
+        <v>134.66</v>
       </c>
       <c r="L57" s="15">
-        <v>1188303.25</v>
+        <v>2472143.31</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>20347463.53</v>
+        <v>41860115.45</v>
       </c>
       <c r="P57" s="15">
-        <v>6666084.55</v>
+        <v>14079767.64</v>
       </c>
       <c r="Q57" s="34">
-        <v>211547412.78</v>
+        <v>429156570.88</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>245630854.13</v>
+        <v>486745883.85</v>
       </c>
       <c r="E58" s="20">
-        <v>24986348.24</v>
+        <v>51039505.07</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>2510249.61</v>
+        <v>5049100.98</v>
       </c>
       <c r="J58" s="20">
-        <v>11376.27</v>
+        <v>12894.75</v>
       </c>
       <c r="K58" s="20">
-        <v>42.31</v>
+        <v>949.69</v>
       </c>
       <c r="L58" s="20">
-        <v>1708791.11</v>
+        <v>3402984.26</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>16719972.12</v>
+        <v>34497090.83</v>
       </c>
       <c r="P58" s="20">
-        <v>9523078.86</v>
+        <v>20143302.06</v>
       </c>
       <c r="Q58" s="35">
-        <v>301090712.65</v>
+        <v>600891711.49</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>54354985.34</v>
+        <v>107847365.79</v>
       </c>
       <c r="E59" s="20">
-        <v>8633827.89</v>
+        <v>16835745.16</v>
       </c>
       <c r="F59" s="20">
-        <v>-84.22</v>
+        <v>2500.61</v>
       </c>
       <c r="I59" s="20">
-        <v>677436.7</v>
+        <v>1362039.74</v>
       </c>
       <c r="J59" s="20">
-        <v>492.52</v>
+        <v>985.04</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>401422.74</v>
+        <v>793072.31</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>4104806.19</v>
+        <v>8411965.77</v>
       </c>
       <c r="P59" s="20">
-        <v>2189509.45</v>
+        <v>4514362.94</v>
       </c>
       <c r="Q59" s="35">
-        <v>70362396.61</v>
+        <v>139768037.36</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>49895540.22</v>
+        <v>99612587.4</v>
       </c>
       <c r="E60" s="20">
-        <v>6462759.54</v>
+        <v>13015238.16</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>2947.6</v>
+        <v>5895.2</v>
       </c>
       <c r="K60" s="20">
-        <v>0</v>
+        <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>364587.53</v>
+        <v>1880878.55</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>4074120.82</v>
+        <v>8278238.78</v>
       </c>
       <c r="P60" s="20">
-        <v>1897402.4</v>
+        <v>3939037.74</v>
       </c>
       <c r="Q60" s="35">
-        <v>62697358.11</v>
+        <v>126731721.22</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>179018733.35</v>
+        <v>355174237.29</v>
       </c>
       <c r="E61" s="20">
-        <v>19917747.47</v>
+        <v>40799634.39</v>
       </c>
       <c r="F61" s="20">
-        <v>35.98</v>
+        <v>3320.39</v>
       </c>
       <c r="I61" s="20">
-        <v>4916560.97</v>
+        <v>9024122.08</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>201.25</v>
+        <v>448.98</v>
       </c>
       <c r="L61" s="20">
-        <v>1231919.67</v>
+        <v>2475363.92</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>15839650.78</v>
+        <v>32669904.24</v>
       </c>
       <c r="P61" s="20">
-        <v>7115514.24</v>
+        <v>14779995.79</v>
       </c>
       <c r="Q61" s="35">
-        <v>228040363.71</v>
+        <v>454927027.08</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>528900113.04</v>
+        <v>1049380074.33</v>
       </c>
       <c r="E62" s="15">
-        <v>60000683.14</v>
+        <v>121690122.78</v>
       </c>
       <c r="F62" s="15">
-        <v>-48.24</v>
+        <v>5821</v>
       </c>
       <c r="I62" s="15">
-        <v>8104247.28</v>
+        <v>15435262.8</v>
       </c>
       <c r="J62" s="15">
-        <v>14816.39</v>
+        <v>19774.99</v>
       </c>
       <c r="K62" s="15">
-        <v>243.56</v>
+        <v>1244.06</v>
       </c>
       <c r="L62" s="15">
-        <v>3706721.05</v>
+        <v>8552299.04</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>40738549.91</v>
+        <v>83857199.62</v>
       </c>
       <c r="P62" s="15">
-        <v>20725504.95</v>
+        <v>43376698.53</v>
       </c>
       <c r="Q62" s="34">
-        <v>662190831.08</v>
+        <v>1322318497.15</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>72538997.65</v>
+        <v>141634598.52</v>
       </c>
       <c r="E63" s="20">
-        <v>6978801.76</v>
+        <v>15175368.05</v>
       </c>
       <c r="F63" s="20">
-        <v>227.27</v>
+        <v>78.98</v>
       </c>
       <c r="I63" s="20">
-        <v>895.37</v>
+        <v>1825.69</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
-        <v>0</v>
+        <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>52864.91</v>
+        <v>97471.45</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>4989824.37</v>
+        <v>10253320.64</v>
       </c>
       <c r="P63" s="20">
-        <v>2731077.7</v>
+        <v>5630472.7</v>
       </c>
       <c r="Q63" s="35">
-        <v>87292689.03</v>
+        <v>172793264.11</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>72538997.65</v>
+        <v>141634598.52</v>
       </c>
       <c r="E64" s="15">
-        <v>6978801.76</v>
+        <v>15175368.05</v>
       </c>
       <c r="F64" s="15">
-        <v>227.27</v>
+        <v>78.98</v>
       </c>
       <c r="I64" s="15">
-        <v>895.37</v>
+        <v>1825.69</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
-        <v>0</v>
+        <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>52864.91</v>
+        <v>97471.45</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>4989824.37</v>
+        <v>10253320.64</v>
       </c>
       <c r="P64" s="15">
-        <v>2731077.7</v>
+        <v>5630472.7</v>
       </c>
       <c r="Q64" s="34">
-        <v>87292689.03</v>
+        <v>172793264.11</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>2396831393.88</v>
+        <v>4795874900.69</v>
       </c>
       <c r="E65" s="20">
-        <v>123114643.73</v>
+        <v>262671422.9</v>
       </c>
       <c r="F65" s="20">
-        <v>-42.65</v>
+        <v>484.62</v>
       </c>
       <c r="I65" s="20">
-        <v>1771171.83</v>
+        <v>3781274.23</v>
       </c>
       <c r="J65" s="20">
-        <v>12806.31</v>
+        <v>24061.95</v>
       </c>
       <c r="K65" s="20">
-        <v>1763.46</v>
+        <v>8174.6</v>
       </c>
       <c r="L65" s="20">
-        <v>6038565.56</v>
+        <v>12567307.88</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>120102894.41</v>
+        <v>243750252.73</v>
       </c>
       <c r="P65" s="20">
-        <v>104339505.23</v>
+        <v>215640075.1</v>
       </c>
       <c r="Q65" s="35">
-        <v>2752212701.76</v>
+        <v>5534317954.7</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>2396831393.88</v>
+        <v>4795874900.69</v>
       </c>
       <c r="E66" s="15">
-        <v>123114643.73</v>
+        <v>262671422.9</v>
       </c>
       <c r="F66" s="15">
-        <v>-42.65</v>
+        <v>484.62</v>
       </c>
       <c r="I66" s="15">
-        <v>1771171.83</v>
+        <v>3781274.23</v>
       </c>
       <c r="J66" s="15">
-        <v>12806.31</v>
+        <v>24061.95</v>
       </c>
       <c r="K66" s="15">
-        <v>1763.46</v>
+        <v>8174.6</v>
       </c>
       <c r="L66" s="15">
-        <v>6038565.56</v>
+        <v>12567307.88</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>120102894.41</v>
+        <v>243750252.73</v>
       </c>
       <c r="P66" s="15">
-        <v>104339505.23</v>
+        <v>215640075.1</v>
       </c>
       <c r="Q66" s="34">
-        <v>2752212701.76</v>
+        <v>5534317954.7</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>303592224.42</v>
+        <v>607518643.03</v>
       </c>
       <c r="E67" s="20">
-        <v>28946712.96</v>
+        <v>61130635.86</v>
       </c>
       <c r="F67" s="20">
-        <v>952.77</v>
+        <v>57777.9</v>
       </c>
       <c r="I67" s="20">
-        <v>596231.72</v>
+        <v>1194751.43</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>7.69</v>
+        <v>3447.76</v>
       </c>
       <c r="L67" s="20">
-        <v>122206.15</v>
+        <v>233557.84</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>25621728.07</v>
+        <v>52276587.74</v>
       </c>
       <c r="P67" s="20">
-        <v>11918375.59</v>
+        <v>25109246.11</v>
       </c>
       <c r="Q67" s="35">
-        <v>370798439.37</v>
+        <v>747524647.67</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>303592224.42</v>
+        <v>607518643.03</v>
       </c>
       <c r="E68" s="15">
-        <v>28946712.96</v>
+        <v>61130635.86</v>
       </c>
       <c r="F68" s="15">
-        <v>952.77</v>
+        <v>57777.9</v>
       </c>
       <c r="I68" s="15">
-        <v>596231.72</v>
+        <v>1194751.43</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>7.69</v>
+        <v>3447.76</v>
       </c>
       <c r="L68" s="15">
-        <v>122206.15</v>
+        <v>233557.84</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>25621728.07</v>
+        <v>52276587.74</v>
       </c>
       <c r="P68" s="15">
-        <v>11918375.59</v>
+        <v>25109246.11</v>
       </c>
       <c r="Q68" s="34">
-        <v>370798439.37</v>
+        <v>747524647.67</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>192049100.08</v>
+        <v>382858503.09</v>
       </c>
       <c r="E69" s="20">
-        <v>15266102.36</v>
+        <v>32294421.38</v>
       </c>
       <c r="F69" s="20">
-        <v>1.85</v>
+        <v>3830.14</v>
       </c>
       <c r="I69" s="20">
-        <v>4985.98</v>
+        <v>10092.71</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
-        <v>0</v>
+        <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>184031.84</v>
+        <v>364837.2</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>11353078.22</v>
+        <v>23312558.41</v>
       </c>
       <c r="P69" s="20">
-        <v>7141455.27</v>
+        <v>15167599.34</v>
       </c>
       <c r="Q69" s="35">
-        <v>225998755.6</v>
+        <v>454011835.74</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>192049100.08</v>
+        <v>382858503.09</v>
       </c>
       <c r="E70" s="15">
-        <v>15266102.36</v>
+        <v>32294421.38</v>
       </c>
       <c r="F70" s="15">
-        <v>1.85</v>
+        <v>3830.14</v>
       </c>
       <c r="I70" s="15">
-        <v>4985.98</v>
+        <v>10092.71</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
-        <v>0</v>
+        <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>184031.84</v>
+        <v>364837.2</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>11353078.22</v>
+        <v>23312558.41</v>
       </c>
       <c r="P70" s="15">
-        <v>7141455.27</v>
+        <v>15167599.34</v>
       </c>
       <c r="Q70" s="34">
-        <v>225998755.6</v>
+        <v>454011835.74</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>335876975.85</v>
+        <v>668678049.87</v>
       </c>
       <c r="E71" s="20">
-        <v>39053852.35</v>
+        <v>82788276.16</v>
       </c>
       <c r="F71" s="20">
-        <v>-224.26</v>
+        <v>5000.21</v>
       </c>
       <c r="I71" s="20">
-        <v>1184262.97</v>
+        <v>2292770.38</v>
       </c>
       <c r="J71" s="20">
-        <v>2299.79</v>
+        <v>4599.58</v>
       </c>
       <c r="K71" s="20">
-        <v>61.41</v>
+        <v>1738.23</v>
       </c>
       <c r="L71" s="20">
-        <v>205298.24</v>
+        <v>349271.21</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>32710624.78</v>
+        <v>67650249.93</v>
       </c>
       <c r="P71" s="20">
-        <v>13121140.87</v>
+        <v>27421927.08</v>
       </c>
       <c r="Q71" s="35">
-        <v>422154292</v>
+        <v>849191882.65</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>130904018.09</v>
+        <v>259864979.9</v>
       </c>
       <c r="E72" s="20">
-        <v>12716290.58</v>
+        <v>26622839.34</v>
       </c>
       <c r="F72" s="20">
-        <v>-87.49</v>
+        <v>519.33</v>
       </c>
       <c r="I72" s="20">
-        <v>612257.31</v>
+        <v>1243976.4</v>
       </c>
       <c r="J72" s="20">
-        <v>1177.11</v>
+        <v>1569.48</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>69685.86</v>
+        <v>123818.09</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>10816350.36</v>
+        <v>22082499.37</v>
       </c>
       <c r="P72" s="20">
-        <v>5177990.42</v>
+        <v>10771000.57</v>
       </c>
       <c r="Q72" s="35">
-        <v>160297682.24</v>
+        <v>320711202.48</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>608640852.14</v>
+        <v>1215466709.27</v>
       </c>
       <c r="E73" s="20">
-        <v>53821968.26</v>
+        <v>114890197.67</v>
       </c>
       <c r="F73" s="20">
-        <v>-384</v>
+        <v>17140.68</v>
       </c>
       <c r="I73" s="20">
-        <v>3879749.4</v>
+        <v>7688270.64</v>
       </c>
       <c r="J73" s="20">
-        <v>11506.32</v>
+        <v>15507.75</v>
       </c>
       <c r="K73" s="20">
-        <v>11.14</v>
+        <v>5030.39</v>
       </c>
       <c r="L73" s="20">
-        <v>377573.17</v>
+        <v>669801.53</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>47066601.43</v>
+        <v>95783088.17</v>
       </c>
       <c r="P73" s="20">
-        <v>23366385.46</v>
+        <v>49100474.51</v>
       </c>
       <c r="Q73" s="35">
-        <v>737164263.32</v>
+        <v>1483636220.61</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>1075421846.08</v>
+        <v>2144009739.04</v>
       </c>
       <c r="E74" s="15">
-        <v>105592111.19</v>
+        <v>224301313.17</v>
       </c>
       <c r="F74" s="15">
-        <v>-695.75</v>
+        <v>22660.22</v>
       </c>
       <c r="I74" s="15">
-        <v>5676269.68</v>
+        <v>11225017.42</v>
       </c>
       <c r="J74" s="15">
-        <v>14983.22</v>
+        <v>21676.81</v>
       </c>
       <c r="K74" s="15">
-        <v>72.55</v>
+        <v>6768.62</v>
       </c>
       <c r="L74" s="15">
-        <v>652557.27</v>
+        <v>1142890.83</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>90593576.57</v>
+        <v>185515837.47</v>
       </c>
       <c r="P74" s="15">
-        <v>41665516.75</v>
+        <v>87293402.16</v>
       </c>
       <c r="Q74" s="34">
-        <v>1319616237.56</v>
+        <v>2653539305.74</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>112735122.56</v>
+        <v>231467235.75</v>
       </c>
       <c r="E75" s="20">
-        <v>6913876.01</v>
+        <v>13910727.45</v>
       </c>
       <c r="F75" s="20">
         <v>13.57</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
-        <v>1053.95</v>
+        <v>2107.9</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>103962.24</v>
+        <v>201246.17</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>5012280.34</v>
+        <v>10907678.3</v>
       </c>
       <c r="P75" s="20">
-        <v>4019995.88</v>
+        <v>8616763.66</v>
       </c>
       <c r="Q75" s="35">
-        <v>128786304.55</v>
+        <v>265105772.8</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>204850091.23</v>
+        <v>414190271.49</v>
       </c>
       <c r="E76" s="20">
-        <v>29284118.41</v>
+        <v>59429806.05</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>607309.7</v>
+        <v>1123814.51</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>612886.78</v>
+        <v>1225842.56</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>12158288.23</v>
+        <v>24910664.35</v>
       </c>
       <c r="P76" s="20">
-        <v>8008455.59</v>
+        <v>17058056.97</v>
       </c>
       <c r="Q76" s="35">
-        <v>255521149.94</v>
+        <v>517938455.93</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>320317752.39</v>
+        <v>651463156.22</v>
       </c>
       <c r="E77" s="20">
-        <v>28690623.74</v>
+        <v>59559126.06</v>
       </c>
       <c r="F77" s="20">
         <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>2599276.78</v>
+        <v>5027534.9</v>
       </c>
       <c r="J77" s="20">
-        <v>1089.65</v>
+        <v>2179.3</v>
       </c>
       <c r="K77" s="20">
-        <v>0</v>
+        <v>405.66</v>
       </c>
       <c r="L77" s="20">
-        <v>366798.67</v>
+        <v>766749.47</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>18763507.39</v>
+        <v>38723785.23</v>
       </c>
       <c r="P77" s="20">
-        <v>12455881.96</v>
+        <v>26537174.68</v>
       </c>
       <c r="Q77" s="35">
-        <v>383194930.58</v>
+        <v>782080111.52</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>637902966.18</v>
+        <v>1297120663.46</v>
       </c>
       <c r="E78" s="15">
-        <v>64888618.16</v>
+        <v>132899659.56</v>
       </c>
       <c r="F78" s="15">
         <v>13.57</v>
       </c>
       <c r="I78" s="15">
-        <v>3206586.48</v>
+        <v>6151349.41</v>
       </c>
       <c r="J78" s="15">
-        <v>2143.6</v>
+        <v>4287.2</v>
       </c>
       <c r="K78" s="15">
-        <v>0</v>
+        <v>405.66</v>
       </c>
       <c r="L78" s="15">
-        <v>1083647.69</v>
+        <v>2193838.2</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>35934075.96</v>
+        <v>74542127.88</v>
       </c>
       <c r="P78" s="15">
-        <v>24484333.43</v>
+        <v>52211995.31</v>
       </c>
       <c r="Q78" s="34">
-        <v>767502385.07</v>
+        <v>1565124340.25</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>11406737.5</v>
+        <v>22939792.85</v>
       </c>
       <c r="E79" s="20">
-        <v>507407.68</v>
+        <v>1018057.49</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>258742.76</v>
+        <v>507617.3</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>101757.08</v>
+        <v>190265.41</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>4320090.4</v>
+        <v>8741922.55</v>
       </c>
       <c r="P79" s="20">
-        <v>532496.49</v>
+        <v>1108041.8</v>
       </c>
       <c r="Q79" s="35">
-        <v>17127231.91</v>
+        <v>34505697.4</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>11406737.5</v>
+        <v>22939792.85</v>
       </c>
       <c r="E80" s="15">
-        <v>507407.68</v>
+        <v>1018057.49</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>258742.76</v>
+        <v>507617.3</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>101757.08</v>
+        <v>190265.41</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>4320090.4</v>
+        <v>8741922.55</v>
       </c>
       <c r="P80" s="15">
-        <v>532496.49</v>
+        <v>1108041.8</v>
       </c>
       <c r="Q80" s="34">
-        <v>17127231.91</v>
+        <v>34505697.4</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>11123136.42</v>
+        <v>20821013.21</v>
       </c>
       <c r="E81" s="20">
-        <v>590744.11</v>
+        <v>1263201.05</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>31255.14</v>
+        <v>59525.08</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
-        <v>0</v>
+        <v>248.33</v>
       </c>
       <c r="L81" s="20">
-        <v>258254.15</v>
+        <v>499064.26</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>4012529.69</v>
+        <v>8054097.44</v>
       </c>
       <c r="P81" s="20">
-        <v>505025.2</v>
+        <v>998358.23</v>
       </c>
       <c r="Q81" s="35">
-        <v>16520944.71</v>
+        <v>31695507.6</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>11123136.42</v>
+        <v>20821013.21</v>
       </c>
       <c r="E82" s="15">
-        <v>590744.11</v>
+        <v>1263201.05</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>31255.14</v>
+        <v>59525.08</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
-        <v>0</v>
+        <v>248.33</v>
       </c>
       <c r="L82" s="15">
-        <v>258254.15</v>
+        <v>499064.26</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>4012529.69</v>
+        <v>8054097.44</v>
       </c>
       <c r="P82" s="15">
-        <v>505025.2</v>
+        <v>998358.23</v>
       </c>
       <c r="Q82" s="34">
-        <v>16520944.71</v>
+        <v>31695507.6</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>30909918.46</v>
+        <v>31015589.92</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>36714940.7</v>
+        <v>36820612.16</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>11373516611.15</v>
+        <v>22761260518.18</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>964868811.04</v>
+        <v>2040852695.3</v>
       </c>
       <c r="F84" s="26">
-        <v>-885.48</v>
+        <v>411381.49</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>35475507.11</v>
+        <v>69973880.86</v>
       </c>
       <c r="J84" s="26">
-        <v>3485261.76</v>
+        <v>7774952.2</v>
       </c>
       <c r="K84" s="26">
-        <v>2932.96</v>
+        <v>48899.67</v>
       </c>
       <c r="L84" s="26">
-        <v>32589530.83</v>
+        <v>66169544.66</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>861340192.75</v>
+        <v>1769131393.96</v>
       </c>
       <c r="P84" s="26">
-        <v>456141409.28</v>
+        <v>952480821.98</v>
       </c>
       <c r="Q84" s="36">
-        <v>13727419371.4</v>
+        <v>27668104088.3</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>