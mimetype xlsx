--- v6 (2026-06-03)
+++ v7 (2026-08-02)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="547" uniqueCount="547">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
+      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
+      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
+      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
+      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1336 +2048,1339 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>339.168.141,70</t>
-[...5 lines deleted...]
-    <t>3.498,26</t>
+    <t>508.874.208,38</t>
+  </si>
+  <si>
+    <t>5.505.447,72</t>
+  </si>
+  <si>
+    <t>6.014,37</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>342.251.700,46</t>
-[...92 lines deleted...]
-    <t>3.362,50</t>
+    <t>514.385.670,47</t>
+  </si>
+  <si>
+    <t>33.780,63</t>
+  </si>
+  <si>
+    <t>514.419.451,10</t>
+  </si>
+  <si>
+    <t>759.470.886,19</t>
+  </si>
+  <si>
+    <t>6.263.484,55</t>
+  </si>
+  <si>
+    <t>249.998,16</t>
+  </si>
+  <si>
+    <t>20.361,64</t>
+  </si>
+  <si>
+    <t>766.004.730,54</t>
+  </si>
+  <si>
+    <t>48.548,75</t>
+  </si>
+  <si>
+    <t>766.053.279,29</t>
+  </si>
+  <si>
+    <t>493.619.191,79</t>
+  </si>
+  <si>
+    <t>2.295.261,40</t>
+  </si>
+  <si>
+    <t>18.191,07</t>
+  </si>
+  <si>
+    <t>495.932.644,26</t>
+  </si>
+  <si>
+    <t>36.742,12</t>
+  </si>
+  <si>
+    <t>495.969.386,38</t>
+  </si>
+  <si>
+    <t>612.959.915,32</t>
+  </si>
+  <si>
+    <t>2.254.458,86</t>
+  </si>
+  <si>
+    <t>19.716,99</t>
+  </si>
+  <si>
+    <t>615.234.091,17</t>
+  </si>
+  <si>
+    <t>45.372,27</t>
+  </si>
+  <si>
+    <t>615.279.463,44</t>
+  </si>
+  <si>
+    <t>355.021.007,84</t>
+  </si>
+  <si>
+    <t>2.416.592,68</t>
+  </si>
+  <si>
+    <t>134.805,31</t>
+  </si>
+  <si>
+    <t>3.959,02</t>
+  </si>
+  <si>
+    <t>357.576.364,85</t>
+  </si>
+  <si>
+    <t>19.015,20</t>
+  </si>
+  <si>
+    <t>357.595.380,05</t>
+  </si>
+  <si>
+    <t>364.454.908,77</t>
+  </si>
+  <si>
+    <t>2.674.265,89</t>
+  </si>
+  <si>
+    <t>5.051,71</t>
   </si>
   <si>
     <t>44.204,15</t>
   </si>
   <si>
-    <t>247.414.684,30</t>
-[...92 lines deleted...]
-    <t>2.377,16</t>
+    <t>367.178.430,52</t>
+  </si>
+  <si>
+    <t>30.245,37</t>
+  </si>
+  <si>
+    <t>367.208.675,89</t>
+  </si>
+  <si>
+    <t>1.267.142.715,96</t>
+  </si>
+  <si>
+    <t>6.383.673,57</t>
+  </si>
+  <si>
+    <t>62.742,05</t>
+  </si>
+  <si>
+    <t>1.273.589.131,58</t>
+  </si>
+  <si>
+    <t>66.799,70</t>
+  </si>
+  <si>
+    <t>1.273.655.931,28</t>
+  </si>
+  <si>
+    <t>1.463.664.745,21</t>
+  </si>
+  <si>
+    <t>11.482.523,20</t>
+  </si>
+  <si>
+    <t>470.307,40</t>
+  </si>
+  <si>
+    <t>1.475.617.575,81</t>
+  </si>
+  <si>
+    <t>71.415,32</t>
+  </si>
+  <si>
+    <t>1.475.688.991,13</t>
+  </si>
+  <si>
+    <t>5.825.207.579,46</t>
+  </si>
+  <si>
+    <t>39.275.707,87</t>
+  </si>
+  <si>
+    <t>966.827,06</t>
+  </si>
+  <si>
+    <t>68.524,81</t>
+  </si>
+  <si>
+    <t>5.865.518.639,20</t>
+  </si>
+  <si>
+    <t>351.919,36</t>
+  </si>
+  <si>
+    <t>5.865.870.558,56</t>
+  </si>
+  <si>
+    <t>190.758.479,03</t>
+  </si>
+  <si>
+    <t>351.149,88</t>
+  </si>
+  <si>
+    <t>5.636,81</t>
+  </si>
+  <si>
+    <t>39.396,70</t>
+  </si>
+  <si>
+    <t>191.154.662,42</t>
+  </si>
+  <si>
+    <t>3.803,60</t>
+  </si>
+  <si>
+    <t>191.158.466,02</t>
+  </si>
+  <si>
+    <t>98.310.268,37</t>
+  </si>
+  <si>
+    <t>511.169,48</t>
+  </si>
+  <si>
+    <t>3.579,79</t>
   </si>
   <si>
     <t>55.418,82</t>
   </si>
   <si>
-    <t>65.868.953,30</t>
-[...17 lines deleted...]
-    <t>4.875,88</t>
+    <t>98.880.436,46</t>
+  </si>
+  <si>
+    <t>8.314,35</t>
+  </si>
+  <si>
+    <t>98.888.750,81</t>
+  </si>
+  <si>
+    <t>888.200.088,04</t>
+  </si>
+  <si>
+    <t>2.110.501,57</t>
+  </si>
+  <si>
+    <t>132.629,84</t>
+  </si>
+  <si>
+    <t>6.094,85</t>
   </si>
   <si>
     <t>469.029,00</t>
   </si>
   <si>
-    <t>593.981.183,26</t>
-[...209 lines deleted...]
-    <t>8.696,92</t>
+    <t>890.918.343,30</t>
+  </si>
+  <si>
+    <t>28.799,06</t>
+  </si>
+  <si>
+    <t>890.947.142,36</t>
+  </si>
+  <si>
+    <t>1.177.268.835,44</t>
+  </si>
+  <si>
+    <t>2.972.820,93</t>
+  </si>
+  <si>
+    <t>141.846,44</t>
+  </si>
+  <si>
+    <t>100.910,37</t>
+  </si>
+  <si>
+    <t>1.180.953.442,18</t>
+  </si>
+  <si>
+    <t>40.917,01</t>
+  </si>
+  <si>
+    <t>1.180.994.359,19</t>
+  </si>
+  <si>
+    <t>766.771.154,11</t>
+  </si>
+  <si>
+    <t>-1.262.319,02</t>
+  </si>
+  <si>
+    <t>510.472,61</t>
+  </si>
+  <si>
+    <t>56.404,44</t>
+  </si>
+  <si>
+    <t>766.075.712,14</t>
+  </si>
+  <si>
+    <t>17.542,04</t>
+  </si>
+  <si>
+    <t>766.093.254,18</t>
+  </si>
+  <si>
+    <t>1.066.398.707,28</t>
+  </si>
+  <si>
+    <t>8.232.967,33</t>
+  </si>
+  <si>
+    <t>49.752,53</t>
+  </si>
+  <si>
+    <t>79.662,76</t>
+  </si>
+  <si>
+    <t>17.729,26</t>
+  </si>
+  <si>
+    <t>1.074.778.819,16</t>
+  </si>
+  <si>
+    <t>38.817,22</t>
+  </si>
+  <si>
+    <t>1.074.817.636,38</t>
+  </si>
+  <si>
+    <t>896.456.309,72</t>
+  </si>
+  <si>
+    <t>9.671.676,20</t>
+  </si>
+  <si>
+    <t>59.146,59</t>
+  </si>
+  <si>
+    <t>906.187.132,51</t>
+  </si>
+  <si>
+    <t>61.221,83</t>
+  </si>
+  <si>
+    <t>906.248.354,34</t>
+  </si>
+  <si>
+    <t>802.046.135,07</t>
+  </si>
+  <si>
+    <t>5.246.497,43</t>
+  </si>
+  <si>
+    <t>44.384,74</t>
+  </si>
+  <si>
+    <t>23,57</t>
+  </si>
+  <si>
+    <t>807.337.040,81</t>
+  </si>
+  <si>
+    <t>23.414,70</t>
+  </si>
+  <si>
+    <t>807.360.455,51</t>
+  </si>
+  <si>
+    <t>1.698.502.444,79</t>
+  </si>
+  <si>
+    <t>14.918.173,63</t>
+  </si>
+  <si>
+    <t>103.531,33</t>
+  </si>
+  <si>
+    <t>1.713.524.173,32</t>
+  </si>
+  <si>
+    <t>84.636,53</t>
+  </si>
+  <si>
+    <t>1.713.608.809,85</t>
+  </si>
+  <si>
+    <t>440.432.225,79</t>
+  </si>
+  <si>
+    <t>1.917.292,31</t>
+  </si>
+  <si>
+    <t>50.526,80</t>
+  </si>
+  <si>
+    <t>22.589,56</t>
+  </si>
+  <si>
+    <t>442.422.634,46</t>
+  </si>
+  <si>
+    <t>15.843,70</t>
+  </si>
+  <si>
+    <t>442.438.478,16</t>
+  </si>
+  <si>
+    <t>262.952.869,28</t>
+  </si>
+  <si>
+    <t>2.213.285,71</t>
+  </si>
+  <si>
+    <t>6.233,32</t>
+  </si>
+  <si>
+    <t>52.246,75</t>
+  </si>
+  <si>
+    <t>265.224.635,06</t>
+  </si>
+  <si>
+    <t>12.703,30</t>
+  </si>
+  <si>
+    <t>265.237.338,36</t>
+  </si>
+  <si>
+    <t>309.461.869,61</t>
+  </si>
+  <si>
+    <t>1.544.024,79</t>
+  </si>
+  <si>
+    <t>103.877,73</t>
+  </si>
+  <si>
+    <t>311.109.772,13</t>
+  </si>
+  <si>
+    <t>6.585,43</t>
+  </si>
+  <si>
+    <t>311.116.357,56</t>
+  </si>
+  <si>
+    <t>124.518.265,59</t>
+  </si>
+  <si>
+    <t>780.558,61</t>
+  </si>
+  <si>
+    <t>125.298.824,20</t>
+  </si>
+  <si>
+    <t>6.220,68</t>
+  </si>
+  <si>
+    <t>125.305.044,88</t>
+  </si>
+  <si>
+    <t>206.415.741,32</t>
+  </si>
+  <si>
+    <t>423.705,15</t>
+  </si>
+  <si>
+    <t>12.959,47</t>
   </si>
   <si>
     <t>12.509,80</t>
   </si>
   <si>
-    <t>136.272.008,81</t>
-[...68 lines deleted...]
-    <t>78.617,02</t>
+    <t>206.864.915,74</t>
+  </si>
+  <si>
+    <t>15.183,63</t>
+  </si>
+  <si>
+    <t>206.880.099,37</t>
+  </si>
+  <si>
+    <t>481.364.328,94</t>
+  </si>
+  <si>
+    <t>2.751.058,68</t>
+  </si>
+  <si>
+    <t>68.531,80</t>
+  </si>
+  <si>
+    <t>484.183.919,42</t>
+  </si>
+  <si>
+    <t>17.709,08</t>
+  </si>
+  <si>
+    <t>484.201.628,50</t>
+  </si>
+  <si>
+    <t>1.384.713.074,74</t>
+  </si>
+  <si>
+    <t>7.712.632,94</t>
+  </si>
+  <si>
+    <t>191.602,32</t>
+  </si>
+  <si>
+    <t>64.756,55</t>
+  </si>
+  <si>
+    <t>1.392.682.066,55</t>
+  </si>
+  <si>
+    <t>58.402,12</t>
+  </si>
+  <si>
+    <t>1.392.740.468,67</t>
+  </si>
+  <si>
+    <t>92.912.790,79</t>
+  </si>
+  <si>
+    <t>264.331,29</t>
+  </si>
+  <si>
+    <t>93.177.122,08</t>
+  </si>
+  <si>
+    <t>3.065,00</t>
+  </si>
+  <si>
+    <t>93.180.187,08</t>
+  </si>
+  <si>
+    <t>305.557.223,56</t>
+  </si>
+  <si>
+    <t>765.446,18</t>
+  </si>
+  <si>
+    <t>112.781,18</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>202.514.051,84</t>
-[...56 lines deleted...]
-    <t>2.165,80</t>
+    <t>306.457.803,44</t>
+  </si>
+  <si>
+    <t>6.346,38</t>
+  </si>
+  <si>
+    <t>306.464.149,82</t>
+  </si>
+  <si>
+    <t>299.446.157,94</t>
+  </si>
+  <si>
+    <t>-54.335,46</t>
+  </si>
+  <si>
+    <t>15.452,24</t>
+  </si>
+  <si>
+    <t>299.407.274,72</t>
+  </si>
+  <si>
+    <t>11.235,74</t>
+  </si>
+  <si>
+    <t>299.418.510,46</t>
+  </si>
+  <si>
+    <t>119.438.638,02</t>
+  </si>
+  <si>
+    <t>-5.332,21</t>
+  </si>
+  <si>
+    <t>65.351,10</t>
+  </si>
+  <si>
+    <t>43.527,49</t>
+  </si>
+  <si>
+    <t>119.542.184,40</t>
+  </si>
+  <si>
+    <t>500,00</t>
+  </si>
+  <si>
+    <t>119.542.684,40</t>
+  </si>
+  <si>
+    <t>222.828.523,97</t>
+  </si>
+  <si>
+    <t>1.040.638,43</t>
+  </si>
+  <si>
+    <t>15.325,43</t>
+  </si>
+  <si>
+    <t>2.707,25</t>
   </si>
   <si>
     <t>6.850,00</t>
   </si>
   <si>
-    <t>148.751.811,04</t>
-[...104 lines deleted...]
-    <t>1.134.356,12</t>
+    <t>223.894.045,08</t>
+  </si>
+  <si>
+    <t>17.465,84</t>
+  </si>
+  <si>
+    <t>223.911.510,92</t>
+  </si>
+  <si>
+    <t>110.266.306,74</t>
+  </si>
+  <si>
+    <t>171.013,79</t>
+  </si>
+  <si>
+    <t>110.437.320,53</t>
+  </si>
+  <si>
+    <t>4.967,00</t>
+  </si>
+  <si>
+    <t>110.442.287,53</t>
+  </si>
+  <si>
+    <t>71.102.507,82</t>
+  </si>
+  <si>
+    <t>85.604,63</t>
+  </si>
+  <si>
+    <t>9.945,26</t>
+  </si>
+  <si>
+    <t>71.198.057,71</t>
+  </si>
+  <si>
+    <t>436.752.709,60</t>
+  </si>
+  <si>
+    <t>1.463.338,66</t>
+  </si>
+  <si>
+    <t>379.174,79</t>
+  </si>
+  <si>
+    <t>39.547,57</t>
+  </si>
+  <si>
+    <t>438.634.770,62</t>
+  </si>
+  <si>
+    <t>12.235,00</t>
+  </si>
+  <si>
+    <t>438.647.005,62</t>
+  </si>
+  <si>
+    <t>98.649.227,66</t>
+  </si>
+  <si>
+    <t>391.907,71</t>
+  </si>
+  <si>
+    <t>5.498,31</t>
+  </si>
+  <si>
+    <t>20.266,23</t>
+  </si>
+  <si>
+    <t>99.066.899,91</t>
+  </si>
+  <si>
+    <t>5.934,47</t>
+  </si>
+  <si>
+    <t>99.072.834,38</t>
+  </si>
+  <si>
+    <t>1.756.954.086,10</t>
+  </si>
+  <si>
+    <t>4.122.613,02</t>
+  </si>
+  <si>
+    <t>593.583,05</t>
+  </si>
+  <si>
+    <t>138.346,32</t>
+  </si>
+  <si>
+    <t>1.761.815.478,49</t>
+  </si>
+  <si>
+    <t>61.749,43</t>
+  </si>
+  <si>
+    <t>1.761.877.227,92</t>
+  </si>
+  <si>
+    <t>6.259.257.502,46</t>
+  </si>
+  <si>
+    <t>44.060.054,25</t>
+  </si>
+  <si>
+    <t>1.666.746,44</t>
   </si>
   <si>
     <t>75.346,60</t>
   </si>
   <si>
-    <t>4.167.313.078,71</t>
-[...14 lines deleted...]
-    <t>7.877,82</t>
+    <t>6.305.059.649,75</t>
+  </si>
+  <si>
+    <t>89.604,59</t>
+  </si>
+  <si>
+    <t>6.305.149.254,34</t>
+  </si>
+  <si>
+    <t>674.383.729,08</t>
+  </si>
+  <si>
+    <t>3.406.995,72</t>
+  </si>
+  <si>
+    <t>11.819,51</t>
   </si>
   <si>
     <t>62.614,84</t>
   </si>
   <si>
-    <t>450.408.630,88</t>
-[...50 lines deleted...]
-    <t>1.205.952,89</t>
+    <t>677.865.159,15</t>
+  </si>
+  <si>
+    <t>20.323,97</t>
+  </si>
+  <si>
+    <t>677.885.483,12</t>
+  </si>
+  <si>
+    <t>376.026.863,80</t>
+  </si>
+  <si>
+    <t>1.876.975,88</t>
+  </si>
+  <si>
+    <t>14.710,62</t>
+  </si>
+  <si>
+    <t>377.918.550,30</t>
+  </si>
+  <si>
+    <t>8.682,40</t>
+  </si>
+  <si>
+    <t>377.927.232,70</t>
+  </si>
+  <si>
+    <t>675.398.853,43</t>
+  </si>
+  <si>
+    <t>4.076.879,02</t>
+  </si>
+  <si>
+    <t>80.857,98</t>
+  </si>
+  <si>
+    <t>679.556.590,43</t>
+  </si>
+  <si>
+    <t>10.660,90</t>
+  </si>
+  <si>
+    <t>679.567.251,33</t>
+  </si>
+  <si>
+    <t>7.985.066.948,77</t>
+  </si>
+  <si>
+    <t>53.420.904,87</t>
+  </si>
+  <si>
+    <t>1.774.134,55</t>
   </si>
   <si>
     <t>137.961,44</t>
   </si>
   <si>
-    <t>5.321.034.704,26</t>
-[...476 lines deleted...]
-    <t>41.417.491.734,55</t>
+    <t>8.040.399.949,63</t>
+  </si>
+  <si>
+    <t>129.271,86</t>
+  </si>
+  <si>
+    <t>8.040.529.221,49</t>
+  </si>
+  <si>
+    <t>409.113.245,61</t>
+  </si>
+  <si>
+    <t>4.685.415,00</t>
+  </si>
+  <si>
+    <t>13.158,29</t>
+  </si>
+  <si>
+    <t>6.667,56</t>
+  </si>
+  <si>
+    <t>413.818.486,46</t>
+  </si>
+  <si>
+    <t>15.443,50</t>
+  </si>
+  <si>
+    <t>413.833.929,96</t>
+  </si>
+  <si>
+    <t>237.942.833,21</t>
+  </si>
+  <si>
+    <t>2.428.887,50</t>
+  </si>
+  <si>
+    <t>13.034,70</t>
+  </si>
+  <si>
+    <t>240.384.755,41</t>
+  </si>
+  <si>
+    <t>19.867,07</t>
+  </si>
+  <si>
+    <t>240.404.622,48</t>
+  </si>
+  <si>
+    <t>647.056.078,82</t>
+  </si>
+  <si>
+    <t>7.114.302,50</t>
+  </si>
+  <si>
+    <t>26.192,99</t>
+  </si>
+  <si>
+    <t>654.203.241,87</t>
+  </si>
+  <si>
+    <t>35.310,57</t>
+  </si>
+  <si>
+    <t>654.238.552,44</t>
+  </si>
+  <si>
+    <t>900.648.082,31</t>
+  </si>
+  <si>
+    <t>2.668.473,47</t>
+  </si>
+  <si>
+    <t>147.054,73</t>
+  </si>
+  <si>
+    <t>24.733,27</t>
+  </si>
+  <si>
+    <t>903.488.343,78</t>
+  </si>
+  <si>
+    <t>47.047,04</t>
+  </si>
+  <si>
+    <t>903.535.390,82</t>
+  </si>
+  <si>
+    <t>209.440.634,98</t>
+  </si>
+  <si>
+    <t>1.803.166,84</t>
+  </si>
+  <si>
+    <t>64.345,83</t>
+  </si>
+  <si>
+    <t>211.308.147,65</t>
+  </si>
+  <si>
+    <t>16.231,49</t>
+  </si>
+  <si>
+    <t>211.324.379,14</t>
+  </si>
+  <si>
+    <t>188.829.919,37</t>
+  </si>
+  <si>
+    <t>781.854,48</t>
+  </si>
+  <si>
+    <t>15.152,62</t>
+  </si>
+  <si>
+    <t>189.626.926,47</t>
+  </si>
+  <si>
+    <t>18.484,23</t>
+  </si>
+  <si>
+    <t>189.645.410,70</t>
+  </si>
+  <si>
+    <t>681.304.524,33</t>
+  </si>
+  <si>
+    <t>4.130.571,30</t>
+  </si>
+  <si>
+    <t>15.948,11</t>
+  </si>
+  <si>
+    <t>34.195,81</t>
+  </si>
+  <si>
+    <t>685.485.239,55</t>
+  </si>
+  <si>
+    <t>54.040,93</t>
+  </si>
+  <si>
+    <t>685.539.280,48</t>
+  </si>
+  <si>
+    <t>1.980.223.160,99</t>
+  </si>
+  <si>
+    <t>9.384.066,09</t>
+  </si>
+  <si>
+    <t>242.501,29</t>
+  </si>
+  <si>
+    <t>58.929,08</t>
+  </si>
+  <si>
+    <t>1.989.908.657,45</t>
+  </si>
+  <si>
+    <t>135.803,69</t>
+  </si>
+  <si>
+    <t>1.990.044.461,14</t>
+  </si>
+  <si>
+    <t>256.582.809,10</t>
+  </si>
+  <si>
+    <t>1.245.833,50</t>
+  </si>
+  <si>
+    <t>3.987,30</t>
+  </si>
+  <si>
+    <t>257.832.629,90</t>
+  </si>
+  <si>
+    <t>4.220,50</t>
+  </si>
+  <si>
+    <t>257.836.850,40</t>
+  </si>
+  <si>
+    <t>8.353.372.340,35</t>
+  </si>
+  <si>
+    <t>33.758.718,19</t>
+  </si>
+  <si>
+    <t>7.885.796,70</t>
+  </si>
+  <si>
+    <t>8.395.016.855,24</t>
+  </si>
+  <si>
+    <t>85.519,50</t>
+  </si>
+  <si>
+    <t>8.395.102.374,74</t>
+  </si>
+  <si>
+    <t>1.118.898.639,89</t>
+  </si>
+  <si>
+    <t>6.914.861,75</t>
+  </si>
+  <si>
+    <t>177.820,16</t>
+  </si>
+  <si>
+    <t>2.604,05</t>
+  </si>
+  <si>
+    <t>1.125.993.925,85</t>
+  </si>
+  <si>
+    <t>41.186,20</t>
+  </si>
+  <si>
+    <t>1.126.035.112,05</t>
+  </si>
+  <si>
+    <t>679.399.778,48</t>
+  </si>
+  <si>
+    <t>2.352.332,78</t>
+  </si>
+  <si>
+    <t>161.343,95</t>
+  </si>
+  <si>
+    <t>12.961,26</t>
+  </si>
+  <si>
+    <t>681.926.416,47</t>
+  </si>
+  <si>
+    <t>5.253,50</t>
+  </si>
+  <si>
+    <t>681.931.669,97</t>
+  </si>
+  <si>
+    <t>1.278.060.481,25</t>
+  </si>
+  <si>
+    <t>8.847.143,56</t>
+  </si>
+  <si>
+    <t>37.099,72</t>
+  </si>
+  <si>
+    <t>31.800,84</t>
+  </si>
+  <si>
+    <t>1.286.976.525,37</t>
+  </si>
+  <si>
+    <t>52.298,20</t>
+  </si>
+  <si>
+    <t>1.287.028.823,57</t>
+  </si>
+  <si>
+    <t>480.101.414,68</t>
+  </si>
+  <si>
+    <t>2.173.313,17</t>
+  </si>
+  <si>
+    <t>49.630,20</t>
+  </si>
+  <si>
+    <t>482.324.358,05</t>
+  </si>
+  <si>
+    <t>14.796,89</t>
+  </si>
+  <si>
+    <t>482.339.154,94</t>
+  </si>
+  <si>
+    <t>2.231.517.972,94</t>
+  </si>
+  <si>
+    <t>12.354.500,38</t>
+  </si>
+  <si>
+    <t>407.454,34</t>
+  </si>
+  <si>
+    <t>2.244.279.927,66</t>
+  </si>
+  <si>
+    <t>50.550,92</t>
+  </si>
+  <si>
+    <t>2.244.330.478,58</t>
+  </si>
+  <si>
+    <t>3.989.679.868,87</t>
+  </si>
+  <si>
+    <t>23.374.957,11</t>
+  </si>
+  <si>
+    <t>494.184,26</t>
+  </si>
+  <si>
+    <t>4.013.580.811,08</t>
+  </si>
+  <si>
+    <t>117.646,01</t>
+  </si>
+  <si>
+    <t>4.013.698.457,09</t>
+  </si>
+  <si>
+    <t>398.087.835,69</t>
+  </si>
+  <si>
+    <t>1.622.129,38</t>
+  </si>
+  <si>
+    <t>282.147,40</t>
+  </si>
+  <si>
+    <t>399.992.112,47</t>
+  </si>
+  <si>
+    <t>8.851,22</t>
+  </si>
+  <si>
+    <t>400.000.963,69</t>
+  </si>
+  <si>
+    <t>779.855.167,79</t>
+  </si>
+  <si>
+    <t>-2.083.271,19</t>
+  </si>
+  <si>
+    <t>266.885,89</t>
+  </si>
+  <si>
+    <t>778.038.782,49</t>
+  </si>
+  <si>
+    <t>6.611,70</t>
+  </si>
+  <si>
+    <t>778.045.394,19</t>
+  </si>
+  <si>
+    <t>1.174.441.157,49</t>
+  </si>
+  <si>
+    <t>1.813.966,56</t>
+  </si>
+  <si>
+    <t>164.013,31</t>
+  </si>
+  <si>
+    <t>14.630,99</t>
+  </si>
+  <si>
+    <t>1.176.433.768,35</t>
+  </si>
+  <si>
+    <t>12.415,45</t>
+  </si>
+  <si>
+    <t>1.176.446.183,80</t>
+  </si>
+  <si>
+    <t>2.352.384.160,97</t>
+  </si>
+  <si>
+    <t>1.352.824,75</t>
+  </si>
+  <si>
+    <t>713.046,60</t>
+  </si>
+  <si>
+    <t>2.354.464.663,31</t>
+  </si>
+  <si>
+    <t>27.878,37</t>
+  </si>
+  <si>
+    <t>2.354.492.541,68</t>
+  </si>
+  <si>
+    <t>51.513.595,97</t>
+  </si>
+  <si>
+    <t>462.906,93</t>
+  </si>
+  <si>
+    <t>4.640,00</t>
+  </si>
+  <si>
+    <t>51.981.142,90</t>
+  </si>
+  <si>
+    <t>28.856,56</t>
+  </si>
+  <si>
+    <t>52.009.999,46</t>
+  </si>
+  <si>
+    <t>49.539.621,37</t>
+  </si>
+  <si>
+    <t>1.124.348,27</t>
+  </si>
+  <si>
+    <t>4.250,35</t>
+  </si>
+  <si>
+    <t>50.668.219,99</t>
+  </si>
+  <si>
+    <t>78.020,44</t>
+  </si>
+  <si>
+    <t>50.746.240,43</t>
+  </si>
+  <si>
+    <t>36.965.781,86</t>
+  </si>
+  <si>
+    <t>3.267.220,89</t>
+  </si>
+  <si>
+    <t>16.065.931.269,44</t>
+  </si>
+  <si>
+    <t>196.870.648,39</t>
+  </si>
+  <si>
+    <t>4.468.272,87</t>
+  </si>
+  <si>
+    <t>17.699.832,59</t>
+  </si>
+  <si>
+    <t>16.325.203.026,04</t>
+  </si>
+  <si>
+    <t>379.271,95</t>
+  </si>
+  <si>
+    <t>16.325.582.297,99</t>
+  </si>
+  <si>
+    <t>41.616.930.893,15</t>
+  </si>
+  <si>
+    <t>221.663.166,64</t>
+  </si>
+  <si>
+    <t>16.080.018.419,38</t>
+  </si>
+  <si>
+    <t>197.676.312,34</t>
+  </si>
+  <si>
+    <t>4.961.881,13</t>
+  </si>
+  <si>
+    <t>58.138.950.505,23</t>
+  </si>
+  <si>
+    <t>1.738.066,56</t>
+  </si>
+  <si>
+    <t>58.140.688.571,79</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE ABRIL DE 2026</t>
+      <t xml:space="preserve">A FIN DE MAYO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4384,2821 +4387,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>5057139.92</v>
+        <v>6498501.34</v>
       </c>
       <c r="E12" s="10">
-        <v>836644.44</v>
+        <v>1129820.76</v>
       </c>
       <c r="G12" s="11">
         <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>664190959.79</v>
+        <v>835376218.75</v>
       </c>
       <c r="I12" s="11">
-        <v>7546.77</v>
+        <v>26658.72</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>670092297.22</v>
+        <v>843031205.87</v>
       </c>
       <c r="L12" s="11">
-        <v>14742</v>
+        <v>30018.96</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>14742</v>
+        <v>30018.96</v>
       </c>
       <c r="Q12" s="13">
-        <v>670107039.22</v>
+        <v>843061224.83</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>8825135.51</v>
+        <v>11250554.58</v>
       </c>
       <c r="E13" s="10">
-        <v>2065899.54</v>
+        <v>2661148.2</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>1487588076.84</v>
+        <v>1866447877.31</v>
       </c>
       <c r="I13" s="11">
         <v>11524.82</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>1498490636.71</v>
+        <v>1880371104.91</v>
       </c>
       <c r="L13" s="11">
-        <v>30100.8</v>
+        <v>39346.8</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>30100.8</v>
+        <v>39346.8</v>
       </c>
       <c r="Q13" s="13">
-        <v>1498520737.51</v>
+        <v>1880410451.71</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>8036052.46</v>
+        <v>10120282.27</v>
       </c>
       <c r="E14" s="10">
-        <v>1176490.68</v>
+        <v>1460864.79</v>
       </c>
       <c r="G14" s="11">
         <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>971951447.21</v>
+        <v>1219222600.22</v>
       </c>
       <c r="I14" s="11">
-        <v>0</v>
+        <v>17423.64</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>981164263.96</v>
+        <v>1230821444.53</v>
       </c>
       <c r="L14" s="11">
-        <v>16209.12</v>
+        <v>20217.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>16209.12</v>
+        <v>20217.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>981180473.08</v>
+        <v>1230841661.65</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>7008471.09</v>
+        <v>8955717.56</v>
       </c>
       <c r="E15" s="10">
-        <v>1050637.2</v>
+        <v>1304910.59</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>1113769399.2</v>
+        <v>1396769457.34</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>1121828507.49</v>
+        <v>1407030085.49</v>
       </c>
       <c r="L15" s="11">
-        <v>22004.28</v>
+        <v>30812.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>22004.28</v>
+        <v>30812.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>1121850511.77</v>
+        <v>1407060897.77</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>4670429.14</v>
+        <v>5958394.17</v>
       </c>
       <c r="E16" s="10">
-        <v>1186831.73</v>
+        <v>1524431.08</v>
       </c>
       <c r="G16" s="11">
         <v>0</v>
       </c>
       <c r="H16" s="11">
-        <v>618946418.84</v>
+        <v>776300940.74</v>
       </c>
       <c r="I16" s="11">
         <v>84389.71</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>624888069.42</v>
+        <v>783868155.7</v>
       </c>
       <c r="L16" s="11">
-        <v>12558.48</v>
+        <v>14558.46</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>12558.48</v>
+        <v>14558.46</v>
       </c>
       <c r="Q16" s="13">
-        <v>624900627.9</v>
+        <v>783882714.16</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>5685943.19</v>
+        <v>7260583.71</v>
       </c>
       <c r="E17" s="10">
-        <v>836677.1</v>
+        <v>1173352.6</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>791792538.12</v>
+        <v>993506928.75</v>
       </c>
       <c r="I17" s="11">
         <v>3539.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>798318697.66</v>
+        <v>1001944404.31</v>
       </c>
       <c r="L17" s="11">
-        <v>11181.72</v>
+        <v>15686.2</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>11181.72</v>
+        <v>15686.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>798329879.38</v>
+        <v>1001960090.51</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>10811932.56</v>
+        <v>13926205.81</v>
       </c>
       <c r="E18" s="10">
-        <v>1581693.75</v>
+        <v>2079329.95</v>
       </c>
       <c r="G18" s="11">
         <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>1707467212.39</v>
+        <v>2144829202.22</v>
       </c>
       <c r="I18" s="11">
-        <v>160988.05</v>
+        <v>535881.7</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>1720022172.73</v>
+        <v>2161370965.66</v>
       </c>
       <c r="L18" s="11">
         <v>46872</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
         <v>46872</v>
       </c>
       <c r="Q18" s="13">
-        <v>1720069044.73</v>
+        <v>2161417837.66</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>11961799.62</v>
+        <v>15345426.97</v>
       </c>
       <c r="E19" s="10">
-        <v>1649592.08</v>
+        <v>2208512.9</v>
       </c>
       <c r="G19" s="11">
-        <v>13479.44</v>
+        <v>14926.98</v>
       </c>
       <c r="H19" s="11">
-        <v>2415200111.89</v>
+        <v>3029759717.1</v>
       </c>
       <c r="I19" s="11">
-        <v>14320.31</v>
+        <v>40346.2</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>2428839303.34</v>
+        <v>3047368930.15</v>
       </c>
       <c r="L19" s="11">
-        <v>46370.44</v>
+        <v>61167.04</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>46370.44</v>
+        <v>61167.04</v>
       </c>
       <c r="Q19" s="13">
-        <v>2428885673.78</v>
+        <v>3047430097.19</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>62056903.49</v>
+        <v>79315666.41</v>
       </c>
       <c r="E20" s="16">
-        <v>10384466.52</v>
+        <v>13542370.87</v>
       </c>
       <c r="G20" s="17">
-        <v>14105.33</v>
+        <v>15552.87</v>
       </c>
       <c r="H20" s="17">
-        <v>9770906164.28</v>
+        <v>12262212942.43</v>
       </c>
       <c r="I20" s="17">
-        <v>282308.91</v>
+        <v>719764.04</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>9843643948.53</v>
+        <v>12355806296.62</v>
       </c>
       <c r="L20" s="17">
-        <v>200038.84</v>
+        <v>258678.86</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>200038.84</v>
+        <v>258678.86</v>
       </c>
       <c r="Q20" s="19">
-        <v>9843843987.37</v>
+        <v>12356064975.48</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>1811761.1</v>
+        <v>2335057.48</v>
       </c>
       <c r="E21" s="21">
-        <v>281217.41</v>
+        <v>334100.86</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>317665923.34</v>
+        <v>397877075.08</v>
       </c>
       <c r="I21" s="22">
         <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>319758901.85</v>
+        <v>400546233.42</v>
       </c>
       <c r="L21" s="22">
         <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
         <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>319763651.45</v>
+        <v>400550983.02</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>1443417.88</v>
+        <v>1838481.03</v>
       </c>
       <c r="E22" s="21">
-        <v>199163.63</v>
+        <v>247379.24</v>
       </c>
       <c r="G22" s="22">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H22" s="22">
-        <v>209007854.33</v>
+        <v>261774562.71</v>
       </c>
       <c r="I22" s="22">
         <v>0</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>210650435.84</v>
+        <v>263860457.98</v>
       </c>
       <c r="L22" s="22">
         <v>0</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
         <v>0</v>
       </c>
       <c r="Q22" s="24">
-        <v>210650435.84</v>
+        <v>263860457.98</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>6234937.3</v>
+        <v>8117060.76</v>
       </c>
       <c r="E23" s="21">
-        <v>951655.55</v>
+        <v>1265002</v>
       </c>
       <c r="G23" s="22">
         <v>0</v>
       </c>
       <c r="H23" s="22">
-        <v>1473552533.38</v>
+        <v>1848776016.08</v>
       </c>
       <c r="I23" s="22">
         <v>154952.57</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>1480894078.8</v>
+        <v>1858313031.41</v>
       </c>
       <c r="L23" s="22">
-        <v>18807.37</v>
+        <v>23636.7</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>18807.37</v>
+        <v>23636.7</v>
       </c>
       <c r="Q23" s="24">
-        <v>1480912886.17</v>
+        <v>1858336668.11</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>9490116.28</v>
+        <v>12290599.27</v>
       </c>
       <c r="E24" s="16">
-        <v>1432036.59</v>
+        <v>1846482.1</v>
       </c>
       <c r="G24" s="17">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H24" s="17">
-        <v>2000226311.05</v>
+        <v>2508427653.87</v>
       </c>
       <c r="I24" s="17">
         <v>154952.57</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>2011303416.49</v>
+        <v>2522719722.81</v>
       </c>
       <c r="L24" s="17">
-        <v>23556.97</v>
+        <v>28386.3</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>23556.97</v>
+        <v>28386.3</v>
       </c>
       <c r="Q24" s="19">
-        <v>2011326973.46</v>
+        <v>2522748109.11</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>8643574.21</v>
+        <v>10914886.75</v>
       </c>
       <c r="E25" s="21">
-        <v>1436383.86</v>
+        <v>1754619.72</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>2067128790.39</v>
+        <v>2590642843.07</v>
       </c>
       <c r="I25" s="22">
-        <v>97183.49</v>
+        <v>109909.57</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>2077305931.95</v>
+        <v>2603422259.11</v>
       </c>
       <c r="L25" s="22">
-        <v>21550.08</v>
+        <v>26621.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>21550.08</v>
+        <v>26621.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>2077327482.03</v>
+        <v>2603448880.39</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>8643574.21</v>
+        <v>10914886.75</v>
       </c>
       <c r="E26" s="16">
-        <v>1436383.86</v>
+        <v>1754619.72</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>2067128790.39</v>
+        <v>2590642843.07</v>
       </c>
       <c r="I26" s="17">
-        <v>97183.49</v>
+        <v>109909.57</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>2077305931.95</v>
+        <v>2603422259.11</v>
       </c>
       <c r="L26" s="17">
-        <v>21550.08</v>
+        <v>26621.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>21550.08</v>
+        <v>26621.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>2077327482.03</v>
+        <v>2603448880.39</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>6727476.8</v>
+        <v>8730281.32</v>
       </c>
       <c r="E27" s="21">
-        <v>1112603.93</v>
+        <v>1414314.3</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>1218036387.58</v>
+        <v>1527990727.72</v>
       </c>
       <c r="I27" s="22">
-        <v>37150.71</v>
+        <v>135394.61</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>1225913619.02</v>
+        <v>1538270717.95</v>
       </c>
       <c r="L27" s="22">
-        <v>10060.32</v>
+        <v>30773.76</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>10060.32</v>
+        <v>30773.76</v>
       </c>
       <c r="Q27" s="24">
-        <v>1225923679.34</v>
+        <v>1538301491.71</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>6727476.8</v>
+        <v>8730281.32</v>
       </c>
       <c r="E28" s="16">
-        <v>1112603.93</v>
+        <v>1414314.3</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>1218036387.58</v>
+        <v>1527990727.72</v>
       </c>
       <c r="I28" s="17">
-        <v>37150.71</v>
+        <v>135394.61</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>1225913619.02</v>
+        <v>1538270717.95</v>
       </c>
       <c r="L28" s="17">
-        <v>10060.32</v>
+        <v>30773.76</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>10060.32</v>
+        <v>30773.76</v>
       </c>
       <c r="Q28" s="19">
-        <v>1225923679.34</v>
+        <v>1538301491.71</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>9617858.93</v>
+        <v>12399204.26</v>
       </c>
       <c r="E29" s="21">
-        <v>1827350.72</v>
+        <v>2518175.88</v>
       </c>
       <c r="G29" s="22">
-        <v>33516.2</v>
+        <v>38516.95</v>
       </c>
       <c r="H29" s="22">
-        <v>1205453374.95</v>
+        <v>1522050855.97</v>
       </c>
       <c r="I29" s="22">
-        <v>54564.96</v>
+        <v>84805.19</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>1216986665.76</v>
+        <v>1537091558.25</v>
       </c>
       <c r="L29" s="22">
-        <v>42279.34</v>
+        <v>55728.04</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>42279.34</v>
+        <v>55728.04</v>
       </c>
       <c r="Q29" s="24">
-        <v>1217028945.1</v>
+        <v>1537147286.29</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>6521934.86</v>
+        <v>8439279.18</v>
       </c>
       <c r="E30" s="21">
-        <v>902274.43</v>
+        <v>1173076</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>1038080095.1</v>
+        <v>1301866390.32</v>
       </c>
       <c r="I30" s="22">
-        <v>130438.59</v>
+        <v>132024.58</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>1045634742.98</v>
+        <v>1311610770.08</v>
       </c>
       <c r="L30" s="22">
-        <v>3999.96</v>
+        <v>11031</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>3999.96</v>
+        <v>11031</v>
       </c>
       <c r="Q30" s="24">
-        <v>1045638742.94</v>
+        <v>1311621801.08</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>16139793.79</v>
+        <v>20838483.44</v>
       </c>
       <c r="E31" s="16">
-        <v>2729625.15</v>
+        <v>3691251.88</v>
       </c>
       <c r="G31" s="17">
-        <v>33516.2</v>
+        <v>38516.95</v>
       </c>
       <c r="H31" s="17">
-        <v>2243533470.05</v>
+        <v>2823917246.29</v>
       </c>
       <c r="I31" s="17">
-        <v>185003.55</v>
+        <v>216829.77</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>2262621408.74</v>
+        <v>2848702328.33</v>
       </c>
       <c r="L31" s="17">
-        <v>46279.3</v>
+        <v>66759.04</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>46279.3</v>
+        <v>66759.04</v>
       </c>
       <c r="Q31" s="19">
-        <v>2262667688.04</v>
+        <v>2848769087.37</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>5927297.31</v>
+        <v>7615880.81</v>
       </c>
       <c r="E32" s="21">
-        <v>822799.3</v>
+        <v>1084431.37</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>935039477.41</v>
+        <v>1172300808.81</v>
       </c>
       <c r="I32" s="22">
-        <v>2876.56</v>
+        <v>7420.04</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>941792450.58</v>
+        <v>1181008541.03</v>
       </c>
       <c r="L32" s="22">
         <v>7692</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
         <v>7692</v>
       </c>
       <c r="Q32" s="24">
-        <v>941800142.58</v>
+        <v>1181016233.03</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>5927297.31</v>
+        <v>7615880.81</v>
       </c>
       <c r="E33" s="16">
-        <v>822799.3</v>
+        <v>1084431.37</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>935039477.41</v>
+        <v>1172300808.81</v>
       </c>
       <c r="I33" s="17">
-        <v>2876.56</v>
+        <v>7420.04</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>941792450.58</v>
+        <v>1181008541.03</v>
       </c>
       <c r="L33" s="17">
         <v>7692</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
         <v>7692</v>
       </c>
       <c r="Q33" s="19">
-        <v>941800142.58</v>
+        <v>1181016233.03</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>4013189.99</v>
+        <v>5023329.5</v>
       </c>
       <c r="E34" s="21">
-        <v>801063.71</v>
+        <v>1037142.22</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>438639630.76</v>
+        <v>551838216.45</v>
       </c>
       <c r="I34" s="22">
         <v>7895.25</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>443461779.71</v>
+        <v>557906583.42</v>
       </c>
       <c r="L34" s="22">
         <v>0</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
         <v>0</v>
       </c>
       <c r="Q34" s="24">
-        <v>443461779.71</v>
+        <v>557906583.42</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>3348357.06</v>
+        <v>4273937.44</v>
       </c>
       <c r="E35" s="21">
-        <v>736759.03</v>
+        <v>903955.09</v>
       </c>
       <c r="G35" s="22">
         <v>1467.98</v>
       </c>
       <c r="H35" s="22">
-        <v>610987236.35</v>
+        <v>768013139.55</v>
       </c>
       <c r="I35" s="22">
         <v>0</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>615073820.42</v>
+        <v>773192500.06</v>
       </c>
       <c r="L35" s="22">
-        <v>9617.04</v>
+        <v>21017.04</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>9617.04</v>
+        <v>21017.04</v>
       </c>
       <c r="Q35" s="24">
-        <v>615083437.46</v>
+        <v>773213517.1</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>1508307.99</v>
+        <v>1898477.27</v>
       </c>
       <c r="E36" s="21">
-        <v>220967.79</v>
+        <v>272859.61</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>239696852.21</v>
+        <v>300519249.58</v>
       </c>
       <c r="I36" s="22">
-        <v>2637.8</v>
+        <v>69572.58</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>241429026.04</v>
+        <v>302760419.29</v>
       </c>
       <c r="L36" s="22">
         <v>0</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
         <v>0</v>
       </c>
       <c r="Q36" s="24">
-        <v>241429026.04</v>
+        <v>302760419.29</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>3738359.45</v>
+        <v>4519018.41</v>
       </c>
       <c r="E37" s="21">
-        <v>553298.1</v>
+        <v>673597.06</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>303018003.72</v>
+        <v>380580392.6</v>
       </c>
       <c r="I37" s="22">
         <v>5804.22</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>307315465.49</v>
+        <v>385778812.29</v>
       </c>
       <c r="L37" s="22">
-        <v>4324.56</v>
+        <v>5766.24</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>4324.56</v>
+        <v>5766.24</v>
       </c>
       <c r="Q37" s="24">
-        <v>307319790.05</v>
+        <v>385784578.53</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>3765214.24</v>
+        <v>4833365.77</v>
       </c>
       <c r="E38" s="21">
-        <v>590767.97</v>
+        <v>748521.66</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>741437988.81</v>
+        <v>930672909.56</v>
       </c>
       <c r="I38" s="22">
         <v>0</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>745793971.02</v>
+        <v>936254796.99</v>
       </c>
       <c r="L38" s="22">
-        <v>0</v>
+        <v>3956.89</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
-        <v>0</v>
+        <v>3956.89</v>
       </c>
       <c r="Q38" s="24">
-        <v>745793971.02</v>
+        <v>936258753.88</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>16373428.73</v>
+        <v>20548128.39</v>
       </c>
       <c r="E39" s="16">
-        <v>2902856.6</v>
+        <v>3636075.64</v>
       </c>
       <c r="G39" s="17">
         <v>1728.23</v>
       </c>
       <c r="H39" s="17">
-        <v>2333779711.85</v>
+        <v>2931623907.74</v>
       </c>
       <c r="I39" s="17">
-        <v>16337.27</v>
+        <v>83272.05</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>2353074062.68</v>
+        <v>2955893112.05</v>
       </c>
       <c r="L39" s="17">
-        <v>13941.6</v>
+        <v>30740.17</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>13941.6</v>
+        <v>30740.17</v>
       </c>
       <c r="Q39" s="19">
-        <v>2353088004.28</v>
+        <v>2955923852.22</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>1642736.42</v>
+        <v>2080700.2</v>
       </c>
       <c r="E40" s="21">
-        <v>193208.48</v>
+        <v>241193.72</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>211851973.41</v>
+        <v>265555291</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>213687954.8</v>
+        <v>267877221.41</v>
       </c>
       <c r="L40" s="22">
         <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
         <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>213687954.8</v>
+        <v>267877221.41</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>3527015.86</v>
+        <v>4461211.44</v>
       </c>
       <c r="E41" s="21">
-        <v>1234904.09</v>
+        <v>1603049.6</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>595774032.8</v>
+        <v>746581094.29</v>
       </c>
       <c r="I41" s="22">
         <v>15463.8</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>600551416.55</v>
+        <v>752660819.13</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>600553666.07</v>
+        <v>752663068.65</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>6089863.18</v>
+        <v>7649987.65</v>
       </c>
       <c r="E42" s="21">
-        <v>1356368.2</v>
+        <v>1724094.98</v>
       </c>
       <c r="G42" s="22">
         <v>0</v>
       </c>
       <c r="H42" s="22">
-        <v>825456859.03</v>
+        <v>1034224121.93</v>
       </c>
       <c r="I42" s="22">
         <v>37342.6</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>832940433.01</v>
+        <v>1043635547.16</v>
       </c>
       <c r="L42" s="22">
-        <v>11425.92</v>
+        <v>15811.08</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
-        <v>11425.92</v>
+        <v>15811.08</v>
       </c>
       <c r="Q42" s="24">
-        <v>832951858.93</v>
+        <v>1043651358.24</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>1666540.27</v>
+        <v>2094165.32</v>
       </c>
       <c r="E43" s="21">
-        <v>200422.3</v>
+        <v>270842.39</v>
       </c>
       <c r="G43" s="22">
-        <v>0</v>
+        <v>4.98</v>
       </c>
       <c r="H43" s="22">
-        <v>267139931.41</v>
+        <v>334457317.34</v>
       </c>
       <c r="I43" s="22">
         <v>3868.33</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>269010762.31</v>
+        <v>336826198.36</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>269010762.31</v>
+        <v>336826198.36</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>4448658.31</v>
+        <v>5564100.59</v>
       </c>
       <c r="E44" s="21">
-        <v>2370028.07</v>
+        <v>2969420.27</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>465636117.81</v>
+        <v>583500628.17</v>
       </c>
       <c r="I44" s="22">
-        <v>0</v>
+        <v>18137.9</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>472454804.19</v>
+        <v>592052286.93</v>
       </c>
       <c r="L44" s="22">
         <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>472458604.59</v>
+        <v>592056087.33</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>1545483.05</v>
+        <v>1971884.92</v>
       </c>
       <c r="E45" s="21">
-        <v>217477.74</v>
+        <v>269469.88</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>204235227.84</v>
+        <v>255876537.24</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>205999734.12</v>
+        <v>258119437.53</v>
       </c>
       <c r="L45" s="22">
         <v>4008</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
         <v>4008</v>
       </c>
       <c r="Q45" s="24">
-        <v>206003742.12</v>
+        <v>258123445.53</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>1635418.58</v>
+        <v>2068977.36</v>
       </c>
       <c r="E46" s="21">
-        <v>180396.15</v>
+        <v>234392.96</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>131256674.46</v>
+        <v>163796266.4</v>
       </c>
       <c r="I46" s="22">
-        <v>0</v>
+        <v>2315.26</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>133072489.19</v>
+        <v>166101951.98</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>133072489.19</v>
+        <v>166101951.98</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>3870659.22</v>
+        <v>4937925.03</v>
       </c>
       <c r="E47" s="21">
-        <v>684139.66</v>
+        <v>936437.43</v>
       </c>
       <c r="G47" s="22">
         <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>805686308.89</v>
+        <v>1010219521.19</v>
       </c>
       <c r="I47" s="22">
-        <v>76532.68</v>
+        <v>80165.81</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>810317661.81</v>
+        <v>1016174070.82</v>
       </c>
       <c r="L47" s="22">
         <v>5928</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
         <v>5928</v>
       </c>
       <c r="Q47" s="24">
-        <v>810323589.81</v>
+        <v>1016179998.82</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>1897953.49</v>
+        <v>2378932.55</v>
       </c>
       <c r="E48" s="21">
-        <v>120949.55</v>
+        <v>163703.24</v>
       </c>
       <c r="G48" s="22">
         <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>242914870.6</v>
+        <v>304209673.46</v>
       </c>
       <c r="I48" s="22">
         <v>15444</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>244949222.64</v>
+        <v>306767758.25</v>
       </c>
       <c r="L48" s="22">
         <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
         <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>244954898.88</v>
+        <v>306773434.49</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>26324328.38</v>
+        <v>33207885.06</v>
       </c>
       <c r="E49" s="16">
-        <v>6557894.24</v>
+        <v>8412604.47</v>
       </c>
       <c r="G49" s="17">
-        <v>1608.34</v>
+        <v>1613.32</v>
       </c>
       <c r="H49" s="17">
-        <v>3749951996.25</v>
+        <v>4698420451.02</v>
       </c>
       <c r="I49" s="17">
-        <v>148651.41</v>
+        <v>172737.7</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>3782984478.62</v>
+        <v>4740215291.57</v>
       </c>
       <c r="L49" s="17">
-        <v>33088.08</v>
+        <v>37473.24</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>33088.08</v>
+        <v>37473.24</v>
       </c>
       <c r="Q49" s="19">
-        <v>3783017566.7</v>
+        <v>4740252764.81</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>23884984.07</v>
+        <v>30870568.34</v>
       </c>
       <c r="E50" s="21">
-        <v>5694904.26</v>
+        <v>7351446.31</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>8625791068.95</v>
+        <v>10818808252.79</v>
       </c>
       <c r="I50" s="22">
-        <v>11222.98</v>
+        <v>91367.45</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>8655382180.26</v>
+        <v>10857121634.89</v>
       </c>
       <c r="L50" s="22">
-        <v>43291.58</v>
+        <v>54801.88</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>43291.58</v>
+        <v>54801.88</v>
       </c>
       <c r="Q50" s="24">
-        <v>8655425471.84</v>
+        <v>10857176436.77</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>3742956.25</v>
+        <v>4855380.77</v>
       </c>
       <c r="E51" s="21">
-        <v>653882.63</v>
+        <v>812704.66</v>
       </c>
       <c r="G51" s="22">
         <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>973832368.96</v>
+        <v>1221057044.03</v>
       </c>
       <c r="I51" s="22">
-        <v>18135.48</v>
+        <v>20586.21</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>978247343.32</v>
+        <v>1226745715.67</v>
       </c>
       <c r="L51" s="22">
-        <v>10792</v>
+        <v>18880</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>10792</v>
+        <v>18880</v>
       </c>
       <c r="Q51" s="24">
-        <v>978258135.32</v>
+        <v>1226764595.67</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>2876214.42</v>
+        <v>3624544.89</v>
       </c>
       <c r="E52" s="21">
-        <v>469580.61</v>
+        <v>577215.61</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>567163477.95</v>
+        <v>712642590.05</v>
       </c>
       <c r="I52" s="22">
-        <v>86053.88</v>
+        <v>88230.67</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>570595326.86</v>
+        <v>716932581.22</v>
       </c>
       <c r="L52" s="22">
         <v>3400</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
         <v>3400</v>
       </c>
       <c r="Q52" s="24">
-        <v>570598726.86</v>
+        <v>716935981.22</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>4575202.3</v>
+        <v>5895739.39</v>
       </c>
       <c r="E53" s="21">
-        <v>748126.84</v>
+        <v>961500.21</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>1106066902.56</v>
+        <v>1388376908.01</v>
       </c>
       <c r="I53" s="22">
         <v>28824.04</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>1111419055.74</v>
+        <v>1395262971.65</v>
       </c>
       <c r="L53" s="22">
-        <v>0</v>
+        <v>6200</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
-        <v>0</v>
+        <v>6200</v>
       </c>
       <c r="Q53" s="24">
-        <v>1111419055.74</v>
+        <v>1395269171.65</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>35079357.04</v>
+        <v>45246233.39</v>
       </c>
       <c r="E54" s="16">
-        <v>7566494.34</v>
+        <v>9702866.79</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>11272853818.42</v>
+        <v>14140884794.88</v>
       </c>
       <c r="I54" s="17">
-        <v>144236.38</v>
+        <v>229008.37</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>11315643906.18</v>
+        <v>14196062903.43</v>
       </c>
       <c r="L54" s="17">
-        <v>57483.58</v>
+        <v>83281.88</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>57483.58</v>
+        <v>83281.88</v>
       </c>
       <c r="Q54" s="19">
-        <v>11315701389.76</v>
+        <v>14196146185.31</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>4620424.5</v>
+        <v>6078059.51</v>
       </c>
       <c r="E55" s="21">
-        <v>674508.13</v>
+        <v>897782.01</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>784255184.06</v>
+        <v>987938254.61</v>
       </c>
       <c r="I55" s="22">
-        <v>134709.16</v>
+        <v>166340.71</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>789684825.85</v>
+        <v>995080436.84</v>
       </c>
       <c r="L55" s="22">
-        <v>15012</v>
+        <v>20052</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>15012</v>
+        <v>20052</v>
       </c>
       <c r="Q55" s="24">
-        <v>789699837.85</v>
+        <v>995100488.84</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>5213971.73</v>
+        <v>6516557.47</v>
       </c>
       <c r="E56" s="21">
-        <v>736495.14</v>
+        <v>980181.36</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>520654300.78</v>
+        <v>653357131.94</v>
       </c>
       <c r="I56" s="22">
-        <v>32645.26</v>
+        <v>53715.71</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>526637421.21</v>
+        <v>660907594.78</v>
       </c>
       <c r="L56" s="22">
         <v>9912</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
         <v>9912</v>
       </c>
       <c r="Q56" s="24">
-        <v>526647333.21</v>
+        <v>660917506.78</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>9834396.23</v>
+        <v>12594616.98</v>
       </c>
       <c r="E57" s="16">
-        <v>1411003.27</v>
+        <v>1877963.37</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>1304909484.84</v>
+        <v>1641295386.55</v>
       </c>
       <c r="I57" s="17">
-        <v>167354.42</v>
+        <v>220056.42</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>1316322247.06</v>
+        <v>1655988031.62</v>
       </c>
       <c r="L57" s="17">
-        <v>24924</v>
+        <v>29964</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>24924</v>
+        <v>29964</v>
       </c>
       <c r="Q57" s="19">
-        <v>1316347171.06</v>
+        <v>1656017995.62</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>13241024.26</v>
+        <v>16686428.41</v>
       </c>
       <c r="E58" s="21">
-        <v>2096796.23</v>
+        <v>2860308.37</v>
       </c>
       <c r="G58" s="22">
         <v>0</v>
       </c>
       <c r="H58" s="22">
-        <v>1651889059.24</v>
+        <v>2074486463.47</v>
       </c>
       <c r="I58" s="22">
-        <v>23342.18</v>
+        <v>60931.96</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>1667250221.91</v>
+        <v>2094094132.21</v>
       </c>
       <c r="L58" s="22">
-        <v>34773.03</v>
+        <v>48740.18</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>34773.03</v>
+        <v>48740.18</v>
       </c>
       <c r="Q58" s="24">
-        <v>1667284994.94</v>
+        <v>2094142872.39</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>3752392.9</v>
+        <v>4716351.45</v>
       </c>
       <c r="E59" s="21">
-        <v>783455.25</v>
+        <v>1020382.9</v>
       </c>
       <c r="G59" s="22">
-        <v>2022.09</v>
+        <v>2832.05</v>
       </c>
       <c r="H59" s="22">
-        <v>527164955.04</v>
+        <v>660850755.76</v>
       </c>
       <c r="I59" s="22">
         <v>58181.57</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>531761006.85</v>
+        <v>666648503.73</v>
       </c>
       <c r="L59" s="22">
-        <v>5400</v>
+        <v>14800</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>5400</v>
+        <v>14800</v>
       </c>
       <c r="Q59" s="24">
-        <v>531766406.85</v>
+        <v>666663303.73</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>3765543.77</v>
+        <v>4693909.46</v>
       </c>
       <c r="E60" s="21">
-        <v>350405.17</v>
+        <v>415830.72</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>485990753.87</v>
+        <v>609222214.67</v>
       </c>
       <c r="I60" s="22">
-        <v>0</v>
+        <v>3263.43</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>490106702.81</v>
+        <v>614335218.28</v>
       </c>
       <c r="L60" s="22">
         <v>4500</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
         <v>4500</v>
       </c>
       <c r="Q60" s="24">
-        <v>490111202.81</v>
+        <v>614339718.28</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>10066950.66</v>
+        <v>12771725.58</v>
       </c>
       <c r="E61" s="21">
-        <v>2139714.76</v>
+        <v>2745049.94</v>
       </c>
       <c r="G61" s="22">
         <v>0</v>
       </c>
       <c r="H61" s="22">
-        <v>1405481433.79</v>
+        <v>1760218247.17</v>
       </c>
       <c r="I61" s="22">
-        <v>33956.07</v>
+        <v>58294.78</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>1417722055.28</v>
+        <v>1775793317.47</v>
       </c>
       <c r="L61" s="22">
-        <v>33009</v>
+        <v>45517.08</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>33009</v>
+        <v>45517.08</v>
       </c>
       <c r="Q61" s="24">
-        <v>1417755064.28</v>
+        <v>1775838834.55</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>30825911.59</v>
+        <v>38868414.9</v>
       </c>
       <c r="E62" s="16">
-        <v>5370371.41</v>
+        <v>7041571.93</v>
       </c>
       <c r="G62" s="17">
-        <v>2022.09</v>
+        <v>2832.05</v>
       </c>
       <c r="H62" s="17">
-        <v>4070526201.94</v>
+        <v>5104777681.07</v>
       </c>
       <c r="I62" s="17">
-        <v>115479.82</v>
+        <v>180671.74</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>4106839986.85</v>
+        <v>5150871171.69</v>
       </c>
       <c r="L62" s="17">
-        <v>77682.03</v>
+        <v>113557.26</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>77682.03</v>
+        <v>113557.26</v>
       </c>
       <c r="Q62" s="19">
-        <v>4106917668.88</v>
+        <v>5150984728.95</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>2996095.99</v>
+        <v>3777063.16</v>
       </c>
       <c r="E63" s="21">
-        <v>594692.82</v>
+        <v>837818.92</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>444301344.02</v>
+        <v>557514098.19</v>
       </c>
       <c r="I63" s="22">
         <v>14155.25</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>447906288.08</v>
+        <v>562143135.52</v>
       </c>
       <c r="L63" s="22">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="Q63" s="24">
-        <v>447906288.08</v>
+        <v>562146135.52</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>2996095.99</v>
+        <v>3777063.16</v>
       </c>
       <c r="E64" s="16">
-        <v>594692.82</v>
+        <v>837818.92</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>444301344.02</v>
+        <v>557514098.19</v>
       </c>
       <c r="I64" s="17">
         <v>14155.25</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>447906288.08</v>
+        <v>562143135.52</v>
       </c>
       <c r="L64" s="17">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
-        <v>0</v>
+        <v>3000</v>
       </c>
       <c r="Q64" s="19">
-        <v>447906288.08</v>
+        <v>562146135.52</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>26334677.34</v>
+        <v>33902878.13</v>
       </c>
       <c r="E65" s="21">
-        <v>5262142.11</v>
+        <v>6524383.71</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>8989377685.35</v>
+        <v>11267173660</v>
       </c>
       <c r="I65" s="22">
-        <v>149238.2</v>
+        <v>164350.7</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>9021123783.68</v>
+        <v>11307765313.22</v>
       </c>
       <c r="L65" s="22">
-        <v>51248</v>
+        <v>78732</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>51248</v>
+        <v>78732</v>
       </c>
       <c r="Q65" s="24">
-        <v>9021175031.68</v>
+        <v>11307844045.22</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>26334677.34</v>
+        <v>33902878.13</v>
       </c>
       <c r="E66" s="16">
-        <v>5262142.11</v>
+        <v>6524383.71</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>8989377685.35</v>
+        <v>11267173660</v>
       </c>
       <c r="I66" s="17">
-        <v>149238.2</v>
+        <v>164350.7</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>9021123783.68</v>
+        <v>11307765313.22</v>
       </c>
       <c r="L66" s="17">
-        <v>51248</v>
+        <v>78732</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>51248</v>
+        <v>78732</v>
       </c>
       <c r="Q66" s="19">
-        <v>9021175031.68</v>
+        <v>11307844045.22</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>9206002.31</v>
+        <v>11750283.93</v>
       </c>
       <c r="E67" s="21">
-        <v>1369582.04</v>
+        <v>1866299.55</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>1572355028.12</v>
+        <v>1970595017.11</v>
       </c>
       <c r="I67" s="22">
-        <v>11250.79</v>
+        <v>18116.76</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>1582941863.26</v>
+        <v>1984229717.35</v>
       </c>
       <c r="L67" s="22">
-        <v>26814.92</v>
+        <v>37717.16</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>26814.92</v>
+        <v>37717.16</v>
       </c>
       <c r="Q67" s="24">
-        <v>1582968678.18</v>
+        <v>1984267434.51</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>9206002.31</v>
+        <v>11750283.93</v>
       </c>
       <c r="E68" s="16">
-        <v>1369582.04</v>
+        <v>1866299.55</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>1572355028.12</v>
+        <v>1970595017.11</v>
       </c>
       <c r="I68" s="17">
-        <v>11250.79</v>
+        <v>18116.76</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>1582941863.26</v>
+        <v>1984229717.35</v>
       </c>
       <c r="L68" s="17">
-        <v>26814.92</v>
+        <v>37717.16</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>26814.92</v>
+        <v>37717.16</v>
       </c>
       <c r="Q68" s="19">
-        <v>1582968678.18</v>
+        <v>1984267434.51</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>3396497.08</v>
+        <v>4352788.58</v>
       </c>
       <c r="E69" s="21">
-        <v>447960.61</v>
+        <v>551209.25</v>
       </c>
       <c r="G69" s="22">
         <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>1004434071.56</v>
+        <v>1259068312.85</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>1008278690.75</v>
+        <v>1263972472.18</v>
       </c>
       <c r="L69" s="22">
         <v>4404</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
         <v>4404</v>
       </c>
       <c r="Q69" s="24">
-        <v>1008283094.75</v>
+        <v>1263976876.18</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>3396497.08</v>
+        <v>4352788.58</v>
       </c>
       <c r="E70" s="16">
-        <v>447960.61</v>
+        <v>551209.25</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>1004434071.56</v>
+        <v>1259068312.85</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>1008278690.75</v>
+        <v>1263972472.18</v>
       </c>
       <c r="L70" s="17">
         <v>4404</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
         <v>4404</v>
       </c>
       <c r="Q70" s="19">
-        <v>1008283094.75</v>
+        <v>1263976876.18</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>10141550.23</v>
+        <v>12943918.03</v>
       </c>
       <c r="E71" s="21">
-        <v>1577716.31</v>
+        <v>2000208.63</v>
       </c>
       <c r="G71" s="22">
-        <v>1056.85</v>
+        <v>4351.06</v>
       </c>
       <c r="H71" s="22">
-        <v>1910671331.98</v>
+        <v>2402047623.71</v>
       </c>
       <c r="I71" s="22">
         <v>0</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>1922391655.37</v>
+        <v>2416996101.43</v>
       </c>
       <c r="L71" s="22">
-        <v>31152</v>
+        <v>41221.14</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>31152</v>
+        <v>41221.14</v>
       </c>
       <c r="Q71" s="24">
-        <v>1922422807.37</v>
+        <v>2417037322.57</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>3740664.25</v>
+        <v>4765285.52</v>
       </c>
       <c r="E72" s="21">
-        <v>749150.36</v>
+        <v>960764.14</v>
       </c>
       <c r="G72" s="22">
-        <v>0</v>
+        <v>51.63</v>
       </c>
       <c r="H72" s="22">
-        <v>775253435.86</v>
+        <v>972788874.3</v>
       </c>
       <c r="I72" s="22">
-        <v>0</v>
+        <v>11421.19</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>779743250.47</v>
+        <v>978526396.78</v>
       </c>
       <c r="L72" s="22">
         <v>12002.64</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
         <v>12002.64</v>
       </c>
       <c r="Q72" s="24">
-        <v>779755253.11</v>
+        <v>978538399.42</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>17033343.51</v>
+        <v>21861234.44</v>
       </c>
       <c r="E73" s="21">
-        <v>3711675.81</v>
+        <v>4539883.7</v>
       </c>
       <c r="G73" s="22">
         <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>3390490749.77</v>
+        <v>4258010097.66</v>
       </c>
       <c r="I73" s="22">
-        <v>169462.99</v>
+        <v>251103.15</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>3411405331.02</v>
+        <v>4284662417.89</v>
       </c>
       <c r="L73" s="22">
-        <v>30462</v>
+        <v>47682</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>30462</v>
+        <v>47682</v>
       </c>
       <c r="Q73" s="24">
-        <v>3411435793.02</v>
+        <v>4284710099.89</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>30915557.99</v>
+        <v>39570437.99</v>
       </c>
       <c r="E74" s="16">
-        <v>6038542.48</v>
+        <v>7500856.47</v>
       </c>
       <c r="G74" s="17">
-        <v>1155.79</v>
+        <v>4501.63</v>
       </c>
       <c r="H74" s="17">
-        <v>6076415517.61</v>
+        <v>7632846595.67</v>
       </c>
       <c r="I74" s="17">
-        <v>169462.99</v>
+        <v>262524.34</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>6113540236.86</v>
+        <v>7680184916.1</v>
       </c>
       <c r="L74" s="17">
-        <v>73616.64</v>
+        <v>100905.78</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>73616.64</v>
+        <v>100905.78</v>
       </c>
       <c r="Q74" s="19">
-        <v>6113613853.5</v>
+        <v>7680285821.88</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>2502317.09</v>
+        <v>3212711.52</v>
       </c>
       <c r="E75" s="21">
-        <v>407429.23</v>
+        <v>584205.18</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>628665516.15</v>
+        <v>788125269.7</v>
       </c>
       <c r="I75" s="22">
         <v>1092.92</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>631576355.39</v>
+        <v>791923279.32</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>631576355.39</v>
+        <v>791923279.32</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>4067732.17</v>
+        <v>5275063.24</v>
       </c>
       <c r="E76" s="21">
-        <v>900752.95</v>
+        <v>1098679.25</v>
       </c>
       <c r="G76" s="22">
         <v>0</v>
       </c>
       <c r="H76" s="22">
-        <v>1407834650.74</v>
+        <v>1764115619.11</v>
       </c>
       <c r="I76" s="22">
-        <v>0</v>
+        <v>4718.25</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>1412803135.86</v>
+        <v>1770494079.85</v>
       </c>
       <c r="L76" s="22">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
-        <v>0</v>
+        <v>700</v>
       </c>
       <c r="Q76" s="24">
-        <v>1412803135.86</v>
+        <v>1770494779.85</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>8079297.23</v>
+        <v>10308036.74</v>
       </c>
       <c r="E77" s="21">
-        <v>1842528.82</v>
+        <v>2194849.04</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>2235509191.51</v>
+        <v>2805259540.19</v>
       </c>
       <c r="I77" s="22">
-        <v>9257.97</v>
+        <v>43863.56</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>2245440275.53</v>
+        <v>2817806289.53</v>
       </c>
       <c r="L77" s="22">
-        <v>4545.84</v>
+        <v>6465.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
-        <v>4545.84</v>
+        <v>6465.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>2245444821.37</v>
+        <v>2817812755.37</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>14649346.49</v>
+        <v>18795811.5</v>
       </c>
       <c r="E78" s="16">
-        <v>3150711</v>
+        <v>3877733.47</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
-        <v>4272009358.4</v>
+        <v>5357500429</v>
       </c>
       <c r="I78" s="17">
-        <v>10350.89</v>
+        <v>49674.73</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>4289819766.78</v>
+        <v>5380223648.7</v>
       </c>
       <c r="L78" s="17">
-        <v>4545.84</v>
+        <v>7165.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>4545.84</v>
+        <v>7165.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>4289824312.62</v>
+        <v>5380230814.54</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>29567615.17</v>
+        <v>38166426.35</v>
       </c>
       <c r="E79" s="21">
-        <v>14022623.9</v>
+        <v>18371014.16</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>78843875.11</v>
+        <v>98766988.13</v>
       </c>
       <c r="I79" s="22">
-        <v>393587.12</v>
+        <v>559801.88</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>122827701.3</v>
+        <v>155864230.52</v>
       </c>
       <c r="L79" s="22">
-        <v>5496</v>
+        <v>10136</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>5496</v>
+        <v>10136</v>
       </c>
       <c r="Q79" s="24">
-        <v>122833197.3</v>
+        <v>155874366.52</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>29567615.17</v>
+        <v>38166426.35</v>
       </c>
       <c r="E80" s="16">
-        <v>14022623.9</v>
+        <v>18371014.16</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>78843875.11</v>
+        <v>98766988.13</v>
       </c>
       <c r="I80" s="17">
-        <v>393587.12</v>
+        <v>559801.88</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>122827701.3</v>
+        <v>155864230.52</v>
       </c>
       <c r="L80" s="17">
-        <v>5496</v>
+        <v>10136</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>5496</v>
+        <v>10136</v>
       </c>
       <c r="Q80" s="19">
-        <v>122833197.3</v>
+        <v>155874366.52</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>36139519.6</v>
+        <v>46096953.61</v>
       </c>
       <c r="E81" s="21">
-        <v>19492828.83</v>
+        <v>24632463.62</v>
       </c>
       <c r="G81" s="22">
         <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>80201297.63</v>
+        <v>100353361.08</v>
       </c>
       <c r="I81" s="22">
-        <v>574491.82</v>
+        <v>808479.37</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>136409554.58</v>
+        <v>171892674.38</v>
       </c>
       <c r="L81" s="22">
         <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
         <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>136423600.34</v>
+        <v>171906720.14</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>36139519.6</v>
+        <v>46096953.61</v>
       </c>
       <c r="E82" s="16">
-        <v>19492828.83</v>
+        <v>24632463.62</v>
       </c>
       <c r="G82" s="17">
         <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>80201297.63</v>
+        <v>100353361.08</v>
       </c>
       <c r="I82" s="17">
-        <v>574491.82</v>
+        <v>808479.37</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>136409554.58</v>
+        <v>171892674.38</v>
       </c>
       <c r="L82" s="17">
         <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
         <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>136423600.34</v>
+        <v>171906720.14</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>100928326.52</v>
+        <v>127728272.88</v>
       </c>
       <c r="E83" s="16">
-        <v>125379934.62</v>
+        <v>166236141.36</v>
       </c>
       <c r="G83" s="17">
-        <v>81079.93</v>
+        <v>102443.12</v>
       </c>
       <c r="H83" s="17">
-        <v>2350462992.76</v>
+        <v>3114700915.59</v>
       </c>
       <c r="I83" s="17">
-        <v>43916797.23</v>
+        <v>59986999.26</v>
       </c>
       <c r="J83" s="17">
         <v>28677</v>
       </c>
       <c r="K83" s="18">
-        <v>2620797808.06</v>
+        <v>3468783449.21</v>
       </c>
       <c r="L83" s="17">
-        <v>368725.22</v>
+        <v>478035.82</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>368725.22</v>
+        <v>478035.82</v>
       </c>
       <c r="Q83" s="19">
-        <v>2621166533.28</v>
+        <v>3469261485.03</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>481556222.34</v>
+        <v>614311992.85</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>217485553.62</v>
+        <v>284402472.95</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>136681.59</v>
+        <v>168688.85</v>
       </c>
       <c r="H84" s="29">
-        <v>65835292984.62</v>
+        <v>82761013821.07</v>
       </c>
       <c r="I84" s="29">
-        <v>46591030.88</v>
+        <v>64094280.67</v>
       </c>
       <c r="J84" s="29">
         <v>28677</v>
       </c>
       <c r="K84" s="29">
-        <v>66581091150.05</v>
+        <v>83724019933.39</v>
       </c>
       <c r="L84" s="29">
-        <v>1065193.18</v>
+        <v>1448070.15</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>1065193.18</v>
+        <v>1448070.15</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>66582156343.23</v>
+        <v>83725468003.54</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7478,1724 +7481,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>53914737.74</v>
+        <v>67617719.92</v>
       </c>
       <c r="E11" s="9">
-        <v>351249197.21</v>
+        <v>440206461.04</v>
       </c>
       <c r="F11" s="9">
-        <v>78456358.92</v>
+        <v>98189056.73</v>
       </c>
       <c r="G11" s="9">
-        <v>7940176.24</v>
+        <v>9922881.28</v>
       </c>
       <c r="H11" s="9">
-        <v>1468685.24</v>
+        <v>1835022.58</v>
       </c>
       <c r="J11" s="33">
-        <v>493029155.35</v>
+        <v>617771141.55</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>179679715.12</v>
+        <v>225959763.97</v>
       </c>
       <c r="E12" s="9">
-        <v>791742578.46</v>
+        <v>992033235.76</v>
       </c>
       <c r="F12" s="9">
-        <v>192762757.22</v>
+        <v>241588447.56</v>
       </c>
       <c r="G12" s="9">
-        <v>18889855.56</v>
+        <v>23671793.21</v>
       </c>
       <c r="H12" s="9">
-        <v>8711786.07</v>
+        <v>10962733.82</v>
       </c>
       <c r="J12" s="33">
-        <v>1191786692.43</v>
+        <v>1494215974.32</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>75753967.48</v>
+        <v>95130080.15</v>
       </c>
       <c r="E13" s="9">
-        <v>562370464.63</v>
+        <v>704911854.58</v>
       </c>
       <c r="F13" s="9">
-        <v>120472663.39</v>
+        <v>150860896.9</v>
       </c>
       <c r="G13" s="9">
-        <v>11298084.16</v>
+        <v>14175145.04</v>
       </c>
       <c r="H13" s="9">
-        <v>3945581.87</v>
+        <v>4936613.48</v>
       </c>
       <c r="J13" s="33">
-        <v>773840761.53</v>
+        <v>970014590.15</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>112775324.79</v>
+        <v>141744324.68</v>
       </c>
       <c r="E14" s="9">
-        <v>625378634.89</v>
+        <v>783752498.82</v>
       </c>
       <c r="F14" s="9">
-        <v>123605929.5</v>
+        <v>154711525.12</v>
       </c>
       <c r="G14" s="9">
-        <v>12061705.09</v>
+        <v>15092788.36</v>
       </c>
       <c r="H14" s="9">
-        <v>4171306.94</v>
+        <v>5199931.82</v>
       </c>
       <c r="J14" s="33">
-        <v>877992901.21</v>
+        <v>1100501068.8</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>60719801.23</v>
+        <v>76384004.67</v>
       </c>
       <c r="E15" s="9">
-        <v>339836719.31</v>
+        <v>426117841.71</v>
       </c>
       <c r="F15" s="9">
-        <v>79027628.26</v>
+        <v>99022842.94</v>
       </c>
       <c r="G15" s="9">
-        <v>7399985.55</v>
+        <v>9259444.67</v>
       </c>
       <c r="H15" s="9">
-        <v>2465994.53</v>
+        <v>3080162.47</v>
       </c>
       <c r="J15" s="33">
-        <v>489450128.88</v>
+        <v>613864296.46</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>96466916.32</v>
+        <v>120993541.93</v>
       </c>
       <c r="E16" s="9">
-        <v>416918262.82</v>
+        <v>522393657.42</v>
       </c>
       <c r="F16" s="9">
-        <v>97490547.27</v>
+        <v>122053980.42</v>
       </c>
       <c r="G16" s="9">
-        <v>8357690.5</v>
+        <v>10432001.67</v>
       </c>
       <c r="H16" s="9">
-        <v>2200275.07</v>
+        <v>2737483.91</v>
       </c>
       <c r="J16" s="33">
-        <v>621433691.98</v>
+        <v>778610665.35</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>161178752.03</v>
+        <v>202298748.51</v>
       </c>
       <c r="E17" s="9">
-        <v>983301229.6</v>
+        <v>1232898116.15</v>
       </c>
       <c r="F17" s="9">
-        <v>206672537.54</v>
+        <v>258869939.89</v>
       </c>
       <c r="G17" s="9">
-        <v>20999590.92</v>
+        <v>26292433.06</v>
       </c>
       <c r="H17" s="9">
-        <v>4885811.06</v>
+        <v>6208176.25</v>
       </c>
       <c r="J17" s="33">
-        <v>1377037921.15</v>
+        <v>1726567413.86</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>286002283.04</v>
+        <v>358567245.18</v>
       </c>
       <c r="E18" s="9">
-        <v>1312069962.46</v>
+        <v>1643921555.07</v>
       </c>
       <c r="F18" s="9">
-        <v>296665140.5</v>
+        <v>371469102.21</v>
       </c>
       <c r="G18" s="9">
-        <v>28592682.23</v>
+        <v>35757244.6</v>
       </c>
       <c r="H18" s="9">
-        <v>8623823.76</v>
+        <v>10800146.81</v>
       </c>
       <c r="J18" s="33">
-        <v>1931953891.99</v>
+        <v>2420515293.87</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>1026491497.75</v>
+        <v>1288695429.01</v>
       </c>
       <c r="E19" s="15">
-        <v>5382867049.38</v>
+        <v>6746235220.55</v>
       </c>
       <c r="F19" s="15">
-        <v>1195153562.6</v>
+        <v>1496765791.77</v>
       </c>
       <c r="G19" s="15">
-        <v>115539770.25</v>
+        <v>144603731.89</v>
       </c>
       <c r="H19" s="15">
-        <v>36473264.54</v>
+        <v>45760271.14</v>
       </c>
       <c r="J19" s="34">
-        <v>7756525144.52</v>
+        <v>9722060444.36</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>23771062.82</v>
+        <v>29650877.98</v>
       </c>
       <c r="E20" s="20">
-        <v>205526781.98</v>
+        <v>257528182.54</v>
       </c>
       <c r="F20" s="20">
-        <v>41143368.84</v>
+        <v>51495483.77</v>
       </c>
       <c r="G20" s="20">
-        <v>2915145.2</v>
+        <v>3603182.63</v>
       </c>
       <c r="H20" s="20">
-        <v>219369.56</v>
+        <v>273366.38</v>
       </c>
       <c r="J20" s="35">
-        <v>273575728.4</v>
+        <v>342551093.3</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>17175927.21</v>
+        <v>21434390.63</v>
       </c>
       <c r="E21" s="20">
-        <v>136508762.52</v>
+        <v>171068686.44</v>
       </c>
       <c r="F21" s="20">
-        <v>25854137.33</v>
+        <v>32374871.43</v>
       </c>
       <c r="G21" s="20">
-        <v>1854454.64</v>
+        <v>2355658.96</v>
       </c>
       <c r="H21" s="20">
-        <v>313340.48</v>
+        <v>391429.61</v>
       </c>
       <c r="J21" s="35">
-        <v>181706622.18</v>
+        <v>227625037.07</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>78580801.73</v>
+        <v>98573392.71</v>
       </c>
       <c r="E22" s="20">
-        <v>1001160225.04</v>
+        <v>1254075602.38</v>
       </c>
       <c r="F22" s="20">
-        <v>198332922.46</v>
+        <v>248425703.78</v>
       </c>
       <c r="G22" s="20">
-        <v>13580875.43</v>
+        <v>16939786.33</v>
       </c>
       <c r="H22" s="20">
-        <v>2038026.88</v>
+        <v>2544301.35</v>
       </c>
       <c r="J22" s="35">
-        <v>1293692851.54</v>
+        <v>1620558786.55</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>119527791.76</v>
+        <v>149658661.32</v>
       </c>
       <c r="E23" s="15">
-        <v>1343195769.54</v>
+        <v>1682672471.36</v>
       </c>
       <c r="F23" s="15">
-        <v>265330428.63</v>
+        <v>332296058.98</v>
       </c>
       <c r="G23" s="15">
-        <v>18350475.27</v>
+        <v>22898627.92</v>
       </c>
       <c r="H23" s="15">
-        <v>2570736.92</v>
+        <v>3209097.34</v>
       </c>
       <c r="J23" s="34">
-        <v>1748975202.12</v>
+        <v>2190734916.92</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>160092635.2</v>
+        <v>200891636.04</v>
       </c>
       <c r="E24" s="20">
-        <v>1335839746.47</v>
+        <v>1673174836.36</v>
       </c>
       <c r="F24" s="20">
-        <v>314914034.45</v>
+        <v>394260713.57</v>
       </c>
       <c r="G24" s="20">
-        <v>20848725.35</v>
+        <v>26078224.68</v>
       </c>
       <c r="H24" s="20">
-        <v>8489737.29</v>
+        <v>10655090.89</v>
       </c>
       <c r="J24" s="35">
-        <v>1840184878.76</v>
+        <v>2305060501.54</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>160092635.2</v>
+        <v>200891636.04</v>
       </c>
       <c r="E25" s="15">
-        <v>1335839746.47</v>
+        <v>1673174836.36</v>
       </c>
       <c r="F25" s="15">
-        <v>314914034.45</v>
+        <v>394260713.57</v>
       </c>
       <c r="G25" s="15">
-        <v>20848725.35</v>
+        <v>26078224.68</v>
       </c>
       <c r="H25" s="15">
-        <v>8489737.29</v>
+        <v>10655090.89</v>
       </c>
       <c r="J25" s="34">
-        <v>1840184878.76</v>
+        <v>2305060501.54</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>88833125.17</v>
+        <v>112072692.65</v>
       </c>
       <c r="E26" s="20">
-        <v>803212827.64</v>
+        <v>1006783165.84</v>
       </c>
       <c r="F26" s="20">
-        <v>145352721.93</v>
+        <v>182047345.25</v>
       </c>
       <c r="G26" s="20">
-        <v>10278097.85</v>
+        <v>12953213.54</v>
       </c>
       <c r="H26" s="20">
-        <v>349320.86</v>
+        <v>445484.35</v>
       </c>
       <c r="J26" s="35">
-        <v>1048026093.45</v>
+        <v>1314301901.63</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>88833125.17</v>
+        <v>112072692.65</v>
       </c>
       <c r="E27" s="15">
-        <v>803212827.64</v>
+        <v>1006783165.84</v>
       </c>
       <c r="F27" s="15">
-        <v>145352721.93</v>
+        <v>182047345.25</v>
       </c>
       <c r="G27" s="15">
-        <v>10278097.85</v>
+        <v>12953213.54</v>
       </c>
       <c r="H27" s="15">
-        <v>349320.86</v>
+        <v>445484.35</v>
       </c>
       <c r="J27" s="34">
-        <v>1048026093.45</v>
+        <v>1314301901.63</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>174148759.04</v>
+        <v>219388150.47</v>
       </c>
       <c r="E28" s="20">
-        <v>619977795.14</v>
+        <v>776496701.97</v>
       </c>
       <c r="F28" s="20">
-        <v>134148361.12</v>
+        <v>167873980.9</v>
       </c>
       <c r="G28" s="20">
-        <v>15939478.65</v>
+        <v>19913422.63</v>
       </c>
       <c r="H28" s="20">
-        <v>5292695.68</v>
+        <v>6608481.61</v>
       </c>
       <c r="J28" s="35">
-        <v>949507089.63</v>
+        <v>1190280737.58</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>116334248.25</v>
+        <v>146068241.31</v>
       </c>
       <c r="E29" s="20">
-        <v>548372807.6</v>
+        <v>687787861.21</v>
       </c>
       <c r="F29" s="20">
-        <v>117572371.81</v>
+        <v>147238460.99</v>
       </c>
       <c r="G29" s="20">
-        <v>11693487.93</v>
+        <v>14651593.77</v>
       </c>
       <c r="H29" s="20">
-        <v>2461764.57</v>
+        <v>3082573.84</v>
       </c>
       <c r="J29" s="35">
-        <v>796434680.16</v>
+        <v>998828731.12</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>290483007.29</v>
+        <v>365456391.78</v>
       </c>
       <c r="E30" s="15">
-        <v>1168350602.74</v>
+        <v>1464284563.18</v>
       </c>
       <c r="F30" s="15">
-        <v>251720732.93</v>
+        <v>315112441.89</v>
       </c>
       <c r="G30" s="15">
-        <v>27632966.58</v>
+        <v>34565016.4</v>
       </c>
       <c r="H30" s="15">
-        <v>7754460.25</v>
+        <v>9691055.45</v>
       </c>
       <c r="J30" s="34">
-        <v>1745941769.79</v>
+        <v>2189109468.7</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>73969310.9</v>
+        <v>92960496.35</v>
       </c>
       <c r="E31" s="20">
-        <v>600108189.49</v>
+        <v>751680070.53</v>
       </c>
       <c r="F31" s="20">
-        <v>130110691.25</v>
+        <v>162871528.77</v>
       </c>
       <c r="G31" s="20">
-        <v>9639619.95</v>
+        <v>12039823</v>
       </c>
       <c r="H31" s="20">
-        <v>4709605.15</v>
+        <v>5915036.19</v>
       </c>
       <c r="J31" s="35">
-        <v>818537416.74</v>
+        <v>1025466954.84</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>73969310.9</v>
+        <v>92960496.35</v>
       </c>
       <c r="E32" s="15">
-        <v>600108189.49</v>
+        <v>751680070.53</v>
       </c>
       <c r="F32" s="15">
-        <v>130110691.25</v>
+        <v>162871528.77</v>
       </c>
       <c r="G32" s="15">
-        <v>9639619.95</v>
+        <v>12039823</v>
       </c>
       <c r="H32" s="15">
-        <v>4709605.15</v>
+        <v>5915036.19</v>
       </c>
       <c r="J32" s="34">
-        <v>818537416.74</v>
+        <v>1025466954.84</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>31988723.42</v>
+        <v>40247338.1</v>
       </c>
       <c r="E33" s="20">
-        <v>252324977.92</v>
+        <v>316346105.51</v>
       </c>
       <c r="F33" s="20">
-        <v>52553595.48</v>
+        <v>65811870.63</v>
       </c>
       <c r="G33" s="20">
-        <v>4832089.43</v>
+        <v>5998633.14</v>
       </c>
       <c r="H33" s="20">
-        <v>1824253.99</v>
+        <v>2288319.77</v>
       </c>
       <c r="J33" s="35">
-        <v>343523640.24</v>
+        <v>430692267.15</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>76356407.68</v>
+        <v>96000252.02</v>
       </c>
       <c r="E34" s="20">
-        <v>323970543.78</v>
+        <v>406297665.03</v>
       </c>
       <c r="F34" s="20">
-        <v>81711731.7</v>
+        <v>102257449.2</v>
       </c>
       <c r="G34" s="20">
-        <v>7039965.74</v>
+        <v>8783212.88</v>
       </c>
       <c r="H34" s="20">
-        <v>2533881.88</v>
+        <v>3179393.46</v>
       </c>
       <c r="J34" s="35">
-        <v>491612530.78</v>
+        <v>616517972.59</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>28328452.7</v>
+        <v>35468090.74</v>
       </c>
       <c r="E35" s="20">
-        <v>130669997.67</v>
+        <v>163858568.41</v>
       </c>
       <c r="F35" s="20">
-        <v>28940188.31</v>
+        <v>36225763.24</v>
       </c>
       <c r="G35" s="20">
-        <v>2641761.4</v>
+        <v>3284537.6</v>
       </c>
       <c r="H35" s="20">
-        <v>755579.5</v>
+        <v>939156.44</v>
       </c>
       <c r="J35" s="35">
-        <v>191335979.58</v>
+        <v>239776116.43</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>32235964.49</v>
+        <v>40506417.35</v>
       </c>
       <c r="E36" s="20">
-        <v>191852415.43</v>
+        <v>240762456.39</v>
       </c>
       <c r="F36" s="20">
-        <v>34689175.76</v>
+        <v>43461654.56</v>
       </c>
       <c r="G36" s="20">
-        <v>2907611.17</v>
+        <v>3626580.91</v>
       </c>
       <c r="H36" s="20">
-        <v>313926.67</v>
+        <v>393334.37</v>
       </c>
       <c r="J36" s="35">
-        <v>261999093.52</v>
+        <v>328750443.58</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>55345501.59</v>
+        <v>69717268.02</v>
       </c>
       <c r="E37" s="20">
-        <v>441526179</v>
+        <v>553198725.67</v>
       </c>
       <c r="F37" s="20">
-        <v>91633632.9</v>
+        <v>114708244.89</v>
       </c>
       <c r="G37" s="20">
-        <v>7615712.74</v>
+        <v>9452459.23</v>
       </c>
       <c r="H37" s="20">
-        <v>1485878.22</v>
+        <v>1857279.77</v>
       </c>
       <c r="J37" s="35">
-        <v>597606904.45</v>
+        <v>748933977.58</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>224255049.88</v>
+        <v>281939366.23</v>
       </c>
       <c r="E38" s="15">
-        <v>1340344113.8</v>
+        <v>1680463521.01</v>
       </c>
       <c r="F38" s="15">
-        <v>289528324.15</v>
+        <v>362464982.52</v>
       </c>
       <c r="G38" s="15">
-        <v>25037140.48</v>
+        <v>31145423.76</v>
       </c>
       <c r="H38" s="15">
-        <v>6913520.26</v>
+        <v>8657483.81</v>
       </c>
       <c r="J38" s="34">
-        <v>1886078148.57</v>
+        <v>2364670777.33</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>15465752.16</v>
+        <v>19422682.79</v>
       </c>
       <c r="E39" s="20">
-        <v>130166949.79</v>
+        <v>163089469.09</v>
       </c>
       <c r="F39" s="20">
-        <v>26251746</v>
+        <v>32867562.1</v>
       </c>
       <c r="G39" s="20">
-        <v>2217599.12</v>
+        <v>2780002.73</v>
       </c>
       <c r="H39" s="20">
-        <v>612790.92</v>
+        <v>769836.07</v>
       </c>
       <c r="J39" s="35">
-        <v>174714837.99</v>
+        <v>218929552.78</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>30033447.8</v>
+        <v>37503904.56</v>
       </c>
       <c r="E40" s="20">
-        <v>421475796.29</v>
+        <v>527769003.17</v>
       </c>
       <c r="F40" s="20">
-        <v>73696182.47</v>
+        <v>92232279.34</v>
       </c>
       <c r="G40" s="20">
-        <v>5350090.08</v>
+        <v>6671020.75</v>
       </c>
       <c r="H40" s="20">
-        <v>1041731.47</v>
+        <v>1288193.73</v>
       </c>
       <c r="J40" s="35">
-        <v>531597248.11</v>
+        <v>665464401.55</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>74584628.92</v>
+        <v>93629101.79</v>
       </c>
       <c r="E41" s="20">
-        <v>525796172.38</v>
+        <v>658658251</v>
       </c>
       <c r="F41" s="20">
-        <v>113988036.64</v>
+        <v>142752257.91</v>
       </c>
       <c r="G41" s="20">
-        <v>8148274.32</v>
+        <v>10179508.65</v>
       </c>
       <c r="H41" s="20">
-        <v>3723213.79</v>
+        <v>4702310.42</v>
       </c>
       <c r="J41" s="35">
-        <v>726240326.05</v>
+        <v>909921429.77</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>19717256.25</v>
+        <v>24711331.69</v>
       </c>
       <c r="E42" s="20">
-        <v>174958876.01</v>
+        <v>219164873.78</v>
       </c>
       <c r="F42" s="20">
-        <v>34394442.91</v>
+        <v>43012160.52</v>
       </c>
       <c r="G42" s="20">
-        <v>2725368.09</v>
+        <v>3407944.49</v>
       </c>
       <c r="H42" s="20">
-        <v>852035.52</v>
+        <v>1069930.11</v>
       </c>
       <c r="J42" s="35">
-        <v>232647978.78</v>
+        <v>291366240.59</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>27541071.97</v>
+        <v>34566984.82</v>
       </c>
       <c r="E43" s="20">
-        <v>296895132.63</v>
+        <v>372142681.06</v>
       </c>
       <c r="F43" s="20">
-        <v>58904759.48</v>
+        <v>73768641.72</v>
       </c>
       <c r="G43" s="20">
-        <v>4455558.63</v>
+        <v>5575851.16</v>
       </c>
       <c r="H43" s="20">
-        <v>1796810.59</v>
+        <v>2247469.24</v>
       </c>
       <c r="J43" s="35">
-        <v>389593333.3</v>
+        <v>488301628</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>12667610.13</v>
+        <v>15899543.97</v>
       </c>
       <c r="E44" s="20">
-        <v>134701327.84</v>
+        <v>168843601.98</v>
       </c>
       <c r="F44" s="20">
-        <v>25353604.65</v>
+        <v>31741243.29</v>
       </c>
       <c r="G44" s="20">
-        <v>1889018.27</v>
+        <v>2343408.53</v>
       </c>
       <c r="H44" s="20">
-        <v>363965.45</v>
+        <v>454215.33</v>
       </c>
       <c r="J44" s="35">
-        <v>174975526.34</v>
+        <v>219282013.1</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>6421181.85</v>
+        <v>8097384.81</v>
       </c>
       <c r="E45" s="20">
-        <v>91433793.81</v>
+        <v>114673726.41</v>
       </c>
       <c r="F45" s="20">
-        <v>15412509.1</v>
+        <v>19291831</v>
       </c>
       <c r="G45" s="20">
-        <v>1287019.09</v>
+        <v>1594433.38</v>
       </c>
       <c r="H45" s="20">
-        <v>185698.81</v>
+        <v>231016.19</v>
       </c>
       <c r="J45" s="35">
-        <v>114740202.66</v>
+        <v>143888391.79</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>54561770.08</v>
+        <v>68622375.01</v>
       </c>
       <c r="E46" s="20">
-        <v>533879801.39</v>
+        <v>668856001.53</v>
       </c>
       <c r="F46" s="20">
-        <v>108729540.69</v>
+        <v>136199269.78</v>
       </c>
       <c r="G46" s="20">
-        <v>7301246.55</v>
+        <v>9176426.95</v>
       </c>
       <c r="H46" s="20">
-        <v>2196473.74</v>
+        <v>2774924.69</v>
       </c>
       <c r="J46" s="35">
-        <v>706668832.45</v>
+        <v>885628997.96</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>10195355.86</v>
+        <v>12879513.18</v>
       </c>
       <c r="E47" s="20">
-        <v>152335794.56</v>
+        <v>190761589.82</v>
       </c>
       <c r="F47" s="20">
-        <v>32644198.78</v>
+        <v>40854776.23</v>
       </c>
       <c r="G47" s="20">
-        <v>2610422.37</v>
+        <v>3261768.14</v>
       </c>
       <c r="H47" s="20">
-        <v>973329.24</v>
+        <v>1217985.81</v>
       </c>
       <c r="J47" s="35">
-        <v>198759100.81</v>
+        <v>248975633.18</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>251188075.02</v>
+        <v>315332822.62</v>
       </c>
       <c r="E48" s="15">
-        <v>2461643644.7</v>
+        <v>3083959197.84</v>
       </c>
       <c r="F48" s="15">
-        <v>489375020.72</v>
+        <v>612720021.89</v>
       </c>
       <c r="G48" s="15">
-        <v>35984596.52</v>
+        <v>44990364.78</v>
       </c>
       <c r="H48" s="15">
-        <v>11746049.53</v>
+        <v>14755881.59</v>
       </c>
       <c r="J48" s="34">
-        <v>3249937386.49</v>
+        <v>4071758288.72</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>707273650.5</v>
+        <v>889096686.96</v>
       </c>
       <c r="E49" s="20">
-        <v>5732227034.14</v>
+        <v>7180355914.41</v>
       </c>
       <c r="F49" s="20">
-        <v>1101347815.2</v>
+        <v>1378885749.14</v>
       </c>
       <c r="G49" s="20">
-        <v>76018013.98</v>
+        <v>95204908.02</v>
       </c>
       <c r="H49" s="20">
-        <v>3914515.46</v>
+        <v>4913843.61</v>
       </c>
       <c r="J49" s="35">
-        <v>7620781029.28</v>
+        <v>9548457102.14</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>71274279.48</v>
+        <v>89430230.82</v>
       </c>
       <c r="E50" s="20">
-        <v>647315502.2</v>
+        <v>811365071.1</v>
       </c>
       <c r="F50" s="20">
-        <v>115923713.14</v>
+        <v>145339716.27</v>
       </c>
       <c r="G50" s="20">
-        <v>7800321.32</v>
+        <v>9800386.72</v>
       </c>
       <c r="H50" s="20">
-        <v>188642.46</v>
+        <v>236779.95</v>
       </c>
       <c r="J50" s="35">
-        <v>842502458.6</v>
+        <v>1056172184.86</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>56041355.9</v>
+        <v>70355375.98</v>
       </c>
       <c r="E51" s="20">
-        <v>355074939.35</v>
+        <v>445241496.97</v>
       </c>
       <c r="F51" s="20">
-        <v>70411531.18</v>
+        <v>88139979.01</v>
       </c>
       <c r="G51" s="20">
-        <v>5328053.9</v>
+        <v>6596346.78</v>
       </c>
       <c r="H51" s="20">
-        <v>194529.8</v>
+        <v>243678.25</v>
       </c>
       <c r="J51" s="35">
-        <v>487050410.13</v>
+        <v>610576876.99</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>98138148.69</v>
+        <v>123842875.45</v>
       </c>
       <c r="E52" s="20">
-        <v>701231023.68</v>
+        <v>879094423.79</v>
       </c>
       <c r="F52" s="20">
-        <v>137781759.57</v>
+        <v>172682250.01</v>
       </c>
       <c r="G52" s="20">
-        <v>9879517.23</v>
+        <v>12335987.24</v>
       </c>
       <c r="H52" s="20">
-        <v>551750.94</v>
+        <v>697948.41</v>
       </c>
       <c r="J52" s="35">
-        <v>947582200.11</v>
+        <v>1188653484.9</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>932727434.57</v>
+        <v>1172725169.21</v>
       </c>
       <c r="E53" s="15">
-        <v>7435848499.37</v>
+        <v>9316056906.27</v>
       </c>
       <c r="F53" s="15">
-        <v>1425464819.09</v>
+        <v>1785047694.43</v>
       </c>
       <c r="G53" s="15">
-        <v>99025906.43</v>
+        <v>123937628.76</v>
       </c>
       <c r="H53" s="15">
-        <v>4849438.66</v>
+        <v>6092250.22</v>
       </c>
       <c r="J53" s="34">
-        <v>9897916098.12</v>
+        <v>12403859648.89</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>84282099.02</v>
+        <v>106479769.76</v>
       </c>
       <c r="E54" s="20">
-        <v>402213828.38</v>
+        <v>504377273.62</v>
       </c>
       <c r="F54" s="20">
-        <v>95844382</v>
+        <v>120078910.73</v>
       </c>
       <c r="G54" s="20">
-        <v>9455354.58</v>
+        <v>11842498.35</v>
       </c>
       <c r="H54" s="20">
-        <v>3957813.96</v>
+        <v>4960160.99</v>
       </c>
       <c r="J54" s="35">
-        <v>595753477.94</v>
+        <v>747738613.45</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>45637465.22</v>
+        <v>57171106.82</v>
       </c>
       <c r="E55" s="20">
-        <v>298542186.49</v>
+        <v>374155203.33</v>
       </c>
       <c r="F55" s="20">
-        <v>63193019.9</v>
+        <v>79144178.99</v>
       </c>
       <c r="G55" s="20">
-        <v>5132979.01</v>
+        <v>6418692</v>
       </c>
       <c r="H55" s="20">
-        <v>1614825.39</v>
+        <v>2035397.27</v>
       </c>
       <c r="J55" s="35">
-        <v>414120476.01</v>
+        <v>518924578.41</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>129919564.24</v>
+        <v>163650876.58</v>
       </c>
       <c r="E56" s="15">
-        <v>700756014.87</v>
+        <v>878532476.95</v>
       </c>
       <c r="F56" s="15">
-        <v>159037401.9</v>
+        <v>199223089.72</v>
       </c>
       <c r="G56" s="15">
-        <v>14588333.59</v>
+        <v>18261190.35</v>
       </c>
       <c r="H56" s="15">
-        <v>5572639.35</v>
+        <v>6995558.26</v>
       </c>
       <c r="J56" s="34">
-        <v>1009873953.95</v>
+        <v>1266663191.86</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>145860914.17</v>
+        <v>184036442.02</v>
       </c>
       <c r="E57" s="20">
-        <v>1003920409.22</v>
+        <v>1257967151.29</v>
       </c>
       <c r="F57" s="20">
-        <v>216295871.75</v>
+        <v>270974939.89</v>
       </c>
       <c r="G57" s="20">
-        <v>16311167.47</v>
+        <v>20412182.91</v>
       </c>
       <c r="H57" s="20">
-        <v>6528137.66</v>
+        <v>8142522.21</v>
       </c>
       <c r="J57" s="35">
-        <v>1388916500.27</v>
+        <v>1741533238.32</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>55157716.28</v>
+        <v>69345832.68</v>
       </c>
       <c r="E58" s="20">
-        <v>314082300.22</v>
+        <v>393457447.94</v>
       </c>
       <c r="F58" s="20">
-        <v>66636700.79</v>
+        <v>83419491.76</v>
       </c>
       <c r="G58" s="20">
-        <v>4767903</v>
+        <v>5950632.42</v>
       </c>
       <c r="H58" s="20">
-        <v>2384196.83</v>
+        <v>2997819.81</v>
       </c>
       <c r="J58" s="35">
-        <v>443028817.12</v>
+        <v>555171224.61</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>59874432.21</v>
+        <v>75035075.34</v>
       </c>
       <c r="E59" s="20">
-        <v>272315450.38</v>
+        <v>341112678.07</v>
       </c>
       <c r="F59" s="20">
-        <v>58306732.11</v>
+        <v>73020979.11</v>
       </c>
       <c r="G59" s="20">
-        <v>4472587.45</v>
+        <v>5588291.23</v>
       </c>
       <c r="H59" s="20">
-        <v>2512295.32</v>
+        <v>3130186.91</v>
       </c>
       <c r="J59" s="35">
-        <v>397481497.47</v>
+        <v>497887210.66</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>122057657.85</v>
+        <v>153473553.56</v>
       </c>
       <c r="E60" s="20">
-        <v>861703330</v>
+        <v>1079625724.06</v>
       </c>
       <c r="F60" s="20">
-        <v>181591546.34</v>
+        <v>227308883.52</v>
       </c>
       <c r="G60" s="20">
-        <v>15328749.84</v>
+        <v>19137332.44</v>
       </c>
       <c r="H60" s="20">
-        <v>6165227.27</v>
+        <v>7738255.02</v>
       </c>
       <c r="J60" s="35">
-        <v>1186846511.3</v>
+        <v>1487283748.6</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>382950720.51</v>
+        <v>481890903.6</v>
       </c>
       <c r="E61" s="15">
-        <v>2452021489.82</v>
+        <v>3072163001.36</v>
       </c>
       <c r="F61" s="15">
-        <v>522830850.99</v>
+        <v>654724294.28</v>
       </c>
       <c r="G61" s="15">
-        <v>40880407.76</v>
+        <v>51088439</v>
       </c>
       <c r="H61" s="15">
-        <v>17589857.08</v>
+        <v>22008783.95</v>
       </c>
       <c r="J61" s="34">
-        <v>3416273326.16</v>
+        <v>4281875422.19</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>26860984.37</v>
+        <v>33802404.22</v>
       </c>
       <c r="E62" s="20">
-        <v>301752528.71</v>
+        <v>378211696.36</v>
       </c>
       <c r="F62" s="20">
-        <v>54366823.47</v>
+        <v>68123768.61</v>
       </c>
       <c r="G62" s="20">
-        <v>3570172.38</v>
+        <v>4457442.03</v>
       </c>
       <c r="H62" s="20">
-        <v>523743.41</v>
+        <v>652511.08</v>
       </c>
       <c r="J62" s="35">
-        <v>387074252.34</v>
+        <v>485247822.3</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>26860984.37</v>
+        <v>33802404.22</v>
       </c>
       <c r="E63" s="15">
-        <v>301752528.71</v>
+        <v>378211696.36</v>
       </c>
       <c r="F63" s="15">
-        <v>54366823.47</v>
+        <v>68123768.61</v>
       </c>
       <c r="G63" s="15">
-        <v>3570172.38</v>
+        <v>4457442.03</v>
       </c>
       <c r="H63" s="15">
-        <v>523743.41</v>
+        <v>652511.08</v>
       </c>
       <c r="J63" s="34">
-        <v>387074252.34</v>
+        <v>485247822.3</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>534493231.84</v>
+        <v>671114930.2</v>
       </c>
       <c r="E64" s="20">
-        <v>6099140182.76</v>
+        <v>7643657437.4</v>
       </c>
       <c r="F64" s="20">
-        <v>1116633914.64</v>
+        <v>1398453925.64</v>
       </c>
       <c r="G64" s="20">
-        <v>75975671.04</v>
+        <v>94440190.91</v>
       </c>
       <c r="H64" s="20">
-        <v>9920508.11</v>
+        <v>12415288.4</v>
       </c>
       <c r="J64" s="35">
-        <v>7836163508.39</v>
+        <v>9820081772.55</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>534493231.84</v>
+        <v>671114930.2</v>
       </c>
       <c r="E65" s="15">
-        <v>6099140182.76</v>
+        <v>7643657437.4</v>
       </c>
       <c r="F65" s="15">
-        <v>1116633914.64</v>
+        <v>1398453925.64</v>
       </c>
       <c r="G65" s="15">
-        <v>75975671.04</v>
+        <v>94440190.91</v>
       </c>
       <c r="H65" s="15">
-        <v>9920508.11</v>
+        <v>12415288.4</v>
       </c>
       <c r="J65" s="34">
-        <v>7836163508.39</v>
+        <v>9820081772.55</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>145085281.16</v>
+        <v>182454880.67</v>
       </c>
       <c r="E66" s="20">
-        <v>853559450.34</v>
+        <v>1069128501.24</v>
       </c>
       <c r="F66" s="20">
-        <v>187798951.61</v>
+        <v>235096045.69</v>
       </c>
       <c r="G66" s="20">
-        <v>19529432.33</v>
+        <v>24484194.72</v>
       </c>
       <c r="H66" s="20">
-        <v>4504098.05</v>
+        <v>5653848.52</v>
       </c>
       <c r="J66" s="35">
-        <v>1210477213.49</v>
+        <v>1516817470.84</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>145085281.16</v>
+        <v>182454880.67</v>
       </c>
       <c r="E67" s="15">
-        <v>853559450.34</v>
+        <v>1069128501.24</v>
       </c>
       <c r="F67" s="15">
-        <v>187798951.61</v>
+        <v>235096045.69</v>
       </c>
       <c r="G67" s="15">
-        <v>19529432.33</v>
+        <v>24484194.72</v>
       </c>
       <c r="H67" s="15">
-        <v>4504098.05</v>
+        <v>5653848.52</v>
       </c>
       <c r="J67" s="34">
-        <v>1210477213.49</v>
+        <v>1516817470.84</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>65611616.54</v>
+        <v>82320334.66</v>
       </c>
       <c r="E68" s="20">
-        <v>700515816.71</v>
+        <v>878148577.46</v>
       </c>
       <c r="F68" s="20">
-        <v>118086435.12</v>
+        <v>147940224.01</v>
       </c>
       <c r="G68" s="20">
-        <v>8436492.44</v>
+        <v>10616162.13</v>
       </c>
       <c r="H68" s="20">
-        <v>1186937.12</v>
+        <v>1486691.4</v>
       </c>
       <c r="J68" s="35">
-        <v>893837297.93</v>
+        <v>1120511989.66</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>65611616.54</v>
+        <v>82320334.66</v>
       </c>
       <c r="E69" s="15">
-        <v>700515816.71</v>
+        <v>878148577.46</v>
       </c>
       <c r="F69" s="15">
-        <v>118086435.12</v>
+        <v>147940224.01</v>
       </c>
       <c r="G69" s="15">
-        <v>8436492.44</v>
+        <v>10616162.13</v>
       </c>
       <c r="H69" s="15">
-        <v>1186937.12</v>
+        <v>1486691.4</v>
       </c>
       <c r="J69" s="34">
-        <v>893837297.93</v>
+        <v>1120511989.66</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>117407799.18</v>
+        <v>147472609.2</v>
       </c>
       <c r="E70" s="20">
-        <v>1148081776.65</v>
+        <v>1438616287.79</v>
       </c>
       <c r="F70" s="20">
-        <v>246674920.63</v>
+        <v>308910514.69</v>
       </c>
       <c r="G70" s="20">
-        <v>19480229.75</v>
+        <v>24355079.71</v>
       </c>
       <c r="H70" s="20">
-        <v>3553209.45</v>
+        <v>4445227.07</v>
       </c>
       <c r="J70" s="35">
-        <v>1535197935.66</v>
+        <v>1923799718.46</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>73558220.91</v>
+        <v>92213527.03</v>
       </c>
       <c r="E71" s="20">
-        <v>480978182.41</v>
+        <v>602568663.39</v>
       </c>
       <c r="F71" s="20">
-        <v>97247519.24</v>
+        <v>121891333.07</v>
       </c>
       <c r="G71" s="20">
-        <v>7801736.25</v>
+        <v>9767223.25</v>
       </c>
       <c r="H71" s="20">
-        <v>679335.46</v>
+        <v>845151.67</v>
       </c>
       <c r="J71" s="35">
-        <v>660264994.27</v>
+        <v>827285898.41</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>299320717.02</v>
+        <v>376387653.56</v>
       </c>
       <c r="E72" s="20">
-        <v>2087123685.27</v>
+        <v>2615547404.73</v>
       </c>
       <c r="F72" s="20">
-        <v>432205874.64</v>
+        <v>540933071.12</v>
       </c>
       <c r="G72" s="20">
-        <v>36732642.54</v>
+        <v>45957648.45</v>
       </c>
       <c r="H72" s="20">
-        <v>3281330.47</v>
+        <v>4116146.88</v>
       </c>
       <c r="J72" s="35">
-        <v>2858664249.94</v>
+        <v>3582941924.74</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>490286737.11</v>
+        <v>616073789.79</v>
       </c>
       <c r="E73" s="15">
-        <v>3716183644.33</v>
+        <v>4656732355.91</v>
       </c>
       <c r="F73" s="15">
-        <v>776128314.51</v>
+        <v>971734918.88</v>
       </c>
       <c r="G73" s="15">
-        <v>64014608.54</v>
+        <v>80079951.41</v>
       </c>
       <c r="H73" s="15">
-        <v>7513875.38</v>
+        <v>9406525.62</v>
       </c>
       <c r="J73" s="34">
-        <v>5054127179.87</v>
+        <v>6334027541.61</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>43039893.49</v>
+        <v>53840134.56</v>
       </c>
       <c r="E74" s="20">
-        <v>437075825.12</v>
+        <v>547648028.73</v>
       </c>
       <c r="F74" s="20">
-        <v>76267948.22</v>
+        <v>95460136.59</v>
       </c>
       <c r="G74" s="20">
-        <v>4745334.57</v>
+        <v>5940510.1</v>
       </c>
       <c r="H74" s="20">
-        <v>568458.05</v>
+        <v>736816.07</v>
       </c>
       <c r="J74" s="35">
-        <v>561697459.45</v>
+        <v>703625626.05</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>86071929.58</v>
+        <v>107778877.03</v>
       </c>
       <c r="E75" s="20">
-        <v>979605615.08</v>
+        <v>1226847234.88</v>
       </c>
       <c r="F75" s="20">
-        <v>186279844.63</v>
+        <v>233334602.81</v>
       </c>
       <c r="G75" s="20">
-        <v>11618638.02</v>
+        <v>14304272.22</v>
       </c>
       <c r="H75" s="20">
-        <v>2083066.67</v>
+        <v>2600449.84</v>
       </c>
       <c r="J75" s="35">
-        <v>1265659093.98</v>
+        <v>1584865436.78</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>146253311.96</v>
+        <v>183346552.27</v>
       </c>
       <c r="E76" s="20">
-        <v>1506655215.29</v>
+        <v>1887221065.53</v>
       </c>
       <c r="F76" s="20">
-        <v>322985034.97</v>
+        <v>404397459.93</v>
       </c>
       <c r="G76" s="20">
-        <v>22664809.04</v>
+        <v>28519504.17</v>
       </c>
       <c r="H76" s="20">
-        <v>6485694.42</v>
+        <v>8131963.14</v>
       </c>
       <c r="J76" s="35">
-        <v>2005044065.68</v>
+        <v>2511616545.04</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>275365135.03</v>
+        <v>344965563.86</v>
       </c>
       <c r="E77" s="15">
-        <v>2923336655.49</v>
+        <v>3661716329.14</v>
       </c>
       <c r="F77" s="15">
-        <v>585532827.82</v>
+        <v>733192199.33</v>
       </c>
       <c r="G77" s="15">
-        <v>39028781.63</v>
+        <v>48764286.49</v>
       </c>
       <c r="H77" s="15">
-        <v>9137219.14</v>
+        <v>11469229.05</v>
       </c>
       <c r="J77" s="34">
-        <v>3832400619.11</v>
+        <v>4800107607.87</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>6451170.06</v>
+        <v>8143332.08</v>
       </c>
       <c r="E78" s="20">
-        <v>33120087.81</v>
+        <v>41518721.3</v>
       </c>
       <c r="F78" s="20">
-        <v>9336487.9</v>
+        <v>11668527.5</v>
       </c>
       <c r="G78" s="20">
-        <v>1130230.31</v>
+        <v>1418296.3</v>
       </c>
       <c r="H78" s="20">
-        <v>170016.34</v>
+        <v>211174.07</v>
       </c>
       <c r="J78" s="35">
-        <v>50207992.42</v>
+        <v>62960051.25</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>6451170.06</v>
+        <v>8143332.08</v>
       </c>
       <c r="E79" s="15">
-        <v>33120087.81</v>
+        <v>41518721.3</v>
       </c>
       <c r="F79" s="15">
-        <v>9336487.9</v>
+        <v>11668527.5</v>
       </c>
       <c r="G79" s="15">
-        <v>1130230.31</v>
+        <v>1418296.3</v>
       </c>
       <c r="H79" s="15">
-        <v>170016.34</v>
+        <v>211174.07</v>
       </c>
       <c r="J79" s="34">
-        <v>50207992.42</v>
+        <v>62960051.25</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>7547296.02</v>
+        <v>9532003.58</v>
       </c>
       <c r="E80" s="20">
-        <v>29860361.6</v>
+        <v>37345117.29</v>
       </c>
       <c r="F80" s="20">
-        <v>7519053.31</v>
+        <v>9383384.79</v>
       </c>
       <c r="G80" s="20">
-        <v>1018634.24</v>
+        <v>1255768.4</v>
       </c>
       <c r="H80" s="20">
-        <v>65178.93</v>
+        <v>81581.39</v>
       </c>
       <c r="J80" s="35">
-        <v>46010524.1</v>
+        <v>57597855.45</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>7547296.02</v>
+        <v>9532003.58</v>
       </c>
       <c r="E81" s="15">
-        <v>29860361.6</v>
+        <v>37345117.29</v>
       </c>
       <c r="F81" s="15">
-        <v>7519053.31</v>
+        <v>9383384.79</v>
       </c>
       <c r="G81" s="15">
-        <v>1018634.24</v>
+        <v>1255768.4</v>
       </c>
       <c r="H81" s="15">
-        <v>65178.93</v>
+        <v>81581.39</v>
       </c>
       <c r="J81" s="34">
-        <v>46010524.1</v>
+        <v>57597855.45</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>5232139664.42</v>
+        <v>6573681684.45</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>39681656675.57</v>
+        <v>49722464167.35</v>
       </c>
       <c r="F83" s="26">
-        <v>8044221397.02</v>
+        <v>10073126957.52</v>
       </c>
       <c r="G83" s="26">
-        <v>630510062.94</v>
+        <v>788077976.47</v>
       </c>
       <c r="H83" s="26">
-        <v>140040206.37</v>
+        <v>175562842.72</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>53728568006.32</v>
+        <v>67332913628.51</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9413,2381 +9416,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>24034666.49</v>
+        <v>30083343.41</v>
       </c>
       <c r="E11" s="9">
-        <v>604183.82</v>
+        <v>839681.95</v>
       </c>
       <c r="F11" s="9">
-        <v>27997115.94</v>
+        <v>35559962.93</v>
       </c>
       <c r="G11" s="9">
-        <v>284160.15</v>
+        <v>348030.51</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>52920126.4</v>
+        <v>66831018.8</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>37302873.09</v>
+        <v>46058620.13</v>
       </c>
       <c r="E12" s="9">
-        <v>908655.77</v>
+        <v>1212024.81</v>
       </c>
       <c r="F12" s="9">
-        <v>29745112.2</v>
+        <v>37272386.64</v>
       </c>
       <c r="G12" s="9">
-        <v>447895.72</v>
+        <v>508290.55</v>
       </c>
       <c r="H12" s="9">
-        <v>1000654.47</v>
+        <v>1183781.28</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>69405191.25</v>
+        <v>86235103.41</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>26523415.84</v>
+        <v>33283486.37</v>
       </c>
       <c r="E13" s="9">
-        <v>436199.66</v>
+        <v>520610.34</v>
       </c>
       <c r="F13" s="9">
-        <v>22708745.7</v>
+        <v>28778537.55</v>
       </c>
       <c r="G13" s="9">
-        <v>323745.3</v>
+        <v>377559.06</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>49992106.5</v>
+        <v>62960193.32</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>30016313.75</v>
+        <v>37557445.62</v>
       </c>
       <c r="E14" s="9">
-        <v>758584.01</v>
+        <v>879549.99</v>
       </c>
       <c r="F14" s="9">
-        <v>27285190.62</v>
+        <v>34233147.96</v>
       </c>
       <c r="G14" s="9">
-        <v>372100.31</v>
+        <v>460382.84</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>58432188.69</v>
+        <v>73130526.41</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>27089663.11</v>
+        <v>33517036.74</v>
       </c>
       <c r="E15" s="9">
-        <v>368736.67</v>
+        <v>463846.5</v>
       </c>
       <c r="F15" s="9">
-        <v>15977311.2</v>
+        <v>20254947.6</v>
       </c>
       <c r="G15" s="9">
-        <v>103384.54</v>
+        <v>138935.64</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>43539095.52</v>
+        <v>54374766.48</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>19237773.15</v>
+        <v>24016681.29</v>
       </c>
       <c r="E16" s="9">
-        <v>494149.43</v>
+        <v>649840.25</v>
       </c>
       <c r="F16" s="9">
-        <v>17178834.68</v>
+        <v>21657637.88</v>
       </c>
       <c r="G16" s="9">
-        <v>238372.72</v>
+        <v>285194.58</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>1302.16</v>
+        <v>2064.79</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>37150432.14</v>
+        <v>46611418.79</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>43762022.2</v>
+        <v>53864451.79</v>
       </c>
       <c r="E17" s="9">
-        <v>1066313.7</v>
+        <v>1301866.4</v>
       </c>
       <c r="F17" s="9">
-        <v>47858174.27</v>
+        <v>60090713.98</v>
       </c>
       <c r="G17" s="9">
-        <v>524021.9</v>
+        <v>707606.33</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>93210532.07</v>
+        <v>115964638.5</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>78027866.85</v>
+        <v>96588921.97</v>
       </c>
       <c r="E18" s="9">
-        <v>1704610.3</v>
+        <v>2189871.13</v>
       </c>
       <c r="F18" s="9">
-        <v>64001512.63</v>
+        <v>81137842.48</v>
       </c>
       <c r="G18" s="9">
-        <v>1113079.27</v>
+        <v>1354793.07</v>
       </c>
       <c r="H18" s="9">
-        <v>63780.46</v>
+        <v>71158.8</v>
       </c>
       <c r="I18" s="9">
-        <v>1067.42</v>
+        <v>1097.44</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>144911916.93</v>
+        <v>181343684.89</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>285994594.48</v>
+        <v>354969987.32</v>
       </c>
       <c r="E19" s="15">
-        <v>6341433.36</v>
+        <v>8057291.37</v>
       </c>
       <c r="F19" s="15">
-        <v>252751997.24</v>
+        <v>318985177.02</v>
       </c>
       <c r="G19" s="15">
-        <v>3406759.91</v>
+        <v>4180792.58</v>
       </c>
       <c r="H19" s="15">
-        <v>1064434.93</v>
+        <v>1254940.08</v>
       </c>
       <c r="I19" s="15">
-        <v>2369.58</v>
+        <v>3162.23</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>549561589.5</v>
+        <v>687451350.6</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>6758580.01</v>
+        <v>8464637.64</v>
       </c>
       <c r="E20" s="20">
-        <v>423325.23</v>
+        <v>480270.38</v>
       </c>
       <c r="F20" s="20">
-        <v>7647735.44</v>
+        <v>9798462.94</v>
       </c>
       <c r="G20" s="20">
-        <v>119780.73</v>
+        <v>138043.09</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
-        <v>0</v>
+        <v>115.93</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>14949421.41</v>
+        <v>18881529.98</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>4143263.32</v>
+        <v>5156526.53</v>
       </c>
       <c r="E21" s="20">
-        <v>260754.79</v>
+        <v>308795.2</v>
       </c>
       <c r="F21" s="20">
-        <v>3972025.21</v>
+        <v>5002439.72</v>
       </c>
       <c r="G21" s="20">
-        <v>132617.75</v>
+        <v>149671.5</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>8508661.07</v>
+        <v>10617432.95</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>32456987.49</v>
+        <v>40559136.01</v>
       </c>
       <c r="E22" s="20">
-        <v>1126411.17</v>
+        <v>1345519.74</v>
       </c>
       <c r="F22" s="20">
-        <v>31711745.46</v>
+        <v>39720393.74</v>
       </c>
       <c r="G22" s="20">
-        <v>369022.9</v>
+        <v>582281.06</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>65664167.02</v>
+        <v>82207330.55</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>43358830.82</v>
+        <v>54180300.18</v>
       </c>
       <c r="E23" s="15">
-        <v>1810491.19</v>
+        <v>2134585.32</v>
       </c>
       <c r="F23" s="15">
-        <v>43331506.11</v>
+        <v>54521296.4</v>
       </c>
       <c r="G23" s="15">
-        <v>621421.38</v>
+        <v>869995.65</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
-        <v>0</v>
+        <v>115.93</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>89122249.5</v>
+        <v>111706293.48</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>59300496.44</v>
+        <v>73181944.63</v>
       </c>
       <c r="E24" s="20">
-        <v>1577662.73</v>
+        <v>2019545.02</v>
       </c>
       <c r="F24" s="20">
-        <v>21066718.06</v>
+        <v>26546943.11</v>
       </c>
       <c r="G24" s="20">
-        <v>562253.24</v>
+        <v>694717.92</v>
       </c>
       <c r="H24" s="20">
-        <v>304651.81</v>
+        <v>373656.46</v>
       </c>
       <c r="I24" s="20">
         <v>9947.09</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>82821729.37</v>
+        <v>102826754.23</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>59300496.44</v>
+        <v>73181944.63</v>
       </c>
       <c r="E25" s="15">
-        <v>1577662.73</v>
+        <v>2019545.02</v>
       </c>
       <c r="F25" s="15">
-        <v>21066718.06</v>
+        <v>26546943.11</v>
       </c>
       <c r="G25" s="15">
-        <v>562253.24</v>
+        <v>694717.92</v>
       </c>
       <c r="H25" s="15">
-        <v>304651.81</v>
+        <v>373656.46</v>
       </c>
       <c r="I25" s="15">
         <v>9947.09</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>82821729.37</v>
+        <v>102826754.23</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>38238800.03</v>
+        <v>47002219.79</v>
       </c>
       <c r="E26" s="20">
-        <v>445980.64</v>
+        <v>640795.91</v>
       </c>
       <c r="F26" s="20">
-        <v>42974858.04</v>
+        <v>53729064.71</v>
       </c>
       <c r="G26" s="20">
-        <v>248409.98</v>
+        <v>340979.94</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>81908048.69</v>
+        <v>101713060.35</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>38238800.03</v>
+        <v>47002219.79</v>
       </c>
       <c r="E27" s="15">
-        <v>445980.64</v>
+        <v>640795.91</v>
       </c>
       <c r="F27" s="15">
-        <v>42974858.04</v>
+        <v>53729064.71</v>
       </c>
       <c r="G27" s="15">
-        <v>248409.98</v>
+        <v>340979.94</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>81908048.69</v>
+        <v>101713060.35</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>94130048.3</v>
+        <v>121728439.48</v>
       </c>
       <c r="E28" s="20">
-        <v>850520.55</v>
+        <v>1014800.33</v>
       </c>
       <c r="F28" s="20">
-        <v>21377759.02</v>
+        <v>33191769.7</v>
       </c>
       <c r="G28" s="20">
-        <v>142030.86</v>
+        <v>176358.5</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>116500358.73</v>
+        <v>156111368.01</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>70812509.37</v>
+        <v>87779280.5</v>
       </c>
       <c r="E29" s="20">
-        <v>459236.15</v>
+        <v>514091.17</v>
       </c>
       <c r="F29" s="20">
-        <v>23453034.11</v>
+        <v>29443775.01</v>
       </c>
       <c r="G29" s="20">
-        <v>256679.25</v>
+        <v>315865.82</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>2763.65</v>
+        <v>4058.74</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>94984222.53</v>
+        <v>118057071.24</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>164942557.67</v>
+        <v>209507719.98</v>
       </c>
       <c r="E30" s="15">
-        <v>1309756.7</v>
+        <v>1528891.5</v>
       </c>
       <c r="F30" s="15">
-        <v>44830793.13</v>
+        <v>62635544.71</v>
       </c>
       <c r="G30" s="15">
-        <v>398710.11</v>
+        <v>492224.32</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>2763.65</v>
+        <v>4058.74</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>211484581.26</v>
+        <v>274168439.25</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>27152371.47</v>
+        <v>33981054.5</v>
       </c>
       <c r="E31" s="20">
-        <v>735899.26</v>
+        <v>857754.02</v>
       </c>
       <c r="F31" s="20">
-        <v>14043756.03</v>
+        <v>17926807.5</v>
       </c>
       <c r="G31" s="20">
-        <v>280286.91</v>
+        <v>413776.41</v>
       </c>
       <c r="H31" s="20">
-        <v>5930.6</v>
+        <v>7413.25</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>42218254.15</v>
+        <v>53186815.56</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>27152371.47</v>
+        <v>33981054.5</v>
       </c>
       <c r="E32" s="15">
-        <v>735899.26</v>
+        <v>857754.02</v>
       </c>
       <c r="F32" s="15">
-        <v>14043756.03</v>
+        <v>17926807.5</v>
       </c>
       <c r="G32" s="15">
-        <v>280286.91</v>
+        <v>413776.41</v>
       </c>
       <c r="H32" s="15">
-        <v>5930.6</v>
+        <v>7413.25</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>42218254.15</v>
+        <v>53186815.56</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>14624763.14</v>
+        <v>18303779.87</v>
       </c>
       <c r="E33" s="20">
-        <v>619952.14</v>
+        <v>759685.76</v>
       </c>
       <c r="F33" s="20">
-        <v>11516815.92</v>
+        <v>14355333.43</v>
       </c>
       <c r="G33" s="20">
-        <v>78360.61</v>
+        <v>130815.88</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
-        <v>0</v>
+        <v>32.76</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>26839891.81</v>
+        <v>33549647.7</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>18437405.1</v>
+        <v>23065958.29</v>
       </c>
       <c r="E34" s="20">
-        <v>402607.83</v>
+        <v>480131.53</v>
       </c>
       <c r="F34" s="20">
-        <v>12385518.75</v>
+        <v>15697646.54</v>
       </c>
       <c r="G34" s="20">
-        <v>150017.55</v>
+        <v>175168.81</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
         <v>36.86</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>31375586.09</v>
+        <v>39418942.03</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>5133919.97</v>
+        <v>6468364.33</v>
       </c>
       <c r="E35" s="20">
-        <v>165394.86</v>
+        <v>204868.49</v>
       </c>
       <c r="F35" s="20">
-        <v>5371821.06</v>
+        <v>6768622.98</v>
       </c>
       <c r="G35" s="20">
-        <v>55671.34</v>
+        <v>102173.74</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>10726807.23</v>
+        <v>13544029.54</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>6268650.08</v>
+        <v>7929812.76</v>
       </c>
       <c r="E36" s="20">
-        <v>296541.61</v>
+        <v>336989.98</v>
       </c>
       <c r="F36" s="20">
-        <v>9230024.18</v>
+        <v>11729031.65</v>
       </c>
       <c r="G36" s="20">
-        <v>183495.57</v>
+        <v>452052.87</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>15978853.92</v>
+        <v>20448029.74</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>19520988.93</v>
+        <v>24644239.89</v>
       </c>
       <c r="E37" s="20">
-        <v>474130.95</v>
+        <v>629677.75</v>
       </c>
       <c r="F37" s="20">
-        <v>21979658.74</v>
+        <v>27545346.19</v>
       </c>
       <c r="G37" s="20">
-        <v>321597.47</v>
+        <v>384558.64</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>42296376.09</v>
+        <v>53203822.47</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>63985727.22</v>
+        <v>80412155.14</v>
       </c>
       <c r="E38" s="15">
-        <v>1958627.39</v>
+        <v>2411353.51</v>
       </c>
       <c r="F38" s="15">
-        <v>60483838.65</v>
+        <v>76095980.79</v>
       </c>
       <c r="G38" s="15">
-        <v>789142.54</v>
+        <v>1244769.94</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>179.34</v>
+        <v>212.1</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>127217515.14</v>
+        <v>160164471.48</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>2938338.87</v>
+        <v>3566007.54</v>
       </c>
       <c r="E39" s="20">
-        <v>110962.44</v>
+        <v>126974.49</v>
       </c>
       <c r="F39" s="20">
-        <v>3296906.49</v>
+        <v>4196760.29</v>
       </c>
       <c r="G39" s="20">
-        <v>106615.73</v>
+        <v>127833.67</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>1853.7</v>
+        <v>2177.46</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>6454677.23</v>
+        <v>8019753.45</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>9270945.2</v>
+        <v>11444414.87</v>
       </c>
       <c r="E40" s="20">
-        <v>512116.68</v>
+        <v>656732.4</v>
       </c>
       <c r="F40" s="20">
-        <v>10053506.02</v>
+        <v>12713669.37</v>
       </c>
       <c r="G40" s="20">
-        <v>208861.51</v>
+        <v>267894.1</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>20045429.41</v>
+        <v>25082710.74</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>16983837.1</v>
+        <v>20774836.92</v>
       </c>
       <c r="E41" s="20">
-        <v>534720.04</v>
+        <v>645365.7</v>
       </c>
       <c r="F41" s="20">
-        <v>8181528.55</v>
+        <v>10565637.92</v>
       </c>
       <c r="G41" s="20">
-        <v>438291.1</v>
+        <v>593341.41</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>26138376.79</v>
+        <v>32579181.95</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>5178753.1</v>
+        <v>6391751.81</v>
       </c>
       <c r="E42" s="20">
-        <v>207139.22</v>
+        <v>231965.26</v>
       </c>
       <c r="F42" s="20">
-        <v>3436395.37</v>
+        <v>4310946.98</v>
       </c>
       <c r="G42" s="20">
-        <v>99607.81</v>
+        <v>119101.71</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>8921895.5</v>
+        <v>11053765.76</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>8679710.43</v>
+        <v>10759347.69</v>
       </c>
       <c r="E43" s="20">
-        <v>131816.08</v>
+        <v>154921.29</v>
       </c>
       <c r="F43" s="20">
-        <v>6883987.32</v>
+        <v>8725027.05</v>
       </c>
       <c r="G43" s="20">
-        <v>312409.49</v>
+        <v>433378.78</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>16007923.32</v>
+        <v>20072674.81</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>2723848.39</v>
+        <v>3354895.99</v>
       </c>
       <c r="E44" s="20">
-        <v>101873.52</v>
+        <v>130778.27</v>
       </c>
       <c r="F44" s="20">
-        <v>4667525.72</v>
+        <v>5963857.14</v>
       </c>
       <c r="G44" s="20">
-        <v>182728.43</v>
+        <v>201601.99</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>7675976.06</v>
+        <v>9651133.39</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>2368005.21</v>
+        <v>2865862.47</v>
       </c>
       <c r="E45" s="20">
-        <v>94696.48</v>
+        <v>111304.4</v>
       </c>
       <c r="F45" s="20">
-        <v>2544875.96</v>
+        <v>2674952.88</v>
       </c>
       <c r="G45" s="20">
-        <v>56366.98</v>
+        <v>74314.19</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>5063944.63</v>
+        <v>5726433.94</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>14021981.58</v>
+        <v>17276967.45</v>
       </c>
       <c r="E46" s="20">
-        <v>441166.1</v>
+        <v>523707.91</v>
       </c>
       <c r="F46" s="20">
-        <v>14237108.88</v>
+        <v>18151687.76</v>
       </c>
       <c r="G46" s="20">
-        <v>155229.32</v>
+        <v>193841.81</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>28855697.92</v>
+        <v>36146416.97</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>3333845.56</v>
+        <v>4067102.63</v>
       </c>
       <c r="E47" s="20">
-        <v>148087.76</v>
+        <v>175057.34</v>
       </c>
       <c r="F47" s="20">
-        <v>2755102.1</v>
+        <v>3451217.62</v>
       </c>
       <c r="G47" s="20">
-        <v>64003.08</v>
+        <v>79201.68</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>6301038.5</v>
+        <v>7772579.27</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>65499265.44</v>
+        <v>80501187.37</v>
       </c>
       <c r="E48" s="15">
-        <v>2282578.32</v>
+        <v>2756807.06</v>
       </c>
       <c r="F48" s="15">
-        <v>56056936.41</v>
+        <v>70753757.01</v>
       </c>
       <c r="G48" s="15">
-        <v>1624113.45</v>
+        <v>2090509.34</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>2065.74</v>
+        <v>2389.5</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>125464959.36</v>
+        <v>156104650.28</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>265093947.98</v>
+        <v>330974328.72</v>
       </c>
       <c r="E49" s="20">
-        <v>6699197.04</v>
+        <v>8668786.97</v>
       </c>
       <c r="F49" s="20">
-        <v>220518822.7</v>
+        <v>283769986.07</v>
       </c>
       <c r="G49" s="20">
-        <v>2043906.37</v>
+        <v>2661534.78</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>494355940.64</v>
+        <v>626074703.09</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>21293093.5</v>
+        <v>26668049.8</v>
       </c>
       <c r="E50" s="20">
-        <v>553340</v>
+        <v>689452.44</v>
       </c>
       <c r="F50" s="20">
-        <v>29535713.58</v>
+        <v>37085341.36</v>
       </c>
       <c r="G50" s="20">
-        <v>166401.27</v>
+        <v>212141.23</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>51548548.35</v>
+        <v>64654984.83</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>8963337.8</v>
+        <v>11271946.84</v>
       </c>
       <c r="E51" s="20">
-        <v>652566.22</v>
+        <v>735552.16</v>
       </c>
       <c r="F51" s="20">
-        <v>17444653.91</v>
+        <v>22166290.87</v>
       </c>
       <c r="G51" s="20">
-        <v>156003.39</v>
+        <v>256999.04</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>27216561.32</v>
+        <v>34430788.91</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>28808634.99</v>
+        <v>35611859.5</v>
       </c>
       <c r="E52" s="20">
-        <v>823282.8</v>
+        <v>1062459.05</v>
       </c>
       <c r="F52" s="20">
-        <v>25789358.79</v>
+        <v>32709800.75</v>
       </c>
       <c r="G52" s="20">
-        <v>885251.71</v>
+        <v>1198427.88</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>56306528.29</v>
+        <v>70582547.18</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>324159014.27</v>
+        <v>404526184.86</v>
       </c>
       <c r="E53" s="15">
-        <v>8728386.06</v>
+        <v>11156250.62</v>
       </c>
       <c r="F53" s="15">
-        <v>293288548.98</v>
+        <v>375731419.05</v>
       </c>
       <c r="G53" s="15">
-        <v>3251562.74</v>
+        <v>4329102.93</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>629427578.6</v>
+        <v>795743024.01</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>29797109.28</v>
+        <v>36753539.42</v>
       </c>
       <c r="E54" s="20">
-        <v>336527.45</v>
+        <v>433946.34</v>
       </c>
       <c r="F54" s="20">
-        <v>17078246.87</v>
+        <v>21774795.01</v>
       </c>
       <c r="G54" s="20">
-        <v>588387.16</v>
+        <v>698266.36</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>8914.4</v>
+        <v>15690.3</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>47809185.16</v>
+        <v>59676237.43</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>14200491.54</v>
+        <v>17600371.22</v>
       </c>
       <c r="E55" s="20">
-        <v>250745.06</v>
+        <v>392028.85</v>
       </c>
       <c r="F55" s="20">
-        <v>8694852.93</v>
+        <v>10795986.69</v>
       </c>
       <c r="G55" s="20">
-        <v>203811.43</v>
+        <v>245911.61</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
-        <v>134.52</v>
+        <v>384.18</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>23350035.48</v>
+        <v>29034682.55</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>43997600.82</v>
+        <v>54353910.64</v>
       </c>
       <c r="E56" s="15">
-        <v>587272.51</v>
+        <v>825975.19</v>
       </c>
       <c r="F56" s="15">
-        <v>25773099.8</v>
+        <v>32570781.7</v>
       </c>
       <c r="G56" s="15">
-        <v>792198.59</v>
+        <v>944177.97</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>9048.92</v>
+        <v>16074.48</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>71159220.64</v>
+        <v>88710919.98</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>60641263.73</v>
+        <v>76397230.65</v>
       </c>
       <c r="E57" s="20">
-        <v>2020067.29</v>
+        <v>2257699.74</v>
       </c>
       <c r="F57" s="20">
-        <v>27231960.42</v>
+        <v>34885453.64</v>
       </c>
       <c r="G57" s="20">
-        <v>714455.56</v>
+        <v>892740.95</v>
       </c>
       <c r="H57" s="20">
-        <v>1013475.84</v>
+        <v>1245512.53</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>91621222.84</v>
+        <v>115678637.51</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>15867829.64</v>
+        <v>19701116.22</v>
       </c>
       <c r="E58" s="20">
-        <v>390984.91</v>
+        <v>526054.74</v>
       </c>
       <c r="F58" s="20">
-        <v>6658002.45</v>
+        <v>8403174</v>
       </c>
       <c r="G58" s="20">
-        <v>116885.87</v>
+        <v>149020.2</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>23033702.87</v>
+        <v>28779365.16</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>15877269.17</v>
+        <v>19611925.83</v>
       </c>
       <c r="E59" s="20">
-        <v>323040.37</v>
+        <v>387644</v>
       </c>
       <c r="F59" s="20">
-        <v>5070422.72</v>
+        <v>6490528.71</v>
       </c>
       <c r="G59" s="20">
-        <v>146377.66</v>
+        <v>174459.33</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
         <v>0</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>21417109.92</v>
+        <v>26664557.87</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>50386371.32</v>
+        <v>62014478.48</v>
       </c>
       <c r="E60" s="20">
-        <v>1179982.99</v>
+        <v>1402381.99</v>
       </c>
       <c r="F60" s="20">
-        <v>21753481.97</v>
+        <v>27351148.85</v>
       </c>
       <c r="G60" s="20">
-        <v>568975.13</v>
+        <v>695926.55</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>264.59</v>
+        <v>318.23</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>73889076</v>
+        <v>91464254.1</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>142772733.86</v>
+        <v>177724751.18</v>
       </c>
       <c r="E61" s="15">
-        <v>3914075.56</v>
+        <v>4573780.47</v>
       </c>
       <c r="F61" s="15">
-        <v>60713867.56</v>
+        <v>77130305.2</v>
       </c>
       <c r="G61" s="15">
-        <v>1546694.22</v>
+        <v>1912147.03</v>
       </c>
       <c r="H61" s="15">
-        <v>1013475.84</v>
+        <v>1245512.53</v>
       </c>
       <c r="I61" s="15">
-        <v>264.59</v>
+        <v>318.23</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>209961111.63</v>
+        <v>262586814.64</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>5335597.87</v>
+        <v>6658091.72</v>
       </c>
       <c r="E62" s="20">
-        <v>368596.08</v>
+        <v>469133.56</v>
       </c>
       <c r="F62" s="20">
-        <v>9055974.94</v>
+        <v>11341412.92</v>
       </c>
       <c r="G62" s="20">
-        <v>79086.78</v>
+        <v>131409.74</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>14839255.67</v>
+        <v>18600047.94</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>5335597.87</v>
+        <v>6658091.72</v>
       </c>
       <c r="E63" s="15">
-        <v>368596.08</v>
+        <v>469133.56</v>
       </c>
       <c r="F63" s="15">
-        <v>9055974.94</v>
+        <v>11341412.92</v>
       </c>
       <c r="G63" s="15">
-        <v>79086.78</v>
+        <v>131409.74</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>14839255.67</v>
+        <v>18600047.94</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>234550382.62</v>
+        <v>292537812.96</v>
       </c>
       <c r="E64" s="20">
-        <v>2602415.19</v>
+        <v>3386578.32</v>
       </c>
       <c r="F64" s="20">
-        <v>288832383.07</v>
+        <v>365423890.61</v>
       </c>
       <c r="G64" s="20">
-        <v>5593042.33</v>
+        <v>6743603.88</v>
       </c>
       <c r="H64" s="20">
-        <v>166670.85</v>
+        <v>191102.82</v>
       </c>
       <c r="I64" s="20">
-        <v>91</v>
+        <v>590</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>531744985.06</v>
+        <v>668283578.59</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>234550382.62</v>
+        <v>292537812.96</v>
       </c>
       <c r="E65" s="15">
-        <v>2602415.19</v>
+        <v>3386578.32</v>
       </c>
       <c r="F65" s="15">
-        <v>288832383.07</v>
+        <v>365423890.61</v>
       </c>
       <c r="G65" s="15">
-        <v>5593042.33</v>
+        <v>6743603.88</v>
       </c>
       <c r="H65" s="15">
-        <v>166670.85</v>
+        <v>191102.82</v>
       </c>
       <c r="I65" s="15">
-        <v>91</v>
+        <v>590</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>531744985.06</v>
+        <v>668283578.59</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>81381061.78</v>
+        <v>99908296.39</v>
       </c>
       <c r="E66" s="20">
-        <v>1284847.79</v>
+        <v>1674035.88</v>
       </c>
       <c r="F66" s="20">
-        <v>53153678.24</v>
+        <v>66447531.6</v>
       </c>
       <c r="G66" s="20">
-        <v>529786.23</v>
+        <v>668899.54</v>
       </c>
       <c r="H66" s="20">
-        <v>346596.57</v>
+        <v>411245.81</v>
       </c>
       <c r="I66" s="20">
         <v>331.76</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>136696302.37</v>
+        <v>169110340.98</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>81381061.78</v>
+        <v>99908296.39</v>
       </c>
       <c r="E67" s="15">
-        <v>1284847.79</v>
+        <v>1674035.88</v>
       </c>
       <c r="F67" s="15">
-        <v>53153678.24</v>
+        <v>66447531.6</v>
       </c>
       <c r="G67" s="15">
-        <v>529786.23</v>
+        <v>668899.54</v>
       </c>
       <c r="H67" s="15">
-        <v>346596.57</v>
+        <v>411245.81</v>
       </c>
       <c r="I67" s="15">
         <v>331.76</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>136696302.37</v>
+        <v>169110340.98</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>34705778.7</v>
+        <v>42884411.82</v>
       </c>
       <c r="E68" s="20">
-        <v>564388.63</v>
+        <v>702842.59</v>
       </c>
       <c r="F68" s="20">
-        <v>23246253.46</v>
+        <v>30031374.39</v>
       </c>
       <c r="G68" s="20">
-        <v>220526.58</v>
+        <v>341384.13</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>58736947.37</v>
+        <v>73960012.93</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>34705778.7</v>
+        <v>42884411.82</v>
       </c>
       <c r="E69" s="15">
-        <v>564388.63</v>
+        <v>702842.59</v>
       </c>
       <c r="F69" s="15">
-        <v>23246253.46</v>
+        <v>30031374.39</v>
       </c>
       <c r="G69" s="15">
-        <v>220526.58</v>
+        <v>341384.13</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>58736947.37</v>
+        <v>73960012.93</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>45295786.53</v>
+        <v>56892698.02</v>
       </c>
       <c r="E70" s="20">
-        <v>781806.61</v>
+        <v>988398.7</v>
       </c>
       <c r="F70" s="20">
-        <v>48371370.08</v>
+        <v>61283097.95</v>
       </c>
       <c r="G70" s="20">
-        <v>469349.91</v>
+        <v>635207.8</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
         <v>145.14</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>94919354.57</v>
+        <v>119800443.91</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>13093438.11</v>
+        <v>16675959.59</v>
       </c>
       <c r="E71" s="20">
-        <v>368655.78</v>
+        <v>427515.86</v>
       </c>
       <c r="F71" s="20">
-        <v>18223098.18</v>
+        <v>23069760.84</v>
       </c>
       <c r="G71" s="20">
-        <v>182331.57</v>
+        <v>218516.29</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>31867523.64</v>
+        <v>40391752.58</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>98187975.66</v>
+        <v>122519540.59</v>
       </c>
       <c r="E72" s="20">
-        <v>2294102.66</v>
+        <v>2739129.05</v>
       </c>
       <c r="F72" s="20">
-        <v>85250774.36</v>
+        <v>108834004.12</v>
       </c>
       <c r="G72" s="20">
-        <v>811568.79</v>
+        <v>1597619.66</v>
       </c>
       <c r="H72" s="20">
-        <v>35791.61</v>
+        <v>43583.05</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>186580213.08</v>
+        <v>235733876.47</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>156577200.3</v>
+        <v>196088198.2</v>
       </c>
       <c r="E73" s="15">
-        <v>3444565.05</v>
+        <v>4155043.61</v>
       </c>
       <c r="F73" s="15">
-        <v>151845242.62</v>
+        <v>193186862.91</v>
       </c>
       <c r="G73" s="15">
-        <v>1463250.27</v>
+        <v>2451343.75</v>
       </c>
       <c r="H73" s="15">
-        <v>36687.91</v>
+        <v>44479.35</v>
       </c>
       <c r="I73" s="15">
         <v>145.14</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>313367091.29</v>
+        <v>395926072.96</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>32068240.38</v>
+        <v>40703808.77</v>
       </c>
       <c r="E74" s="20">
-        <v>845645.28</v>
+        <v>998097.81</v>
       </c>
       <c r="F74" s="20">
-        <v>11558894.18</v>
+        <v>14762503.41</v>
       </c>
       <c r="G74" s="20">
-        <v>260748.11</v>
+        <v>313845.82</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>44733527.95</v>
+        <v>56778255.81</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>64780206.47</v>
+        <v>80979327.3</v>
       </c>
       <c r="E75" s="20">
-        <v>1212352.64</v>
+        <v>1449299.19</v>
       </c>
       <c r="F75" s="20">
-        <v>27774071.16</v>
+        <v>35677125.19</v>
       </c>
       <c r="G75" s="20">
-        <v>261211.65</v>
+        <v>375481.52</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>94033550.67</v>
+        <v>118486941.95</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>105035406.71</v>
+        <v>132943837.54</v>
       </c>
       <c r="E76" s="20">
-        <v>1743303.97</v>
+        <v>2197855.94</v>
       </c>
       <c r="F76" s="20">
-        <v>38871118.51</v>
+        <v>50442672.86</v>
       </c>
       <c r="G76" s="20">
-        <v>390097.56</v>
+        <v>566377.01</v>
       </c>
       <c r="H76" s="20">
-        <v>28959.32</v>
+        <v>31993.93</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>146069798.07</v>
+        <v>186183649.28</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>201883853.56</v>
+        <v>254626973.61</v>
       </c>
       <c r="E77" s="15">
-        <v>3801301.89</v>
+        <v>4645252.94</v>
       </c>
       <c r="F77" s="15">
-        <v>78204083.85</v>
+        <v>100882301.46</v>
       </c>
       <c r="G77" s="15">
-        <v>912057.32</v>
+        <v>1255704.35</v>
       </c>
       <c r="H77" s="15">
-        <v>34668.07</v>
+        <v>37702.68</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>284836876.69</v>
+        <v>361448847.04</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>4515290.17</v>
+        <v>5571733.24</v>
       </c>
       <c r="E78" s="20">
-        <v>56388.16</v>
+        <v>65327.48</v>
       </c>
       <c r="F78" s="20">
-        <v>1607322.06</v>
+        <v>2052140.93</v>
       </c>
       <c r="G78" s="20">
-        <v>32625.81</v>
+        <v>39966.14</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>6211626.2</v>
+        <v>7729167.79</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>4515290.17</v>
+        <v>5571733.24</v>
       </c>
       <c r="E79" s="15">
-        <v>56388.16</v>
+        <v>65327.48</v>
       </c>
       <c r="F79" s="15">
-        <v>1607322.06</v>
+        <v>2052140.93</v>
       </c>
       <c r="G79" s="15">
-        <v>32625.81</v>
+        <v>39966.14</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>6211626.2</v>
+        <v>7729167.79</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>5476793.55</v>
+        <v>6743001.74</v>
       </c>
       <c r="E80" s="20">
-        <v>30993.8</v>
+        <v>38125</v>
       </c>
       <c r="F80" s="20">
-        <v>2150040.52</v>
+        <v>2706022.42</v>
       </c>
       <c r="G80" s="20">
-        <v>20142.95</v>
+        <v>25264.56</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>7677970.82</v>
+        <v>9512413.72</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>5476793.55</v>
+        <v>6743001.74</v>
       </c>
       <c r="E81" s="15">
-        <v>30993.8</v>
+        <v>38125</v>
       </c>
       <c r="F81" s="15">
-        <v>2150040.52</v>
+        <v>2706022.42</v>
       </c>
       <c r="G81" s="15">
-        <v>20142.95</v>
+        <v>25264.56</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>7677970.82</v>
+        <v>9512413.72</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>58768.5</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
         <v>58768.5</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>1983827951.07</v>
+        <v>2475359935.27</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>41845660.31</v>
+        <v>52099369.37</v>
       </c>
       <c r="F83" s="26">
-        <v>1523410898.77</v>
+        <v>1938698614.44</v>
       </c>
       <c r="G83" s="26">
-        <v>22430839.84</v>
+        <v>29229538.62</v>
       </c>
       <c r="H83" s="26">
-        <v>2973116.58</v>
+        <v>3566052.98</v>
       </c>
       <c r="I83" s="26">
-        <v>28195.24</v>
+        <v>38333.63</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>3574516661.81</v>
+        <v>4498991844.31</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -12592,2245 +12595,2245 @@
       </c>
       <c r="P25" s="39" t="s">
         <v>207</v>
       </c>
       <c r="Q25" s="40" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
         <v>209</v>
       </c>
       <c r="E26" s="41" t="s">
         <v>210</v>
       </c>
       <c r="G26" s="41" t="s">
         <v>211</v>
       </c>
       <c r="I26" s="41" t="s">
         <v>212</v>
       </c>
       <c r="J26" s="41" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="K26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L26" s="41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M26" s="41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N26" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P26" s="41" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q26" s="42" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
         <v>209</v>
       </c>
       <c r="E27" s="39" t="s">
         <v>210</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>211</v>
       </c>
       <c r="I27" s="39" t="s">
         <v>212</v>
       </c>
       <c r="J27" s="39" t="s">
-        <v>117</v>
+        <v>213</v>
       </c>
       <c r="K27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L27" s="39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M27" s="39" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="N27" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P27" s="39" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="Q27" s="40" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E28" s="41" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="G28" s="41" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="I28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L28" s="41" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="M28" s="41" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="N28" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P28" s="41" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="Q28" s="42" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E29" s="41" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G29" s="41" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I29" s="41" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L29" s="41" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M29" s="41" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="N29" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P29" s="41" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="Q29" s="42" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E30" s="39" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="I30" s="39" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L30" s="39" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="M30" s="39" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="N30" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P30" s="39" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="Q30" s="40" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E31" s="41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G31" s="41" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="I31" s="41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L31" s="41" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M31" s="41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N31" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P31" s="41" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="Q31" s="42" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E32" s="39" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="I32" s="39" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L32" s="39" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M32" s="39" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N32" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P32" s="39" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="Q32" s="40" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="E33" s="41" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G33" s="41" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="I33" s="41" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="J33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L33" s="41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="M33" s="41" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="N33" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P33" s="41" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="Q33" s="42" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E34" s="41" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="G34" s="41" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L34" s="41" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="M34" s="41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="N34" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P34" s="41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="Q34" s="42" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E35" s="41" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="G35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L35" s="41" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="M35" s="41" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="N35" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P35" s="41" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="Q35" s="42" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E36" s="41" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="G36" s="41" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I36" s="41" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="J36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L36" s="41" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M36" s="41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="N36" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P36" s="41" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="Q36" s="42" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E37" s="41" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G37" s="41" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="I37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L37" s="41" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M37" s="41" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N37" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P37" s="41" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="Q37" s="42" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E38" s="39" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I38" s="39" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L38" s="39" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M38" s="39" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N38" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P38" s="39" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Q38" s="40" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="G39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="N39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E40" s="41" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G40" s="41" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="I40" s="41" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L40" s="41" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M40" s="41" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="N40" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P40" s="41" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="Q40" s="42" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="I41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="N41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E42" s="41" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G42" s="41" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I42" s="41" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L42" s="41" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M42" s="41" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N42" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P42" s="41" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="Q42" s="42" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E43" s="41" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="G43" s="41" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I43" s="41" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="J43" s="41" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L43" s="41" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="M43" s="41" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="N43" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P43" s="41" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="Q43" s="42" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E44" s="41" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L44" s="41" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="M44" s="41" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="N44" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P44" s="41" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="Q44" s="42" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="M45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="N45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="J46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="N46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="N47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="N48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="N49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="J50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="N50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="I51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="N51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="I52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="N52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="J53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="N53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="N54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="I55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="N55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="J56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="N56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="N57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="N58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="N59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="N60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="J61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="N64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="J69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="N69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="N70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="N71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="I72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="N72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="J73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="N73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="I74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="N74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="I75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="N75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="N76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="J77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="N77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="N78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="G79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="N79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="N80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="N81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="N82" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="N83" s="43" t="s">
         <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15142,2886 +15145,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>263522764.71</v>
+        <v>395334508.23</v>
       </c>
       <c r="E12" s="9">
-        <v>35876919.57</v>
+        <v>53668230.73</v>
       </c>
       <c r="F12" s="9">
-        <v>25337.03</v>
+        <v>25959.83</v>
       </c>
       <c r="I12" s="9">
-        <v>696786.68</v>
+        <v>1144143.56</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2182.65</v>
+        <v>2329.52</v>
       </c>
       <c r="L12" s="9">
-        <v>2410377.59</v>
+        <v>3577454.68</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>25139183.11</v>
+        <v>37567062.16</v>
       </c>
       <c r="P12" s="9">
-        <v>11494590.36</v>
+        <v>17554519.67</v>
       </c>
       <c r="Q12" s="33">
-        <v>339168141.7</v>
+        <v>508874208.38</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>391800208.51</v>
+        <v>583044646.92</v>
       </c>
       <c r="E13" s="9">
-        <v>36674626.41</v>
+        <v>56102293.61</v>
       </c>
       <c r="F13" s="9">
-        <v>11927.05</v>
+        <v>12040.25</v>
       </c>
       <c r="I13" s="9">
-        <v>7947818.45</v>
+        <v>11982350.62</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>553.17</v>
       </c>
       <c r="L13" s="9">
-        <v>3773422.59</v>
+        <v>5599881.05</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>51849609.44</v>
+        <v>77686799</v>
       </c>
       <c r="P13" s="9">
-        <v>16432035.6</v>
+        <v>25042321.57</v>
       </c>
       <c r="Q13" s="33">
-        <v>508490201.22</v>
+        <v>759470886.19</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>253381136.12</v>
+        <v>381791524.76</v>
       </c>
       <c r="E14" s="9">
-        <v>30468308.67</v>
+        <v>46263777.11</v>
       </c>
       <c r="F14" s="9">
-        <v>14180.24</v>
+        <v>17202.06</v>
       </c>
       <c r="I14" s="9">
-        <v>601.96</v>
+        <v>902.94</v>
       </c>
       <c r="J14" s="9">
-        <v>3048.48</v>
+        <v>4944.96</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
-        <v>2567512.64</v>
+        <v>3761730.83</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>29739412.74</v>
+        <v>45102858.03</v>
       </c>
       <c r="P14" s="9">
-        <v>10830167.58</v>
+        <v>16676251.1</v>
       </c>
       <c r="Q14" s="33">
-        <v>327004368.43</v>
+        <v>493619191.79</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>318673237.38</v>
+        <v>474807745.7</v>
       </c>
       <c r="E15" s="9">
-        <v>37976299.53</v>
+        <v>57951346.76</v>
       </c>
       <c r="F15" s="9">
-        <v>19899.22</v>
+        <v>21998.43</v>
       </c>
       <c r="I15" s="9">
-        <v>171775</v>
+        <v>250090.64</v>
       </c>
       <c r="J15" s="9">
-        <v>1205.4</v>
+        <v>1808.1</v>
       </c>
       <c r="K15" s="9">
-        <v>952.59</v>
+        <v>997.19</v>
       </c>
       <c r="L15" s="9">
-        <v>3609377.23</v>
+        <v>5282024.5</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>35890872.38</v>
+        <v>54257198.68</v>
       </c>
       <c r="P15" s="9">
-        <v>13361019.74</v>
+        <v>20386705.32</v>
       </c>
       <c r="Q15" s="33">
-        <v>409704638.47</v>
+        <v>612959915.32</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>183407459.62</v>
+        <v>279513507.83</v>
       </c>
       <c r="E16" s="9">
-        <v>16573188.23</v>
+        <v>25217283.22</v>
       </c>
       <c r="F16" s="9">
-        <v>70993.07</v>
+        <v>70736.89</v>
       </c>
       <c r="I16" s="9">
-        <v>1480472.91</v>
+        <v>2183519.38</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>1398.07</v>
+        <v>1398.2</v>
       </c>
       <c r="L16" s="9">
-        <v>1952372.45</v>
+        <v>2879704.3</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>22531858.98</v>
+        <v>32739729.4</v>
       </c>
       <c r="P16" s="9">
-        <v>7960139.43</v>
+        <v>12415128.62</v>
       </c>
       <c r="Q16" s="33">
-        <v>233977882.76</v>
+        <v>355021007.84</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>190491975.91</v>
+        <v>281634590.99</v>
       </c>
       <c r="E17" s="9">
-        <v>22905780</v>
+        <v>34916634.21</v>
       </c>
       <c r="F17" s="9">
-        <v>23056.23</v>
+        <v>23834.3</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>2638.98</v>
+        <v>3958.47</v>
       </c>
       <c r="K17" s="9">
         <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>2188014.55</v>
+        <v>3191306.14</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>20879962.49</v>
+        <v>32186295.57</v>
       </c>
       <c r="P17" s="9">
-        <v>8241277.84</v>
+        <v>12498072.3</v>
       </c>
       <c r="Q17" s="33">
-        <v>244732922.79</v>
+        <v>364454908.77</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>660732145.67</v>
+        <v>991580725.18</v>
       </c>
       <c r="E18" s="9">
-        <v>75659575.32</v>
+        <v>117470102.18</v>
       </c>
       <c r="F18" s="9">
-        <v>2215.93</v>
+        <v>2203.18</v>
       </c>
       <c r="I18" s="9">
-        <v>1198847.94</v>
+        <v>1752871.88</v>
       </c>
       <c r="J18" s="9">
-        <v>965.96</v>
+        <v>1448.94</v>
       </c>
       <c r="K18" s="9">
-        <v>1226.77</v>
+        <v>1226.98</v>
       </c>
       <c r="L18" s="9">
-        <v>4469243.33</v>
+        <v>6641568.99</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>71225884.9</v>
+        <v>107369321.78</v>
       </c>
       <c r="P18" s="9">
-        <v>27560356.68</v>
+        <v>42323246.85</v>
       </c>
       <c r="Q18" s="33">
-        <v>840850462.5</v>
+        <v>1267142715.96</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>794559812.53</v>
+        <v>1183811867.74</v>
       </c>
       <c r="E19" s="9">
-        <v>67253524.01</v>
+        <v>103534843.41</v>
       </c>
       <c r="F19" s="9">
-        <v>45700.66</v>
+        <v>46306.66</v>
       </c>
       <c r="I19" s="9">
-        <v>516098.37</v>
+        <v>757769.71</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>558.19</v>
+        <v>603.91</v>
       </c>
       <c r="L19" s="9">
-        <v>6773851.23</v>
+        <v>10036722.81</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>76807965.37</v>
+        <v>115668104.86</v>
       </c>
       <c r="P19" s="9">
-        <v>32745629.33</v>
+        <v>49808526.11</v>
       </c>
       <c r="Q19" s="33">
-        <v>978703139.69</v>
+        <v>1463664745.21</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>3056568740.45</v>
+        <v>4571519117.35</v>
       </c>
       <c r="E20" s="15">
-        <v>323388221.74</v>
+        <v>495124511.23</v>
       </c>
       <c r="F20" s="15">
-        <v>213309.43</v>
+        <v>220281.6</v>
       </c>
       <c r="I20" s="15">
-        <v>12012401.31</v>
+        <v>18071648.73</v>
       </c>
       <c r="J20" s="15">
-        <v>7858.82</v>
+        <v>12160.47</v>
       </c>
       <c r="K20" s="15">
-        <v>7088.23</v>
+        <v>7325.76</v>
       </c>
       <c r="L20" s="15">
-        <v>27744171.61</v>
+        <v>40970393.3</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>334064749.41</v>
+        <v>502577369.48</v>
       </c>
       <c r="P20" s="15">
-        <v>128625216.56</v>
+        <v>196704771.54</v>
       </c>
       <c r="Q20" s="34">
-        <v>3882631757.56</v>
+        <v>5825207579.46</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>102568850.54</v>
+        <v>153340856.42</v>
       </c>
       <c r="E21" s="20">
-        <v>13937761.86</v>
+        <v>20729592.69</v>
       </c>
       <c r="F21" s="20">
-        <v>1358.7</v>
+        <v>603.01</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>42232.64</v>
+        <v>67167.84</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>6734936.6</v>
+        <v>10362253.92</v>
       </c>
       <c r="P21" s="20">
-        <v>4105892.4</v>
+        <v>6258005.15</v>
       </c>
       <c r="Q21" s="35">
-        <v>127391032.74</v>
+        <v>190758479.03</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>52760617.05</v>
+        <v>78818878.79</v>
       </c>
       <c r="E22" s="20">
-        <v>6920304.57</v>
+        <v>10455466.28</v>
       </c>
       <c r="F22" s="20">
         <v>602.45</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>41137.65</v>
+        <v>140387.95</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>29388.83</v>
+        <v>42211.66</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>3674948.18</v>
+        <v>5516890.58</v>
       </c>
       <c r="P22" s="20">
-        <v>2176804.33</v>
+        <v>3335830.66</v>
       </c>
       <c r="Q22" s="35">
-        <v>65603803.06</v>
+        <v>98310268.37</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>499115061.09</v>
+        <v>747119724.42</v>
       </c>
       <c r="E23" s="20">
-        <v>40448198.06</v>
+        <v>62099229.86</v>
       </c>
       <c r="F23" s="20">
-        <v>2763.78</v>
+        <v>2461.78</v>
       </c>
       <c r="I23" s="20">
-        <v>5513.9</v>
+        <v>8322.29</v>
       </c>
       <c r="J23" s="20">
-        <v>1333.52</v>
+        <v>2000.28</v>
       </c>
       <c r="K23" s="20">
-        <v>2155.44</v>
+        <v>2155.73</v>
       </c>
       <c r="L23" s="20">
-        <v>173026.25</v>
+        <v>292249.58</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>32686551.79</v>
+        <v>49269076.36</v>
       </c>
       <c r="P23" s="20">
-        <v>19233817.38</v>
+        <v>29404867.74</v>
       </c>
       <c r="Q23" s="35">
-        <v>591668421.21</v>
+        <v>888200088.04</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>654444528.68</v>
+        <v>979279459.63</v>
       </c>
       <c r="E24" s="15">
-        <v>61306264.49</v>
+        <v>93284288.83</v>
       </c>
       <c r="F24" s="15">
-        <v>4724.93</v>
+        <v>3667.24</v>
       </c>
       <c r="I24" s="15">
-        <v>5513.9</v>
+        <v>8322.29</v>
       </c>
       <c r="J24" s="15">
-        <v>42471.17</v>
+        <v>142388.23</v>
       </c>
       <c r="K24" s="15">
-        <v>2155.44</v>
+        <v>2155.73</v>
       </c>
       <c r="L24" s="15">
-        <v>244647.72</v>
+        <v>401629.08</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>43096436.57</v>
+        <v>65148220.86</v>
       </c>
       <c r="P24" s="15">
-        <v>25516514.11</v>
+        <v>38998703.55</v>
       </c>
       <c r="Q24" s="34">
-        <v>784663257.01</v>
+        <v>1177268835.44</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>410507886.15</v>
+        <v>608460829.35</v>
       </c>
       <c r="E25" s="20">
-        <v>42095557.78</v>
+        <v>65621696.92</v>
       </c>
       <c r="F25" s="20">
-        <v>-88.89</v>
+        <v>-118.52</v>
       </c>
       <c r="I25" s="20">
-        <v>1491779.49</v>
+        <v>2218920.64</v>
       </c>
       <c r="J25" s="20">
-        <v>6990091.67</v>
+        <v>10172553.49</v>
       </c>
       <c r="K25" s="20">
-        <v>1637.92</v>
+        <v>1586.21</v>
       </c>
       <c r="L25" s="20">
-        <v>767791.43</v>
+        <v>1119705.46</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>35521977.51</v>
+        <v>53703399.61</v>
       </c>
       <c r="P25" s="20">
-        <v>16861434.21</v>
+        <v>25472580.95</v>
       </c>
       <c r="Q25" s="35">
-        <v>514238067.27</v>
+        <v>766771154.11</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>410507886.15</v>
+        <v>608460829.35</v>
       </c>
       <c r="E26" s="15">
-        <v>42095557.78</v>
+        <v>65621696.92</v>
       </c>
       <c r="F26" s="15">
-        <v>-88.89</v>
+        <v>-118.52</v>
       </c>
       <c r="I26" s="15">
-        <v>1491779.49</v>
+        <v>2218920.64</v>
       </c>
       <c r="J26" s="15">
-        <v>6990091.67</v>
+        <v>10172553.49</v>
       </c>
       <c r="K26" s="15">
-        <v>1637.92</v>
+        <v>1586.21</v>
       </c>
       <c r="L26" s="15">
-        <v>767791.43</v>
+        <v>1119705.46</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>35521977.51</v>
+        <v>53703399.61</v>
       </c>
       <c r="P26" s="15">
-        <v>16861434.21</v>
+        <v>25472580.95</v>
       </c>
       <c r="Q26" s="34">
-        <v>514238067.27</v>
+        <v>766771154.11</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>523163994.44</v>
+        <v>786490239.8</v>
       </c>
       <c r="E27" s="20">
-        <v>63137370.21</v>
+        <v>96324044.26</v>
       </c>
       <c r="F27" s="20">
-        <v>1928.69</v>
+        <v>1929.47</v>
       </c>
       <c r="I27" s="20">
-        <v>1856590.26</v>
+        <v>2836446.34</v>
       </c>
       <c r="J27" s="20">
-        <v>3425.88</v>
+        <v>5138.82</v>
       </c>
       <c r="K27" s="20">
-        <v>1149.97</v>
+        <v>1675.35</v>
       </c>
       <c r="L27" s="20">
-        <v>234844.92</v>
+        <v>374491.28</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>98291574.03</v>
+        <v>143841349.13</v>
       </c>
       <c r="P27" s="20">
-        <v>23285609.77</v>
+        <v>36523392.83</v>
       </c>
       <c r="Q27" s="35">
-        <v>709976488.17</v>
+        <v>1066398707.28</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>523163994.44</v>
+        <v>786490239.8</v>
       </c>
       <c r="E28" s="15">
-        <v>63137370.21</v>
+        <v>96324044.26</v>
       </c>
       <c r="F28" s="15">
-        <v>1928.69</v>
+        <v>1929.47</v>
       </c>
       <c r="I28" s="15">
-        <v>1856590.26</v>
+        <v>2836446.34</v>
       </c>
       <c r="J28" s="15">
-        <v>3425.88</v>
+        <v>5138.82</v>
       </c>
       <c r="K28" s="15">
-        <v>1149.97</v>
+        <v>1675.35</v>
       </c>
       <c r="L28" s="15">
-        <v>234844.92</v>
+        <v>374491.28</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>98291574.03</v>
+        <v>143841349.13</v>
       </c>
       <c r="P28" s="15">
-        <v>23285609.77</v>
+        <v>36523392.83</v>
       </c>
       <c r="Q28" s="34">
-        <v>709976488.17</v>
+        <v>1066398707.28</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>493525719.3</v>
+        <v>737114969.03</v>
       </c>
       <c r="E29" s="20">
-        <v>43178676.51</v>
+        <v>65179416.77</v>
       </c>
       <c r="F29" s="20">
-        <v>39569.45</v>
+        <v>38923.12</v>
       </c>
       <c r="I29" s="20">
-        <v>4255659.51</v>
+        <v>6316704.11</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5582.45</v>
+        <v>5619.36</v>
       </c>
       <c r="L29" s="20">
-        <v>287006.24</v>
+        <v>427770.71</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>38331672.47</v>
+        <v>58072689.67</v>
       </c>
       <c r="P29" s="20">
-        <v>19140631.79</v>
+        <v>29300216.95</v>
       </c>
       <c r="Q29" s="35">
-        <v>598764517.72</v>
+        <v>896456309.72</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>440441152.95</v>
+        <v>658286901.77</v>
       </c>
       <c r="E30" s="20">
-        <v>40226779.08</v>
+        <v>61348738.91</v>
       </c>
       <c r="F30" s="20">
-        <v>5817.03</v>
+        <v>5978.76</v>
       </c>
       <c r="I30" s="20">
-        <v>1535739.56</v>
+        <v>2329507.04</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
         <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>158364.39</v>
+        <v>229291.77</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>35343720.44</v>
+        <v>53670949.36</v>
       </c>
       <c r="P30" s="20">
-        <v>17098206.97</v>
+        <v>26174725.1</v>
       </c>
       <c r="Q30" s="35">
-        <v>534809822.78</v>
+        <v>802046135.07</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>933966872.25</v>
+        <v>1395401870.8</v>
       </c>
       <c r="E31" s="15">
-        <v>83405455.59</v>
+        <v>126528155.68</v>
       </c>
       <c r="F31" s="15">
-        <v>45386.48</v>
+        <v>44901.88</v>
       </c>
       <c r="I31" s="15">
-        <v>5791399.07</v>
+        <v>8646211.15</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5624.81</v>
+        <v>5661.72</v>
       </c>
       <c r="L31" s="15">
-        <v>445370.63</v>
+        <v>657062.48</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>73675392.91</v>
+        <v>111743639.03</v>
       </c>
       <c r="P31" s="15">
-        <v>36238838.76</v>
+        <v>55474942.05</v>
       </c>
       <c r="Q31" s="34">
-        <v>1133574340.5</v>
+        <v>1698502444.79</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>234375139.7</v>
+        <v>355687868.18</v>
       </c>
       <c r="E32" s="20">
-        <v>25037666.89</v>
+        <v>38129918.05</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>962010.69</v>
+        <v>1447435.31</v>
       </c>
       <c r="J32" s="20">
-        <v>1861.68</v>
+        <v>2792.52</v>
       </c>
       <c r="K32" s="20">
-        <v>262.79</v>
+        <v>-393.67</v>
       </c>
       <c r="L32" s="20">
-        <v>226216.21</v>
+        <v>324151.5</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>20202858.77</v>
+        <v>30408456.56</v>
       </c>
       <c r="P32" s="20">
-        <v>9323951.31</v>
+        <v>14431997.34</v>
       </c>
       <c r="Q32" s="35">
-        <v>290129968.04</v>
+        <v>440432225.79</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>234375139.7</v>
+        <v>355687868.18</v>
       </c>
       <c r="E33" s="15">
-        <v>25037666.89</v>
+        <v>38129918.05</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>962010.69</v>
+        <v>1447435.31</v>
       </c>
       <c r="J33" s="15">
-        <v>1861.68</v>
+        <v>2792.52</v>
       </c>
       <c r="K33" s="15">
-        <v>262.79</v>
+        <v>-393.67</v>
       </c>
       <c r="L33" s="15">
-        <v>226216.21</v>
+        <v>324151.5</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>20202858.77</v>
+        <v>30408456.56</v>
       </c>
       <c r="P33" s="15">
-        <v>9323951.31</v>
+        <v>14431997.34</v>
       </c>
       <c r="Q33" s="34">
-        <v>290129968.04</v>
+        <v>440432225.79</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>136916780.09</v>
+        <v>206846885.75</v>
       </c>
       <c r="E34" s="20">
-        <v>17184129.75</v>
+        <v>25795282.95</v>
       </c>
       <c r="F34" s="20">
-        <v>10191.19</v>
+        <v>12074.39</v>
       </c>
       <c r="I34" s="20">
-        <v>1721.11</v>
+        <v>2598.14</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>399.89</v>
+        <v>421.23</v>
       </c>
       <c r="L34" s="20">
-        <v>102282.92</v>
+        <v>147617.27</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>14233395.16</v>
+        <v>21486930.41</v>
       </c>
       <c r="P34" s="20">
-        <v>5596559.72</v>
+        <v>8661059.14</v>
       </c>
       <c r="Q34" s="35">
-        <v>174045459.83</v>
+        <v>262952869.28</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>163189707.3</v>
+        <v>247426930.65</v>
       </c>
       <c r="E35" s="20">
-        <v>19735132.46</v>
+        <v>29741638.67</v>
       </c>
       <c r="F35" s="20">
-        <v>3051.47</v>
+        <v>3665.12</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>647.69</v>
+        <v>647.8</v>
       </c>
       <c r="L35" s="20">
-        <v>87822.94</v>
+        <v>140974.84</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>14595117.77</v>
+        <v>21964776.45</v>
       </c>
       <c r="P35" s="20">
-        <v>6565704.1</v>
+        <v>10183236.08</v>
       </c>
       <c r="Q35" s="35">
-        <v>204177183.73</v>
+        <v>309461869.61</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>63700202.7</v>
+        <v>96581059.85</v>
       </c>
       <c r="E36" s="20">
-        <v>9491405.6</v>
+        <v>14364933.54</v>
       </c>
       <c r="F36" s="20">
-        <v>3388.04</v>
+        <v>3050.74</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>62618.6</v>
+        <v>90013.88</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>6114896.95</v>
+        <v>9197575.98</v>
       </c>
       <c r="P36" s="20">
-        <v>2759077.88</v>
+        <v>4281631.6</v>
       </c>
       <c r="Q36" s="35">
-        <v>82131589.77</v>
+        <v>124518265.59</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>113054686.33</v>
+        <v>170292082.36</v>
       </c>
       <c r="E37" s="20">
-        <v>9037580.12</v>
+        <v>13683832.31</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>27.43</v>
       </c>
       <c r="L37" s="20">
-        <v>55307.74</v>
+        <v>82179.56</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>10035980.24</v>
+        <v>15549101.19</v>
       </c>
       <c r="P37" s="20">
-        <v>4378606.65</v>
+        <v>6808518.47</v>
       </c>
       <c r="Q37" s="35">
-        <v>136562188.51</v>
+        <v>206415741.32</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>255526806.45</v>
+        <v>386634627.02</v>
       </c>
       <c r="E38" s="20">
-        <v>29033429.28</v>
+        <v>43945499.5</v>
       </c>
       <c r="F38" s="20">
-        <v>793.83</v>
+        <v>874.82</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>2480.18</v>
+        <v>2463.95</v>
       </c>
       <c r="L38" s="20">
-        <v>101983.05</v>
+        <v>160620.55</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>23008714.54</v>
+        <v>34854299.58</v>
       </c>
       <c r="P38" s="20">
-        <v>10214782.7</v>
+        <v>15765943.52</v>
       </c>
       <c r="Q38" s="35">
-        <v>317888990.03</v>
+        <v>481364328.94</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>732388182.87</v>
+        <v>1107781585.63</v>
       </c>
       <c r="E39" s="15">
-        <v>84481677.21</v>
+        <v>127531186.97</v>
       </c>
       <c r="F39" s="15">
-        <v>17424.53</v>
+        <v>19665.07</v>
       </c>
       <c r="I39" s="15">
-        <v>1721.11</v>
+        <v>2598.14</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>3555.19</v>
+        <v>3560.41</v>
       </c>
       <c r="L39" s="15">
-        <v>410015.25</v>
+        <v>621406.1</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>67988104.66</v>
+        <v>103052683.61</v>
       </c>
       <c r="P39" s="15">
-        <v>29514731.05</v>
+        <v>45700388.81</v>
       </c>
       <c r="Q39" s="34">
-        <v>914805411.87</v>
+        <v>1384713074.74</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>47893037.63</v>
+        <v>71554643.21</v>
       </c>
       <c r="E40" s="20">
-        <v>7258807.94</v>
+        <v>10957815.81</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>601.96</v>
+        <v>902.94</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>366880.57</v>
+        <v>534440.69</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>4516583.81</v>
+        <v>6827520.44</v>
       </c>
       <c r="P40" s="20">
-        <v>2000969.88</v>
+        <v>3037467.7</v>
       </c>
       <c r="Q40" s="35">
-        <v>62036881.79</v>
+        <v>92912790.79</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>168866706.73</v>
+        <v>253295787.17</v>
       </c>
       <c r="E41" s="20">
-        <v>15649606.94</v>
+        <v>23733847.14</v>
       </c>
       <c r="F41" s="20">
-        <v>-12.28</v>
+        <v>-18.97</v>
       </c>
       <c r="I41" s="20">
-        <v>601.96</v>
+        <v>902.94</v>
       </c>
       <c r="J41" s="20">
-        <v>8196.68</v>
+        <v>12295.02</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>798368.03</v>
+        <v>1162650.64</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>11417259.56</v>
+        <v>17207938.76</v>
       </c>
       <c r="P41" s="20">
-        <v>6632452.34</v>
+        <v>10143820.86</v>
       </c>
       <c r="Q41" s="35">
-        <v>203373179.96</v>
+        <v>305557223.56</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>155376462.53</v>
+        <v>234848394.49</v>
       </c>
       <c r="E42" s="20">
-        <v>20167790.92</v>
+        <v>30781363.13</v>
       </c>
       <c r="F42" s="20">
         <v>-59.11</v>
       </c>
       <c r="I42" s="20">
-        <v>4468.93</v>
+        <v>6728.89</v>
       </c>
       <c r="J42" s="20">
-        <v>499416.21</v>
+        <v>758333.19</v>
       </c>
       <c r="K42" s="20">
-        <v>862.37</v>
+        <v>1564.73</v>
       </c>
       <c r="L42" s="20">
-        <v>1219826.72</v>
+        <v>1771602.18</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>14250718.11</v>
+        <v>21500491.9</v>
       </c>
       <c r="P42" s="20">
-        <v>6371720.04</v>
+        <v>9777738.54</v>
       </c>
       <c r="Q42" s="35">
-        <v>197891206.72</v>
+        <v>299446157.94</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>64738753.74</v>
+        <v>96918412.74</v>
       </c>
       <c r="E43" s="20">
-        <v>7285952.89</v>
+        <v>10800198.22</v>
       </c>
       <c r="F43" s="20">
         <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>129567.32</v>
+        <v>206108.03</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>364236.57</v>
+        <v>525716.03</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>4719653.06</v>
+        <v>7110263.56</v>
       </c>
       <c r="P43" s="20">
-        <v>2545742.91</v>
+        <v>3876285.81</v>
       </c>
       <c r="Q43" s="35">
-        <v>79785560.12</v>
+        <v>119438638.02</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>118418103.94</v>
+        <v>177558939.49</v>
       </c>
       <c r="E44" s="20">
-        <v>14975907.78</v>
+        <v>22298366.62</v>
       </c>
       <c r="F44" s="20">
         <v>-70.74</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
-        <v>0</v>
+        <v>27323.08</v>
       </c>
       <c r="K44" s="20">
-        <v>0</v>
+        <v>956.81</v>
       </c>
       <c r="L44" s="20">
-        <v>869548.34</v>
+        <v>1268105.91</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>9549437.96</v>
+        <v>14365203.25</v>
       </c>
       <c r="P44" s="20">
-        <v>4804588.41</v>
+        <v>7309699.55</v>
       </c>
       <c r="Q44" s="35">
-        <v>148617515.69</v>
+        <v>222828523.97</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>58711336.18</v>
+        <v>87544159.78</v>
       </c>
       <c r="E45" s="20">
-        <v>8331678.44</v>
+        <v>12437348.18</v>
       </c>
       <c r="F45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>734.86</v>
+        <v>1102.29</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>337424.19</v>
+        <v>494473.04</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>4130394.56</v>
+        <v>6184500.41</v>
       </c>
       <c r="P45" s="20">
-        <v>2380028.08</v>
+        <v>3604723.04</v>
       </c>
       <c r="Q45" s="35">
-        <v>73891596.31</v>
+        <v>110266306.74</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>38898140.95</v>
+        <v>58184794.66</v>
       </c>
       <c r="E46" s="20">
-        <v>4326813.67</v>
+        <v>6523175.32</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>253721.83</v>
+        <v>364910.12</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>2366725.02</v>
+        <v>3608426.86</v>
       </c>
       <c r="P46" s="20">
-        <v>1583861.96</v>
+        <v>2421200.86</v>
       </c>
       <c r="Q46" s="35">
-        <v>47429263.43</v>
+        <v>71102507.82</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>245162552.33</v>
+        <v>365133947.95</v>
       </c>
       <c r="E47" s="20">
-        <v>21138109.93</v>
+        <v>31957166.23</v>
       </c>
       <c r="F47" s="20">
-        <v>356.18</v>
+        <v>409.02</v>
       </c>
       <c r="I47" s="20">
-        <v>2283.65</v>
+        <v>3447.34</v>
       </c>
       <c r="J47" s="20">
-        <v>1300</v>
+        <v>1925.19</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>1366917.92</v>
+        <v>1982235.83</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>15311231.04</v>
+        <v>23272028.43</v>
       </c>
       <c r="P47" s="20">
-        <v>9489394.7</v>
+        <v>14401549.61</v>
       </c>
       <c r="Q47" s="35">
-        <v>292472145.75</v>
+        <v>436752709.6</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>49821092.21</v>
+        <v>74646991.48</v>
       </c>
       <c r="E48" s="20">
-        <v>8481822.93</v>
+        <v>12797896.4</v>
       </c>
       <c r="F48" s="20">
-        <v>2117.72</v>
+        <v>1990.42</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>1435.4</v>
+        <v>2153.1</v>
       </c>
       <c r="K48" s="20">
-        <v>269.28</v>
+        <v>358.66</v>
       </c>
       <c r="L48" s="20">
-        <v>399454.17</v>
+        <v>577312.63</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>4881801.38</v>
+        <v>7390648.01</v>
       </c>
       <c r="P48" s="20">
-        <v>2120291.99</v>
+        <v>3231876.96</v>
       </c>
       <c r="Q48" s="35">
-        <v>65708285.08</v>
+        <v>98649227.66</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>947886186.24</v>
+        <v>1419686070.97</v>
       </c>
       <c r="E49" s="15">
-        <v>107616491.44</v>
+        <v>162287177.05</v>
       </c>
       <c r="F49" s="15">
-        <v>3985.4</v>
+        <v>3904.25</v>
       </c>
       <c r="I49" s="15">
-        <v>8691.36</v>
+        <v>13084.4</v>
       </c>
       <c r="J49" s="15">
-        <v>639915.61</v>
+        <v>1008137.61</v>
       </c>
       <c r="K49" s="15">
-        <v>1131.65</v>
+        <v>2880.2</v>
       </c>
       <c r="L49" s="15">
-        <v>5976378.34</v>
+        <v>8681447.07</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>71143804.5</v>
+        <v>107467021.62</v>
       </c>
       <c r="P49" s="15">
-        <v>37929050.31</v>
+        <v>57804362.93</v>
       </c>
       <c r="Q49" s="34">
-        <v>1171205634.85</v>
+        <v>1756954086.1</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>3515801948.75</v>
+        <v>5303284922.75</v>
       </c>
       <c r="E50" s="20">
-        <v>254571423.34</v>
+        <v>395990503.61</v>
       </c>
       <c r="F50" s="20">
-        <v>807.9</v>
+        <v>808.16</v>
       </c>
       <c r="I50" s="20">
-        <v>6597502.82</v>
+        <v>9936240.88</v>
       </c>
       <c r="J50" s="20">
-        <v>7325.12</v>
+        <v>9348.62</v>
       </c>
       <c r="K50" s="20">
-        <v>4819.62</v>
+        <v>4324.01</v>
       </c>
       <c r="L50" s="20">
-        <v>1396008.72</v>
+        <v>1899912.01</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>212076019.54</v>
+        <v>322524749.78</v>
       </c>
       <c r="P50" s="20">
-        <v>147430326.62</v>
+        <v>225606692.64</v>
       </c>
       <c r="Q50" s="35">
-        <v>4137886182.43</v>
+        <v>6259257502.46</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>360151117.54</v>
+        <v>541543235.95</v>
       </c>
       <c r="E51" s="20">
-        <v>39777779.14</v>
+        <v>60543732.49</v>
       </c>
       <c r="F51" s="20">
-        <v>2053.53</v>
+        <v>2054.24</v>
       </c>
       <c r="I51" s="20">
-        <v>726231.76</v>
+        <v>1057450.24</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>928.81</v>
+        <v>859.57</v>
       </c>
       <c r="L51" s="20">
-        <v>125302.36</v>
+        <v>169769.45</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>32813907.81</v>
+        <v>48913409.67</v>
       </c>
       <c r="P51" s="20">
-        <v>14504620.24</v>
+        <v>22153217.47</v>
       </c>
       <c r="Q51" s="35">
-        <v>448101941.19</v>
+        <v>674383729.08</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>205939655.87</v>
+        <v>308978746.84</v>
       </c>
       <c r="E52" s="20">
-        <v>22813034.21</v>
+        <v>34038719.92</v>
       </c>
       <c r="F52" s="20">
-        <v>1615.17</v>
+        <v>1522.36</v>
       </c>
       <c r="I52" s="20">
-        <v>-2195.6</v>
+        <v>-3188.64</v>
       </c>
       <c r="J52" s="20">
-        <v>7649.6</v>
+        <v>11474.4</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>105750.19</v>
+        <v>168042.15</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>13404639.58</v>
+        <v>20530563.33</v>
       </c>
       <c r="P52" s="20">
-        <v>8069732.48</v>
+        <v>12300983.44</v>
       </c>
       <c r="Q52" s="35">
-        <v>250339881.5</v>
+        <v>376026863.8</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>364636859.15</v>
+        <v>547570111.49</v>
       </c>
       <c r="E53" s="20">
-        <v>32517336.66</v>
+        <v>49580376.04</v>
       </c>
       <c r="F53" s="20">
-        <v>1524.7</v>
+        <v>1036.56</v>
       </c>
       <c r="I53" s="20">
-        <v>2154783.76</v>
+        <v>3226206.28</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>179371.86</v>
+        <v>257662.56</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>34687908.74</v>
+        <v>52359537.66</v>
       </c>
       <c r="P53" s="20">
-        <v>14565139.64</v>
+        <v>22403922.84</v>
       </c>
       <c r="Q53" s="35">
-        <v>448742924.51</v>
+        <v>675398853.43</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>4446529581.31</v>
+        <v>6701377017.03</v>
       </c>
       <c r="E54" s="15">
-        <v>349679573.35</v>
+        <v>540153332.06</v>
       </c>
       <c r="F54" s="15">
-        <v>6001.3</v>
+        <v>5421.32</v>
       </c>
       <c r="I54" s="15">
-        <v>9476322.74</v>
+        <v>14216708.76</v>
       </c>
       <c r="J54" s="15">
-        <v>14974.72</v>
+        <v>20823.02</v>
       </c>
       <c r="K54" s="15">
-        <v>5748.43</v>
+        <v>5183.58</v>
       </c>
       <c r="L54" s="15">
-        <v>1806433.13</v>
+        <v>2495386.17</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>292982475.67</v>
+        <v>444328260.44</v>
       </c>
       <c r="P54" s="15">
-        <v>184569818.98</v>
+        <v>282464816.39</v>
       </c>
       <c r="Q54" s="34">
-        <v>5285070929.63</v>
+        <v>7985066948.77</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>208009887.58</v>
+        <v>313697416.17</v>
       </c>
       <c r="E55" s="20">
-        <v>26791571.63</v>
+        <v>40189452.81</v>
       </c>
       <c r="F55" s="20">
-        <v>20659.75</v>
+        <v>21042.03</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>4551.7</v>
+        <v>6827.55</v>
       </c>
       <c r="K55" s="20">
-        <v>134.66</v>
+        <v>178.66</v>
       </c>
       <c r="L55" s="20">
-        <v>1517364.18</v>
+        <v>1558628.25</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>26365186.72</v>
+        <v>39930674.09</v>
       </c>
       <c r="P55" s="20">
-        <v>8882405.83</v>
+        <v>13709026.05</v>
       </c>
       <c r="Q55" s="35">
-        <v>271591762.05</v>
+        <v>409113245.61</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>120246000.37</v>
+        <v>181477743.9</v>
       </c>
       <c r="E56" s="20">
-        <v>15663620.49</v>
+        <v>23934847.19</v>
       </c>
       <c r="F56" s="20">
-        <v>7383.44</v>
+        <v>7548.07</v>
       </c>
       <c r="I56" s="20">
-        <v>734.86</v>
+        <v>1102.29</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>954779.13</v>
+        <v>987389.27</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>15494928.73</v>
+        <v>23450573.8</v>
       </c>
       <c r="P56" s="20">
-        <v>5197361.81</v>
+        <v>8083628.69</v>
       </c>
       <c r="Q56" s="35">
-        <v>157564808.83</v>
+        <v>237942833.21</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>328255887.95</v>
+        <v>495175160.07</v>
       </c>
       <c r="E57" s="15">
-        <v>42455192.12</v>
+        <v>64124300</v>
       </c>
       <c r="F57" s="15">
-        <v>28043.19</v>
+        <v>28590.1</v>
       </c>
       <c r="I57" s="15">
-        <v>734.86</v>
+        <v>1102.29</v>
       </c>
       <c r="J57" s="15">
-        <v>4551.7</v>
+        <v>6827.55</v>
       </c>
       <c r="K57" s="15">
-        <v>134.66</v>
+        <v>178.66</v>
       </c>
       <c r="L57" s="15">
-        <v>2472143.31</v>
+        <v>2546017.52</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>41860115.45</v>
+        <v>63381247.89</v>
       </c>
       <c r="P57" s="15">
-        <v>14079767.64</v>
+        <v>21792654.74</v>
       </c>
       <c r="Q57" s="34">
-        <v>429156570.88</v>
+        <v>647056078.82</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>486745883.85</v>
+        <v>727307746.67</v>
       </c>
       <c r="E58" s="20">
-        <v>51039505.07</v>
+        <v>78189874.13</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>5049100.98</v>
+        <v>7533631.25</v>
       </c>
       <c r="J58" s="20">
-        <v>12894.75</v>
+        <v>14413.23</v>
       </c>
       <c r="K58" s="20">
-        <v>949.69</v>
+        <v>950.1</v>
       </c>
       <c r="L58" s="20">
-        <v>3402984.26</v>
+        <v>5032643.63</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>34497090.83</v>
+        <v>51862049.86</v>
       </c>
       <c r="P58" s="20">
-        <v>20143302.06</v>
+        <v>30706773.44</v>
       </c>
       <c r="Q58" s="35">
-        <v>600891711.49</v>
+        <v>900648082.31</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>107847365.79</v>
+        <v>160682286.68</v>
       </c>
       <c r="E59" s="20">
-        <v>16835745.16</v>
+        <v>25914255.49</v>
       </c>
       <c r="F59" s="20">
-        <v>2500.61</v>
+        <v>2485.41</v>
       </c>
       <c r="I59" s="20">
-        <v>1362039.74</v>
+        <v>1989711.66</v>
       </c>
       <c r="J59" s="20">
-        <v>985.04</v>
+        <v>1477.56</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>793072.31</v>
+        <v>1175037.49</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>8411965.77</v>
+        <v>12782071.48</v>
       </c>
       <c r="P59" s="20">
-        <v>4514362.94</v>
+        <v>6893309.21</v>
       </c>
       <c r="Q59" s="35">
-        <v>139768037.36</v>
+        <v>209440634.98</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>99612587.4</v>
+        <v>148438403.75</v>
       </c>
       <c r="E60" s="20">
-        <v>13015238.16</v>
+        <v>19733273.57</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>5895.2</v>
+        <v>8842.8</v>
       </c>
       <c r="K60" s="20">
         <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>1880878.55</v>
+        <v>2229668.79</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>8278238.78</v>
+        <v>12403839.92</v>
       </c>
       <c r="P60" s="20">
-        <v>3939037.74</v>
+        <v>6016045.15</v>
       </c>
       <c r="Q60" s="35">
-        <v>126731721.22</v>
+        <v>188829919.37</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>355174237.29</v>
+        <v>530415918.8</v>
       </c>
       <c r="E61" s="20">
-        <v>40799634.39</v>
+        <v>62460775.17</v>
       </c>
       <c r="F61" s="20">
-        <v>3320.39</v>
+        <v>3237.78</v>
       </c>
       <c r="I61" s="20">
-        <v>9024122.08</v>
+        <v>13213505.55</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
         <v>448.98</v>
       </c>
       <c r="L61" s="20">
-        <v>2475363.92</v>
+        <v>3707098.18</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>32669904.24</v>
+        <v>49016402.16</v>
       </c>
       <c r="P61" s="20">
-        <v>14779995.79</v>
+        <v>22487137.71</v>
       </c>
       <c r="Q61" s="35">
-        <v>454927027.08</v>
+        <v>681304524.33</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>1049380074.33</v>
+        <v>1566844355.9</v>
       </c>
       <c r="E62" s="15">
-        <v>121690122.78</v>
+        <v>186298178.36</v>
       </c>
       <c r="F62" s="15">
-        <v>5821</v>
+        <v>5723.19</v>
       </c>
       <c r="I62" s="15">
-        <v>15435262.8</v>
+        <v>22736848.46</v>
       </c>
       <c r="J62" s="15">
-        <v>19774.99</v>
+        <v>24733.59</v>
       </c>
       <c r="K62" s="15">
-        <v>1244.06</v>
+        <v>1244.47</v>
       </c>
       <c r="L62" s="15">
-        <v>8552299.04</v>
+        <v>12144448.09</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>83857199.62</v>
+        <v>126064363.42</v>
       </c>
       <c r="P62" s="15">
-        <v>43376698.53</v>
+        <v>66103265.51</v>
       </c>
       <c r="Q62" s="34">
-        <v>1322318497.15</v>
+        <v>1980223160.99</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>141634598.52</v>
+        <v>209896574.16</v>
       </c>
       <c r="E63" s="20">
-        <v>15175368.05</v>
+        <v>22763939.42</v>
       </c>
       <c r="F63" s="20">
-        <v>78.98</v>
+        <v>658.66</v>
       </c>
       <c r="I63" s="20">
-        <v>1825.69</v>
+        <v>2756.01</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>97471.45</v>
+        <v>136739.38</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>10253320.64</v>
+        <v>15275768.78</v>
       </c>
       <c r="P63" s="20">
-        <v>5630472.7</v>
+        <v>8506244.61</v>
       </c>
       <c r="Q63" s="35">
-        <v>172793264.11</v>
+        <v>256582809.1</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>141634598.52</v>
+        <v>209896574.16</v>
       </c>
       <c r="E64" s="15">
-        <v>15175368.05</v>
+        <v>22763939.42</v>
       </c>
       <c r="F64" s="15">
-        <v>78.98</v>
+        <v>658.66</v>
       </c>
       <c r="I64" s="15">
-        <v>1825.69</v>
+        <v>2756.01</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>97471.45</v>
+        <v>136739.38</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>10253320.64</v>
+        <v>15275768.78</v>
       </c>
       <c r="P64" s="15">
-        <v>5630472.7</v>
+        <v>8506244.61</v>
       </c>
       <c r="Q64" s="34">
-        <v>172793264.11</v>
+        <v>256582809.1</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>4795874900.69</v>
+        <v>7217002059.52</v>
       </c>
       <c r="E65" s="20">
-        <v>262671422.9</v>
+        <v>409623141.4</v>
       </c>
       <c r="F65" s="20">
-        <v>484.62</v>
+        <v>1592.38</v>
       </c>
       <c r="I65" s="20">
-        <v>3781274.23</v>
+        <v>5599195.84</v>
       </c>
       <c r="J65" s="20">
-        <v>24061.95</v>
+        <v>35759.71</v>
       </c>
       <c r="K65" s="20">
-        <v>8174.6</v>
+        <v>8800.85</v>
       </c>
       <c r="L65" s="20">
-        <v>12567307.88</v>
+        <v>18418998.86</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>243750252.73</v>
+        <v>368570042.04</v>
       </c>
       <c r="P65" s="20">
-        <v>215640075.1</v>
+        <v>334112749.75</v>
       </c>
       <c r="Q65" s="35">
-        <v>5534317954.7</v>
+        <v>8353372340.35</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>4795874900.69</v>
+        <v>7217002059.52</v>
       </c>
       <c r="E66" s="15">
-        <v>262671422.9</v>
+        <v>409623141.4</v>
       </c>
       <c r="F66" s="15">
-        <v>484.62</v>
+        <v>1592.38</v>
       </c>
       <c r="I66" s="15">
-        <v>3781274.23</v>
+        <v>5599195.84</v>
       </c>
       <c r="J66" s="15">
-        <v>24061.95</v>
+        <v>35759.71</v>
       </c>
       <c r="K66" s="15">
-        <v>8174.6</v>
+        <v>8800.85</v>
       </c>
       <c r="L66" s="15">
-        <v>12567307.88</v>
+        <v>18418998.86</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>243750252.73</v>
+        <v>368570042.04</v>
       </c>
       <c r="P66" s="15">
-        <v>215640075.1</v>
+        <v>334112749.75</v>
       </c>
       <c r="Q66" s="34">
-        <v>5534317954.7</v>
+        <v>8353372340.35</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>607518643.03</v>
+        <v>906794261.21</v>
       </c>
       <c r="E67" s="20">
-        <v>61130635.86</v>
+        <v>93430634.32</v>
       </c>
       <c r="F67" s="20">
-        <v>57777.9</v>
+        <v>58781.47</v>
       </c>
       <c r="I67" s="20">
-        <v>1194751.43</v>
+        <v>1793768.76</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>3447.76</v>
+        <v>3449.21</v>
       </c>
       <c r="L67" s="20">
-        <v>233557.84</v>
+        <v>440784.25</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>52276587.74</v>
+        <v>78168670.01</v>
       </c>
       <c r="P67" s="20">
-        <v>25109246.11</v>
+        <v>38208290.66</v>
       </c>
       <c r="Q67" s="35">
-        <v>747524647.67</v>
+        <v>1118898639.89</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>607518643.03</v>
+        <v>906794261.21</v>
       </c>
       <c r="E68" s="15">
-        <v>61130635.86</v>
+        <v>93430634.32</v>
       </c>
       <c r="F68" s="15">
-        <v>57777.9</v>
+        <v>58781.47</v>
       </c>
       <c r="I68" s="15">
-        <v>1194751.43</v>
+        <v>1793768.76</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>3447.76</v>
+        <v>3449.21</v>
       </c>
       <c r="L68" s="15">
-        <v>233557.84</v>
+        <v>440784.25</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>52276587.74</v>
+        <v>78168670.01</v>
       </c>
       <c r="P68" s="15">
-        <v>25109246.11</v>
+        <v>38208290.66</v>
       </c>
       <c r="Q68" s="34">
-        <v>747524647.67</v>
+        <v>1118898639.89</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>382858503.09</v>
+        <v>572303917.45</v>
       </c>
       <c r="E69" s="20">
-        <v>32294421.38</v>
+        <v>48614407.33</v>
       </c>
       <c r="F69" s="20">
-        <v>3830.14</v>
+        <v>3820.55</v>
       </c>
       <c r="I69" s="20">
-        <v>10092.71</v>
+        <v>15199.44</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
         <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>364837.2</v>
+        <v>539964.71</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>23312558.41</v>
+        <v>35038328.31</v>
       </c>
       <c r="P69" s="20">
-        <v>15167599.34</v>
+        <v>22884147.22</v>
       </c>
       <c r="Q69" s="35">
-        <v>454011835.74</v>
+        <v>679399778.48</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>382858503.09</v>
+        <v>572303917.45</v>
       </c>
       <c r="E70" s="15">
-        <v>32294421.38</v>
+        <v>48614407.33</v>
       </c>
       <c r="F70" s="15">
-        <v>3830.14</v>
+        <v>3820.55</v>
       </c>
       <c r="I70" s="15">
-        <v>10092.71</v>
+        <v>15199.44</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
         <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>364837.2</v>
+        <v>539964.71</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>23312558.41</v>
+        <v>35038328.31</v>
       </c>
       <c r="P70" s="15">
-        <v>15167599.34</v>
+        <v>22884147.22</v>
       </c>
       <c r="Q70" s="34">
-        <v>454011835.74</v>
+        <v>679399778.48</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>668678049.87</v>
+        <v>1002910882.41</v>
       </c>
       <c r="E71" s="20">
-        <v>82788276.16</v>
+        <v>127039438.83</v>
       </c>
       <c r="F71" s="20">
-        <v>5000.21</v>
+        <v>6401.41</v>
       </c>
       <c r="I71" s="20">
-        <v>2292770.38</v>
+        <v>3416435.88</v>
       </c>
       <c r="J71" s="20">
-        <v>4599.58</v>
+        <v>10635.47</v>
       </c>
       <c r="K71" s="20">
-        <v>1738.23</v>
+        <v>1770.32</v>
       </c>
       <c r="L71" s="20">
-        <v>349271.21</v>
+        <v>464353.37</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>67650249.93</v>
+        <v>102147206.86</v>
       </c>
       <c r="P71" s="20">
-        <v>27421927.08</v>
+        <v>42063356.7</v>
       </c>
       <c r="Q71" s="35">
-        <v>849191882.65</v>
+        <v>1278060481.25</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>259864979.9</v>
+        <v>388234955.46</v>
       </c>
       <c r="E72" s="20">
-        <v>26622839.34</v>
+        <v>40181871.87</v>
       </c>
       <c r="F72" s="20">
-        <v>519.33</v>
+        <v>352.4</v>
       </c>
       <c r="I72" s="20">
-        <v>1243976.4</v>
+        <v>1891351.96</v>
       </c>
       <c r="J72" s="20">
-        <v>1569.48</v>
+        <v>1961.85</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>123818.09</v>
+        <v>189233.36</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>22082499.37</v>
+        <v>33258478.52</v>
       </c>
       <c r="P72" s="20">
-        <v>10771000.57</v>
+        <v>16343209.26</v>
       </c>
       <c r="Q72" s="35">
-        <v>320711202.48</v>
+        <v>480101414.68</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>1215466709.27</v>
+        <v>1823199264.28</v>
       </c>
       <c r="E73" s="20">
-        <v>114890197.67</v>
+        <v>176159914.04</v>
       </c>
       <c r="F73" s="20">
-        <v>17140.68</v>
+        <v>17482.49</v>
       </c>
       <c r="I73" s="20">
-        <v>7688270.64</v>
+        <v>11563770.51</v>
       </c>
       <c r="J73" s="20">
-        <v>15507.75</v>
+        <v>34129.17</v>
       </c>
       <c r="K73" s="20">
-        <v>5030.39</v>
+        <v>5424.5</v>
       </c>
       <c r="L73" s="20">
-        <v>669801.53</v>
+        <v>950812.99</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>95783088.17</v>
+        <v>144013313.96</v>
       </c>
       <c r="P73" s="20">
-        <v>49100474.51</v>
+        <v>75573861</v>
       </c>
       <c r="Q73" s="35">
-        <v>1483636220.61</v>
+        <v>2231517972.94</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>2144009739.04</v>
+        <v>3214345102.15</v>
       </c>
       <c r="E74" s="15">
-        <v>224301313.17</v>
+        <v>343381224.74</v>
       </c>
       <c r="F74" s="15">
-        <v>22660.22</v>
+        <v>24236.3</v>
       </c>
       <c r="I74" s="15">
-        <v>11225017.42</v>
+        <v>16871558.35</v>
       </c>
       <c r="J74" s="15">
-        <v>21676.81</v>
+        <v>46726.49</v>
       </c>
       <c r="K74" s="15">
-        <v>6768.62</v>
+        <v>7194.82</v>
       </c>
       <c r="L74" s="15">
-        <v>1142890.83</v>
+        <v>1604399.72</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>185515837.47</v>
+        <v>279418999.34</v>
       </c>
       <c r="P74" s="15">
-        <v>87293402.16</v>
+        <v>133980426.96</v>
       </c>
       <c r="Q74" s="34">
-        <v>2653539305.74</v>
+        <v>3989679868.87</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>231467235.75</v>
+        <v>346710917.09</v>
       </c>
       <c r="E75" s="20">
-        <v>13910727.45</v>
+        <v>21280408.71</v>
       </c>
       <c r="F75" s="20">
         <v>13.57</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
-        <v>2107.9</v>
+        <v>3161.85</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>201246.17</v>
+        <v>326781.75</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>10907678.3</v>
+        <v>16659618.34</v>
       </c>
       <c r="P75" s="20">
-        <v>8616763.66</v>
+        <v>13106934.38</v>
       </c>
       <c r="Q75" s="35">
-        <v>265105772.8</v>
+        <v>398087835.69</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>414190271.49</v>
+        <v>621995542.59</v>
       </c>
       <c r="E76" s="20">
-        <v>59429806.05</v>
+        <v>90543556.64</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>1123814.51</v>
+        <v>1697795.85</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>1225842.56</v>
+        <v>1846094.82</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>24910664.35</v>
+        <v>37687366.44</v>
       </c>
       <c r="P76" s="20">
-        <v>17058056.97</v>
+        <v>26084811.45</v>
       </c>
       <c r="Q76" s="35">
-        <v>517938455.93</v>
+        <v>779855167.79</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>651463156.22</v>
+        <v>976054077.5</v>
       </c>
       <c r="E77" s="20">
-        <v>59559126.06</v>
+        <v>90911728.16</v>
       </c>
       <c r="F77" s="20">
         <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>5027534.9</v>
+        <v>7512014.93</v>
       </c>
       <c r="J77" s="20">
-        <v>2179.3</v>
+        <v>3268.95</v>
       </c>
       <c r="K77" s="20">
-        <v>405.66</v>
+        <v>540.88</v>
       </c>
       <c r="L77" s="20">
-        <v>766749.47</v>
+        <v>1162976.82</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>38723785.23</v>
+        <v>58608400.86</v>
       </c>
       <c r="P77" s="20">
-        <v>26537174.68</v>
+        <v>40188149.39</v>
       </c>
       <c r="Q77" s="35">
-        <v>782080111.52</v>
+        <v>1174441157.49</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>1297120663.46</v>
+        <v>1944760537.18</v>
       </c>
       <c r="E78" s="15">
-        <v>132899659.56</v>
+        <v>202735693.51</v>
       </c>
       <c r="F78" s="15">
         <v>13.57</v>
       </c>
       <c r="I78" s="15">
-        <v>6151349.41</v>
+        <v>9209810.78</v>
       </c>
       <c r="J78" s="15">
-        <v>4287.2</v>
+        <v>6430.8</v>
       </c>
       <c r="K78" s="15">
-        <v>405.66</v>
+        <v>540.88</v>
       </c>
       <c r="L78" s="15">
-        <v>2193838.2</v>
+        <v>3335853.39</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>74542127.88</v>
+        <v>112955385.64</v>
       </c>
       <c r="P78" s="15">
-        <v>52211995.31</v>
+        <v>79379895.22</v>
       </c>
       <c r="Q78" s="34">
-        <v>1565124340.25</v>
+        <v>2352384160.97</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>22939792.85</v>
+        <v>33956757.36</v>
       </c>
       <c r="E79" s="20">
-        <v>1018057.49</v>
+        <v>1567073.73</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>507617.3</v>
+        <v>752481.31</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>190265.41</v>
+        <v>278540.88</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>8741922.55</v>
+        <v>13273083.58</v>
       </c>
       <c r="P79" s="20">
-        <v>1108041.8</v>
+        <v>1685659.11</v>
       </c>
       <c r="Q79" s="35">
-        <v>34505697.4</v>
+        <v>51513595.97</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>22939792.85</v>
+        <v>33956757.36</v>
       </c>
       <c r="E80" s="15">
-        <v>1018057.49</v>
+        <v>1567073.73</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>507617.3</v>
+        <v>752481.31</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>190265.41</v>
+        <v>278540.88</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>8741922.55</v>
+        <v>13273083.58</v>
       </c>
       <c r="P80" s="15">
-        <v>1108041.8</v>
+        <v>1685659.11</v>
       </c>
       <c r="Q80" s="34">
-        <v>34505697.4</v>
+        <v>51513595.97</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>20821013.21</v>
+        <v>32970449.48</v>
       </c>
       <c r="E81" s="20">
-        <v>1263201.05</v>
+        <v>1951967.24</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>59525.08</v>
+        <v>88396.76</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
         <v>248.33</v>
       </c>
       <c r="L81" s="20">
-        <v>499064.26</v>
+        <v>743488.61</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>8054097.44</v>
+        <v>12201514.26</v>
       </c>
       <c r="P81" s="20">
-        <v>998358.23</v>
+        <v>1583556.69</v>
       </c>
       <c r="Q81" s="35">
-        <v>31695507.6</v>
+        <v>49539621.37</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>20821013.21</v>
+        <v>32970449.48</v>
       </c>
       <c r="E82" s="15">
-        <v>1263201.05</v>
+        <v>1951967.24</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>59525.08</v>
+        <v>88396.76</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>248.33</v>
       </c>
       <c r="L82" s="15">
-        <v>499064.26</v>
+        <v>743488.61</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>8054097.44</v>
+        <v>12201514.26</v>
       </c>
       <c r="P82" s="15">
-        <v>998358.23</v>
+        <v>1583556.69</v>
       </c>
       <c r="Q82" s="34">
-        <v>31695507.6</v>
+        <v>49539621.37</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>31015589.92</v>
+        <v>31160759.62</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>36820612.16</v>
+        <v>36965781.86</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>22761260518.18</v>
+        <v>34150893992.84</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>2040852695.3</v>
+        <v>3125279893.34</v>
       </c>
       <c r="F84" s="26">
-        <v>411381.49</v>
+        <v>423068.53</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>69973880.86</v>
+        <v>104532493.76</v>
       </c>
       <c r="J84" s="26">
-        <v>7774952.2</v>
+        <v>11484472.3</v>
       </c>
       <c r="K84" s="26">
-        <v>48899.67</v>
+        <v>51414.06</v>
       </c>
       <c r="L84" s="26">
-        <v>66169544.66</v>
+        <v>95834907.85</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>1769131393.96</v>
+        <v>2666617803.61</v>
       </c>
       <c r="P84" s="26">
-        <v>952480821.98</v>
+        <v>1461812846.86</v>
       </c>
       <c r="Q84" s="36">
-        <v>27668104088.3</v>
+        <v>41616930893.15</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>