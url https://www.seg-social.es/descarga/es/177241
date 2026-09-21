--- v8 (2026-08-02)
+++ v9 (2026-09-21)
@@ -1,91 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4ECE8E78-29AA-463B-BBED-4F8C7B6F5058}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FF751E1-1262-48D1-9CB7-D5B7FC5683E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34022836-2C80-47C5-973B-02D0A515E11F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{6685A93D-B062-4196-B44A-B56AACCA6605}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="35">
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
@@ -145,51 +141,51 @@
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>No consta</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
   </si>
   <si>
-    <t>Datos de pensión media mensual acumulados a junio</t>
+    <t>Datos de pensión media mensual acumulados a julio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Tahoma"/>
@@ -368,153 +364,114 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{36CB6465-3286-4F3F-9AE6-3A5ED6D39E83}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{71BB5FD3-9A1D-4A4D-BCBF-AC58FBFF5768}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{05D1DA2E-8C99-49D0-9AC4-6048D08C31ED}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{77585BA1-BAE3-468D-BBF1-1B44C1EFC628}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...38 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -763,1535 +720,1540 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D62F4B9-1AA1-47BD-BFBE-747CB3998FA5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7635082-88D7-4F99-AC56-9EC1F1C71159}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S27"/>
+  <dimension ref="A1:S28"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+      <c r="A1" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="13"/>
-[...16 lines deleted...]
-      <c r="S1" s="13"/>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+      <c r="E1" s="12"/>
+      <c r="F1" s="12"/>
+      <c r="G1" s="12"/>
+      <c r="H1" s="12"/>
+      <c r="I1" s="12"/>
+      <c r="J1" s="12"/>
+      <c r="K1" s="12"/>
+      <c r="L1" s="12"/>
+      <c r="M1" s="12"/>
+      <c r="N1" s="12"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="12"/>
+      <c r="Q1" s="12"/>
+      <c r="R1" s="12"/>
+      <c r="S1" s="12"/>
     </row>
     <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="14"/>
-[...16 lines deleted...]
-      <c r="S2" s="14"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
     </row>
     <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="18"/>
-[...1 lines deleted...]
-      <c r="E3" s="3" t="s">
+      <c r="C3" s="17"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="18"/>
-[...1 lines deleted...]
-      <c r="H3" s="3" t="s">
+      <c r="F3" s="17"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="18"/>
-[...1 lines deleted...]
-      <c r="K3" s="3" t="s">
+      <c r="I3" s="17"/>
+      <c r="J3" s="18"/>
+      <c r="K3" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="18"/>
-[...1 lines deleted...]
-      <c r="N3" s="3" t="s">
+      <c r="L3" s="17"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="18"/>
-[...1 lines deleted...]
-      <c r="Q3" s="3" t="s">
+      <c r="O3" s="17"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="18"/>
-      <c r="S3" s="4"/>
+      <c r="R3" s="17"/>
+      <c r="S3" s="18"/>
     </row>
     <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="5"/>
-      <c r="B4" s="6" t="s">
+      <c r="A4" s="15"/>
+      <c r="B4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="6" t="s">
+      <c r="H4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="K4" s="6" t="s">
+      <c r="K4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="L4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="M4" s="7" t="s">
+      <c r="M4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="N4" s="6" t="s">
+      <c r="N4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="O4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="P4" s="7" t="s">
+      <c r="P4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="Q4" s="6" t="s">
+      <c r="Q4" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="R4" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="S4" s="7" t="s">
+      <c r="S4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="15" t="s">
+      <c r="A5" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="8">
-[...26 lines deleted...]
-      <c r="K5" s="8">
+      <c r="B5" s="4">
+        <v>2789.11</v>
+      </c>
+      <c r="C5" s="4">
+        <v>2289.33</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="4">
         <v>3051.5039999999999</v>
       </c>
-      <c r="L5" s="8" t="s">
-[...20 lines deleted...]
-      <c r="S5" s="8" t="s">
+      <c r="L5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>2854.7085000000002</v>
+      </c>
+      <c r="R5" s="4">
+        <v>2289.33</v>
+      </c>
+      <c r="S5" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="8">
-[...17 lines deleted...]
-      <c r="H6" s="8">
+      <c r="B6" s="4">
+        <v>2307.2724137931036</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="4">
         <v>1878.3</v>
       </c>
-      <c r="I6" s="8" t="s">
-[...29 lines deleted...]
-      <c r="S6" s="8" t="s">
+      <c r="I6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="4">
+        <v>3346.7281818181818</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>2575.6880487804883</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S6" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="8">
-[...8 lines deleted...]
-      <c r="E7" s="8">
+      <c r="B7" s="4">
+        <v>1526.7606451612899</v>
+      </c>
+      <c r="C7" s="4">
+        <v>1561.3738000000001</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="4">
         <v>1257.25</v>
       </c>
-      <c r="F7" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="8">
+      <c r="F7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="4">
+        <v>2767.8380219780211</v>
+      </c>
+      <c r="I7" s="4">
         <v>2402.86</v>
       </c>
-      <c r="J7" s="8" t="s">
-[...26 lines deleted...]
-      <c r="S7" s="8" t="s">
+      <c r="J7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="4">
+        <v>3311.9500000000003</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>2202.6257575757568</v>
+      </c>
+      <c r="R7" s="4">
+        <v>1577.8735294117648</v>
+      </c>
+      <c r="S7" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="15" t="s">
+      <c r="A8" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="8">
-[...2 lines deleted...]
-      <c r="C8" s="8">
+      <c r="B8" s="4">
+        <v>2326.5384000000004</v>
+      </c>
+      <c r="C8" s="4">
         <v>2156.2845454545454</v>
       </c>
-      <c r="D8" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="8">
+      <c r="D8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="4">
         <v>1239.2049999999999</v>
       </c>
-      <c r="F8" s="8" t="s">
-[...8 lines deleted...]
-      <c r="I8" s="8">
+      <c r="F8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="4">
+        <v>2530.9064705882352</v>
+      </c>
+      <c r="I8" s="4">
         <v>3295.82</v>
       </c>
-      <c r="J8" s="8" t="s">
-[...23 lines deleted...]
-      <c r="R8" s="8">
+      <c r="J8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="4">
+        <v>3165.7050000000004</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>2491.5539024390237</v>
+      </c>
+      <c r="R8" s="4">
         <v>2251.2458333333329</v>
       </c>
-      <c r="S8" s="8" t="s">
+      <c r="S8" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="15" t="s">
+      <c r="A9" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="8">
-[...8 lines deleted...]
-      <c r="E9" s="8">
+      <c r="B9" s="4">
+        <v>2122.8371153846147</v>
+      </c>
+      <c r="C9" s="4">
+        <v>2131.2999999999997</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="4">
         <v>1203.23</v>
       </c>
-      <c r="F9" s="8" t="s">
-[...14 lines deleted...]
-      <c r="K9" s="8">
+      <c r="F9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="4">
+        <v>2558.5552816901409</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4">
         <v>3119.1500000000005</v>
       </c>
-      <c r="L9" s="8" t="s">
-[...20 lines deleted...]
-      <c r="S9" s="8" t="s">
+      <c r="L9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>2459.1072277227718</v>
+      </c>
+      <c r="R9" s="4">
+        <v>2131.2999999999997</v>
+      </c>
+      <c r="S9" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="8">
-[...20 lines deleted...]
-      <c r="I10" s="8">
+      <c r="B10" s="4">
+        <v>3078.9949618320629</v>
+      </c>
+      <c r="C10" s="4">
+        <v>2525.2961702127664</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="4">
+        <v>974.40000000000009</v>
+      </c>
+      <c r="F10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="4">
+        <v>2212.0729565217389</v>
+      </c>
+      <c r="I10" s="4">
         <v>1982.2566666666669</v>
       </c>
-      <c r="J10" s="8" t="s">
-[...26 lines deleted...]
-      <c r="S10" s="8" t="s">
+      <c r="J10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4">
+        <v>2979.0415789473686</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P10" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>2878.9867674858224</v>
+      </c>
+      <c r="R10" s="4">
+        <v>2492.7138000000004</v>
+      </c>
+      <c r="S10" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="8">
-[...50 lines deleted...]
-      <c r="S11" s="8" t="s">
+      <c r="B11" s="4">
+        <v>3068.865568274734</v>
+      </c>
+      <c r="C11" s="4">
+        <v>2829.846883116883</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="4">
+        <v>966.79</v>
+      </c>
+      <c r="F11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="4">
+        <v>1864.3406315789473</v>
+      </c>
+      <c r="I11" s="4">
+        <v>2120.1849999999999</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="4">
+        <v>3208.9521428571434</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>2982.2727798369156</v>
+      </c>
+      <c r="R11" s="4">
+        <v>2811.8807594936707</v>
+      </c>
+      <c r="S11" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="8">
-[...11 lines deleted...]
-      <c r="F12" s="8">
+      <c r="B12" s="4">
+        <v>2283.2930020013337</v>
+      </c>
+      <c r="C12" s="4">
+        <v>1731.2243031784856</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="4">
+        <v>1497.9434999999999</v>
+      </c>
+      <c r="F12" s="4">
         <v>1263.2</v>
       </c>
-      <c r="G12" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="8">
+      <c r="G12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="4">
+        <v>1650.803163265306</v>
+      </c>
+      <c r="I12" s="4">
         <v>1339.5759999999998</v>
       </c>
-      <c r="J12" s="8" t="s">
-[...5 lines deleted...]
-      <c r="L12" s="8">
+      <c r="J12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="4">
+        <v>3132.21</v>
+      </c>
+      <c r="L12" s="4">
         <v>3396.5</v>
       </c>
-      <c r="M12" s="8" t="s">
-[...17 lines deleted...]
-      <c r="S12" s="8" t="s">
+      <c r="M12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>2270.0082434182118</v>
+      </c>
+      <c r="R12" s="4">
+        <v>1730.3018909090924</v>
+      </c>
+      <c r="S12" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="15" t="s">
+      <c r="A13" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="8">
-[...29 lines deleted...]
-      <c r="L13" s="8">
+      <c r="B13" s="4">
+        <v>1516.2313702062056</v>
+      </c>
+      <c r="C13" s="4">
+        <v>1161.583182040019</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="4">
+        <v>1385.4008333333334</v>
+      </c>
+      <c r="F13" s="4">
+        <v>1073.6200000000001</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="4">
+        <v>1581.4123913043481</v>
+      </c>
+      <c r="I13" s="4">
+        <v>1262.0734482758619</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="4">
+        <v>3120.7650000000008</v>
+      </c>
+      <c r="L13" s="4">
         <v>3355.83</v>
       </c>
-      <c r="M13" s="8" t="s">
-[...17 lines deleted...]
-      <c r="S13" s="8" t="s">
+      <c r="M13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>1520.3899416964466</v>
+      </c>
+      <c r="R13" s="4">
+        <v>1163.8234165067179</v>
+      </c>
+      <c r="S13" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="8">
-[...29 lines deleted...]
-      <c r="L14" s="8">
+      <c r="B14" s="4">
+        <v>2211.0969482273504</v>
+      </c>
+      <c r="C14" s="4">
+        <v>2063.8805468493151</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="4">
+        <v>1394.4083764870527</v>
+      </c>
+      <c r="F14" s="4">
+        <v>1214.1955111111106</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" s="4">
+        <v>1725.5898550724635</v>
+      </c>
+      <c r="I14" s="4">
+        <v>1304.0814285714284</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="4">
+        <v>2812.6640000000002</v>
+      </c>
+      <c r="L14" s="4">
         <v>3396.5</v>
       </c>
-      <c r="M14" s="8" t="s">
-[...17 lines deleted...]
-      <c r="S14" s="8" t="s">
+      <c r="M14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>2149.3055022558738</v>
+      </c>
+      <c r="R14" s="4">
+        <v>2021.9917482299077</v>
+      </c>
+      <c r="S14" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="8">
-[...26 lines deleted...]
-      <c r="K15" s="8">
+      <c r="B15" s="4">
+        <v>2065.32629844145</v>
+      </c>
+      <c r="C15" s="4">
+        <v>1987.4037479270316</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="4">
+        <v>1394.2622178477689</v>
+      </c>
+      <c r="F15" s="4">
+        <v>1223.0363545816731</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15" s="4">
+        <v>1620.4212820512819</v>
+      </c>
+      <c r="I15" s="4">
+        <v>1227.5942857142859</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="4">
         <v>2760.8599999999997</v>
       </c>
-      <c r="L15" s="8">
+      <c r="L15" s="4">
         <v>2644.91</v>
       </c>
-      <c r="M15" s="8" t="s">
-[...17 lines deleted...]
-      <c r="S15" s="8" t="s">
+      <c r="M15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>1971.4232257481228</v>
+      </c>
+      <c r="R15" s="4">
+        <v>1921.1701917900405</v>
+      </c>
+      <c r="S15" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="8">
-[...50 lines deleted...]
-      <c r="S16" s="8" t="s">
+      <c r="B16" s="4">
+        <v>2079.1757690275499</v>
+      </c>
+      <c r="C16" s="4">
+        <v>1811.573220519856</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="4">
+        <v>1309.876084805654</v>
+      </c>
+      <c r="F16" s="4">
+        <v>1202.7470913461536</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="4">
+        <v>1818.802765957447</v>
+      </c>
+      <c r="I16" s="4">
+        <v>1528.5342105263157</v>
+      </c>
+      <c r="J16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="4">
+        <v>2100.8349999999996</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>1943.6601907385173</v>
+      </c>
+      <c r="R16" s="4">
+        <v>1766.6942252179103</v>
+      </c>
+      <c r="S16" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="8">
-[...50 lines deleted...]
-      <c r="S17" s="8" t="s">
+      <c r="B17" s="4">
+        <v>1640.6694603269398</v>
+      </c>
+      <c r="C17" s="4">
+        <v>1273.427074965055</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="4">
+        <v>1018.5321076667586</v>
+      </c>
+      <c r="F17" s="4">
+        <v>970.34650706166167</v>
+      </c>
+      <c r="G17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" s="4">
+        <v>1396.1407692307689</v>
+      </c>
+      <c r="I17" s="4">
+        <v>1083.0610000000001</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="4">
+        <v>523.63</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>1422.544450251647</v>
+      </c>
+      <c r="R17" s="4">
+        <v>1220.0488118901887</v>
+      </c>
+      <c r="S17" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="8">
-[...26 lines deleted...]
-      <c r="K18" s="8">
+      <c r="B18" s="4">
+        <v>1617.9567181366137</v>
+      </c>
+      <c r="C18" s="4">
+        <v>1228.0993900343649</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="4">
+        <v>1070.235996847912</v>
+      </c>
+      <c r="F18" s="4">
+        <v>925.30610834371146</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H18" s="4">
+        <v>1616.6717391304346</v>
+      </c>
+      <c r="I18" s="4">
+        <v>948.98666666666668</v>
+      </c>
+      <c r="J18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="4">
         <v>3429.63</v>
       </c>
-      <c r="L18" s="8" t="s">
-[...20 lines deleted...]
-      <c r="S18" s="8" t="s">
+      <c r="L18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>1400.4519285602394</v>
+      </c>
+      <c r="R18" s="4">
+        <v>1150.3462617717494</v>
+      </c>
+      <c r="S18" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="8">
-[...17 lines deleted...]
-      <c r="H19" s="8">
+      <c r="B19" s="4">
+        <v>1764.4636369725397</v>
+      </c>
+      <c r="C19" s="4">
+        <v>1278.4270086526581</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="4">
+        <v>1137.7042268984446</v>
+      </c>
+      <c r="F19" s="4">
+        <v>932.7481205164994</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="4">
         <v>2250.2959999999998</v>
       </c>
-      <c r="I19" s="8">
+      <c r="I19" s="4">
         <v>1261.345</v>
       </c>
-      <c r="J19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K19" s="8">
+      <c r="J19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" s="4">
         <v>15.16</v>
       </c>
-      <c r="L19" s="8" t="s">
-[...20 lines deleted...]
-      <c r="S19" s="8" t="s">
+      <c r="L19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P19" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>1501.8764150943407</v>
+      </c>
+      <c r="R19" s="4">
+        <v>1174.4251316357377</v>
+      </c>
+      <c r="S19" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B20" s="8">
-[...17 lines deleted...]
-      <c r="H20" s="8">
+      <c r="B20" s="4">
+        <v>1847.5801830065352</v>
+      </c>
+      <c r="C20" s="4">
+        <v>1275.9881270536689</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="4">
+        <v>1132.8599386503063</v>
+      </c>
+      <c r="F20" s="4">
+        <v>976.57612765957481</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" s="4">
         <v>2842.134</v>
       </c>
-      <c r="I20" s="8">
+      <c r="I20" s="4">
         <v>786.9</v>
       </c>
-      <c r="J20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K20" s="8">
+      <c r="J20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="4">
         <v>41.7</v>
       </c>
-      <c r="L20" s="8" t="s">
-[...20 lines deleted...]
-      <c r="S20" s="8" t="s">
+      <c r="L20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P20" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>1522.330210822206</v>
+      </c>
+      <c r="R20" s="4">
+        <v>1173.9558092485534</v>
+      </c>
+      <c r="S20" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="15" t="s">
+      <c r="A21" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="8">
-[...20 lines deleted...]
-      <c r="I21" s="8">
+      <c r="B21" s="4">
+        <v>2419.329138702461</v>
+      </c>
+      <c r="C21" s="4">
+        <v>1638.8327568922298</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="4">
+        <v>1306.4585398230095</v>
+      </c>
+      <c r="F21" s="4">
+        <v>1047.057975077882</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21" s="4">
+        <v>3202.3739999999998</v>
+      </c>
+      <c r="I21" s="4">
         <v>1388.31</v>
       </c>
-      <c r="J21" s="8" t="s">
-[...26 lines deleted...]
-      <c r="S21" s="8" t="s">
+      <c r="J21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>2049.8973945225716</v>
+      </c>
+      <c r="R21" s="4">
+        <v>1469.0021964285718</v>
+      </c>
+      <c r="S21" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B22" s="8">
-[...20 lines deleted...]
-      <c r="I22" s="8">
+      <c r="B22" s="4">
+        <v>1610.829100391132</v>
+      </c>
+      <c r="C22" s="4">
+        <v>1019.2624265505984</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="4">
+        <v>1345.6374389051814</v>
+      </c>
+      <c r="F22" s="4">
+        <v>1130.8378351539243</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="4">
+        <v>712.23333333333323</v>
+      </c>
+      <c r="I22" s="4">
         <v>888.7</v>
       </c>
-      <c r="J22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K22" s="8">
+      <c r="J22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K22" s="4">
         <v>2911.6166666666668</v>
       </c>
-      <c r="L22" s="8" t="s">
-[...5 lines deleted...]
-      <c r="N22" s="8">
+      <c r="L22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N22" s="4">
         <v>599.6</v>
       </c>
-      <c r="O22" s="8">
-[...16 lines deleted...]
-      <c r="A23" s="16" t="s">
+      <c r="O22" s="4">
+        <v>505.4568965517243</v>
+      </c>
+      <c r="P22" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>1457.0050831485571</v>
+      </c>
+      <c r="R22" s="4">
+        <v>1069.0198466257668</v>
+      </c>
+      <c r="S22" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="6" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="9">
-[...29 lines deleted...]
-      <c r="L23" s="9">
+      <c r="B23" s="5">
+        <v>2013.5137718303995</v>
+      </c>
+      <c r="C23" s="5">
+        <v>1591.51289423654</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="5">
+        <v>1198.3979690372141</v>
+      </c>
+      <c r="F23" s="5">
+        <v>1033.0279212050996</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23" s="5">
+        <v>2069.7583197556014</v>
+      </c>
+      <c r="I23" s="5">
+        <v>1343.2562500000006</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K23" s="5">
+        <v>3013.8373026315803</v>
+      </c>
+      <c r="L23" s="5">
         <v>3198.4349999999999</v>
       </c>
-      <c r="M23" s="9" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="9">
+      <c r="M23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="N23" s="5">
         <v>599.6</v>
       </c>
-      <c r="O23" s="9">
-[...16 lines deleted...]
-      <c r="A24" s="15" t="s">
+      <c r="O23" s="5">
+        <v>505.4568965517243</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q23" s="5">
+        <v>1855.8964472571226</v>
+      </c>
+      <c r="R23" s="5">
+        <v>1513.2275991402448</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="6" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="B24" s="8">
-[...29 lines deleted...]
-      <c r="L24" s="8">
+      <c r="B24" s="4">
+        <v>2125.3882768572685</v>
+      </c>
+      <c r="C24" s="4">
+        <v>1923.3544467771223</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="4">
+        <v>1393.9870269371459</v>
+      </c>
+      <c r="F24" s="4">
+        <v>1218.1456471816282</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" s="4">
+        <v>2128.258767772511</v>
+      </c>
+      <c r="I24" s="4">
+        <v>1360.0533734939759</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K24" s="4">
+        <v>3117.3666428571428</v>
+      </c>
+      <c r="L24" s="4">
         <v>3198.4349999999999</v>
       </c>
-      <c r="M24" s="8" t="s">
-[...22 lines deleted...]
-      <c r="A25" s="15" t="s">
+      <c r="M24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>2077.3013594093181</v>
+      </c>
+      <c r="R24" s="4">
+        <v>1884.9354796721857</v>
+      </c>
+      <c r="S24" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="6" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="8">
-[...35 lines deleted...]
-      <c r="N25" s="8">
+      <c r="B25" s="4">
+        <v>1942.2034680201045</v>
+      </c>
+      <c r="C25" s="4">
+        <v>1497.6806595751507</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="4">
+        <v>1171.0096716960045</v>
+      </c>
+      <c r="F25" s="4">
+        <v>1018.2333286059904</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="4">
+        <v>1711.9729710144927</v>
+      </c>
+      <c r="I25" s="4">
+        <v>1305.5762162162159</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K25" s="4">
+        <v>1805.9950000000001</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N25" s="4">
         <v>599.6</v>
       </c>
-      <c r="O25" s="8">
-[...16 lines deleted...]
-      <c r="A26" s="17" t="s">
+      <c r="O25" s="4">
+        <v>505.4568965517243</v>
+      </c>
+      <c r="P25" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>1741.0507664711306</v>
+      </c>
+      <c r="R25" s="4">
+        <v>1419.9320744544968</v>
+      </c>
+      <c r="S25" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="6" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="11">
-[...29 lines deleted...]
-      <c r="L26" s="11">
+      <c r="B26" s="7">
+        <v>64.746256658207244</v>
+      </c>
+      <c r="C26" s="7">
+        <v>65.657527391434911</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="7">
+        <v>66.308172868755221</v>
+      </c>
+      <c r="F26" s="7">
+        <v>67.271331015836111</v>
+      </c>
+      <c r="G26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="7">
+        <v>60.953350305499043</v>
+      </c>
+      <c r="I26" s="7">
+        <v>63.929583333333333</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="7">
+        <v>60.399276315789479</v>
+      </c>
+      <c r="L26" s="7">
         <v>63.019999999999996</v>
       </c>
-      <c r="M26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="11">
+      <c r="M26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N26" s="7">
         <v>82.5</v>
       </c>
-      <c r="O26" s="11">
-[...11 lines deleted...]
-      <c r="S26" s="11" t="s">
+      <c r="O26" s="7">
+        <v>85.680344827586197</v>
+      </c>
+      <c r="P26" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q26" s="7">
+        <v>65.016693853447265</v>
+      </c>
+      <c r="R26" s="7">
+        <v>65.885936270822242</v>
+      </c>
+      <c r="S26" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="12"/>
-[...17 lines deleted...]
-      <c r="S27" s="12"/>
+      <c r="A27" s="11"/>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="11"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="Q28" s="1">
+        <v>2062.8921093662148</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>