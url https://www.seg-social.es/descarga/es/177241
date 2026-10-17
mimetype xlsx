--- v9 (2026-09-21)
+++ v10 (2026-10-17)
@@ -1,112 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FF751E1-1262-48D1-9CB7-D5B7FC5683E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECB928F3-7B57-4DD4-BF3D-E100A3CE9606}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{6685A93D-B062-4196-B44A-B56AACCA6605}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DF98BB00-5065-441E-8631-E7440F71E17B}"/>
   </bookViews>
   <sheets>
-    <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
+    <sheet name="Por sexos (media)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="35">
+  <si>
+    <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos de pensión media mensual acumulados a agosto</t>
+  </si>
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
+    <t>Hombres</t>
+  </si>
+  <si>
+    <t>Mujeres</t>
+  </si>
+  <si>
+    <t>No consta</t>
+  </si>
+  <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>55 años</t>
   </si>
   <si>
     <t>56 años</t>
   </si>
   <si>
     <t>57 años</t>
   </si>
   <si>
     <t>58 años</t>
   </si>
   <si>
     <t>59 años</t>
   </si>
   <si>
     <t>60 años</t>
   </si>
   <si>
     <t>61 años</t>
   </si>
   <si>
     <t>62 años</t>
   </si>
   <si>
     <t>63 años</t>
@@ -123,190 +141,178 @@
   <si>
     <t>67 años</t>
   </si>
   <si>
     <t>68 años</t>
   </si>
   <si>
     <t>69 años</t>
   </si>
   <si>
     <t>70 años</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
-    <t>Hombres</t>
-[...7 lines deleted...]
-  <si>
     <t>Edad media (años)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Datos de pensión media mensual acumulados a julio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
+      <b/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9"/>
-[...5 lines deleted...]
-      <sz val="13"/>
+      <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Tahoma"/>
-      <family val="2"/>
-[...9 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
@@ -344,118 +350,105 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{05D1DA2E-8C99-49D0-9AC4-6048D08C31ED}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{77585BA1-BAE3-468D-BBF1-1B44C1EFC628}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{A9DC65D4-732E-4DAA-B8D8-BE5BA554D198}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -720,1540 +713,1535 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7635082-88D7-4F99-AC56-9EC1F1C71159}">
-  <sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5590BE4-02BE-45A1-BC3F-8D9AB1C88E71}">
+  <sheetPr codeName="Hoja4">
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:S28"/>
+  <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:S1"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q28" sqref="Q28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="12" t="s">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
       <c r="P1" s="12"/>
       <c r="Q1" s="12"/>
       <c r="R1" s="12"/>
       <c r="S1" s="12"/>
     </row>
     <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
     </row>
     <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="14" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="B3" s="16" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="18"/>
       <c r="E3" s="16" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F3" s="17"/>
       <c r="G3" s="18"/>
       <c r="H3" s="16" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I3" s="17"/>
       <c r="J3" s="18"/>
       <c r="K3" s="16" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L3" s="17"/>
       <c r="M3" s="18"/>
       <c r="N3" s="16" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="O3" s="17"/>
       <c r="P3" s="18"/>
       <c r="Q3" s="16" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="R3" s="17"/>
       <c r="S3" s="18"/>
     </row>
     <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15"/>
       <c r="B4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="P4" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="R4" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="5">
+        <v>2727.6117647058823</v>
+      </c>
+      <c r="C5" s="5">
+        <v>2289.33</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K5" s="5">
+        <v>3061.9785714285713</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q5" s="5">
+        <v>2825.1354166666665</v>
+      </c>
+      <c r="R5" s="5">
+        <v>2289.33</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="5">
+        <v>2318.4512903225809</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="5">
+        <v>1878.3</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="5">
+        <v>3346.7281818181818</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q6" s="5">
+        <v>2571.262790697675</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="5">
+        <v>1555.7639047619048</v>
+      </c>
+      <c r="C7" s="5">
+        <v>1533.5792857142856</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="5">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1157.96</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="5">
+        <v>2784.0347272727267</v>
+      </c>
+      <c r="I7" s="5">
+        <v>2402.86</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5">
+        <v>3321.292307692308</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q7" s="5">
+        <v>2240.3927391304346</v>
+      </c>
+      <c r="R7" s="5">
+        <v>1542.0906896551724</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="5">
+        <v>2240.6736842105265</v>
+      </c>
+      <c r="C8" s="5">
+        <v>2034.1840000000002</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="5">
+        <v>1239.2049999999999</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="5">
+        <v>2548.7983898305083</v>
+      </c>
+      <c r="I8" s="5">
+        <v>3295.82</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K8" s="5">
+        <v>3183.3318181818181</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>2478.5727127659566</v>
+      </c>
+      <c r="R8" s="5">
+        <v>2113.0362500000001</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="5">
+        <v>2107.6290909090903</v>
+      </c>
+      <c r="C9" s="5">
+        <v>2036.3608333333334</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="5">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="5">
+        <v>2498.2833536585358</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="5">
+        <v>3176.6220000000003</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>2428.7283478260874</v>
+      </c>
+      <c r="R9" s="5">
+        <v>2036.3608333333334</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="5">
+        <v>3089.2533485193626</v>
+      </c>
+      <c r="C10" s="5">
+        <v>2525.4524999999999</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E10" s="5">
+        <v>973.9666666666667</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="5">
+        <v>2192.3109774436093</v>
+      </c>
+      <c r="I10" s="5">
+        <v>1982.2566666666669</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="5">
+        <v>2989.0565000000006</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>2874.7270756302514</v>
+      </c>
+      <c r="R10" s="5">
+        <v>2495.8236363636365</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="5">
+        <v>3073.6079466271308</v>
+      </c>
+      <c r="C11" s="5">
+        <v>2780.1244318181821</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="5">
+        <v>1066.0349999999999</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="5">
+        <v>1878.3361320754718</v>
+      </c>
+      <c r="I11" s="5">
+        <v>2120.1849999999999</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="5">
+        <v>3195.8776666666672</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q11" s="5">
+        <v>2985.5884620550705</v>
+      </c>
+      <c r="R11" s="5">
+        <v>2765.4591111111113</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2285.8445655671781</v>
+      </c>
+      <c r="C12" s="5">
+        <v>1733.7467451820135</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="5">
+        <v>1488.2080952380952</v>
+      </c>
+      <c r="F12" s="5">
+        <v>1263.2</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="5">
+        <v>1684.2269724770642</v>
+      </c>
+      <c r="I12" s="5">
+        <v>1339.5759999999998</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K12" s="5">
+        <v>3169.9268181818184</v>
+      </c>
+      <c r="L12" s="5">
+        <v>3396.5</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q12" s="5">
+        <v>2273.5735128805632</v>
+      </c>
+      <c r="R12" s="5">
+        <v>1732.9192773645066</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="5">
+        <v>1519.858923635107</v>
+      </c>
+      <c r="C13" s="5">
+        <v>1159.8066814551901</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="5">
+        <v>1363.7148148148149</v>
+      </c>
+      <c r="F13" s="5">
+        <v>1073.6200000000001</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="5">
+        <v>1565.2048514851483</v>
+      </c>
+      <c r="I13" s="5">
+        <v>1249.4228124999997</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K13" s="5">
+        <v>3086.0707142857145</v>
+      </c>
+      <c r="L13" s="5">
+        <v>3355.83</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q13" s="5">
+        <v>1523.61794772344</v>
+      </c>
+      <c r="R13" s="5">
+        <v>1161.8279755671899</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="5">
+        <v>2218.2152474355776</v>
+      </c>
+      <c r="C14" s="5">
+        <v>2071.7592923794723</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="5">
+        <v>1394.2830454254629</v>
+      </c>
+      <c r="F14" s="5">
+        <v>1218.4920825147344</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="5">
+        <v>1679.0282432432432</v>
+      </c>
+      <c r="I14" s="5">
+        <v>1304.0814285714284</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="5">
+        <v>2841.1912500000003</v>
+      </c>
+      <c r="L14" s="5">
+        <v>3396.5</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q14" s="5">
+        <v>2157.3159843793333</v>
+      </c>
+      <c r="R14" s="5">
+        <v>2029.7785747275104</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="5">
+        <v>2069.2639033699479</v>
+      </c>
+      <c r="C15" s="5">
+        <v>1994.3906920077977</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="5">
+        <v>1390.8496944770848</v>
+      </c>
+      <c r="F15" s="5">
+        <v>1218.8573001776201</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="5">
+        <v>1630.2797619047619</v>
+      </c>
+      <c r="I15" s="5">
+        <v>1212.65625</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K15" s="5">
+        <v>2760.8599999999997</v>
+      </c>
+      <c r="L15" s="5">
+        <v>2644.91</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>1975.436619154385</v>
+      </c>
+      <c r="R15" s="5">
+        <v>1927.8107437648464</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="5">
+        <v>2082.4908901460076</v>
+      </c>
+      <c r="C16" s="5">
+        <v>1817.8045458242948</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="5">
+        <v>1310.4233510416666</v>
+      </c>
+      <c r="F16" s="5">
+        <v>1201.2845714285716</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="5">
+        <v>1760.7064912280705</v>
+      </c>
+      <c r="I16" s="5">
+        <v>1473.3504761904762</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="5">
+        <v>2135.5766666666664</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>1945.8772106792187</v>
+      </c>
+      <c r="R16" s="5">
+        <v>1772.2139315971106</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="5">
+        <v>1641.7975716234657</v>
+      </c>
+      <c r="C17" s="5">
+        <v>1271.6254969503518</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="5">
+        <v>1016.348808277541</v>
+      </c>
+      <c r="F17" s="5">
+        <v>968.72864978902987</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="5">
+        <v>1396.3237499999998</v>
+      </c>
+      <c r="I17" s="5">
+        <v>1067.5664285714286</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="5">
+        <v>523.63</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q17" s="5">
+        <v>1424.0336443974652</v>
+      </c>
+      <c r="R17" s="5">
+        <v>1219.0602681952314</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="5">
+        <v>1616.4675346580407</v>
+      </c>
+      <c r="C18" s="5">
+        <v>1232.5630131332086</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E18" s="5">
+        <v>1073.4379909628087</v>
+      </c>
+      <c r="F18" s="5">
+        <v>921.32534368070958</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="5">
+        <v>1661.7380000000003</v>
+      </c>
+      <c r="I18" s="5">
+        <v>948.98666666666668</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="5">
+        <v>1765.155</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>1400.6397054756635</v>
+      </c>
+      <c r="R18" s="5">
+        <v>1153.7731175563972</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="5">
+        <v>1760.7786623453155</v>
+      </c>
+      <c r="C19" s="5">
+        <v>1277.0824562363243</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="5">
+        <v>1136.61171659919</v>
+      </c>
+      <c r="F19" s="5">
+        <v>927.99959948320418</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="5">
+        <v>2276.1799999999998</v>
+      </c>
+      <c r="I19" s="5">
+        <v>1431.8100000000002</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="5">
+        <v>15.16</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q19" s="5">
+        <v>1500.5386010186769</v>
+      </c>
+      <c r="R19" s="5">
+        <v>1173.5408253358937</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="B20" s="5">
+        <v>1863.7586091954022</v>
+      </c>
+      <c r="C20" s="5">
+        <v>1301.9088955223879</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="5">
+        <v>1146.1738935574222</v>
+      </c>
+      <c r="F20" s="5">
+        <v>974.29117307692331</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="5">
+        <v>2842.134</v>
+      </c>
+      <c r="I20" s="5">
+        <v>786.9</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="5">
+        <v>41.7</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q20" s="5">
+        <v>1543.4531572327041</v>
+      </c>
+      <c r="R20" s="5">
+        <v>1189.9323394495398</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="B21" s="5">
+        <v>2425.6279245283035</v>
+      </c>
+      <c r="C21" s="5">
+        <v>1659.6327366020516</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="5">
+        <v>1296.4278235294125</v>
+      </c>
+      <c r="F21" s="5">
+        <v>1049.7448441926344</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="5">
+        <v>3202.3739999999998</v>
+      </c>
+      <c r="I21" s="5">
+        <v>1388.31</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q21" s="5">
+        <v>2049.8011695137952</v>
+      </c>
+      <c r="R21" s="5">
+        <v>1484.5216490658004</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...55 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="B22" s="5">
+        <v>1586.621872791517</v>
+      </c>
+      <c r="C22" s="5">
+        <v>1019.6104667328697</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E22" s="5">
+        <v>1347.8757340241798</v>
+      </c>
+      <c r="F22" s="5">
+        <v>1132.7446314831677</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="5">
+        <v>891.4354545454546</v>
+      </c>
+      <c r="I22" s="5">
+        <v>888.7</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="5">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N22" s="5">
+        <v>599.6</v>
+      </c>
+      <c r="O22" s="5">
+        <v>508.01166666666683</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q22" s="5">
+        <v>1447.1685170538797</v>
+      </c>
+      <c r="R22" s="5">
+        <v>1070.5489658399622</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="8" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7">
+        <v>2015.4581422865131</v>
+      </c>
+      <c r="C23" s="7">
+        <v>1591.6003316567462</v>
+      </c>
+      <c r="D23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E23" s="7">
+        <v>1197.427013099805</v>
+      </c>
+      <c r="F23" s="7">
+        <v>1030.9469082819996</v>
+      </c>
+      <c r="G23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="7">
+        <v>2074.3622821203958</v>
+      </c>
+      <c r="I23" s="7">
+        <v>1322.5348484848491</v>
+      </c>
+      <c r="J23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="K23" s="7">
+        <v>3005.683567251464</v>
+      </c>
+      <c r="L23" s="7">
+        <v>3198.4349999999999</v>
+      </c>
+      <c r="M23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="N23" s="7">
+        <v>599.6</v>
+      </c>
+      <c r="O23" s="7">
+        <v>508.01166666666683</v>
+      </c>
+      <c r="P23" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q23" s="7">
+        <v>1857.1485830025447</v>
+      </c>
+      <c r="R23" s="7">
+        <v>1513.6221443014451</v>
+      </c>
+      <c r="S23" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="8" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...1029 lines deleted...]
-      <c r="N22" s="4">
+      <c r="B24" s="5">
+        <v>2130.2007611391823</v>
+      </c>
+      <c r="C24" s="5">
+        <v>1931.2656262585588</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E24" s="5">
+        <v>1391.8632872180442</v>
+      </c>
+      <c r="F24" s="5">
+        <v>1217.9966543095461</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="5">
+        <v>2133.2631106471813</v>
+      </c>
+      <c r="I24" s="5">
+        <v>1346.386477272727</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K24" s="5">
+        <v>3126.8535256410255</v>
+      </c>
+      <c r="L24" s="5">
+        <v>3198.4349999999999</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q24" s="5">
+        <v>2082.3348085620787</v>
+      </c>
+      <c r="R24" s="5">
+        <v>1892.4722861896855</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="8" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="5">
+        <v>1942.9140554982778</v>
+      </c>
+      <c r="C25" s="5">
+        <v>1496.8295446245465</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="5">
+        <v>1170.8318997079273</v>
+      </c>
+      <c r="F25" s="5">
+        <v>1016.0310354001924</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1710.3171612903227</v>
+      </c>
+      <c r="I25" s="5">
+        <v>1274.8315909090909</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="5">
+        <v>1745.5159999999998</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="N25" s="5">
         <v>599.6</v>
       </c>
-      <c r="O22" s="4">
-[...226 lines deleted...]
-      <c r="L26" s="7">
+      <c r="O25" s="5">
+        <v>508.01166666666683</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q25" s="5">
+        <v>1741.4073789475945</v>
+      </c>
+      <c r="R25" s="5">
+        <v>1419.6456500666272</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="8" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="10">
+        <v>64.756564270908697</v>
+      </c>
+      <c r="C26" s="10">
+        <v>65.668430341101413</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="10">
+        <v>66.316858218137057</v>
+      </c>
+      <c r="F26" s="10">
+        <v>67.242288843257981</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="10">
+        <v>60.885022461814962</v>
+      </c>
+      <c r="I26" s="10">
+        <v>64.045757575757577</v>
+      </c>
+      <c r="J26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="10">
+        <v>60.416374269005843</v>
+      </c>
+      <c r="L26" s="10">
         <v>63.019999999999996</v>
       </c>
-      <c r="M26" s="7" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="7">
+      <c r="M26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N26" s="10">
         <v>82.5</v>
       </c>
-      <c r="O26" s="7">
-[...12 lines deleted...]
-        <v>32</v>
+      <c r="O26" s="10">
+        <v>85.657666666666671</v>
+      </c>
+      <c r="P26" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q26" s="10">
+        <v>65.02616209216977</v>
+      </c>
+      <c r="R26" s="10">
+        <v>65.889238052043936</v>
+      </c>
+      <c r="S26" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A27" s="11"/>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="11"/>
       <c r="S27" s="11"/>
-    </row>
-[...3 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>