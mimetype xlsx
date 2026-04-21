--- v4 (2026-02-13)
+++ v5 (2026-04-21)
@@ -1,93 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3C4BDF83-F184-4E59-AB73-1D0746655BE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873236B2-0CBE-4F2C-B0D6-FEE0873291CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{F6AA30DA-EC05-4C2B-AA67-B8BF7BCD2B00}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C4D9402F-AC1A-445E-8C7B-C9A320ED3ED6}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="35">
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
@@ -144,54 +135,54 @@
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>No consta</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2025</t>
-[...2 lines deleted...]
-    <t>Datos de pensión media mensual acumulados a diciembre</t>
+    <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos de pensión media mensual acumulados a febrero</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Tahoma"/>
@@ -416,104 +407,68 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{C811F272-3F30-4625-9EE4-00D838D47BD8}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{C1091404-BBB5-443D-B17F-418EAA17E393}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{3BA5EF17-187C-478E-AA9B-1B44CE8527F4}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{9D602A5A-7A36-4E84-9654-CCDE66B92718}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...35 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -762,51 +717,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB577EB4-9F18-4A8D-B1E5-0F2D55F83191}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C4ADCCC-1E3C-4AD2-97DD-0E81E851530A}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.44140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" style="1" customWidth="1"/>
     <col min="5" max="6" width="10.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" style="1" customWidth="1"/>
     <col min="8" max="9" width="10.33203125" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.33203125" style="1" customWidth="1"/>
     <col min="11" max="12" width="10.33203125" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" style="1" customWidth="1"/>
     <col min="14" max="15" width="10.33203125" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="1" customWidth="1"/>
     <col min="17" max="18" width="10.33203125" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.33203125" style="1" customWidth="1"/>
@@ -938,1338 +893,1338 @@
       </c>
       <c r="N4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="S4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
-        <v>2305.0652</v>
+        <v>3228.29</v>
       </c>
       <c r="C5" s="8">
-        <v>2390.4700000000003</v>
+        <v>2620.585</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="F5" s="8">
-        <v>1042.4100000000001</v>
+      <c r="F5" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="8">
-        <v>3215.364507042254</v>
+        <v>3321.7424999999998</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="8">
-        <v>2978.3073958333339</v>
+        <v>3290.5916666666667</v>
       </c>
       <c r="R5" s="8">
-        <v>2240.6855555555558</v>
+        <v>2620.585</v>
       </c>
       <c r="S5" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="8">
-        <v>2160.4157500000001</v>
-[...2 lines deleted...]
-        <v>2331.02</v>
+        <v>2101.404</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="H6" s="8">
-        <v>2166.8927272727274</v>
+      <c r="H6" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="8">
-        <v>3238.6150925925926</v>
+        <v>3293.0916666666672</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q6" s="8">
-        <v>2893.2256603773585</v>
-[...2 lines deleted...]
-        <v>2331.02</v>
+        <v>2751.4154545454544</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="S6" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>1634.3866906474821</v>
+        <v>1670.0426086956522</v>
       </c>
       <c r="C7" s="8">
-        <v>1387.6678125000001</v>
+        <v>1702.7782352941178</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="8">
-        <v>1044.1380000000001</v>
-[...2 lines deleted...]
-        <v>1021.885</v>
+        <v>1092.08</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="8">
-        <v>2684.4947552447543</v>
+        <v>2582.8687878787882</v>
       </c>
       <c r="I7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="8">
-        <v>3152.8997777777781</v>
-[...2 lines deleted...]
-        <v>3375.3</v>
+        <v>3315.8125</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q7" s="8">
-        <v>2387.3850663129961</v>
+        <v>2262.3111475409837</v>
       </c>
       <c r="R7" s="8">
-        <v>1406.4150746268656</v>
+        <v>1702.7782352941178</v>
       </c>
       <c r="S7" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
-        <v>2193.5805882352943</v>
+        <v>2309.9728571428573</v>
       </c>
       <c r="C8" s="8">
-        <v>1919.2554838709682</v>
+        <v>3082.0399999999995</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E8" s="8">
-        <v>865.92</v>
+      <c r="E8" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="8">
-        <v>2432.9184771573596</v>
+        <v>2372.6631578947372</v>
       </c>
       <c r="I8" s="8">
-        <v>2572.5349999999999</v>
+        <v>3295.82</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="8">
-        <v>3182.3894029850749</v>
-[...2 lines deleted...]
-        <v>2934.69</v>
+        <v>3380.43</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" s="8">
-        <v>2530.1334234234228</v>
+        <v>2411.6747272727271</v>
       </c>
       <c r="R8" s="8">
-        <v>1987.5494117647061</v>
+        <v>3135.4849999999997</v>
       </c>
       <c r="S8" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>2252.4357954545458</v>
+        <v>2003.7152380952382</v>
       </c>
       <c r="C9" s="8">
-        <v>1825.06</v>
+        <v>2411.5833333333335</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="E9" s="8">
-        <v>899.8</v>
+      <c r="E9" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="8">
-        <v>2225.0042307692302</v>
-[...2 lines deleted...]
-        <v>1779.05</v>
+        <v>2635.0859016393447</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="8">
-        <v>3116.7101538461534</v>
-[...2 lines deleted...]
-        <v>3303.5</v>
+        <v>3429.6299999999997</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="8">
-        <v>2388.1248342541439</v>
+        <v>2507.1429411764707</v>
       </c>
       <c r="R9" s="8">
-        <v>1871.2674193548387</v>
+        <v>2411.5833333333335</v>
       </c>
       <c r="S9" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>2945.4710834813504</v>
+        <v>3157.0555905511815</v>
       </c>
       <c r="C10" s="8">
-        <v>2391.6053424657543</v>
+        <v>2604.6876470588231</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="8">
-        <v>1370.6183333333336</v>
+        <v>1012.6</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="8">
-        <v>2142.7263374485597</v>
+        <v>2404.0354000000002</v>
       </c>
       <c r="I10" s="8">
-        <v>1458.19</v>
+        <v>1982.2566666666669</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="8">
-        <v>3126.270819672131</v>
-[...2 lines deleted...]
-        <v>2644.1833333333334</v>
+        <v>2561.9499999999998</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="8">
-        <v>2723.8361397479944</v>
+        <v>2923.3343169398904</v>
       </c>
       <c r="R10" s="8">
-        <v>2389.3237662337669</v>
+        <v>2511.3229999999994</v>
       </c>
       <c r="S10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8">
-        <v>3018.7158160919539</v>
+        <v>3163.1298933333328</v>
       </c>
       <c r="C11" s="8">
-        <v>2690.1984563758392</v>
+        <v>3053.7954166666664</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="8">
-        <v>1067.2037500000001</v>
-[...2 lines deleted...]
-        <v>675.61500000000001</v>
+        <v>936.2</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="8">
-        <v>1929.8964390243889</v>
-[...2 lines deleted...]
-        <v>1425.81</v>
+        <v>2018.8512820512819</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="8">
-        <v>3146.8857142857146</v>
-[...2 lines deleted...]
-        <v>3021.28</v>
+        <v>3365.815555555555</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q11" s="8">
-        <v>2902.5620979020964</v>
+        <v>3056.9279481132057</v>
       </c>
       <c r="R11" s="8">
-        <v>2657.7639869281052</v>
+        <v>3053.7954166666664</v>
       </c>
       <c r="S11" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8">
-        <v>2204.6559902426175</v>
+        <v>2283.9448789712551</v>
       </c>
       <c r="C12" s="8">
-        <v>1699.1501075268809</v>
+        <v>1715.308536585366</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="8">
-        <v>1176.8852173913044</v>
-[...2 lines deleted...]
-        <v>582.33999999999992</v>
+        <v>1196.3857142857144</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="8">
-        <v>1742.915364583333</v>
+        <v>1933.9027272727274</v>
       </c>
       <c r="I12" s="8">
-        <v>1835.395</v>
+        <v>1321.65</v>
       </c>
       <c r="J12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="8">
-        <v>3122.3232098765438</v>
-[...2 lines deleted...]
-        <v>3201.915</v>
+        <v>3212.0474999999997</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q12" s="8">
-        <v>2199.8384923857907</v>
+        <v>2278.1398601913161</v>
       </c>
       <c r="R12" s="8">
-        <v>1706.5446352785134</v>
+        <v>1712.133870967742</v>
       </c>
       <c r="S12" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8">
-        <v>1490.5754703943862</v>
+        <v>1664.3899083689689</v>
       </c>
       <c r="C13" s="8">
-        <v>1261.6439834831178</v>
+        <v>1333.2768898809518</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="8">
-        <v>1090.3157894736839</v>
+        <v>1534.3690000000001</v>
       </c>
       <c r="F13" s="8">
-        <v>1035.7085714285713</v>
+        <v>1815.62</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="8">
-        <v>1605.5425563909771</v>
+        <v>1514.508846153846</v>
       </c>
       <c r="I13" s="8">
-        <v>1255.8161224489797</v>
+        <v>1264.8699999999999</v>
       </c>
       <c r="J13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="8">
-        <v>3135.4751785714288</v>
+        <v>3423.0039999999999</v>
       </c>
       <c r="L13" s="8">
-        <v>3124.2137499999999</v>
+        <v>3355.83</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q13" s="8">
-        <v>1500.1452376998118</v>
+        <v>1666.5329082240769</v>
       </c>
       <c r="R13" s="8">
-        <v>1264.761286773499</v>
+        <v>1336.8865037037031</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8">
-        <v>2149.4435809485171</v>
+        <v>2188.348510080089</v>
       </c>
       <c r="C14" s="8">
-        <v>2044.648329644579</v>
+        <v>2102.7799339691855</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="8">
-        <v>1326.7638357794517</v>
+        <v>1391.6791666666668</v>
       </c>
       <c r="F14" s="8">
-        <v>1168.1609981167617</v>
+        <v>1220.0054621848737</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="8">
-        <v>1615.2281308411218</v>
+        <v>2112.75052631579</v>
       </c>
       <c r="I14" s="8">
-        <v>1187.0564583333335</v>
+        <v>1153.287142857143</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="8">
-        <v>2898.6195238095247</v>
+        <v>3216.99</v>
       </c>
       <c r="L14" s="8">
-        <v>3248.0200000000004</v>
+        <v>3396.5</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q14" s="8">
-        <v>2084.3011355175008</v>
+        <v>2114.9511184621147</v>
       </c>
       <c r="R14" s="8">
-        <v>1986.1757066569612</v>
+        <v>2053.0791141868503</v>
       </c>
       <c r="S14" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8">
-        <v>1975.9551154223975</v>
+        <v>2078.7849010891318</v>
       </c>
       <c r="C15" s="8">
-        <v>1942.1153073727926</v>
+        <v>2064.4947526182737</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="8">
-        <v>1323.8171071295262</v>
+        <v>1423.6739999999995</v>
       </c>
       <c r="F15" s="8">
-        <v>1157.8205463182894</v>
+        <v>1203.3470188679246</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="8">
-        <v>1702.3729870129871</v>
+        <v>1893.3000000000002</v>
       </c>
       <c r="I15" s="8">
-        <v>1181.8960714285713</v>
+        <v>888.7</v>
       </c>
       <c r="J15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="8">
-        <v>2429.1751999999997</v>
+        <v>2491.37</v>
       </c>
       <c r="L15" s="8">
-        <v>3267.6</v>
+        <v>2644.91</v>
       </c>
       <c r="M15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="8">
-        <v>1883.825845613298</v>
+        <v>1976.659239985026</v>
       </c>
       <c r="R15" s="8">
-        <v>1877.3274926197455</v>
+        <v>1989.1325889328057</v>
       </c>
       <c r="S15" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8">
-        <v>1967.8360394013782</v>
+        <v>2080.1134092996076</v>
       </c>
       <c r="C16" s="8">
-        <v>1716.1429237660293</v>
+        <v>1843.6674473784924</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="8">
-        <v>1234.2164758460697</v>
+        <v>1331.7528376008415</v>
       </c>
       <c r="F16" s="8">
-        <v>1166.216439499304</v>
+        <v>1245.4256969696969</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="8">
-        <v>1858.8505813953491</v>
+        <v>1866.9257142857143</v>
       </c>
       <c r="I16" s="8">
-        <v>1553.7693548387094</v>
+        <v>1695.2166666666665</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="K16" s="8">
-        <v>969.46888888888907</v>
+      <c r="K16" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q16" s="8">
-        <v>1838.3465728884858</v>
+        <v>1936.1464756582054</v>
       </c>
       <c r="R16" s="8">
-        <v>1675.8333998372993</v>
+        <v>1797.1383162845395</v>
       </c>
       <c r="S16" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8">
-        <v>1523.1871654215581</v>
+        <v>1728.1620245205906</v>
       </c>
       <c r="C17" s="8">
-        <v>1194.6508749250743</v>
+        <v>1361.9100359256129</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="8">
-        <v>979.8725569285765</v>
+        <v>1059.5099471458773</v>
       </c>
       <c r="F17" s="8">
-        <v>913.16473126076335</v>
+        <v>998.60035304501298</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="8">
-        <v>1061.3463934426231</v>
+        <v>1692.2114285714285</v>
       </c>
       <c r="I17" s="8">
-        <v>1039.4030555555557</v>
+        <v>960.25499999999988</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="K17" s="8">
-        <v>1305.9154545454546</v>
+      <c r="K17" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q17" s="8">
-        <v>1330.1008343416565</v>
+        <v>1479.3723569884012</v>
       </c>
       <c r="R17" s="8">
-        <v>1143.7464827631331</v>
+        <v>1291.500001703869</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8">
-        <v>1556.624947470817</v>
+        <v>1762.9181772575255</v>
       </c>
       <c r="C18" s="8">
-        <v>1170.9015984496129</v>
+        <v>1321.3151359294636</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="8">
-        <v>1001.8271812434149</v>
+        <v>1159.7817835178348</v>
       </c>
       <c r="F18" s="8">
-        <v>887.29226916376319</v>
+        <v>998.17771255060723</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="8">
-        <v>1403.6566666666663</v>
-[...2 lines deleted...]
-        <v>765.96428571428567</v>
+        <v>2101.0024999999996</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="J18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="8">
-        <v>1315.77</v>
+        <v>3429.63</v>
       </c>
       <c r="L18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q18" s="8">
-        <v>1321.2470803163624</v>
+        <v>1522.0963230921707</v>
       </c>
       <c r="R18" s="8">
-        <v>1096.1841779961171</v>
+        <v>1235.2612884097027</v>
       </c>
       <c r="S18" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="8">
-        <v>1708.3759876543211</v>
+        <v>1831.3866734279916</v>
       </c>
       <c r="C19" s="8">
-        <v>1172.3750480769224</v>
+        <v>1359.1171584699455</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="8">
-        <v>1029.8037457240598</v>
+        <v>1220.8886453201972</v>
       </c>
       <c r="F19" s="8">
-        <v>881.93679611650441</v>
+        <v>1006.6719665271968</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="8">
-        <v>1251.9099999999999</v>
+        <v>2580.46</v>
       </c>
       <c r="I19" s="8">
-        <v>879.57999999999993</v>
+        <v>962.5</v>
       </c>
       <c r="J19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="8">
-        <v>2925.47</v>
+        <v>15.16</v>
       </c>
       <c r="L19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q19" s="8">
-        <v>1412.4267493181242</v>
+        <v>1561.888423373759</v>
       </c>
       <c r="R19" s="8">
-        <v>1081.4755931736845</v>
+        <v>1251.8535107731307</v>
       </c>
       <c r="S19" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
-        <v>1736.0067023907673</v>
+        <v>2035.1582332155479</v>
       </c>
       <c r="C20" s="8">
-        <v>1179.1791026615965</v>
+        <v>1361.7765325077398</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="8">
-        <v>1047.9689062500011</v>
+        <v>1177.2921658986177</v>
       </c>
       <c r="F20" s="8">
-        <v>919.68388405797089</v>
+        <v>1007.6463690476188</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="8">
-        <v>1803.2388888888888</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>3035.3366666666666</v>
+      </c>
+      <c r="I20" s="8">
+        <v>786.9</v>
       </c>
       <c r="J20" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="K20" s="8">
-        <v>1229.5550000000001</v>
+      <c r="K20" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q20" s="8">
-        <v>1457.380603112839</v>
+        <v>1671.0301988071565</v>
       </c>
       <c r="R20" s="8">
-        <v>1089.876508728179</v>
+        <v>1239.685589430894</v>
       </c>
       <c r="S20" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="8">
-        <v>2365.7680000000023</v>
+        <v>2412.3639799331104</v>
       </c>
       <c r="C21" s="8">
-        <v>1529.8536049382715</v>
+        <v>1633.9773437500005</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="8">
-        <v>1213.4497428139173</v>
+        <v>1345.8529310344823</v>
       </c>
       <c r="F21" s="8">
-        <v>991.59166666666636</v>
+        <v>1109.1243801652888</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="H21" s="8">
-        <v>1576.4257142857143</v>
+      <c r="H21" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="L21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q21" s="8">
-        <v>2004.3889307583627</v>
+        <v>2020.0322198731496</v>
       </c>
       <c r="R21" s="8">
-        <v>1370.7152927536213</v>
+        <v>1465.5232095490721</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="8">
-        <v>1475.2595877862609</v>
+        <v>1763.4274476987453</v>
       </c>
       <c r="C22" s="8">
-        <v>933.9734081902244</v>
+        <v>1138.0118333333335</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="8">
-        <v>1251.955204460967</v>
+        <v>1397.3782154882156</v>
       </c>
       <c r="F22" s="8">
-        <v>1067.8520674846634</v>
+        <v>1117.69730994152</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="8">
-        <v>1137.0520000000001</v>
-[...2 lines deleted...]
-        <v>1611.9133333333336</v>
+        <v>574.52499999999998</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>32</v>
       </c>
       <c r="J22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="8">
-        <v>901.8</v>
+        <v>2911.6166666666668</v>
       </c>
       <c r="L22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N22" s="8">
-        <v>500.5</v>
+        <v>599.6</v>
       </c>
       <c r="O22" s="8">
-        <v>528.92232558139528</v>
+        <v>464.84</v>
       </c>
       <c r="P22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q22" s="8">
-        <v>1349.9557944879227</v>
+        <v>1557.2708990825677</v>
       </c>
       <c r="R22" s="8">
-        <v>998.13647040400917</v>
+        <v>1124.1093798449615</v>
       </c>
       <c r="S22" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9">
-        <v>1918.8315044536255</v>
+        <v>2058.6683076782947</v>
       </c>
       <c r="C23" s="9">
-        <v>1518.5198913549857</v>
+        <v>1743.1197427167722</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9">
-        <v>1133.1843734021541</v>
+        <v>1260.1278105288709</v>
       </c>
       <c r="F23" s="9">
-        <v>982.81817364613278</v>
+        <v>1088.1984567058169</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="9">
-        <v>1986.3062355658176</v>
+        <v>2210.1674509803911</v>
       </c>
       <c r="I23" s="9">
-        <v>1267.4364732142853</v>
+        <v>1402.7477777777776</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="K23" s="9">
-        <v>3043.3701204819304</v>
+        <v>3163.1422033898302</v>
       </c>
       <c r="L23" s="9">
-        <v>3134.8416129032257</v>
+        <v>3132.4133333333334</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="N23" s="9">
-        <v>500.5</v>
+        <v>599.6</v>
       </c>
       <c r="O23" s="9">
-        <v>528.92232558139528</v>
+        <v>464.84</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="9">
-        <v>1770.1448233059443</v>
+        <v>1903.21176206159</v>
       </c>
       <c r="R23" s="9">
-        <v>1443.105681566657</v>
+        <v>1653.6512383820318</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="8">
-        <v>2047.167029799708</v>
+        <v>2139.3441134473051</v>
       </c>
       <c r="C24" s="8">
-        <v>1894.3375004038382</v>
+        <v>2015.0767860785311</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="8">
-        <v>1322.1366471033696</v>
+        <v>1407.6649874529485</v>
       </c>
       <c r="F24" s="8">
-        <v>1161.7955839416061</v>
+        <v>1212.4283333333331</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="8">
-        <v>2056.8632585751975</v>
+        <v>2266.1934333333334</v>
       </c>
       <c r="I24" s="8">
-        <v>1284.0632857142857</v>
+        <v>1474.1646666666666</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K24" s="8">
-        <v>3123.7687412587416</v>
+        <v>3230.4768518518517</v>
       </c>
       <c r="L24" s="8">
-        <v>3134.8416129032262</v>
+        <v>3132.4133333333334</v>
       </c>
       <c r="M24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q24" s="8">
-        <v>2005.4624846268687</v>
+        <v>2077.2284838803375</v>
       </c>
       <c r="R24" s="8">
-        <v>1850.3934849585378</v>
+        <v>1966.1529882859186</v>
       </c>
       <c r="S24" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="8">
-        <v>1837.4008825495218</v>
+        <v>1988.963863610639</v>
       </c>
       <c r="C25" s="8">
-        <v>1411.3891681094824</v>
+        <v>1604.2375130208334</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="8">
-        <v>1105.598803758983</v>
+        <v>1224.7632601503758</v>
       </c>
       <c r="F25" s="8">
-        <v>966.38313400679851</v>
+        <v>1068.3657491289198</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="8">
-        <v>1491.1004629629631</v>
+        <v>1915.2938596491229</v>
       </c>
       <c r="I25" s="8">
-        <v>1239.7251190476188</v>
+        <v>1313.4766666666667</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K25" s="8">
-        <v>1246.9634375000001</v>
+        <v>2435.9279999999999</v>
       </c>
       <c r="L25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N25" s="8">
-        <v>500.5</v>
+        <v>599.6</v>
       </c>
       <c r="O25" s="8">
-        <v>528.92232558139528</v>
+        <v>464.84</v>
       </c>
       <c r="P25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q25" s="8">
-        <v>1647.1222791353707</v>
+        <v>1780.356698654856</v>
       </c>
       <c r="R25" s="8">
-        <v>1339.264545131869</v>
+        <v>1512.5768999568322</v>
       </c>
       <c r="S25" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:19" s="10" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="11">
-        <v>64.729514457238977</v>
+        <v>64.635663235874631</v>
       </c>
       <c r="C26" s="11">
-        <v>65.58969814457835</v>
+        <v>65.313841579038083</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="11">
-        <v>66.203894650523594</v>
+        <v>66.106193595342035</v>
       </c>
       <c r="F26" s="11">
-        <v>67.070300372725427</v>
+        <v>67.263960666484522</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="11">
-        <v>60.795612009237814</v>
+        <v>60.819467787114881</v>
       </c>
       <c r="I26" s="11">
-        <v>64.37169642857144</v>
+        <v>63.849629629629639</v>
       </c>
       <c r="J26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="11">
-        <v>58.991472556894301</v>
+        <v>60.412203389830495</v>
       </c>
       <c r="L26" s="11">
-        <v>61.69903225806452</v>
+        <v>63.526666666666664</v>
       </c>
       <c r="M26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N26" s="11">
-        <v>83.98</v>
+        <v>82.5</v>
       </c>
       <c r="O26" s="11">
-        <v>83.753255813953487</v>
+        <v>84.303333333333327</v>
       </c>
       <c r="P26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="11">
-        <v>64.965112420304408</v>
+        <v>64.889208154042365</v>
       </c>
       <c r="R26" s="11">
-        <v>65.799687838170101</v>
+        <v>65.579714848687715</v>
       </c>
       <c r="S26" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:19" ht="21" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A27" s="12"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="12"/>
       <c r="O27" s="12"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
       <c r="S27" s="12"/>
@@ -2314,31 +2269,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por sexos (media)</vt:lpstr>
       <vt:lpstr>'Por sexos (media)'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>GARCIA MOYANO, ANA ROSA</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>