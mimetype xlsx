--- v5 (2026-04-21)
+++ v6 (2026-05-12)
@@ -1,110 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873236B2-0CBE-4F2C-B0D6-FEE0873291CD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACIÓN_INTERNET_INTRANET\ROBOT\202604\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0E9002CD-8A76-4CD9-A878-09AECAC58A45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C4D9402F-AC1A-445E-8C7B-C9A320ED3ED6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A815926E-5152-47DB-A9D4-4C9141DB98EC}"/>
   </bookViews>
   <sheets>
-    <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
+    <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
+    <sheet name="Evolución" sheetId="2" r:id="rId2"/>
+    <sheet name="Por sexos (número)" sheetId="3" r:id="rId3"/>
+    <sheet name="Por sexos (media)" sheetId="4" r:id="rId4"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Evolución!$A$1:$K$28</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Por sexos (media)'!$A$1:$S$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Por sexos (número)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="51">
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Pensión media</t>
+  </si>
+  <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
     <t>55 años</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>56 años</t>
   </si>
   <si>
     <t>57 años</t>
   </si>
   <si>
     <t>58 años</t>
   </si>
   <si>
     <t>59 años</t>
   </si>
   <si>
     <t>60 años</t>
   </si>
   <si>
     <t>61 años</t>
   </si>
   <si>
     <t>62 años</t>
   </si>
   <si>
     <t>63 años</t>
   </si>
@@ -120,157 +150,229 @@
   <si>
     <t>67 años</t>
   </si>
   <si>
     <t>68 años</t>
   </si>
   <si>
     <t>69 años</t>
   </si>
   <si>
     <t>70 años</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
+    <t>Edad media</t>
+  </si>
+  <si>
+    <t>Datos anuales acumulados</t>
+  </si>
+  <si>
+    <t>años</t>
+  </si>
+  <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>No consta</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
+    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos acumulados a marzo</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
   </si>
   <si>
-    <t>Datos de pensión media mensual acumulados a febrero</t>
+    <t>Datos de pensión media mensual acumulados a marzo</t>
+  </si>
+  <si>
+    <t>Datos de número acumulados a marzo</t>
+  </si>
+  <si>
+    <t>Evolución de las altas iniciales de Jubilación por edades. Periodo 2022 - 2026</t>
+  </si>
+  <si>
+    <t>Año 2022</t>
+  </si>
+  <si>
+    <t>Año 2023</t>
+  </si>
+  <si>
+    <t>Año 2024</t>
+  </si>
+  <si>
+    <t>Año 2025</t>
+  </si>
+  <si>
+    <t>Año 2026</t>
+  </si>
+  <si>
+    <t>(acumulado a marzo)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="double">
         <color indexed="8"/>
@@ -311,164 +413,339 @@
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{3BA5EF17-187C-478E-AA9B-1B44CE8527F4}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{9D602A5A-7A36-4E84-9654-CCDE66B92718}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{498CD261-C062-4582-9F38-3D89DDF78E63}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{565859DF-96BE-4926-B7FF-079EFDEDC851}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="INCIDENCIA"/>
+      <sheetName val="Por regímenes"/>
+      <sheetName val="Evolución"/>
+      <sheetName val="Por sexos (número)"/>
+      <sheetName val="Por sexos (media)"/>
+      <sheetName val="Rangos"/>
+      <sheetName val="Tabla ALINEDJ acumulado"/>
+      <sheetName val="Tabla ALINEDJ acumulado (2)"/>
+      <sheetName val="Tabla anual (edades)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -716,1584 +993,5118 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C4ADCCC-1E3C-4AD2-97DD-0E81E851530A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30C8021B-E76D-47E6-AE17-73D10BF4C43E}">
+  <sheetPr>
+    <tabColor theme="6" tint="-0.249977111117893"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:O27"/>
+  <sheetViews>
+    <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:M1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="23" customWidth="1"/>
+    <col min="3" max="13" width="9.140625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="2" customWidth="1"/>
+    <col min="15" max="17" width="9.5703125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="6.5703125" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="10.28515625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+    </row>
+    <row r="2" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:15" ht="26.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="6"/>
+      <c r="F3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="I3" s="6"/>
+      <c r="J3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="6"/>
+      <c r="L3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="M3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="12">
+        <v>11</v>
+      </c>
+      <c r="C5" s="13">
+        <v>2572.6209090909092</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="12">
+        <v>4</v>
+      </c>
+      <c r="I5" s="13">
+        <v>3321.7424999999998</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="12">
+        <v>15</v>
+      </c>
+      <c r="M5" s="13">
+        <v>2772.3866666666668</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="12">
+        <v>11</v>
+      </c>
+      <c r="C6" s="13">
+        <v>2340.2918181818177</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1</v>
+      </c>
+      <c r="G6" s="13">
+        <v>1878.3</v>
+      </c>
+      <c r="H6" s="12">
+        <v>7</v>
+      </c>
+      <c r="I6" s="13">
+        <v>3313.1357142857146</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" s="12">
+        <v>19</v>
+      </c>
+      <c r="M6" s="13">
+        <v>2674.3926315789472</v>
+      </c>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="12">
+        <v>65</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1599.6539999999998</v>
+      </c>
+      <c r="D7" s="12">
+        <v>2</v>
+      </c>
+      <c r="E7" s="13">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="12">
+        <v>46</v>
+      </c>
+      <c r="G7" s="13">
+        <v>2630.6508695652178</v>
+      </c>
+      <c r="H7" s="12">
+        <v>5</v>
+      </c>
+      <c r="I7" s="13">
+        <v>3331.1959999999999</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L7" s="12">
+        <v>118</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2069.1350000000002</v>
+      </c>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+    </row>
+    <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="12">
+        <v>25</v>
+      </c>
+      <c r="C8" s="13">
+        <v>2255.0871999999999</v>
+      </c>
+      <c r="D8" s="12">
+        <v>1</v>
+      </c>
+      <c r="E8" s="13">
+        <v>1057.28</v>
+      </c>
+      <c r="F8" s="12">
+        <v>52</v>
+      </c>
+      <c r="G8" s="13">
+        <v>2435.8094230769229</v>
+      </c>
+      <c r="H8" s="12">
+        <v>4</v>
+      </c>
+      <c r="I8" s="13">
+        <v>3174.7174999999997</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L8" s="12">
+        <v>82</v>
+      </c>
+      <c r="M8" s="13">
+        <v>2399.9441463414637</v>
+      </c>
+      <c r="N8" s="14"/>
+      <c r="O8" s="14"/>
+    </row>
+    <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="12">
+        <v>32</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2048.5725000000007</v>
+      </c>
+      <c r="D9" s="12">
+        <v>1</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="12">
+        <v>71</v>
+      </c>
+      <c r="G9" s="13">
+        <v>2606.9629577464789</v>
+      </c>
+      <c r="H9" s="12">
+        <v>3</v>
+      </c>
+      <c r="I9" s="13">
+        <v>3429.6299999999997</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L9" s="12">
+        <v>107</v>
+      </c>
+      <c r="M9" s="13">
+        <v>2449.9141121495331</v>
+      </c>
+      <c r="N9" s="14"/>
+      <c r="O9" s="14"/>
+    </row>
+    <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="12">
+        <v>194</v>
+      </c>
+      <c r="C10" s="13">
+        <v>3078.9456185566996</v>
+      </c>
+      <c r="D10" s="12">
+        <v>1</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1012.6</v>
+      </c>
+      <c r="F10" s="12">
+        <v>66</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2278.6293939393945</v>
+      </c>
+      <c r="H10" s="12">
+        <v>5</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2561.9499999999998</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="12">
+        <v>266</v>
+      </c>
+      <c r="M10" s="13">
+        <v>2862.8847368421057</v>
+      </c>
+      <c r="N10" s="14"/>
+      <c r="O10" s="14"/>
+    </row>
+    <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="12">
+        <v>583</v>
+      </c>
+      <c r="C11" s="13">
+        <v>3111.6863121783886</v>
+      </c>
+      <c r="D11" s="12">
+        <v>1</v>
+      </c>
+      <c r="E11" s="13">
+        <v>936.2</v>
+      </c>
+      <c r="F11" s="12">
+        <v>47</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1968.1525531914897</v>
+      </c>
+      <c r="H11" s="12">
+        <v>10</v>
+      </c>
+      <c r="I11" s="13">
+        <v>3372.5739999999996</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L11" s="12">
+        <v>641</v>
+      </c>
+      <c r="M11" s="13">
+        <v>3028.5151794071762</v>
+      </c>
+      <c r="N11" s="14"/>
+      <c r="O11" s="14"/>
+    </row>
+    <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="12">
+        <v>2309</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2184.892230402771</v>
+      </c>
+      <c r="D12" s="12">
+        <v>10</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1402.587</v>
+      </c>
+      <c r="F12" s="12">
+        <v>41</v>
+      </c>
+      <c r="G12" s="13">
+        <v>1805.2539024390244</v>
+      </c>
+      <c r="H12" s="12">
+        <v>10</v>
+      </c>
+      <c r="I12" s="13">
+        <v>3256.3180000000002</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L12" s="12">
+        <v>2370</v>
+      </c>
+      <c r="M12" s="13">
+        <v>2179.5445654008422</v>
+      </c>
+      <c r="N12" s="14"/>
+      <c r="O12" s="14"/>
+    </row>
+    <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="12">
+        <v>3327</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1498.3724406372105</v>
+      </c>
+      <c r="D13" s="12">
+        <v>14</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1600.4785714285717</v>
+      </c>
+      <c r="F13" s="12">
+        <v>47</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1543.4102127659571</v>
+      </c>
+      <c r="H13" s="12">
+        <v>6</v>
+      </c>
+      <c r="I13" s="13">
+        <v>3411.8083333333329</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L13" s="12">
+        <v>3394</v>
+      </c>
+      <c r="M13" s="13">
+        <v>1502.7999233942251</v>
+      </c>
+      <c r="N13" s="14"/>
+      <c r="O13" s="14"/>
+    </row>
+    <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="12">
+        <v>14066</v>
+      </c>
+      <c r="C14" s="13">
+        <v>2139.9385937722168</v>
+      </c>
+      <c r="D14" s="12">
+        <v>1154</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1335.1189514731384</v>
+      </c>
+      <c r="F14" s="12">
+        <v>39</v>
+      </c>
+      <c r="G14" s="13">
+        <v>1759.1871794871795</v>
+      </c>
+      <c r="H14" s="12">
+        <v>9</v>
+      </c>
+      <c r="I14" s="13">
+        <v>2899.1122222222225</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L14" s="12">
+        <v>15268</v>
+      </c>
+      <c r="M14" s="13">
+        <v>2078.5829080429635</v>
+      </c>
+      <c r="N14" s="14"/>
+      <c r="O14" s="14"/>
+    </row>
+    <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="12">
+        <v>8517</v>
+      </c>
+      <c r="C15" s="13">
+        <v>2048.9259422331816</v>
+      </c>
+      <c r="D15" s="12">
+        <v>1280</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1358.2402265624992</v>
+      </c>
+      <c r="F15" s="12">
+        <v>17</v>
+      </c>
+      <c r="G15" s="13">
+        <v>1625.3917647058825</v>
+      </c>
+      <c r="H15" s="12">
+        <v>3</v>
+      </c>
+      <c r="I15" s="13">
+        <v>2722.2099999999996</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L15" s="12">
+        <v>9817</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1958.3424702047478</v>
+      </c>
+      <c r="N15" s="14"/>
+      <c r="O15" s="14"/>
+    </row>
+    <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12">
+        <v>29515</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1968.3592115873287</v>
+      </c>
+      <c r="D16" s="12">
+        <v>4939</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1300.272828507794</v>
+      </c>
+      <c r="F16" s="12">
+        <v>34</v>
+      </c>
+      <c r="G16" s="13">
+        <v>1725.7767647058824</v>
+      </c>
+      <c r="H16" s="12">
+        <v>2</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L16" s="12">
+        <v>34490</v>
+      </c>
+      <c r="M16" s="13">
+        <v>1872.4119739054779</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12">
+        <v>13067</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1459.3444922323422</v>
+      </c>
+      <c r="D17" s="12">
+        <v>4792</v>
+      </c>
+      <c r="E17" s="13">
+        <v>1014.4334912353929</v>
+      </c>
+      <c r="F17" s="12">
+        <v>23</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1473.4634782608698</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="12">
+        <v>17882</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1340.1358589643221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="12">
+        <v>3644</v>
+      </c>
+      <c r="C18" s="13">
+        <v>1468.225060373217</v>
+      </c>
+      <c r="D18" s="12">
+        <v>1824</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1073.0249561403509</v>
+      </c>
+      <c r="F18" s="12">
+        <v>16</v>
+      </c>
+      <c r="G18" s="13">
+        <v>1647.7668750000003</v>
+      </c>
+      <c r="H18" s="12">
+        <v>1</v>
+      </c>
+      <c r="I18" s="13">
+        <v>3429.63</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L18" s="12">
+        <v>5485</v>
+      </c>
+      <c r="M18" s="13">
+        <v>1337.6852397447578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1466</v>
+      </c>
+      <c r="C19" s="13">
+        <v>1520.6529877216915</v>
+      </c>
+      <c r="D19" s="12">
+        <v>883</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1095.6260702151756</v>
+      </c>
+      <c r="F19" s="12">
+        <v>10</v>
+      </c>
+      <c r="G19" s="13">
+        <v>2147.4610000000002</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="13">
+        <v>15.16</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L19" s="12">
+        <v>2360</v>
+      </c>
+      <c r="M19" s="13">
+        <v>1363.6461313559307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="12">
+        <v>820</v>
+      </c>
+      <c r="C20" s="13">
+        <v>1605.6951829268294</v>
+      </c>
+      <c r="D20" s="12">
+        <v>533</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1084.3971294559096</v>
+      </c>
+      <c r="F20" s="12">
+        <v>4</v>
+      </c>
+      <c r="G20" s="13">
+        <v>2473.2275</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="12">
+        <v>1357</v>
+      </c>
+      <c r="M20" s="13">
+        <v>1403.4978850405307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="12">
+        <v>789</v>
+      </c>
+      <c r="C21" s="13">
+        <v>2065.5448542458794</v>
+      </c>
+      <c r="D21" s="12">
+        <v>394</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1239.4895431472078</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="12">
+        <v>1183</v>
+      </c>
+      <c r="M21" s="13">
+        <v>1790.425841081995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="12">
+        <v>784</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1391.4375637755109</v>
+      </c>
+      <c r="D22" s="12">
+        <v>954</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1244.4376205450747</v>
+      </c>
+      <c r="F22" s="12">
+        <v>7</v>
+      </c>
+      <c r="G22" s="13">
+        <v>678.62142857142862</v>
+      </c>
+      <c r="H22" s="12">
+        <v>3</v>
+      </c>
+      <c r="I22" s="13">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="J22" s="12">
+        <v>10</v>
+      </c>
+      <c r="K22" s="13">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L22" s="12">
+        <v>1758</v>
+      </c>
+      <c r="M22" s="13">
+        <v>1306.1964960182036</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="16">
+        <v>79225</v>
+      </c>
+      <c r="C23" s="17">
+        <v>1881.4086134427123</v>
+      </c>
+      <c r="D23" s="16">
+        <v>16783</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1178.8008883989742</v>
+      </c>
+      <c r="F23" s="16">
+        <v>521</v>
+      </c>
+      <c r="G23" s="17">
+        <v>2064.0715355086359</v>
+      </c>
+      <c r="H23" s="16">
+        <v>73</v>
+      </c>
+      <c r="I23" s="17">
+        <v>3079.0876712328768</v>
+      </c>
+      <c r="J23" s="16">
+        <v>10</v>
+      </c>
+      <c r="K23" s="17">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L23" s="16">
+        <v>96612</v>
+      </c>
+      <c r="M23" s="17">
+        <v>1761.0989843911718</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="12">
+        <v>29140</v>
+      </c>
+      <c r="C24" s="13">
+        <v>2068.3754083733702</v>
+      </c>
+      <c r="D24" s="12">
+        <v>2464</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1348.3892613636367</v>
+      </c>
+      <c r="F24" s="12">
+        <v>427</v>
+      </c>
+      <c r="G24" s="13">
+        <v>2155.3467447306793</v>
+      </c>
+      <c r="H24" s="12">
+        <v>66</v>
+      </c>
+      <c r="I24" s="13">
+        <v>3181.0730303030305</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L24" s="12">
+        <v>32097</v>
+      </c>
+      <c r="M24" s="13">
+        <v>2016.5490363585373</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="12">
+        <v>50085</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1772.6292902066491</v>
+      </c>
+      <c r="D25" s="12">
+        <v>14319</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1149.6182813045602</v>
+      </c>
+      <c r="F25" s="12">
+        <v>94</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1649.4490425531917</v>
+      </c>
+      <c r="H25" s="12">
+        <v>7</v>
+      </c>
+      <c r="I25" s="13">
+        <v>2117.5114285714285</v>
+      </c>
+      <c r="J25" s="12">
+        <v>10</v>
+      </c>
+      <c r="K25" s="13">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L25" s="12">
+        <v>64515</v>
+      </c>
+      <c r="M25" s="13">
+        <v>1634.009465395643</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="20">
+        <v>64.998681098138206</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="20">
+        <v>66.546154441994787</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" s="20">
+        <v>61.178157389635324</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="H26" s="20">
+        <v>60.68356164383561</v>
+      </c>
+      <c r="I26" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="J26" s="20">
+        <v>86.457000000000022</v>
+      </c>
+      <c r="K26" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="L26" s="20">
+        <v>65.245858796008804</v>
+      </c>
+      <c r="M26" s="21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2510BD0E-2353-4E9B-9EC6-F0A00147900A}">
+  <sheetPr>
+    <tabColor theme="6" tint="-0.249977111117893"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N28"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:K1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.85546875" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="14" style="2" customWidth="1"/>
+    <col min="2" max="11" width="11" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="9.85546875" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+    </row>
+    <row r="2" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+    </row>
+    <row r="3" spans="1:11" ht="19.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="27"/>
+      <c r="D3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="27"/>
+      <c r="F3" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="27"/>
+      <c r="H3" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="I3" s="27"/>
+      <c r="J3" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="K3" s="27"/>
+    </row>
+    <row r="4" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="28"/>
+      <c r="B4" s="29"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="30"/>
+      <c r="H4" s="29"/>
+      <c r="I4" s="30"/>
+      <c r="J4" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" s="32"/>
+    </row>
+    <row r="5" spans="1:11" s="14" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="33"/>
+      <c r="B5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="H5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12">
+        <v>189</v>
+      </c>
+      <c r="C6" s="13">
+        <v>2597.2203174603173</v>
+      </c>
+      <c r="D6" s="12">
+        <v>165</v>
+      </c>
+      <c r="E6" s="13">
+        <v>2679.3608484848478</v>
+      </c>
+      <c r="F6" s="12">
+        <v>132</v>
+      </c>
+      <c r="G6" s="13">
+        <v>2901.9803030303028</v>
+      </c>
+      <c r="H6" s="12">
+        <v>105</v>
+      </c>
+      <c r="I6" s="13">
+        <v>2915.0826666666671</v>
+      </c>
+      <c r="J6" s="12">
+        <v>15</v>
+      </c>
+      <c r="K6" s="13">
+        <v>2772.3866666666668</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="12">
+        <v>245</v>
+      </c>
+      <c r="C7" s="13">
+        <v>2573.116571428573</v>
+      </c>
+      <c r="D7" s="12">
+        <v>268</v>
+      </c>
+      <c r="E7" s="13">
+        <v>2749.2043656716423</v>
+      </c>
+      <c r="F7" s="12">
+        <v>180</v>
+      </c>
+      <c r="G7" s="13">
+        <v>2819.9255555555551</v>
+      </c>
+      <c r="H7" s="12">
+        <v>161</v>
+      </c>
+      <c r="I7" s="13">
+        <v>2886.2417391304352</v>
+      </c>
+      <c r="J7" s="12">
+        <v>19</v>
+      </c>
+      <c r="K7" s="13">
+        <v>2674.3926315789472</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="12">
+        <v>564</v>
+      </c>
+      <c r="C8" s="13">
+        <v>2145.8993617021283</v>
+      </c>
+      <c r="D8" s="12">
+        <v>524</v>
+      </c>
+      <c r="E8" s="13">
+        <v>2196.0756679389315</v>
+      </c>
+      <c r="F8" s="12">
+        <v>538</v>
+      </c>
+      <c r="G8" s="13">
+        <v>2197.2021747211907</v>
+      </c>
+      <c r="H8" s="12">
+        <v>444</v>
+      </c>
+      <c r="I8" s="13">
+        <v>2239.3558108108114</v>
+      </c>
+      <c r="J8" s="12">
+        <v>118</v>
+      </c>
+      <c r="K8" s="13">
+        <v>2069.1350000000002</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="12">
+        <v>377</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2059.8183554376665</v>
+      </c>
+      <c r="D9" s="12">
+        <v>368</v>
+      </c>
+      <c r="E9" s="13">
+        <v>2089.7923369565206</v>
+      </c>
+      <c r="F9" s="12">
+        <v>344</v>
+      </c>
+      <c r="G9" s="13">
+        <v>2229.4296802325575</v>
+      </c>
+      <c r="H9" s="12">
+        <v>367</v>
+      </c>
+      <c r="I9" s="13">
+        <v>2479.8667847411434</v>
+      </c>
+      <c r="J9" s="12">
+        <v>82</v>
+      </c>
+      <c r="K9" s="13">
+        <v>2399.9441463414637</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="12">
+        <v>396</v>
+      </c>
+      <c r="C10" s="13">
+        <v>1944.0774747474757</v>
+      </c>
+      <c r="D10" s="12">
+        <v>352</v>
+      </c>
+      <c r="E10" s="13">
+        <v>2030.5725568181833</v>
+      </c>
+      <c r="F10" s="12">
+        <v>394</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2100.0358375634519</v>
+      </c>
+      <c r="H10" s="12">
+        <v>393</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2347.3549109414753</v>
+      </c>
+      <c r="J10" s="12">
+        <v>107</v>
+      </c>
+      <c r="K10" s="13">
+        <v>2449.9141121495331</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="12">
+        <v>1194</v>
+      </c>
+      <c r="C11" s="13">
+        <v>2467.658944723617</v>
+      </c>
+      <c r="D11" s="12">
+        <v>977</v>
+      </c>
+      <c r="E11" s="13">
+        <v>2486.0772262026603</v>
+      </c>
+      <c r="F11" s="12">
+        <v>928</v>
+      </c>
+      <c r="G11" s="13">
+        <v>2627.8629849137951</v>
+      </c>
+      <c r="H11" s="12">
+        <v>950</v>
+      </c>
+      <c r="I11" s="13">
+        <v>2696.7230315789443</v>
+      </c>
+      <c r="J11" s="12">
+        <v>266</v>
+      </c>
+      <c r="K11" s="13">
+        <v>2862.8847368421057</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="12">
+        <v>1980</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2464.2825151515126</v>
+      </c>
+      <c r="D12" s="12">
+        <v>1947</v>
+      </c>
+      <c r="E12" s="13">
+        <v>2587.6814072932721</v>
+      </c>
+      <c r="F12" s="12">
+        <v>2095</v>
+      </c>
+      <c r="G12" s="13">
+        <v>2754.694854415277</v>
+      </c>
+      <c r="H12" s="12">
+        <v>2155</v>
+      </c>
+      <c r="I12" s="13">
+        <v>2885.1819999999993</v>
+      </c>
+      <c r="J12" s="12">
+        <v>641</v>
+      </c>
+      <c r="K12" s="13">
+        <v>3028.5151794071762</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="12">
+        <v>12574</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1750.3051320184502</v>
+      </c>
+      <c r="D13" s="12">
+        <v>10702</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1866.0060119603797</v>
+      </c>
+      <c r="F13" s="12">
+        <v>9907</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1999.391039668923</v>
+      </c>
+      <c r="H13" s="12">
+        <v>9388</v>
+      </c>
+      <c r="I13" s="13">
+        <v>2120.600407967619</v>
+      </c>
+      <c r="J13" s="12">
+        <v>2370</v>
+      </c>
+      <c r="K13" s="13">
+        <v>2179.5445654008422</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="12">
+        <v>19487</v>
+      </c>
+      <c r="C14" s="13">
+        <v>1567.3118653461256</v>
+      </c>
+      <c r="D14" s="12">
+        <v>17684</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1618.6115482922401</v>
+      </c>
+      <c r="F14" s="12">
+        <v>16198</v>
+      </c>
+      <c r="G14" s="13">
+        <v>1715.4416026669953</v>
+      </c>
+      <c r="H14" s="12">
+        <v>13815</v>
+      </c>
+      <c r="I14" s="13">
+        <v>1428.9081549040886</v>
+      </c>
+      <c r="J14" s="12">
+        <v>3394</v>
+      </c>
+      <c r="K14" s="13">
+        <v>1502.7999233942251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12">
+        <v>53592</v>
+      </c>
+      <c r="C15" s="13">
+        <v>1691.7133880056722</v>
+      </c>
+      <c r="D15" s="12">
+        <v>46229</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1789.1959910445814</v>
+      </c>
+      <c r="F15" s="12">
+        <v>48945</v>
+      </c>
+      <c r="G15" s="13">
+        <v>1981.0102923689863</v>
+      </c>
+      <c r="H15" s="12">
+        <v>48711</v>
+      </c>
+      <c r="I15" s="13">
+        <v>2051.1051645418929</v>
+      </c>
+      <c r="J15" s="12">
+        <v>15268</v>
+      </c>
+      <c r="K15" s="13">
+        <v>2078.5829080429635</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="12">
+        <v>26799</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1620.4490182469497</v>
+      </c>
+      <c r="D16" s="12">
+        <v>26445</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1687.0981081489881</v>
+      </c>
+      <c r="F16" s="12">
+        <v>31717</v>
+      </c>
+      <c r="G16" s="13">
+        <v>1786.5852303181277</v>
+      </c>
+      <c r="H16" s="12">
+        <v>29570</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1881.5181281704442</v>
+      </c>
+      <c r="J16" s="12">
+        <v>9817</v>
+      </c>
+      <c r="K16" s="13">
+        <v>1958.3424702047478</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="12">
+        <v>115234</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1521.4886538695112</v>
+      </c>
+      <c r="D17" s="12">
+        <v>111576</v>
+      </c>
+      <c r="E17" s="13">
+        <v>1557.5377483509033</v>
+      </c>
+      <c r="F17" s="12">
+        <v>130738</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1673.886594639657</v>
+      </c>
+      <c r="H17" s="12">
+        <v>132345</v>
+      </c>
+      <c r="I17" s="13">
+        <v>1777.9682229778196</v>
+      </c>
+      <c r="J17" s="12">
+        <v>34490</v>
+      </c>
+      <c r="K17" s="13">
+        <v>1872.4119739054779</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="12">
+        <v>73991</v>
+      </c>
+      <c r="C18" s="13">
+        <v>963.40834141990263</v>
+      </c>
+      <c r="D18" s="12">
+        <v>84475</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1013.5453576797861</v>
+      </c>
+      <c r="F18" s="12">
+        <v>94805</v>
+      </c>
+      <c r="G18" s="13">
+        <v>1132.916341965087</v>
+      </c>
+      <c r="H18" s="12">
+        <v>97483</v>
+      </c>
+      <c r="I18" s="13">
+        <v>1213.262086927977</v>
+      </c>
+      <c r="J18" s="12">
+        <v>17882</v>
+      </c>
+      <c r="K18" s="13">
+        <v>1340.1358589643221</v>
+      </c>
+      <c r="N18" s="36"/>
+    </row>
+    <row r="19" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="12">
+        <v>8533</v>
+      </c>
+      <c r="C19" s="13">
+        <v>1033.5624200164057</v>
+      </c>
+      <c r="D19" s="12">
+        <v>10467</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1083.6298691124489</v>
+      </c>
+      <c r="F19" s="12">
+        <v>14136</v>
+      </c>
+      <c r="G19" s="13">
+        <v>1169.4497870684772</v>
+      </c>
+      <c r="H19" s="12">
+        <v>17730</v>
+      </c>
+      <c r="I19" s="13">
+        <v>1210.1373463056962</v>
+      </c>
+      <c r="J19" s="12">
+        <v>5485</v>
+      </c>
+      <c r="K19" s="13">
+        <v>1337.6852397447578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="12">
+        <v>3863</v>
+      </c>
+      <c r="C20" s="13">
+        <v>1044.5801035464656</v>
+      </c>
+      <c r="D20" s="12">
+        <v>4927</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1143.4284899533184</v>
+      </c>
+      <c r="F20" s="12">
+        <v>5818</v>
+      </c>
+      <c r="G20" s="13">
+        <v>1192.9301168786551</v>
+      </c>
+      <c r="H20" s="12">
+        <v>7666</v>
+      </c>
+      <c r="I20" s="13">
+        <v>1255.5854304722159</v>
+      </c>
+      <c r="J20" s="12">
+        <v>2360</v>
+      </c>
+      <c r="K20" s="13">
+        <v>1363.6461313559307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="12">
+        <v>2482</v>
+      </c>
+      <c r="C21" s="13">
+        <v>1079.6510596293328</v>
+      </c>
+      <c r="D21" s="12">
+        <v>2921</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1166.6171687778167</v>
+      </c>
+      <c r="F21" s="12">
+        <v>3336</v>
+      </c>
+      <c r="G21" s="13">
+        <v>1205.1109832134296</v>
+      </c>
+      <c r="H21" s="12">
+        <v>4061</v>
+      </c>
+      <c r="I21" s="13">
+        <v>1275.9362029056886</v>
+      </c>
+      <c r="J21" s="12">
+        <v>1357</v>
+      </c>
+      <c r="K21" s="13">
+        <v>1403.4978850405307</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="12">
+        <v>2349</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1532.5073265219251</v>
+      </c>
+      <c r="D22" s="12">
+        <v>2586</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1540.1609590100527</v>
+      </c>
+      <c r="F22" s="12">
+        <v>2989</v>
+      </c>
+      <c r="G22" s="13">
+        <v>1632.3231615925063</v>
+      </c>
+      <c r="H22" s="12">
+        <v>3848</v>
+      </c>
+      <c r="I22" s="13">
+        <v>1720.3226559251559</v>
+      </c>
+      <c r="J22" s="12">
+        <v>1183</v>
+      </c>
+      <c r="K22" s="13">
+        <v>1790.425841081995</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="35" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="12">
+        <v>4023</v>
+      </c>
+      <c r="C23" s="13">
+        <v>920.59548844146161</v>
+      </c>
+      <c r="D23" s="12">
+        <v>4336</v>
+      </c>
+      <c r="E23" s="13">
+        <v>952.75929197416883</v>
+      </c>
+      <c r="F23" s="12">
+        <v>4865</v>
+      </c>
+      <c r="G23" s="13">
+        <v>989.01639671120233</v>
+      </c>
+      <c r="H23" s="12">
+        <v>6132</v>
+      </c>
+      <c r="I23" s="13">
+        <v>1166.7595939334635</v>
+      </c>
+      <c r="J23" s="12">
+        <v>1758</v>
+      </c>
+      <c r="K23" s="13">
+        <v>1306.1964960182036</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="38" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="16">
+        <v>327872</v>
+      </c>
+      <c r="C24" s="17">
+        <v>1426.750031933188</v>
+      </c>
+      <c r="D24" s="16">
+        <v>326949</v>
+      </c>
+      <c r="E24" s="17">
+        <v>1453.1407905208528</v>
+      </c>
+      <c r="F24" s="16">
+        <v>368065</v>
+      </c>
+      <c r="G24" s="17">
+        <v>1566.3715480961266</v>
+      </c>
+      <c r="H24" s="16">
+        <v>375324</v>
+      </c>
+      <c r="I24" s="17">
+        <v>1628.4282104261904</v>
+      </c>
+      <c r="J24" s="16">
+        <v>96612</v>
+      </c>
+      <c r="K24" s="17">
+        <v>1761.0989843911718</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="38" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="12">
+        <v>117397</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1689.5057452916153</v>
+      </c>
+      <c r="D25" s="12">
+        <v>105661</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1771.7238823217638</v>
+      </c>
+      <c r="F25" s="12">
+        <v>111378</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1913.278976907472</v>
+      </c>
+      <c r="H25" s="12">
+        <v>106059</v>
+      </c>
+      <c r="I25" s="13">
+        <v>1957.1517341291155</v>
+      </c>
+      <c r="J25" s="12">
+        <v>32097</v>
+      </c>
+      <c r="K25" s="13">
+        <v>2016.5490363585373</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" s="38" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="12">
+        <v>210475</v>
+      </c>
+      <c r="C26" s="13">
+        <v>1280.1923292077365</v>
+      </c>
+      <c r="D26" s="12">
+        <v>221288</v>
+      </c>
+      <c r="E26" s="13">
+        <v>1301.0231516846966</v>
+      </c>
+      <c r="F26" s="12">
+        <v>256687</v>
+      </c>
+      <c r="G26" s="13">
+        <v>1415.8463730535577</v>
+      </c>
+      <c r="H26" s="12">
+        <v>269265</v>
+      </c>
+      <c r="I26" s="13">
+        <v>1498.9494879765184</v>
+      </c>
+      <c r="J26" s="12">
+        <v>64515</v>
+      </c>
+      <c r="K26" s="13">
+        <v>1634.0094653956432</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" s="38" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="20">
+        <v>64.834673500634253</v>
+      </c>
+      <c r="C27" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="20">
+        <v>65.054527678628943</v>
+      </c>
+      <c r="E27" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F27" s="20">
+        <v>65.17130914376537</v>
+      </c>
+      <c r="G27" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="H27" s="20">
+        <v>65.326760878600751</v>
+      </c>
+      <c r="I27" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="J27" s="20">
+        <v>65.245858796008804</v>
+      </c>
+      <c r="K27" s="40" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="30.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A28:K28"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B3:C4"/>
+    <mergeCell ref="D3:E4"/>
+    <mergeCell ref="F3:G4"/>
+    <mergeCell ref="H3:I4"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="J4:K4"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E62104DC-9B65-4D0C-9A82-AF207B202790}">
+  <sheetPr>
+    <tabColor theme="6" tint="-0.249977111117893"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:U27"/>
+  <sheetViews>
+    <sheetView showZeros="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:S1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.7109375" style="2" customWidth="1"/>
+    <col min="2" max="3" width="8.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8" style="2" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="8" style="2" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8" style="2" customWidth="1"/>
+    <col min="11" max="12" width="8.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="8" style="2" customWidth="1"/>
+    <col min="14" max="15" width="8.85546875" style="2" customWidth="1"/>
+    <col min="16" max="16" width="8" style="2" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" style="2" customWidth="1"/>
+    <col min="19" max="19" width="8" style="2" customWidth="1"/>
+    <col min="20" max="21" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="10.7109375" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+    </row>
+    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+    </row>
+    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="42"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="42"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="42"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="L3" s="42"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="42"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="R3" s="42"/>
+      <c r="S3" s="6"/>
+    </row>
+    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="43"/>
+      <c r="B4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="12">
+        <v>6</v>
+      </c>
+      <c r="C5" s="12">
+        <v>5</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="12">
+        <v>4</v>
+      </c>
+      <c r="L5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>10</v>
+      </c>
+      <c r="R5" s="12">
+        <v>5</v>
+      </c>
+      <c r="S5" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="12">
+        <v>11</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="12">
+        <v>7</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>19</v>
+      </c>
+      <c r="R6" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="S6" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="12">
+        <v>41</v>
+      </c>
+      <c r="C7" s="12">
+        <v>24</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="12">
+        <v>2</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="12">
+        <v>46</v>
+      </c>
+      <c r="I7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="12">
+        <v>5</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P7" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>94</v>
+      </c>
+      <c r="R7" s="12">
+        <v>24</v>
+      </c>
+      <c r="S7" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="12">
+        <v>20</v>
+      </c>
+      <c r="C8" s="12">
+        <v>5</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="12">
+        <v>1</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="12">
+        <v>51</v>
+      </c>
+      <c r="I8" s="12">
+        <v>1</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="12">
+        <v>4</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>76</v>
+      </c>
+      <c r="R8" s="12">
+        <v>6</v>
+      </c>
+      <c r="S8" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="12">
+        <v>27</v>
+      </c>
+      <c r="C9" s="12">
+        <v>5</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="12">
+        <v>1</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="12">
+        <v>71</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="12">
+        <v>3</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P9" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>102</v>
+      </c>
+      <c r="R9" s="12">
+        <v>5</v>
+      </c>
+      <c r="S9" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="12">
+        <v>174</v>
+      </c>
+      <c r="C10" s="12">
+        <v>20</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="12">
+        <v>1</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="12">
+        <v>63</v>
+      </c>
+      <c r="I10" s="12">
+        <v>3</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="12">
+        <v>5</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>243</v>
+      </c>
+      <c r="R10" s="12">
+        <v>23</v>
+      </c>
+      <c r="S10" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="12">
+        <v>554</v>
+      </c>
+      <c r="C11" s="12">
+        <v>29</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="12">
+        <v>1</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="12">
+        <v>47</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="12">
+        <v>10</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>612</v>
+      </c>
+      <c r="R11" s="12">
+        <v>29</v>
+      </c>
+      <c r="S11" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="12">
+        <v>1959</v>
+      </c>
+      <c r="C12" s="12">
+        <v>350</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="12">
+        <v>10</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="12">
+        <v>38</v>
+      </c>
+      <c r="I12" s="12">
+        <v>3</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="12">
+        <v>10</v>
+      </c>
+      <c r="L12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P12" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>2017</v>
+      </c>
+      <c r="R12" s="12">
+        <v>353</v>
+      </c>
+      <c r="S12" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="12">
+        <v>2372</v>
+      </c>
+      <c r="C13" s="12">
+        <v>955</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="12">
+        <v>12</v>
+      </c>
+      <c r="F13" s="12">
+        <v>2</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="12">
+        <v>42</v>
+      </c>
+      <c r="I13" s="12">
+        <v>5</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="12">
+        <v>5</v>
+      </c>
+      <c r="L13" s="12">
+        <v>1</v>
+      </c>
+      <c r="M13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P13" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2431</v>
+      </c>
+      <c r="R13" s="12">
+        <v>963</v>
+      </c>
+      <c r="S13" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="12">
+        <v>9079</v>
+      </c>
+      <c r="C14" s="12">
+        <v>4987</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="12">
+        <v>875</v>
+      </c>
+      <c r="F14" s="12">
+        <v>279</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="12">
+        <v>31</v>
+      </c>
+      <c r="I14" s="12">
+        <v>8</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="12">
+        <v>8</v>
+      </c>
+      <c r="L14" s="12">
+        <v>1</v>
+      </c>
+      <c r="M14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P14" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>9993</v>
+      </c>
+      <c r="R14" s="12">
+        <v>5275</v>
+      </c>
+      <c r="S14" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="12">
+        <v>5321</v>
+      </c>
+      <c r="C15" s="12">
+        <v>3196</v>
+      </c>
+      <c r="D15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="12">
+        <v>964</v>
+      </c>
+      <c r="F15" s="12">
+        <v>316</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="12">
+        <v>14</v>
+      </c>
+      <c r="I15" s="12">
+        <v>3</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="12">
+        <v>2</v>
+      </c>
+      <c r="L15" s="12">
+        <v>1</v>
+      </c>
+      <c r="M15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>6301</v>
+      </c>
+      <c r="R15" s="12">
+        <v>3516</v>
+      </c>
+      <c r="S15" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="12">
+        <v>17819</v>
+      </c>
+      <c r="C16" s="12">
+        <v>11696</v>
+      </c>
+      <c r="D16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="12">
+        <v>3963</v>
+      </c>
+      <c r="F16" s="12">
+        <v>976</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="12">
+        <v>26</v>
+      </c>
+      <c r="I16" s="12">
+        <v>8</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="12">
+        <v>2</v>
+      </c>
+      <c r="L16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P16" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>21810</v>
+      </c>
+      <c r="R16" s="12">
+        <v>12680</v>
+      </c>
+      <c r="S16" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="12">
+        <v>4868</v>
+      </c>
+      <c r="C17" s="12">
+        <v>8199</v>
+      </c>
+      <c r="D17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="12">
+        <v>2930</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1862</v>
+      </c>
+      <c r="G17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="12">
+        <v>18</v>
+      </c>
+      <c r="I17" s="12">
+        <v>5</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P17" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>7816</v>
+      </c>
+      <c r="R17" s="12">
+        <v>10066</v>
+      </c>
+      <c r="S17" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="12">
+        <v>1692</v>
+      </c>
+      <c r="C18" s="12">
+        <v>1952</v>
+      </c>
+      <c r="D18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="12">
+        <v>1152</v>
+      </c>
+      <c r="F18" s="12">
+        <v>672</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H18" s="12">
+        <v>16</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="12">
+        <v>1</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P18" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>2861</v>
+      </c>
+      <c r="R18" s="12">
+        <v>2624</v>
+      </c>
+      <c r="S18" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="12">
+        <v>703</v>
+      </c>
+      <c r="C19" s="12">
+        <v>763</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="12">
+        <v>543</v>
+      </c>
+      <c r="F19" s="12">
+        <v>340</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="12">
+        <v>8</v>
+      </c>
+      <c r="I19" s="12">
+        <v>2</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="12">
+        <v>1</v>
+      </c>
+      <c r="L19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P19" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>1255</v>
+      </c>
+      <c r="R19" s="12">
+        <v>1105</v>
+      </c>
+      <c r="S19" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="12">
+        <v>386</v>
+      </c>
+      <c r="C20" s="12">
+        <v>434</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="12">
+        <v>300</v>
+      </c>
+      <c r="F20" s="12">
+        <v>233</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="12">
+        <v>3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P20" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>689</v>
+      </c>
+      <c r="R20" s="12">
+        <v>668</v>
+      </c>
+      <c r="S20" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="12">
+        <v>417</v>
+      </c>
+      <c r="C21" s="12">
+        <v>372</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="12">
+        <v>231</v>
+      </c>
+      <c r="F21" s="12">
+        <v>163</v>
+      </c>
+      <c r="G21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P21" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>648</v>
+      </c>
+      <c r="R21" s="12">
+        <v>535</v>
+      </c>
+      <c r="S21" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="12">
+        <v>351</v>
+      </c>
+      <c r="C22" s="12">
+        <v>433</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="12">
+        <v>476</v>
+      </c>
+      <c r="F22" s="12">
+        <v>478</v>
+      </c>
+      <c r="G22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="12">
+        <v>6</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="12">
+        <v>3</v>
+      </c>
+      <c r="L22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N22" s="12">
+        <v>2</v>
+      </c>
+      <c r="O22" s="12">
+        <v>8</v>
+      </c>
+      <c r="P22" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>838</v>
+      </c>
+      <c r="R22" s="12">
+        <v>920</v>
+      </c>
+      <c r="S22" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="16">
+        <v>45800</v>
+      </c>
+      <c r="C23" s="16">
+        <v>33425</v>
+      </c>
+      <c r="D23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="16">
+        <v>11462</v>
+      </c>
+      <c r="F23" s="16">
+        <v>5321</v>
+      </c>
+      <c r="G23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23" s="16">
+        <v>481</v>
+      </c>
+      <c r="I23" s="16">
+        <v>40</v>
+      </c>
+      <c r="J23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="K23" s="16">
+        <v>70</v>
+      </c>
+      <c r="L23" s="16">
+        <v>3</v>
+      </c>
+      <c r="M23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="N23" s="16">
+        <v>2</v>
+      </c>
+      <c r="O23" s="16">
+        <v>8</v>
+      </c>
+      <c r="P23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="16">
+        <v>57815</v>
+      </c>
+      <c r="R23" s="16">
+        <v>38797</v>
+      </c>
+      <c r="S23" s="16" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="12">
+        <v>19564</v>
+      </c>
+      <c r="C24" s="12">
+        <v>9576</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="12">
+        <v>1867</v>
+      </c>
+      <c r="F24" s="12">
+        <v>597</v>
+      </c>
+      <c r="G24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H24" s="12">
+        <v>404</v>
+      </c>
+      <c r="I24" s="12">
+        <v>23</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K24" s="12">
+        <v>63</v>
+      </c>
+      <c r="L24" s="12">
+        <v>3</v>
+      </c>
+      <c r="M24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="O24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="P24" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q24" s="12">
+        <v>21898</v>
+      </c>
+      <c r="R24" s="12">
+        <v>10199</v>
+      </c>
+      <c r="S24" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="12">
+        <v>26236</v>
+      </c>
+      <c r="C25" s="12">
+        <v>23849</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="12">
+        <v>9595</v>
+      </c>
+      <c r="F25" s="12">
+        <v>4724</v>
+      </c>
+      <c r="G25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25" s="12">
+        <v>77</v>
+      </c>
+      <c r="I25" s="12">
+        <v>17</v>
+      </c>
+      <c r="J25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="K25" s="12">
+        <v>7</v>
+      </c>
+      <c r="L25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="M25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="N25" s="12">
+        <v>2</v>
+      </c>
+      <c r="O25" s="12">
+        <v>8</v>
+      </c>
+      <c r="P25" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q25" s="12">
+        <v>35917</v>
+      </c>
+      <c r="R25" s="12">
+        <v>28598</v>
+      </c>
+      <c r="S25" s="12" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="18" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="20">
+        <v>64.677135152838403</v>
+      </c>
+      <c r="C26" s="20">
+        <v>65.439273597606586</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" s="20">
+        <v>66.209185133484596</v>
+      </c>
+      <c r="F26" s="20">
+        <v>67.272022176282704</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H26" s="20">
+        <v>60.931663201663234</v>
+      </c>
+      <c r="I26" s="20">
+        <v>64.142250000000004</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="K26" s="20">
+        <v>60.561714285714295</v>
+      </c>
+      <c r="L26" s="20">
+        <v>63.526666666666664</v>
+      </c>
+      <c r="M26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="N26" s="20">
+        <v>82.5</v>
+      </c>
+      <c r="O26" s="20">
+        <v>87.446250000000006</v>
+      </c>
+      <c r="P26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>64.945341520366838</v>
+      </c>
+      <c r="R26" s="20">
+        <v>65.693687398510122</v>
+      </c>
+      <c r="S26" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="U27" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A27:S27"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:D3"/>
+    <mergeCell ref="E3:G3"/>
+    <mergeCell ref="H3:J3"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="Q3:S3"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80043210-3A2A-4F36-B0D7-5D0B60EEBA29}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="24" max="16384" width="12.44140625" style="1"/>
+    <col min="1" max="1" width="16.7109375" style="2" customWidth="1"/>
+    <col min="2" max="3" width="8.85546875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8" style="2" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="8" style="2" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8" style="2" customWidth="1"/>
+    <col min="11" max="12" width="8.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="8" style="2" customWidth="1"/>
+    <col min="14" max="15" width="8.85546875" style="2" customWidth="1"/>
+    <col min="16" max="16" width="8" style="2" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" style="2" customWidth="1"/>
+    <col min="19" max="19" width="8" style="2" customWidth="1"/>
+    <col min="20" max="20" width="12.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="14.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="10.7109375" style="2"/>
+    <col min="23" max="23" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="10.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-      <c r="A2" s="14" t="s">
+    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+    </row>
+    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+    </row>
+    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="42"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="42"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="42"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="L3" s="42"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="O3" s="42"/>
+      <c r="P3" s="6"/>
+      <c r="Q3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="R3" s="42"/>
+      <c r="S3" s="6"/>
+    </row>
+    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="14"/>
-[...55 lines deleted...]
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="13">
+        <v>2615.165</v>
+      </c>
+      <c r="C5" s="13">
+        <v>2521.5680000000002</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="13">
+        <v>3321.7424999999998</v>
+      </c>
+      <c r="L5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q5" s="13">
+        <v>2897.7959999999998</v>
+      </c>
+      <c r="R5" s="13">
+        <v>2521.5680000000002</v>
+      </c>
+      <c r="S5" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B6" s="13">
+        <v>2340.2918181818177</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="13">
+        <v>1878.3</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K6" s="13">
+        <v>3313.1357142857146</v>
+      </c>
+      <c r="L6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q6" s="13">
+        <v>2674.3926315789472</v>
+      </c>
+      <c r="R6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="S6" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="13">
+        <v>1590.2514634146339</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1615.7166666666665</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="13">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H7" s="13">
+        <v>2630.6508695652178</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K7" s="13">
+        <v>3331.1959999999999</v>
+      </c>
+      <c r="L7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q7" s="13">
+        <v>2184.9013829787236</v>
+      </c>
+      <c r="R7" s="13">
+        <v>1615.7166666666665</v>
+      </c>
+      <c r="S7" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="13">
+        <v>2196.5264999999999</v>
+      </c>
+      <c r="C8" s="13">
+        <v>2489.3300000000004</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="13">
+        <v>1057.28</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="13">
+        <v>2418.9464705882351</v>
+      </c>
+      <c r="I8" s="13">
+        <v>3295.82</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K8" s="13">
+        <v>3174.7174999999997</v>
+      </c>
+      <c r="L8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>2382.2756578947369</v>
+      </c>
+      <c r="R8" s="13">
+        <v>2623.7450000000003</v>
+      </c>
+      <c r="S8" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="13">
+        <v>1947.1029629629634</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2596.5080000000003</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="13">
+        <v>2606.9629577464789</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K9" s="13">
+        <v>3429.6299999999997</v>
+      </c>
+      <c r="L9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q9" s="13">
+        <v>2442.7281372549023</v>
+      </c>
+      <c r="R9" s="13">
+        <v>2596.5080000000003</v>
+      </c>
+      <c r="S9" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="13">
+        <v>3141.1937356321837</v>
+      </c>
+      <c r="C10" s="13">
+        <v>2537.3869999999997</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="13">
+        <v>1012.6</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="13">
+        <v>2292.7423809523812</v>
+      </c>
+      <c r="I10" s="13">
+        <v>1982.2566666666669</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K10" s="13">
+        <v>2561.9499999999998</v>
+      </c>
+      <c r="L10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q10" s="13">
+        <v>2900.5466255144038</v>
+      </c>
+      <c r="R10" s="13">
+        <v>2464.9786956521739</v>
+      </c>
+      <c r="S10" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="13">
+        <v>3116.2833574007227</v>
+      </c>
+      <c r="C11" s="13">
+        <v>3023.8668965517249</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="13">
+        <v>936.2</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="13">
+        <v>1968.1525531914897</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" s="13">
+        <v>3372.5739999999996</v>
+      </c>
+      <c r="L11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q11" s="13">
+        <v>3028.7354411764704</v>
+      </c>
+      <c r="R11" s="13">
+        <v>3023.8668965517249</v>
+      </c>
+      <c r="S11" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="13">
+        <v>2263.94564573762</v>
+      </c>
+      <c r="C12" s="13">
+        <v>1742.4189714285715</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1402.587</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="13">
+        <v>1847.4931578947369</v>
+      </c>
+      <c r="I12" s="13">
+        <v>1270.2233333333331</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="13">
+        <v>3256.3180000000002</v>
+      </c>
+      <c r="L12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>2256.749286068417</v>
+      </c>
+      <c r="R12" s="13">
+        <v>1738.4059773371102</v>
+      </c>
+      <c r="S12" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="13">
+        <v>1597.4276939291738</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1252.3420104712036</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1581.814166666667</v>
+      </c>
+      <c r="F13" s="13">
+        <v>1712.4649999999999</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H13" s="13">
+        <v>1577.1438095238093</v>
+      </c>
+      <c r="I13" s="13">
+        <v>1260.048</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="13">
+        <v>3423.0039999999999</v>
+      </c>
+      <c r="L13" s="13">
+        <v>3355.83</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>1600.7549650349647</v>
+      </c>
+      <c r="R13" s="13">
+        <v>1255.521931464174</v>
+      </c>
+      <c r="S13" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="13">
+        <v>2178.0991640048455</v>
+      </c>
+      <c r="C14" s="13">
+        <v>2070.4660016041698</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1376.7244000000001</v>
+      </c>
+      <c r="F14" s="13">
+        <v>1204.6359139784945</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="13">
+        <v>1922.3848387096773</v>
+      </c>
+      <c r="I14" s="13">
+        <v>1126.7962499999999</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="13">
+        <v>2836.9387500000003</v>
+      </c>
+      <c r="L14" s="13">
+        <v>3396.5</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>2107.6639247473208</v>
+      </c>
+      <c r="R14" s="13">
+        <v>2023.4916094786706</v>
+      </c>
+      <c r="S14" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="13">
+        <v>2064.7117233602717</v>
+      </c>
+      <c r="C15" s="13">
+        <v>2022.6442959949936</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1410.4479045643154</v>
+      </c>
+      <c r="F15" s="13">
+        <v>1198.9737658227848</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="13">
+        <v>1729.3092857142858</v>
+      </c>
+      <c r="I15" s="13">
+        <v>1140.4433333333334</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K15" s="13">
+        <v>2760.8599999999997</v>
+      </c>
+      <c r="L15" s="13">
+        <v>2644.91</v>
+      </c>
+      <c r="M15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P15" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q15" s="13">
+        <v>1964.0906062529775</v>
+      </c>
+      <c r="R15" s="13">
+        <v>1948.0412741751989</v>
+      </c>
+      <c r="S15" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="13">
+        <v>2067.6835832538295</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1817.0373084815315</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1319.136495079485</v>
+      </c>
+      <c r="F16" s="13">
+        <v>1223.6778381147537</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="13">
+        <v>1782.716923076923</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1540.7212499999998</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K16" s="13">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q16" s="13">
+        <v>1931.2602145804653</v>
+      </c>
+      <c r="R16" s="13">
+        <v>1771.1911435331215</v>
+      </c>
+      <c r="S16" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="13">
+        <v>1693.7411709120793</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1320.175931211123</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" s="13">
+        <v>1029.7889044368601</v>
+      </c>
+      <c r="F17" s="13">
+        <v>990.27056928034312</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="13">
+        <v>1571.8405555555557</v>
+      </c>
+      <c r="I17" s="13">
+        <v>1119.306</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P17" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q17" s="13">
+        <v>1444.5632855680658</v>
+      </c>
+      <c r="R17" s="13">
+        <v>1259.050545400358</v>
+      </c>
+      <c r="S17" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="13">
+        <v>1677.1796453900708</v>
+      </c>
+      <c r="C18" s="13">
+        <v>1287.1025409836063</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1126.7031163194447</v>
+      </c>
+      <c r="F18" s="13">
+        <v>981.00525297619083</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H18" s="13">
+        <v>1647.7668750000003</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="13">
+        <v>3429.63</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P18" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q18" s="13">
+        <v>1455.9747815449141</v>
+      </c>
+      <c r="R18" s="13">
+        <v>1208.7117721036579</v>
+      </c>
+      <c r="S18" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="13">
+        <v>1758.3854480796583</v>
+      </c>
+      <c r="C19" s="13">
+        <v>1301.6150851900393</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1182.319429097606</v>
+      </c>
+      <c r="F19" s="13">
+        <v>957.17167647058807</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H19" s="13">
+        <v>2368.9900000000002</v>
+      </c>
+      <c r="I19" s="13">
+        <v>1261.345</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K19" s="13">
+        <v>15.16</v>
+      </c>
+      <c r="L19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P19" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q19" s="13">
+        <v>1511.6426294820703</v>
+      </c>
+      <c r="R19" s="13">
+        <v>1195.5596108597269</v>
+      </c>
+      <c r="S19" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="34" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13">
+        <v>1929.5132124352333</v>
+      </c>
+      <c r="C20" s="13">
+        <v>1317.6911290322582</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1147.6161999999993</v>
+      </c>
+      <c r="F20" s="13">
+        <v>1002.9991845493563</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H20" s="13">
+        <v>3035.3366666666666</v>
+      </c>
+      <c r="I20" s="13">
+        <v>786.9</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q20" s="13">
+        <v>1593.8794920174164</v>
+      </c>
+      <c r="R20" s="13">
+        <v>1207.1312275449104</v>
+      </c>
+      <c r="S20" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="13">
+        <v>2424.2893764988007</v>
+      </c>
+      <c r="C21" s="13">
+        <v>1663.4038172043004</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1344.4684848484846</v>
+      </c>
+      <c r="F21" s="13">
+        <v>1090.715705521472</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="L21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P21" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q21" s="13">
+        <v>2039.3532253086419</v>
+      </c>
+      <c r="R21" s="13">
+        <v>1488.9212710280376</v>
+      </c>
+      <c r="S21" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="13">
+        <v>1775.8485754985757</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1079.8249422632798</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1362.3629411764707</v>
+      </c>
+      <c r="F22" s="13">
+        <v>1127.005711297071</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H22" s="13">
+        <v>643.60833333333335</v>
+      </c>
+      <c r="I22" s="13">
+        <v>888.7</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="13">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="L22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N22" s="13">
+        <v>599.6</v>
+      </c>
+      <c r="O22" s="13">
+        <v>441.0625</v>
+      </c>
+      <c r="P22" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q22" s="13">
+        <v>1534.1328281622921</v>
+      </c>
+      <c r="R22" s="13">
+        <v>1098.5762282608705</v>
+      </c>
+      <c r="S22" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="B23" s="17">
+        <v>2030.6495469432325</v>
+      </c>
+      <c r="C23" s="17">
+        <v>1676.9139311892295</v>
+      </c>
+      <c r="D23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1229.4852364334345</v>
+      </c>
+      <c r="F23" s="17">
+        <v>1069.6214113888391</v>
+      </c>
+      <c r="G23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="H23" s="17">
+        <v>2123.6413305613296</v>
+      </c>
+      <c r="I23" s="17">
+        <v>1347.7447500000001</v>
+      </c>
+      <c r="J23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="K23" s="17">
+        <v>3076.8022857142846</v>
+      </c>
+      <c r="L23" s="17">
+        <v>3132.4133333333334</v>
+      </c>
+      <c r="M23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="N23" s="17">
+        <v>599.6</v>
+      </c>
+      <c r="O23" s="17">
+        <v>441.0625</v>
+      </c>
+      <c r="P23" s="17" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>1873.8070720401286</v>
+      </c>
+      <c r="R23" s="17">
+        <v>1593.1422329046045</v>
+      </c>
+      <c r="S23" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="B24" s="13">
+        <v>2119.2796416888159</v>
+      </c>
+      <c r="C24" s="13">
+        <v>1964.3768264411021</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1394.770798071773</v>
+      </c>
+      <c r="F24" s="13">
+        <v>1203.3401340033502</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H24" s="13">
+        <v>2199.3659900990097</v>
+      </c>
+      <c r="I24" s="13">
+        <v>1382.1391304347824</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K24" s="13">
+        <v>3183.3901587301584</v>
+      </c>
+      <c r="L24" s="13">
+        <v>3132.4133333333334</v>
+      </c>
+      <c r="M24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="O24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="P24" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q24" s="13">
+        <v>2062.0477408895781</v>
+      </c>
+      <c r="R24" s="13">
+        <v>1918.8599852926745</v>
+      </c>
+      <c r="S24" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...1088 lines deleted...]
-      <c r="N22" s="8">
+      <c r="B25" s="13">
+        <v>1964.5587109315443</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1561.4900272548114</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1197.3238874413757</v>
+      </c>
+      <c r="F25" s="13">
+        <v>1052.7225804403047</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H25" s="13">
+        <v>1726.3327272727272</v>
+      </c>
+      <c r="I25" s="13">
+        <v>1301.2111764705883</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K25" s="13">
+        <v>2117.5114285714285</v>
+      </c>
+      <c r="L25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="N25" s="13">
         <v>599.6</v>
       </c>
-      <c r="O22" s="8">
-[...226 lines deleted...]
-      <c r="L26" s="11">
+      <c r="O25" s="13">
+        <v>441.0625</v>
+      </c>
+      <c r="P25" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q25" s="13">
+        <v>1759.0398541080813</v>
+      </c>
+      <c r="R25" s="13">
+        <v>1476.9804259039088</v>
+      </c>
+      <c r="S25" s="13" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="18" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="20">
+        <v>64.677135152838403</v>
+      </c>
+      <c r="C26" s="20">
+        <v>65.439273597606586</v>
+      </c>
+      <c r="D26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" s="20">
+        <v>66.209185133484596</v>
+      </c>
+      <c r="F26" s="20">
+        <v>67.272022176282704</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H26" s="20">
+        <v>60.931663201663234</v>
+      </c>
+      <c r="I26" s="20">
+        <v>64.142250000000004</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="K26" s="20">
+        <v>60.561714285714295</v>
+      </c>
+      <c r="L26" s="20">
         <v>63.526666666666664</v>
       </c>
-      <c r="M26" s="11" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="11">
+      <c r="M26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="N26" s="20">
         <v>82.5</v>
       </c>
-      <c r="O26" s="11">
-[...34 lines deleted...]
-      <c r="S27" s="12"/>
+      <c r="O26" s="20">
+        <v>87.446250000000006</v>
+      </c>
+      <c r="P26" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>64.945341520366838</v>
+      </c>
+      <c r="R26" s="20">
+        <v>65.693687398510122</v>
+      </c>
+      <c r="S26" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="22"/>
+      <c r="O27" s="22"/>
+      <c r="P27" s="22"/>
+      <c r="Q27" s="22"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
+      <vt:lpstr>Por regímenes</vt:lpstr>
+      <vt:lpstr>Evolución</vt:lpstr>
+      <vt:lpstr>Por sexos (número)</vt:lpstr>
       <vt:lpstr>Por sexos (media)</vt:lpstr>
+      <vt:lpstr>Evolución!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'Por sexos (media)'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'Por sexos (número)'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>ECHEVARRIA LOPEZ, LUIS JAVIER</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>