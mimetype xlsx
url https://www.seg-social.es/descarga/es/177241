--- v6 (2026-05-12)
+++ v7 (2026-06-03)
@@ -1,142 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0E9002CD-8A76-4CD9-A878-09AECAC58A45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5190A5B3-9FFB-4BF8-A07C-2B83290D9B99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A815926E-5152-47DB-A9D4-4C9141DB98EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0D450705-92DA-444D-BD2B-8FACD355A6E5}"/>
   </bookViews>
   <sheets>
-    <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Por sexos (media)" sheetId="4" r:id="rId4"/>
+    <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Evolución!$A$1:$K$28</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'Por sexos (número)'!$A$1:$S$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="35">
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
-    <t>Número</t>
-[...4 lines deleted...]
-  <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
     <t>55 años</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...1 lines deleted...]
-  <si>
     <t>56 años</t>
   </si>
   <si>
     <t>57 años</t>
   </si>
   <si>
     <t>58 años</t>
   </si>
   <si>
     <t>59 años</t>
   </si>
   <si>
     <t>60 años</t>
   </si>
   <si>
     <t>61 años</t>
   </si>
   <si>
     <t>62 años</t>
   </si>
   <si>
     <t>63 años</t>
   </si>
   <si>
     <t>64 años</t>
@@ -150,229 +123,157 @@
   <si>
     <t>67 años</t>
   </si>
   <si>
     <t>68 años</t>
   </si>
   <si>
     <t>69 años</t>
   </si>
   <si>
     <t>70 años</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
-    <t>Edad media</t>
-[...7 lines deleted...]
-  <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>No consta</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
-    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
-[...4 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
   </si>
   <si>
-    <t>Datos de pensión media mensual acumulados a marzo</t>
-[...23 lines deleted...]
-    <t>(acumulado a marzo)</t>
+    <t>Datos de pensión media mensual acumulados a abril</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
-      <family val="2"/>
-[...15 lines deleted...]
-      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="double">
         <color indexed="8"/>
@@ -413,339 +314,164 @@
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...66 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...87 lines deleted...]
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{498CD261-C062-4582-9F38-3D89DDF78E63}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{565859DF-96BE-4926-B7FF-079EFDEDC851}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{3BD0D23B-9F65-42BD-92A1-BCB9778BE050}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{3D1895C9-F5B9-4808-A132-066B7A29844B}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...35 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -993,5118 +719,1584 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30C8021B-E76D-47E6-AE17-73D10BF4C43E}">
-[...3515 lines deleted...]
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80043210-3A2A-4F36-B0D7-5D0B60EEBA29}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8240546C-F2A0-4B70-AF07-0B5BDBE78257}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" style="2" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="24" max="16384" width="10.7109375" style="2"/>
+    <col min="1" max="1" width="19.44140625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="10.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="9.33203125" style="1" customWidth="1"/>
+    <col min="5" max="6" width="10.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.33203125" style="1" customWidth="1"/>
+    <col min="8" max="9" width="10.33203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.33203125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="10.33203125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.33203125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="10.33203125" style="1" customWidth="1"/>
+    <col min="16" max="16" width="9.33203125" style="1" customWidth="1"/>
+    <col min="17" max="18" width="10.33203125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.33203125" style="1" customWidth="1"/>
+    <col min="20" max="20" width="14.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="17.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="12.44140625" style="1"/>
+    <col min="23" max="23" width="13.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="24" max="16384" width="12.44140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="A3" s="4" t="s">
+    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
+      <c r="Q1" s="13"/>
+      <c r="R1" s="13"/>
+      <c r="S1" s="13"/>
+    </row>
+    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="14"/>
+      <c r="R2" s="14"/>
+      <c r="S2" s="14"/>
+    </row>
+    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="42"/>
-[...1 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="C3" s="18"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="42"/>
-[...1 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="F3" s="18"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="42"/>
-[...1 lines deleted...]
-      <c r="K3" s="5" t="s">
+      <c r="I3" s="18"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="42"/>
-[...1 lines deleted...]
-      <c r="N3" s="5" t="s">
+      <c r="L3" s="18"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="O3" s="42"/>
-[...1 lines deleted...]
-      <c r="Q3" s="5" t="s">
+      <c r="O3" s="18"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="R3" s="42"/>
-[...60 lines deleted...]
-      <c r="A5" s="34" t="s">
+      <c r="R3" s="18"/>
+      <c r="S3" s="4"/>
+    </row>
+    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="5"/>
+      <c r="B4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="S4" s="7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="8">
+        <v>2700.36</v>
+      </c>
+      <c r="C5" s="8">
+        <v>2521.5680000000002</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" s="8">
+        <v>3321.7424999999998</v>
+      </c>
+      <c r="L5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q5" s="8">
+        <v>2926.3172727272727</v>
+      </c>
+      <c r="R5" s="8">
+        <v>2521.5680000000002</v>
+      </c>
+      <c r="S5" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="8">
+        <v>2299.6128571428571</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" s="8">
+        <v>1878.3</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="8">
+        <v>3323.5562499999996</v>
+      </c>
+      <c r="L6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>2637.4491304347825</v>
+      </c>
+      <c r="R6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="S6" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="13">
-[...55 lines deleted...]
-      <c r="A6" s="34" t="s">
+      <c r="B7" s="8">
+        <v>1591.5700000000002</v>
+      </c>
+      <c r="C7" s="8">
+        <v>1646.2951851851849</v>
+      </c>
+      <c r="D7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="8">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="8">
+        <v>2691.2794642857148</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K7" s="8">
+        <v>3344.5828571428569</v>
+      </c>
+      <c r="L7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P7" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>2206.5799159663861</v>
+      </c>
+      <c r="R7" s="8">
+        <v>1646.2951851851849</v>
+      </c>
+      <c r="S7" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="13">
-[...55 lines deleted...]
-      <c r="A7" s="34" t="s">
+      <c r="B8" s="8">
+        <v>2225.130714285714</v>
+      </c>
+      <c r="C8" s="8">
+        <v>2489.3300000000004</v>
+      </c>
+      <c r="D8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1057.28</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="8">
+        <v>2443.9758064516127</v>
+      </c>
+      <c r="I8" s="8">
+        <v>3295.82</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K8" s="8">
+        <v>3143.1699999999996</v>
+      </c>
+      <c r="L8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P8" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>2409.7573195876294</v>
+      </c>
+      <c r="R8" s="8">
+        <v>2623.7450000000003</v>
+      </c>
+      <c r="S8" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="8">
+        <v>2106.9619999999995</v>
+      </c>
+      <c r="C9" s="8">
+        <v>2446.37</v>
+      </c>
+      <c r="D9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="8">
+        <v>2636.3583333333331</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="8">
+        <v>3429.6299999999997</v>
+      </c>
+      <c r="L9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P9" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>2500.0623255813953</v>
+      </c>
+      <c r="R9" s="8">
+        <v>2446.37</v>
+      </c>
+      <c r="S9" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="13">
-[...55 lines deleted...]
-      <c r="A8" s="34" t="s">
+      <c r="B10" s="8">
+        <v>3083.7340259740267</v>
+      </c>
+      <c r="C10" s="8">
+        <v>2523.5773076923078</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1012.6</v>
+      </c>
+      <c r="F10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" s="8">
+        <v>2270.5180519480514</v>
+      </c>
+      <c r="I10" s="8">
+        <v>1982.2566666666669</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="8">
+        <v>2707.1916666666666</v>
+      </c>
+      <c r="L10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P10" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>2871.2006349206363</v>
+      </c>
+      <c r="R10" s="8">
+        <v>2467.5786206896555</v>
+      </c>
+      <c r="S10" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B8" s="13">
-[...55 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="B11" s="8">
+        <v>3089.6228825136632</v>
+      </c>
+      <c r="C11" s="8">
+        <v>2957.988055555556</v>
+      </c>
+      <c r="D11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="8">
+        <v>936.2</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="8">
+        <v>1882.4440983606557</v>
+      </c>
+      <c r="I11" s="8">
+        <v>2155.6</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K11" s="8">
+        <v>3381.4581818181819</v>
+      </c>
+      <c r="L11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P11" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>2996.9000992555848</v>
+      </c>
+      <c r="R11" s="8">
+        <v>2936.3018918918924</v>
+      </c>
+      <c r="S11" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="13">
-[...55 lines deleted...]
-      <c r="A10" s="34" t="s">
+      <c r="B12" s="8">
+        <v>2261.418711026613</v>
+      </c>
+      <c r="C12" s="8">
+        <v>1759.18123931624</v>
+      </c>
+      <c r="D12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1435.6964285714282</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="8">
+        <v>1769.3912727272725</v>
+      </c>
+      <c r="I12" s="8">
+        <v>1301.2424999999998</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K12" s="8">
+        <v>3214.3646666666668</v>
+      </c>
+      <c r="L12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2252.4550294767841</v>
+      </c>
+      <c r="R12" s="8">
+        <v>1755.3004025423734</v>
+      </c>
+      <c r="S12" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="13">
-[...55 lines deleted...]
-      <c r="A11" s="34" t="s">
+      <c r="B13" s="8">
+        <v>1545.88198630137</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1218.8582487725043</v>
+      </c>
+      <c r="D13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1472.379375</v>
+      </c>
+      <c r="F13" s="8">
+        <v>1453.71</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" s="8">
+        <v>1624.0746551724135</v>
+      </c>
+      <c r="I13" s="8">
+        <v>1258.6271428571429</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K13" s="8">
+        <v>3053.0700000000006</v>
+      </c>
+      <c r="L13" s="8">
+        <v>3355.83</v>
+      </c>
+      <c r="M13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>1551.2563353445553</v>
+      </c>
+      <c r="R13" s="8">
+        <v>1221.3885888077862</v>
+      </c>
+      <c r="S13" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="13">
-[...55 lines deleted...]
-      <c r="A12" s="34" t="s">
+      <c r="B14" s="8">
+        <v>2184.8320626251584</v>
+      </c>
+      <c r="C14" s="8">
+        <v>2062.1373112807455</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="8">
+        <v>1379.5061995967742</v>
+      </c>
+      <c r="F14" s="8">
+        <v>1205.9674757281555</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1794.3670454545454</v>
+      </c>
+      <c r="I14" s="8">
+        <v>1288.0383333333332</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="8">
+        <v>2650.2210000000005</v>
+      </c>
+      <c r="L14" s="8">
+        <v>3396.5</v>
+      </c>
+      <c r="M14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>2117.3944107380294</v>
+      </c>
+      <c r="R14" s="8">
+        <v>2018.3040630529172</v>
+      </c>
+      <c r="S14" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="13">
-[...55 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="B15" s="8">
+        <v>2064.2938950766752</v>
+      </c>
+      <c r="C15" s="8">
+        <v>1996.3645504994449</v>
+      </c>
+      <c r="D15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1407.6091674462114</v>
+      </c>
+      <c r="F15" s="8">
+        <v>1197.4276353276352</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15" s="8">
+        <v>1764.5529999999999</v>
+      </c>
+      <c r="I15" s="8">
+        <v>1219.712</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="8">
+        <v>2760.8599999999997</v>
+      </c>
+      <c r="L15" s="8">
+        <v>2644.91</v>
+      </c>
+      <c r="M15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>1967.3137057370309</v>
+      </c>
+      <c r="R15" s="8">
+        <v>1924.750924009089</v>
+      </c>
+      <c r="S15" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="13">
-[...55 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="B16" s="8">
+        <v>2066.2970417198817</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1808.2324336482218</v>
+      </c>
+      <c r="D16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1315.3183822393826</v>
+      </c>
+      <c r="F16" s="8">
+        <v>1219.132617342879</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="8">
+        <v>1757.8665517241382</v>
+      </c>
+      <c r="I16" s="8">
+        <v>1527.1700000000003</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="8">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="L16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>1930.3957283718328</v>
+      </c>
+      <c r="R16" s="8">
+        <v>1764.047386653988</v>
+      </c>
+      <c r="S16" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="13">
-[...55 lines deleted...]
-      <c r="A15" s="34" t="s">
+      <c r="B17" s="8">
+        <v>1661.0700315774359</v>
+      </c>
+      <c r="C17" s="8">
+        <v>1290.1330306311891</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1027.6380297029705</v>
+      </c>
+      <c r="F17" s="8">
+        <v>982.2741258741255</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H17" s="8">
+        <v>1420.4221739130435</v>
+      </c>
+      <c r="I17" s="8">
+        <v>1087.0216666666668</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>1428.5586817769706</v>
+      </c>
+      <c r="R17" s="8">
+        <v>1234.3083417753592</v>
+      </c>
+      <c r="S17" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="13">
-[...55 lines deleted...]
-      <c r="A16" s="34" t="s">
+      <c r="B18" s="8">
+        <v>1652.703756880735</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1260.7086569515561</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1104.2264383561646</v>
+      </c>
+      <c r="F18" s="8">
+        <v>960.78376923076917</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1531.1827777777778</v>
+      </c>
+      <c r="I18" s="8">
+        <v>1272.9100000000001</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K18" s="8">
+        <v>3429.63</v>
+      </c>
+      <c r="L18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>1433.7402869636528</v>
+      </c>
+      <c r="R18" s="8">
+        <v>1181.6015710144929</v>
+      </c>
+      <c r="S18" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="13">
-[...55 lines deleted...]
-      <c r="A17" s="34" t="s">
+      <c r="B19" s="8">
+        <v>1742.2763596004434</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1298.4189092762479</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1165.3251440922193</v>
+      </c>
+      <c r="F19" s="8">
+        <v>964.06880630630633</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="8">
+        <v>2257.6911111111112</v>
+      </c>
+      <c r="I19" s="8">
+        <v>1261.345</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K19" s="8">
+        <v>15.16</v>
+      </c>
+      <c r="L19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P19" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>1494.6174641744537</v>
+      </c>
+      <c r="R19" s="8">
+        <v>1194.3365031534672</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="13">
-[...55 lines deleted...]
-      <c r="A18" s="34" t="s">
+      <c r="B20" s="8">
+        <v>1911.6512970711299</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1280.689758364312</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1132.8036269430047</v>
+      </c>
+      <c r="F20" s="8">
+        <v>998.49939597315438</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H20" s="8">
+        <v>2569.1574999999998</v>
+      </c>
+      <c r="I20" s="8">
+        <v>786.9</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P20" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>1568.3273617511531</v>
+      </c>
+      <c r="R20" s="8">
+        <v>1179.630597371565</v>
+      </c>
+      <c r="S20" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="13">
-[...55 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="B21" s="8">
+        <v>2409.6705838041421</v>
+      </c>
+      <c r="C21" s="8">
+        <v>1663.7227892561978</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1325.4423943661973</v>
+      </c>
+      <c r="F21" s="8">
+        <v>1065.9313106796114</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="I21" s="8">
+        <v>1388.31</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="L21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>2031.8536441717783</v>
+      </c>
+      <c r="R21" s="8">
+        <v>1485.1114182344429</v>
+      </c>
+      <c r="S21" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="13">
-[...55 lines deleted...]
-      <c r="A20" s="34" t="s">
+      <c r="B22" s="8">
+        <v>1715.7894678492241</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1062.3872693726939</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1342.9719579288014</v>
+      </c>
+      <c r="F22" s="8">
+        <v>1121.0362200956945</v>
+      </c>
+      <c r="G22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="8">
+        <v>643.60833333333335</v>
+      </c>
+      <c r="I22" s="8">
+        <v>888.7</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K22" s="8">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="L22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N22" s="8">
+        <v>599.6</v>
+      </c>
+      <c r="O22" s="8">
+        <v>413.91666666666674</v>
+      </c>
+      <c r="P22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>1497.7531666666664</v>
+      </c>
+      <c r="R22" s="8">
+        <v>1086.767605752962</v>
+      </c>
+      <c r="S22" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="13">
-[...55 lines deleted...]
-      <c r="A21" s="34" t="s">
+      <c r="B23" s="9">
+        <v>2017.3445109875217</v>
+      </c>
+      <c r="C23" s="9">
+        <v>1633.3281690737263</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="9">
+        <v>1216.4010704607063</v>
+      </c>
+      <c r="F23" s="9">
+        <v>1054.5684845147982</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="H23" s="9">
+        <v>2092.1213213703104</v>
+      </c>
+      <c r="I23" s="9">
+        <v>1377.662142857143</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="K23" s="9">
+        <v>3050.1614772727262</v>
+      </c>
+      <c r="L23" s="9">
+        <v>3132.4133333333334</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="N23" s="9">
+        <v>599.6</v>
+      </c>
+      <c r="O23" s="9">
+        <v>413.91666666666674</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>1860.3295780437752</v>
+      </c>
+      <c r="R23" s="9">
+        <v>1552.3163292084907</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="13">
-[...55 lines deleted...]
-      <c r="A22" s="34" t="s">
+      <c r="B24" s="8">
+        <v>2115.4853123696721</v>
+      </c>
+      <c r="C24" s="8">
+        <v>1940.9179743249222</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="8">
+        <v>1393.9571877979026</v>
+      </c>
+      <c r="F24" s="8">
+        <v>1202.5673906485672</v>
+      </c>
+      <c r="G24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H24" s="8">
+        <v>2169.4727862595414</v>
+      </c>
+      <c r="I24" s="8">
+        <v>1423.2899999999997</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K24" s="8">
+        <v>3130.7608641975307</v>
+      </c>
+      <c r="L24" s="8">
+        <v>3132.4133333333334</v>
+      </c>
+      <c r="M24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="O24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="P24" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q24" s="8">
+        <v>2062.8921093662148</v>
+      </c>
+      <c r="R24" s="8">
+        <v>1898.9775312656318</v>
+      </c>
+      <c r="S24" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="13">
-[...35 lines deleted...]
-      <c r="N22" s="13">
+      <c r="B25" s="8">
+        <v>1950.1058077604439</v>
+      </c>
+      <c r="C25" s="8">
+        <v>1529.8454046406334</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1186.9813315432004</v>
+      </c>
+      <c r="F25" s="8">
+        <v>1039.7058255074217</v>
+      </c>
+      <c r="G25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H25" s="8">
+        <v>1636.7037078651686</v>
+      </c>
+      <c r="I25" s="8">
+        <v>1312.1960869565221</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="K25" s="8">
+        <v>2117.5114285714285</v>
+      </c>
+      <c r="L25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="M25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="N25" s="8">
         <v>599.6</v>
       </c>
-      <c r="O22" s="13">
-[...226 lines deleted...]
-      <c r="L26" s="20">
+      <c r="O25" s="8">
+        <v>413.91666666666674</v>
+      </c>
+      <c r="P25" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>1747.1638069014609</v>
+      </c>
+      <c r="R25" s="8">
+        <v>1448.9128361104201</v>
+      </c>
+      <c r="S25" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="10" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="11">
+        <v>64.706726804123747</v>
+      </c>
+      <c r="C26" s="11">
+        <v>65.537214050102577</v>
+      </c>
+      <c r="D26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="11">
+        <v>66.24902168021687</v>
+      </c>
+      <c r="F26" s="11">
+        <v>67.314582243633922</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="H26" s="11">
+        <v>60.925954323001633</v>
+      </c>
+      <c r="I26" s="11">
+        <v>64.245892857142863</v>
+      </c>
+      <c r="J26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="K26" s="11">
+        <v>60.544318181818177</v>
+      </c>
+      <c r="L26" s="11">
         <v>63.526666666666664</v>
       </c>
-      <c r="M26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="20">
+      <c r="M26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="N26" s="11">
         <v>82.5</v>
       </c>
-      <c r="O26" s="20">
-[...34 lines deleted...]
-      <c r="S27" s="22"/>
+      <c r="O26" s="11">
+        <v>87.172500000000014</v>
+      </c>
+      <c r="P26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q26" s="11">
+        <v>64.976960867287488</v>
+      </c>
+      <c r="R26" s="11">
+        <v>65.788035016473856</v>
+      </c>
+      <c r="S26" s="11" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="21" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Por sexos (número)</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por sexos (media)</vt:lpstr>
-      <vt:lpstr>Evolución!Área_de_impresión</vt:lpstr>
-      <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>'Por sexos (media)'!Área_de_impresión</vt:lpstr>
-      <vt:lpstr>'Por sexos (número)'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ECHEVARRIA LOPEZ, LUIS JAVIER</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>