--- v7 (2026-06-03)
+++ v8 (2026-08-02)
@@ -1,87 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5190A5B3-9FFB-4BF8-A07C-2B83290D9B99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4ECE8E78-29AA-463B-BBED-4F8C7B6F5058}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0D450705-92DA-444D-BD2B-8FACD355A6E5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{34022836-2C80-47C5-973B-02D0A515E11F}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (media)" sheetId="4" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (media)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="35">
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Hasta 54 años</t>
   </si>
   <si>
@@ -141,115 +145,115 @@
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Mujeres</t>
   </si>
   <si>
     <t>No consta</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
   </si>
   <si>
-    <t>Datos de pensión media mensual acumulados a abril</t>
+    <t>Datos de pensión media mensual acumulados a junio</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <name val="Tahoma"/>
-[...3 lines deleted...]
-      <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
@@ -364,114 +368,153 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{3BD0D23B-9F65-42BD-92A1-BCB9778BE050}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{3D1895C9-F5B9-4808-A132-066B7A29844B}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{36CB6465-3286-4F3F-9AE6-3A5ED6D39E83}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{71BB5FD3-9A1D-4A4D-BCBF-AC58FBFF5768}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../RISP/RISP.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/SGGEPEE/AR_ECO/EASE/INF_MENSUAL/PUBLICACI&#211;N_INTERNET_INTRANET/RISP/RISP.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="INCIDENCIA"/>
+      <sheetName val="Por regímenes"/>
+      <sheetName val="Evolución"/>
+      <sheetName val="Por sexos (número)"/>
+      <sheetName val="Por sexos (media)"/>
+      <sheetName val="Rangos"/>
+      <sheetName val="Tabla ALINEDJ acumulado"/>
+      <sheetName val="Tabla ALINEDJ acumulado (2)"/>
+      <sheetName val="Tabla anual (edades)"/>
+      <sheetName val="Evo 2022-2025"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -720,165 +763,161 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8240546C-F2A0-4B70-AF07-0B5BDBE78257}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D62F4B9-1AA1-47BD-BFBE-747CB3998FA5}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="24" max="16384" width="12.44140625" style="1"/>
+    <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8" style="1" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8" style="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="8" style="1" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="H1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="13"/>
       <c r="L1" s="13"/>
       <c r="M1" s="13"/>
       <c r="N1" s="13"/>
       <c r="O1" s="13"/>
       <c r="P1" s="13"/>
       <c r="Q1" s="13"/>
       <c r="R1" s="13"/>
       <c r="S1" s="13"/>
     </row>
-    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="14"/>
       <c r="R2" s="14"/>
       <c r="S2" s="14"/>
     </row>
-    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="18"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="18"/>
       <c r="G3" s="4"/>
       <c r="H3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I3" s="18"/>
       <c r="J3" s="4"/>
       <c r="K3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="L3" s="18"/>
       <c r="M3" s="4"/>
       <c r="N3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="O3" s="18"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="R3" s="18"/>
       <c r="S3" s="4"/>
     </row>
-    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5"/>
       <c r="B4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>29</v>
       </c>
@@ -891,1349 +930,1349 @@
       <c r="L4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="7" t="s">
         <v>30</v>
       </c>
       <c r="Q4" s="6" t="s">
         <v>28</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>29</v>
       </c>
       <c r="S4" s="7" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="8">
-        <v>2700.36</v>
+        <v>2821.8346153846151</v>
       </c>
       <c r="C5" s="8">
-        <v>2521.5680000000002</v>
+        <v>2498.4633333333336</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="8">
-        <v>3321.7424999999998</v>
+        <v>3051.5039999999999</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q5" s="8">
-        <v>2926.3172727272727</v>
+        <v>2885.6316666666667</v>
       </c>
       <c r="R5" s="8">
-        <v>2521.5680000000002</v>
+        <v>2498.4633333333336</v>
       </c>
       <c r="S5" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="8">
-        <v>2299.6128571428571</v>
+        <v>2267.8716666666664</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="8">
         <v>1878.3</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="8">
-        <v>3323.5562499999996</v>
+        <v>3345.4410000000003</v>
       </c>
       <c r="L6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q6" s="8">
-        <v>2637.4491304347825</v>
+        <v>2564.6179999999999</v>
       </c>
       <c r="R6" s="8" t="s">
         <v>32</v>
       </c>
       <c r="S6" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
-        <v>1591.5700000000002</v>
+        <v>1536.5175949367085</v>
       </c>
       <c r="C7" s="8">
-        <v>1646.2951851851849</v>
+        <v>1598.3794871794871</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="8">
         <v>1257.25</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="8">
-        <v>2691.2794642857148</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>2723.2867567567573</v>
+      </c>
+      <c r="I7" s="8">
+        <v>2402.86</v>
       </c>
       <c r="J7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="8">
-        <v>3344.5828571428569</v>
+        <v>3360.1072727272726</v>
       </c>
       <c r="L7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q7" s="8">
-        <v>2206.5799159663861</v>
+        <v>2183.0348795180712</v>
       </c>
       <c r="R7" s="8">
-        <v>1646.2951851851849</v>
+        <v>1618.4914999999999</v>
       </c>
       <c r="S7" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="8">
-        <v>2225.130714285714</v>
+        <v>2292.9386486486483</v>
       </c>
       <c r="C8" s="8">
-        <v>2489.3300000000004</v>
+        <v>2156.2845454545454</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="8">
-        <v>1057.28</v>
+        <v>1239.2049999999999</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="8">
-        <v>2443.9758064516127</v>
+        <v>2487.9671264367826</v>
       </c>
       <c r="I8" s="8">
         <v>3295.82</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="8">
-        <v>3143.1699999999996</v>
+        <v>3212.8566666666666</v>
       </c>
       <c r="L8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q8" s="8">
-        <v>2409.7573195876294</v>
+        <v>2464.3406666666656</v>
       </c>
       <c r="R8" s="8">
-        <v>2623.7450000000003</v>
+        <v>2251.2458333333329</v>
       </c>
       <c r="S8" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="8">
-        <v>2106.9619999999995</v>
+        <v>2114.103617021276</v>
       </c>
       <c r="C9" s="8">
-        <v>2446.37</v>
+        <v>2185.7911111111116</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="8">
         <v>1203.23</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="8">
-        <v>2636.3583333333331</v>
+        <v>2529.8011570247936</v>
       </c>
       <c r="I9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="8">
-        <v>3429.6299999999997</v>
+        <v>3119.1500000000005</v>
       </c>
       <c r="L9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q9" s="8">
-        <v>2500.0623255813953</v>
+        <v>2434.6936931818173</v>
       </c>
       <c r="R9" s="8">
-        <v>2446.37</v>
+        <v>2185.7911111111116</v>
       </c>
       <c r="S9" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="8">
-        <v>3083.7340259740267</v>
+        <v>3083.398343195267</v>
       </c>
       <c r="C10" s="8">
-        <v>2523.5773076923078</v>
+        <v>2519.3407142857145</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="8">
         <v>1012.6</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="8">
-        <v>2270.5180519480514</v>
+        <v>2168.9467961165051</v>
       </c>
       <c r="I10" s="8">
         <v>1982.2566666666669</v>
       </c>
       <c r="J10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="8">
-        <v>2707.1916666666666</v>
+        <v>2915.3766666666675</v>
       </c>
       <c r="L10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q10" s="8">
-        <v>2871.2006349206363</v>
+        <v>2867.2503501094088</v>
       </c>
       <c r="R10" s="8">
-        <v>2467.5786206896555</v>
+        <v>2483.5351111111113</v>
       </c>
       <c r="S10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="8">
-        <v>3089.6228825136632</v>
+        <v>3048.769594861662</v>
       </c>
       <c r="C11" s="8">
-        <v>2957.988055555556</v>
+        <v>2830.4989830508466</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="8">
         <v>936.2</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H11" s="8">
-        <v>1882.4440983606557</v>
+        <v>1876.5199999999991</v>
       </c>
       <c r="I11" s="8">
         <v>2155.6</v>
       </c>
       <c r="J11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K11" s="8">
-        <v>3381.4581818181819</v>
+        <v>3192.0261904761905</v>
       </c>
       <c r="L11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q11" s="8">
-        <v>2996.9000992555848</v>
+        <v>2961.6243688451223</v>
       </c>
       <c r="R11" s="8">
-        <v>2936.3018918918924</v>
+        <v>2819.2506666666659</v>
       </c>
       <c r="S11" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="8">
-        <v>2261.418711026613</v>
+        <v>2274.1971982310079</v>
       </c>
       <c r="C12" s="8">
-        <v>1759.18123931624</v>
+        <v>1719.3713832853032</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="8">
-        <v>1435.6964285714282</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>1502.5368421052633</v>
+      </c>
+      <c r="F12" s="8">
+        <v>1263.2</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="8">
-        <v>1769.3912727272725</v>
+        <v>1669.0297368421052</v>
       </c>
       <c r="I12" s="8">
-        <v>1301.2424999999998</v>
+        <v>1339.5759999999998</v>
       </c>
       <c r="J12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K12" s="8">
-        <v>3214.3646666666668</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>3186.3744444444442</v>
+      </c>
+      <c r="L12" s="8">
+        <v>3396.5</v>
       </c>
       <c r="M12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q12" s="8">
-        <v>2252.4550294767841</v>
+        <v>2263.0182537275691</v>
       </c>
       <c r="R12" s="8">
-        <v>1755.3004025423734</v>
+        <v>1718.4041654778896</v>
       </c>
       <c r="S12" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="8">
-        <v>1545.88198630137</v>
+        <v>1521.0239646178284</v>
       </c>
       <c r="C13" s="8">
-        <v>1218.8582487725043</v>
+        <v>1156.8819410745232</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="8">
-        <v>1472.379375</v>
+        <v>1420.0249999999999</v>
       </c>
       <c r="F13" s="8">
-        <v>1453.71</v>
+        <v>1207.9625000000001</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="8">
-        <v>1624.0746551724135</v>
+        <v>1584.2530000000002</v>
       </c>
       <c r="I13" s="8">
-        <v>1258.6271428571429</v>
+        <v>1259.8314285714287</v>
       </c>
       <c r="J13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K13" s="8">
-        <v>3053.0700000000006</v>
+        <v>3094.7930000000006</v>
       </c>
       <c r="L13" s="8">
         <v>3355.83</v>
       </c>
       <c r="M13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q13" s="8">
-        <v>1551.2563353445553</v>
+        <v>1525.1323556735258</v>
       </c>
       <c r="R13" s="8">
-        <v>1221.3885888077862</v>
+        <v>1159.4802390438247</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="8">
-        <v>2184.8320626251584</v>
+        <v>2201.2275929331418</v>
       </c>
       <c r="C14" s="8">
-        <v>2062.1373112807455</v>
+        <v>2058.2245880245655</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="8">
-        <v>1379.5061995967742</v>
+        <v>1380.4776391096973</v>
       </c>
       <c r="F14" s="8">
-        <v>1205.9674757281555</v>
+        <v>1205.9559007832895</v>
       </c>
       <c r="G14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="8">
-        <v>1794.3670454545454</v>
+        <v>1786.6714999999997</v>
       </c>
       <c r="I14" s="8">
-        <v>1288.0383333333332</v>
+        <v>1322.4920833333333</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="8">
-        <v>2650.2210000000005</v>
+        <v>2773.5971428571434</v>
       </c>
       <c r="L14" s="8">
         <v>3396.5</v>
       </c>
       <c r="M14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q14" s="8">
-        <v>2117.3944107380294</v>
+        <v>2137.8525697548021</v>
       </c>
       <c r="R14" s="8">
-        <v>2018.3040630529172</v>
+        <v>2016.5492217898825</v>
       </c>
       <c r="S14" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="8">
-        <v>2064.2938950766752</v>
+        <v>2057.4813630746426</v>
       </c>
       <c r="C15" s="8">
-        <v>1996.3645504994449</v>
+        <v>1975.8623427098987</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="8">
-        <v>1407.6091674462114</v>
+        <v>1394.2660364464693</v>
       </c>
       <c r="F15" s="8">
-        <v>1197.4276353276352</v>
+        <v>1208.1599318181816</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H15" s="8">
-        <v>1764.5529999999999</v>
+        <v>1590.1824242424241</v>
       </c>
       <c r="I15" s="8">
-        <v>1219.712</v>
+        <v>1128.8681818181822</v>
       </c>
       <c r="J15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K15" s="8">
         <v>2760.8599999999997</v>
       </c>
       <c r="L15" s="8">
         <v>2644.91</v>
       </c>
       <c r="M15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q15" s="8">
-        <v>1967.3137057370309</v>
+        <v>1963.5096675137654</v>
       </c>
       <c r="R15" s="8">
-        <v>1924.750924009089</v>
+        <v>1908.0531924055583</v>
       </c>
       <c r="S15" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="8">
-        <v>2066.2970417198817</v>
+        <v>2070.4746321517873</v>
       </c>
       <c r="C16" s="8">
-        <v>1808.2324336482218</v>
+        <v>1805.0528387298186</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="8">
-        <v>1315.3183822393826</v>
+        <v>1307.597126152154</v>
       </c>
       <c r="F16" s="8">
-        <v>1219.132617342879</v>
+        <v>1202.4912564249</v>
       </c>
       <c r="G16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="8">
-        <v>1757.8665517241382</v>
+        <v>1784.9632432432431</v>
       </c>
       <c r="I16" s="8">
-        <v>1527.1700000000003</v>
+        <v>1424.7583333333332</v>
       </c>
       <c r="J16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K16" s="8">
         <v>1321.4699999999998</v>
       </c>
       <c r="L16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q16" s="8">
-        <v>1930.3957283718328</v>
+        <v>1935.9222141248836</v>
       </c>
       <c r="R16" s="8">
-        <v>1764.047386653988</v>
+        <v>1761.1550820553077</v>
       </c>
       <c r="S16" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="8">
-        <v>1661.0700315774359</v>
+        <v>1636.9418021520946</v>
       </c>
       <c r="C17" s="8">
-        <v>1290.1330306311891</v>
+        <v>1274.1033089779894</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="8">
-        <v>1027.6380297029705</v>
+        <v>1016.1709586559049</v>
       </c>
       <c r="F17" s="8">
-        <v>982.2741258741255</v>
+        <v>972.23342375053426</v>
       </c>
       <c r="G17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H17" s="8">
-        <v>1420.4221739130435</v>
+        <v>1362.6211111111108</v>
       </c>
       <c r="I17" s="8">
-        <v>1087.0216666666668</v>
+        <v>1077.1155555555556</v>
       </c>
       <c r="J17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="L17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q17" s="8">
-        <v>1428.5586817769706</v>
+        <v>1416.8220692065734</v>
       </c>
       <c r="R17" s="8">
-        <v>1234.3083417753592</v>
+        <v>1220.8810105682803</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8">
-        <v>1652.703756880735</v>
+        <v>1608.9836734059095</v>
       </c>
       <c r="C18" s="8">
-        <v>1260.7086569515561</v>
+        <v>1223.7012159329151</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="8">
-        <v>1104.2264383561646</v>
+        <v>1075.7102818224523</v>
       </c>
       <c r="F18" s="8">
-        <v>960.78376923076917</v>
+        <v>930.86634036144574</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H18" s="8">
-        <v>1531.1827777777778</v>
+        <v>1687.7695454545456</v>
       </c>
       <c r="I18" s="8">
-        <v>1272.9100000000001</v>
+        <v>1026.4349999999999</v>
       </c>
       <c r="J18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K18" s="8">
         <v>3429.63</v>
       </c>
       <c r="L18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q18" s="8">
-        <v>1433.7402869636528</v>
+        <v>1398.105135084777</v>
       </c>
       <c r="R18" s="8">
-        <v>1181.6015710144929</v>
+        <v>1148.0542576758671</v>
       </c>
       <c r="S18" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="8">
-        <v>1742.2763596004434</v>
+        <v>1747.9401115537858</v>
       </c>
       <c r="C19" s="8">
-        <v>1298.4189092762479</v>
+        <v>1279.6206076134697</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E19" s="8">
-        <v>1165.3251440922193</v>
+        <v>1139.318433228181</v>
       </c>
       <c r="F19" s="8">
-        <v>964.06880630630633</v>
+        <v>938.64628664495103</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H19" s="8">
-        <v>2257.6911111111112</v>
+        <v>2250.2959999999998</v>
       </c>
       <c r="I19" s="8">
         <v>1261.345</v>
       </c>
       <c r="J19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K19" s="8">
         <v>15.16</v>
       </c>
       <c r="L19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q19" s="8">
-        <v>1494.6174641744537</v>
+        <v>1488.3512810103759</v>
       </c>
       <c r="R19" s="8">
-        <v>1194.3365031534672</v>
+        <v>1173.9723814328961</v>
       </c>
       <c r="S19" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="8">
-        <v>1911.6512970711299</v>
+        <v>1855.4815514592933</v>
       </c>
       <c r="C20" s="8">
-        <v>1280.689758364312</v>
+        <v>1265.7741447368419</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="8">
-        <v>1132.8036269430047</v>
+        <v>1114.8424214417741</v>
       </c>
       <c r="F20" s="8">
-        <v>998.49939597315438</v>
+        <v>972.76875949367093</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="8">
-        <v>2569.1574999999998</v>
+        <v>2842.134</v>
       </c>
       <c r="I20" s="8">
         <v>786.9</v>
       </c>
       <c r="J20" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="K20" s="8" t="s">
-        <v>32</v>
+      <c r="K20" s="8">
+        <v>41.7</v>
       </c>
       <c r="L20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q20" s="8">
-        <v>1568.3273617511531</v>
+        <v>1523.6232136894832</v>
       </c>
       <c r="R20" s="8">
-        <v>1179.630597371565</v>
+        <v>1165.2412716262968</v>
       </c>
       <c r="S20" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="8">
-        <v>2409.6705838041421</v>
+        <v>2406.2450516795866</v>
       </c>
       <c r="C21" s="8">
-        <v>1663.7227892561978</v>
+        <v>1644.321934523809</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="8">
-        <v>1325.4423943661973</v>
+        <v>1324.1356521739133</v>
       </c>
       <c r="F21" s="8">
-        <v>1065.9313106796114</v>
+        <v>1033.5493840579709</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="H21" s="8" t="s">
-        <v>32</v>
+      <c r="H21" s="8">
+        <v>3563.4025000000001</v>
       </c>
       <c r="I21" s="8">
         <v>1388.31</v>
       </c>
       <c r="J21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="L21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q21" s="8">
-        <v>2031.8536441717783</v>
+        <v>2048.2671685201021</v>
       </c>
       <c r="R21" s="8">
-        <v>1485.1114182344429</v>
+        <v>1466.4196838777666</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="8">
-        <v>1715.7894678492241</v>
+        <v>1632.7966512345674</v>
       </c>
       <c r="C22" s="8">
-        <v>1062.3872693726939</v>
+        <v>1033.7942490372272</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="8">
-        <v>1342.9719579288014</v>
+        <v>1329.7833523375136</v>
       </c>
       <c r="F22" s="8">
-        <v>1121.0362200956945</v>
+        <v>1125.1432914285729</v>
       </c>
       <c r="G22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="8">
-        <v>643.60833333333335</v>
+        <v>665.78749999999991</v>
       </c>
       <c r="I22" s="8">
         <v>888.7</v>
       </c>
       <c r="J22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K22" s="8">
         <v>2911.6166666666668</v>
       </c>
       <c r="L22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N22" s="8">
         <v>599.6</v>
       </c>
       <c r="O22" s="8">
-        <v>413.91666666666674</v>
+        <v>495.83521739130447</v>
       </c>
       <c r="P22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q22" s="8">
-        <v>1497.7531666666664</v>
+        <v>1456.1330169050709</v>
       </c>
       <c r="R22" s="8">
-        <v>1086.767605752962</v>
+        <v>1073.9684207389746</v>
       </c>
       <c r="S22" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="23" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9">
-        <v>2017.3445109875217</v>
+        <v>2008.0875161122826</v>
       </c>
       <c r="C23" s="9">
-        <v>1633.3281690737263</v>
+        <v>1595.4763508393598</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="9">
-        <v>1216.4010704607063</v>
+        <v>1197.747198964179</v>
       </c>
       <c r="F23" s="9">
-        <v>1054.5684845147982</v>
+        <v>1034.8542748162617</v>
       </c>
       <c r="G23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="9">
-        <v>2092.1213213703104</v>
+        <v>2056.0453396901057</v>
       </c>
       <c r="I23" s="9">
-        <v>1377.662142857143</v>
+        <v>1327.6426732673267</v>
       </c>
       <c r="J23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="K23" s="9">
-        <v>3050.1614772727262</v>
+        <v>3036.193076923078</v>
       </c>
       <c r="L23" s="9">
-        <v>3132.4133333333334</v>
+        <v>3198.4349999999999</v>
       </c>
       <c r="M23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="N23" s="9">
         <v>599.6</v>
       </c>
       <c r="O23" s="9">
-        <v>413.91666666666674</v>
+        <v>495.83521739130447</v>
       </c>
       <c r="P23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="Q23" s="9">
-        <v>1860.3295780437752</v>
+        <v>1851.088836984477</v>
       </c>
       <c r="R23" s="9">
-        <v>1552.3163292084907</v>
+        <v>1517.2825963891139</v>
       </c>
       <c r="S23" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="24" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="8">
-        <v>2115.4853123696721</v>
+        <v>2117.6136571963416</v>
       </c>
       <c r="C24" s="8">
-        <v>1940.9179743249222</v>
+        <v>1917.0214597716413</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E24" s="8">
-        <v>1393.9571877979026</v>
+        <v>1387.8655221036581</v>
       </c>
       <c r="F24" s="8">
-        <v>1202.5673906485672</v>
+        <v>1207.2059541062799</v>
       </c>
       <c r="G24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H24" s="8">
-        <v>2169.4727862595414</v>
+        <v>2115.0621617852162</v>
       </c>
       <c r="I24" s="8">
-        <v>1423.2899999999997</v>
+        <v>1359.891791044776</v>
       </c>
       <c r="J24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K24" s="8">
-        <v>3130.7608641975307</v>
+        <v>3113.4493442622947</v>
       </c>
       <c r="L24" s="8">
-        <v>3132.4133333333334</v>
+        <v>3198.4349999999999</v>
       </c>
       <c r="M24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="O24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="P24" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q24" s="8">
-        <v>2062.8921093662148</v>
+        <v>2068.5431188497705</v>
       </c>
       <c r="R24" s="8">
-        <v>1898.9775312656318</v>
+        <v>1878.1860734197828</v>
       </c>
       <c r="S24" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="25" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:19" s="10" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="8">
-        <v>1950.1058077604439</v>
+        <v>1937.7808060546161</v>
       </c>
       <c r="C25" s="8">
-        <v>1529.8454046406334</v>
+        <v>1501.8102413319668</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="8">
-        <v>1186.9813315432004</v>
+        <v>1170.3803395688194</v>
       </c>
       <c r="F25" s="8">
-        <v>1039.7058255074217</v>
+        <v>1020.4699193629679</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="8">
-        <v>1636.7037078651686</v>
+        <v>1709.2005737704915</v>
       </c>
       <c r="I25" s="8">
-        <v>1312.1960869565221</v>
+        <v>1264.0929411764707</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K25" s="8">
-        <v>2117.5114285714285</v>
+        <v>1858.0349999999999</v>
       </c>
       <c r="L25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="M25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="N25" s="8">
         <v>599.6</v>
       </c>
       <c r="O25" s="8">
-        <v>413.91666666666674</v>
+        <v>495.83521739130447</v>
       </c>
       <c r="P25" s="8" t="s">
         <v>32</v>
       </c>
       <c r="Q25" s="8">
-        <v>1747.1638069014609</v>
+        <v>1737.3727866720046</v>
       </c>
       <c r="R25" s="8">
-        <v>1448.9128361104201</v>
+        <v>1423.896167188082</v>
       </c>
       <c r="S25" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="26" spans="1:19" s="10" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="26" spans="1:19" s="10" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="11">
-        <v>64.706726804123747</v>
+        <v>64.73710640005676</v>
       </c>
       <c r="C26" s="11">
-        <v>65.537214050102577</v>
+        <v>65.62779909250203</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="11">
-        <v>66.24902168021687</v>
+        <v>66.29487699611542</v>
       </c>
       <c r="F26" s="11">
-        <v>67.314582243633922</v>
+        <v>67.307371848544093</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="11">
-        <v>60.925954323001633</v>
+        <v>61.005292014302789</v>
       </c>
       <c r="I26" s="11">
-        <v>64.245892857142863</v>
+        <v>64.00980198019802</v>
       </c>
       <c r="J26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="K26" s="11">
-        <v>60.544318181818177</v>
+        <v>60.280230769230769</v>
       </c>
       <c r="L26" s="11">
-        <v>63.526666666666664</v>
+        <v>63.019999999999996</v>
       </c>
       <c r="M26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N26" s="11">
         <v>82.5</v>
       </c>
       <c r="O26" s="11">
-        <v>87.172500000000014</v>
+        <v>85.640434782608679</v>
       </c>
       <c r="P26" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Q26" s="11">
-        <v>64.976960867287488</v>
+        <v>65.007509902198635</v>
       </c>
       <c r="R26" s="11">
-        <v>65.788035016473856</v>
+        <v>65.863977129317348</v>
       </c>
       <c r="S26" s="11" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="21" thickTop="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:19" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A27" s="12"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="12"/>
       <c r="I27" s="12"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="12"/>
       <c r="O27" s="12"/>
       <c r="P27" s="12"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="12"/>
       <c r="S27" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>