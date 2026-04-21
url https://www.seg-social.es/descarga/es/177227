--- v4 (2026-02-13)
+++ v5 (2026-04-21)
@@ -1,98 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{697B2C53-F336-450D-A555-3390C4389AB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79EB1D58-EBAE-4272-8C93-F7C12FC39F4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{D29AEE2E-6333-4DA9-B5B4-FE2F14BD0120}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{929465C1-E47D-45A6-8BA5-B7CF8AD433EB}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="36">
-[...4 lines deleted...]
-    <t>Datos acumulados a diciembre</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="36">
+  <si>
+    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos acumulados a febrero</t>
   </si>
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Número</t>
   </si>
@@ -425,103 +416,67 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{0034033A-85E9-4AFD-8ED5-70DD5B6CA76E}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{D6FD9D52-D019-45B8-B403-E835173BBFD7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...35 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -770,51 +725,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3CC70F9-7B05-4AF1-A805-0DAD9127C580}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2F2BDFA-2C90-4012-9169-9B36AC06EB2B}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.33203125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.6640625" style="23" customWidth="1"/>
     <col min="3" max="13" width="10.6640625" style="2" customWidth="1"/>
     <col min="14" max="14" width="7.6640625" style="2" customWidth="1"/>
     <col min="15" max="17" width="11.109375" style="2" customWidth="1"/>
     <col min="18" max="18" width="7.6640625" style="2" customWidth="1"/>
     <col min="19" max="16384" width="12" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -899,964 +854,964 @@
       </c>
       <c r="H4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="12">
-        <v>33</v>
+        <v>6</v>
       </c>
       <c r="C5" s="13">
-        <v>2325.7693939393944</v>
-[...5 lines deleted...]
-        <v>1042.4100000000001</v>
+        <v>2823.1533333333332</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="13" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="12">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="I5" s="13">
-        <v>3215.364507042254</v>
+        <v>3321.7424999999998</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L5" s="12">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="M5" s="13">
-        <v>2915.0826666666671</v>
+        <v>3022.5889999999999</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="12">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C6" s="13">
-        <v>2168.5397619047621</v>
+        <v>2101.404</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H6" s="12">
+        <v>6</v>
+      </c>
+      <c r="I6" s="13">
+        <v>3293.0916666666672</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="12">
         <v>11</v>
       </c>
-      <c r="G6" s="13">
-[...16 lines deleted...]
-      </c>
       <c r="M6" s="13">
-        <v>2886.2417391304348</v>
+        <v>2751.4154545454544</v>
       </c>
       <c r="N6" s="14"/>
       <c r="O6" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="C7" s="13">
-        <v>1556.6033990147789</v>
+        <v>1683.9552499999998</v>
       </c>
       <c r="D7" s="12">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E7" s="13">
-        <v>1037.78</v>
+        <v>1092.08</v>
       </c>
       <c r="F7" s="12">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="G7" s="13">
-        <v>2684.4947552447543</v>
+        <v>2582.8687878787882</v>
       </c>
       <c r="H7" s="12">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="I7" s="13">
-        <v>3155.3437362637364</v>
+        <v>3315.8125</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K7" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L7" s="12">
-        <v>444</v>
+        <v>78</v>
       </c>
       <c r="M7" s="13">
-        <v>2239.3558108108095</v>
+        <v>2140.3616666666671</v>
       </c>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
     </row>
     <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="C8" s="13">
-        <v>2107.6808080808078</v>
-[...5 lines deleted...]
-        <v>865.92</v>
+        <v>2446.2200000000003</v>
+      </c>
+      <c r="D8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="F8" s="12">
-        <v>199</v>
+        <v>39</v>
       </c>
       <c r="G8" s="13">
-        <v>2434.3216582914565</v>
+        <v>2396.3338461538465</v>
       </c>
       <c r="H8" s="12">
-        <v>68</v>
+        <v>3</v>
       </c>
       <c r="I8" s="13">
-        <v>3178.7467647058829</v>
+        <v>3380.43</v>
       </c>
       <c r="J8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="12">
-        <v>367</v>
+        <v>59</v>
       </c>
       <c r="M8" s="13">
-        <v>2479.8667847411439</v>
+        <v>2460.7466101694913</v>
       </c>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
     </row>
     <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
-        <v>117</v>
+        <v>24</v>
       </c>
       <c r="C9" s="13">
-        <v>2146.5050427350434</v>
-[...5 lines deleted...]
-        <v>899.8</v>
+        <v>2054.69875</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="F9" s="12">
-        <v>209</v>
+        <v>61</v>
       </c>
       <c r="G9" s="13">
-        <v>2222.8704784688989</v>
+        <v>2635.0859016393447</v>
       </c>
       <c r="H9" s="12">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="I9" s="13">
-        <v>3119.5403030303028</v>
+        <v>3429.6299999999997</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="12">
-        <v>393</v>
+        <v>88</v>
       </c>
       <c r="M9" s="13">
-        <v>2347.3549109414762</v>
+        <v>2503.8852272727277</v>
       </c>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
     </row>
     <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
-        <v>636</v>
+        <v>144</v>
       </c>
       <c r="C10" s="13">
-        <v>2881.8984433962269</v>
+        <v>3091.8454861111122</v>
       </c>
       <c r="D10" s="12">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E10" s="13">
-        <v>1370.6183333333336</v>
+        <v>1012.6</v>
       </c>
       <c r="F10" s="12">
-        <v>244</v>
+        <v>53</v>
       </c>
       <c r="G10" s="13">
-        <v>2139.9208606557377</v>
+        <v>2380.1611320754723</v>
       </c>
       <c r="H10" s="12">
-        <v>64</v>
+        <v>5</v>
       </c>
       <c r="I10" s="13">
-        <v>3103.6729687499997</v>
+        <v>2561.9499999999998</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L10" s="12">
-        <v>950</v>
+        <v>203</v>
       </c>
       <c r="M10" s="13">
-        <v>2696.7230315789466</v>
+        <v>2882.7420689655169</v>
       </c>
       <c r="N10" s="14"/>
       <c r="O10" s="14"/>
     </row>
     <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
-        <v>1889</v>
+        <v>399</v>
       </c>
       <c r="C11" s="13">
-        <v>2992.803118051881</v>
+        <v>3156.5533834586463</v>
       </c>
       <c r="D11" s="12">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E11" s="13">
-        <v>988.88600000000008</v>
+        <v>936.2</v>
       </c>
       <c r="F11" s="12">
-        <v>206</v>
+        <v>39</v>
       </c>
       <c r="G11" s="13">
-        <v>1927.4494174757269</v>
+        <v>2018.8512820512819</v>
       </c>
       <c r="H11" s="12">
-        <v>50</v>
+        <v>9</v>
       </c>
       <c r="I11" s="13">
-        <v>3144.3736000000004</v>
+        <v>3365.815555555555</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K11" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L11" s="12">
-        <v>2155</v>
+        <v>448</v>
       </c>
       <c r="M11" s="13">
-        <v>2885.1819999999984</v>
+        <v>3056.7601339285698</v>
       </c>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
     </row>
     <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
-        <v>9072</v>
+        <v>1568</v>
       </c>
       <c r="C12" s="13">
-        <v>2121.7423269400401</v>
+        <v>2194.7327997448965</v>
       </c>
       <c r="D12" s="12">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="E12" s="13">
-        <v>1129.3216000000002</v>
+        <v>1196.3857142857144</v>
       </c>
       <c r="F12" s="12">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="G12" s="13">
-        <v>1747.4935643564354</v>
+        <v>1882.8816666666664</v>
       </c>
       <c r="H12" s="12">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="I12" s="13">
-        <v>3129.4775280898884</v>
+        <v>3212.0474999999997</v>
       </c>
       <c r="J12" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K12" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L12" s="12">
-        <v>9388</v>
+        <v>1607</v>
       </c>
       <c r="M12" s="13">
-        <v>2120.6004079676213</v>
+        <v>2190.7910827629116</v>
       </c>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
     </row>
     <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
-        <v>13524</v>
+        <v>2309</v>
       </c>
       <c r="C13" s="13">
-        <v>1420.8837422360239</v>
+        <v>1568.0244045041152</v>
       </c>
       <c r="D13" s="12">
-        <v>45</v>
+        <v>11</v>
       </c>
       <c r="E13" s="13">
-        <v>1081.8213333333331</v>
+        <v>1559.9372727272728</v>
       </c>
       <c r="F13" s="12">
-        <v>182</v>
+        <v>27</v>
       </c>
       <c r="G13" s="13">
-        <v>1511.385439560439</v>
+        <v>1505.262962962963</v>
       </c>
       <c r="H13" s="12">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="I13" s="13">
-        <v>3134.0675000000001</v>
+        <v>3411.8083333333329</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K13" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L13" s="12">
-        <v>13815</v>
+        <v>2353</v>
       </c>
       <c r="M13" s="13">
-        <v>1428.9081549040889</v>
+        <v>1571.967960050999</v>
       </c>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
     </row>
     <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
-        <v>44924</v>
+        <v>11331</v>
       </c>
       <c r="C14" s="13">
-        <v>2113.6082891105002</v>
+        <v>2157.4695137234148</v>
       </c>
       <c r="D14" s="12">
-        <v>3583</v>
+        <v>982</v>
       </c>
       <c r="E14" s="13">
-        <v>1279.7540078146783</v>
+        <v>1350.0718940936877</v>
       </c>
       <c r="F14" s="12">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="G14" s="13">
-        <v>1482.6330322580643</v>
+        <v>1854.4334615384619</v>
       </c>
       <c r="H14" s="12">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="I14" s="13">
-        <v>2948.5338775510209</v>
+        <v>3242.6342857142854</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K14" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L14" s="12">
-        <v>48711</v>
+        <v>12346</v>
       </c>
       <c r="M14" s="13">
-        <v>2051.1051645418929</v>
+        <v>2093.2262570873154</v>
       </c>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
     </row>
     <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
-        <v>25918</v>
+        <v>7268</v>
       </c>
       <c r="C15" s="13">
-        <v>1963.3817165676389</v>
+        <v>2073.340566868465</v>
       </c>
       <c r="D15" s="12">
-        <v>3521</v>
+        <v>1095</v>
       </c>
       <c r="E15" s="13">
-        <v>1284.1212524850923</v>
+        <v>1370.3528584474877</v>
       </c>
       <c r="F15" s="12">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="G15" s="13">
-        <v>1563.5791428571431</v>
+        <v>1816.023076923077</v>
       </c>
       <c r="H15" s="12">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="I15" s="13">
-        <v>2461.4223076923076</v>
+        <v>2568.14</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L15" s="12">
-        <v>29570</v>
+        <v>8378</v>
       </c>
       <c r="M15" s="13">
-        <v>1881.5181281704406</v>
+        <v>1981.1793029362625</v>
       </c>
       <c r="N15" s="14"/>
       <c r="O15" s="14"/>
     </row>
     <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
-        <v>113968</v>
+        <v>19818</v>
       </c>
       <c r="C16" s="13">
-        <v>1867.254198371468</v>
+        <v>1986.5873271773141</v>
       </c>
       <c r="D16" s="12">
-        <v>18251</v>
+        <v>3511</v>
       </c>
       <c r="E16" s="13">
-        <v>1220.8221341296353</v>
+        <v>1315.5250071204791</v>
       </c>
       <c r="F16" s="12">
-        <v>117</v>
+        <v>27</v>
       </c>
       <c r="G16" s="13">
-        <v>1778.0170940170942</v>
-[...5 lines deleted...]
-        <v>969.46888888888907</v>
+        <v>1828.7681481481484</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K16" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L16" s="12">
-        <v>132345</v>
+        <v>23356</v>
       </c>
       <c r="M16" s="13">
-        <v>1777.9682229778218</v>
+        <v>1885.5271746018163</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
-        <v>73475</v>
+        <v>7913</v>
       </c>
       <c r="C17" s="13">
-        <v>1299.3934758761491</v>
+        <v>1509.1421319347903</v>
       </c>
       <c r="D17" s="12">
-        <v>23900</v>
+        <v>3025</v>
       </c>
       <c r="E17" s="13">
-        <v>949.0781033472806</v>
+        <v>1036.6965355371888</v>
       </c>
       <c r="F17" s="12">
-        <v>97</v>
+        <v>18</v>
       </c>
       <c r="G17" s="13">
-        <v>1053.202474226804</v>
-[...5 lines deleted...]
-        <v>1305.9154545454546</v>
+        <v>1529.5544444444445</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K17" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L17" s="12">
-        <v>97483</v>
+        <v>10956</v>
       </c>
       <c r="M17" s="13">
-        <v>1213.2620869279767</v>
+        <v>1378.7313517707198</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
-        <v>11590</v>
+        <v>2557</v>
       </c>
       <c r="C18" s="13">
-        <v>1341.9644124245031</v>
+        <v>1527.8686116542835</v>
       </c>
       <c r="D18" s="12">
-        <v>6092</v>
+        <v>1307</v>
       </c>
       <c r="E18" s="13">
-        <v>958.66037918581685</v>
+        <v>1098.7011323641927</v>
       </c>
       <c r="F18" s="12">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G18" s="13">
-        <v>1292.0605</v>
+        <v>2101.0024999999996</v>
       </c>
       <c r="H18" s="12">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="I18" s="13">
-        <v>1315.77</v>
+        <v>3429.63</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K18" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L18" s="12">
-        <v>17730</v>
+        <v>3873</v>
       </c>
       <c r="M18" s="13">
-        <v>1210.1373463056964</v>
+        <v>1384.7147095274977</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
-        <v>4764</v>
+        <v>1042</v>
       </c>
       <c r="C19" s="13">
-        <v>1427.5492989084833</v>
+        <v>1582.5613723608435</v>
       </c>
       <c r="D19" s="12">
-        <v>2887</v>
+        <v>645</v>
       </c>
       <c r="E19" s="13">
-        <v>971.7735226879114</v>
+        <v>1141.5122325581397</v>
       </c>
       <c r="F19" s="12">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="G19" s="13">
-        <v>1145.53</v>
+        <v>2378.2150000000001</v>
       </c>
       <c r="H19" s="12">
         <v>1</v>
       </c>
       <c r="I19" s="13">
-        <v>2925.47</v>
+        <v>15.16</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K19" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L19" s="12">
-        <v>7666</v>
+        <v>1696</v>
       </c>
       <c r="M19" s="13">
-        <v>1255.5854304722138</v>
+        <v>1417.6563797169811</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
-        <v>2528</v>
+        <v>606</v>
       </c>
       <c r="C20" s="13">
-        <v>1446.3594343354441</v>
+        <v>1676.2435643564349</v>
       </c>
       <c r="D20" s="12">
-        <v>1522</v>
+        <v>385</v>
       </c>
       <c r="E20" s="13">
-        <v>989.8107818659671</v>
+        <v>1103.2649090909094</v>
       </c>
       <c r="F20" s="12">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="G20" s="13">
-        <v>1803.2388888888888</v>
-[...5 lines deleted...]
-        <v>1229.5550000000001</v>
+        <v>2473.2275</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="J20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K20" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L20" s="12">
-        <v>4061</v>
+        <v>995</v>
       </c>
       <c r="M20" s="13">
-        <v>1275.9362029056874</v>
+        <v>1457.7422110552759</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
-        <v>2670</v>
+        <v>555</v>
       </c>
       <c r="C21" s="13">
-        <v>1985.3799887640469</v>
+        <v>2053.3243783783778</v>
       </c>
       <c r="D21" s="12">
-        <v>1171</v>
+        <v>295</v>
       </c>
       <c r="E21" s="13">
-        <v>1116.8249615713073</v>
-[...5 lines deleted...]
-        <v>1576.4257142857143</v>
+        <v>1248.7541016949149</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="H21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="13" t="s">
         <v>12</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K21" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="12">
-        <v>3848</v>
+        <v>850</v>
       </c>
       <c r="M21" s="13">
-        <v>1720.3226559251559</v>
+        <v>1774.0911647058824</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
-        <v>2824</v>
+        <v>539</v>
       </c>
       <c r="C22" s="13">
-        <v>1185.0657932011295</v>
+        <v>1415.3297031539887</v>
       </c>
       <c r="D22" s="12">
-        <v>3244</v>
+        <v>639</v>
       </c>
       <c r="E22" s="13">
-        <v>1159.4496208384703</v>
+        <v>1247.6898435054782</v>
       </c>
       <c r="F22" s="12">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="G22" s="13">
-        <v>1315.1249999999998</v>
+        <v>574.52499999999998</v>
       </c>
       <c r="H22" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I22" s="13">
-        <v>901.8</v>
+        <v>2911.6166666666668</v>
       </c>
       <c r="J22" s="12">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="K22" s="13">
-        <v>526.50340425531897</v>
+        <v>518.74399999999991</v>
       </c>
       <c r="L22" s="12">
-        <v>6132</v>
+        <v>1190</v>
       </c>
       <c r="M22" s="13">
-        <v>1166.7595939334647</v>
+        <v>1322.4900756302516</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="16">
-        <v>308276</v>
+        <v>56141</v>
       </c>
       <c r="C23" s="17">
-        <v>1737.635817611485</v>
+        <v>1928.2468883703498</v>
       </c>
       <c r="D23" s="16">
-        <v>64267</v>
+        <v>11905</v>
       </c>
       <c r="E23" s="17">
-        <v>1079.8272665598213</v>
+        <v>1207.256465350695</v>
       </c>
       <c r="F23" s="16">
-        <v>1956</v>
+        <v>384</v>
       </c>
       <c r="G23" s="17">
-        <v>1903.9816820040883</v>
+        <v>2153.3957552083334</v>
       </c>
       <c r="H23" s="16">
-        <v>778</v>
+        <v>62</v>
       </c>
       <c r="I23" s="17">
-        <v>3047.014871465296</v>
+        <v>3161.6553225806451</v>
       </c>
       <c r="J23" s="16">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="K23" s="17">
-        <v>526.50340425531897</v>
+        <v>518.74399999999991</v>
       </c>
       <c r="L23" s="16">
-        <v>375324</v>
+        <v>68497</v>
       </c>
       <c r="M23" s="17">
-        <v>1628.4282104261918</v>
+        <v>1805.2121567367913</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
-        <v>96457</v>
+        <v>23111</v>
       </c>
       <c r="C24" s="13">
-        <v>1998.1241150979215</v>
+        <v>2097.16710181299</v>
       </c>
       <c r="D24" s="12">
-        <v>7200</v>
+        <v>2098</v>
       </c>
       <c r="E24" s="13">
-        <v>1279.4235694444449</v>
+        <v>1360.7635224022879</v>
       </c>
       <c r="F24" s="12">
-        <v>1656</v>
+        <v>315</v>
       </c>
       <c r="G24" s="13">
-        <v>1991.5299275362315</v>
+        <v>2228.4777777777781</v>
       </c>
       <c r="H24" s="12">
-        <v>746</v>
+        <v>57</v>
       </c>
       <c r="I24" s="13">
-        <v>3124.2288739946384</v>
+        <v>3225.3156140350879</v>
       </c>
       <c r="J24" s="12" t="s">
         <v>12</v>
       </c>
       <c r="K24" s="13" t="s">
         <v>12</v>
       </c>
       <c r="L24" s="12">
-        <v>106059</v>
+        <v>25581</v>
       </c>
       <c r="M24" s="13">
-        <v>1957.1517341291176</v>
+        <v>2040.9023982643369</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
-        <v>211819</v>
+        <v>33030</v>
       </c>
       <c r="C25" s="13">
-        <v>1619.0160539894887</v>
+        <v>1810.0538804117473</v>
       </c>
       <c r="D25" s="12">
-        <v>57067</v>
+        <v>9807</v>
       </c>
       <c r="E25" s="13">
-        <v>1054.6447025426251</v>
+        <v>1174.416880799429</v>
       </c>
       <c r="F25" s="12">
-        <v>300</v>
+        <v>69</v>
       </c>
       <c r="G25" s="13">
-        <v>1420.7153666666666</v>
+        <v>1810.63</v>
       </c>
       <c r="H25" s="12">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="I25" s="13">
-        <v>1246.9634375000001</v>
+        <v>2435.9279999999999</v>
       </c>
       <c r="J25" s="12">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="K25" s="13">
-        <v>526.50340425531897</v>
+        <v>518.74399999999991</v>
       </c>
       <c r="L25" s="12">
-        <v>269265</v>
+        <v>42916</v>
       </c>
       <c r="M25" s="13">
-        <v>1498.9494879765275</v>
+        <v>1664.7239456146895</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20">
-        <v>65.118865075451041</v>
+        <v>64.915965515398696</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="20">
-        <v>66.51133676692578</v>
+        <v>66.462227635447249</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F26" s="20">
-        <v>61.205143149284162</v>
+        <v>61.032526041666664</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="H26" s="20">
-        <v>59.099357326478163</v>
+        <v>60.562903225806444</v>
       </c>
       <c r="I26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="J26" s="20">
-        <v>83.772553191489351</v>
+        <v>83.581999999999994</v>
       </c>
       <c r="K26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="L26" s="20">
-        <v>65.32676087860095</v>
+        <v>65.160362351635854</v>
       </c>
       <c r="M26" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="21" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="22"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
@@ -1895,31 +1850,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por regímenes</vt:lpstr>
       <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>GARCIA MOYANO, ANA ROSA</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>