--- v5 (2026-04-21)
+++ v6 (2026-05-12)
@@ -1,482 +1,525 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79EB1D58-EBAE-4272-8C93-F7C12FC39F4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{257C2213-5F69-4A64-8C10-C3BF4DCDCEED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{929465C1-E47D-45A6-8BA5-B7CF8AD433EB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D8ECF15-365E-4172-995B-AAEB3B93A441}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="36">
+  <si>
+    <t>años</t>
+  </si>
+  <si>
+    <t>Edad media</t>
+  </si>
+  <si>
+    <t>≥ 65 años</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>&lt; 65 años</t>
+  </si>
+  <si>
+    <t>Total Altas</t>
+  </si>
+  <si>
+    <t>Más de 70 años</t>
+  </si>
+  <si>
+    <t>70 años</t>
+  </si>
+  <si>
+    <t>69 años</t>
+  </si>
+  <si>
+    <t>68 años</t>
+  </si>
+  <si>
+    <t>67 años</t>
+  </si>
+  <si>
+    <t>66 años</t>
+  </si>
+  <si>
+    <t>65 años</t>
+  </si>
+  <si>
+    <t>64 años</t>
+  </si>
+  <si>
+    <t>63 años</t>
+  </si>
+  <si>
+    <t>62 años</t>
+  </si>
+  <si>
+    <t>61 años</t>
+  </si>
+  <si>
+    <t>60 años</t>
+  </si>
+  <si>
+    <t>59 años</t>
+  </si>
+  <si>
+    <t>58 años</t>
+  </si>
+  <si>
+    <t>57 años</t>
+  </si>
+  <si>
+    <t>56 años</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>55 años</t>
+  </si>
+  <si>
+    <t>Hasta 54 años</t>
+  </si>
+  <si>
+    <t>Pensión media</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Total Regímenes</t>
+  </si>
+  <si>
+    <t>Sovi</t>
+  </si>
+  <si>
+    <t>Minería del carbón</t>
+  </si>
+  <si>
+    <t>Trab. del Mar</t>
+  </si>
+  <si>
+    <t>Autónomos</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Edades</t>
+  </si>
+  <si>
+    <t>Datos acumulados a marzo</t>
+  </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
-  </si>
-[...103 lines deleted...]
-    <t>años</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="13"/>
+      <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...32 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="double">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="double">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="double">
+      <right/>
+      <top style="thin">
         <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="8"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="double">
+        <color indexed="8"/>
       </top>
-      <bottom style="double">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="double">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{D6FD9D52-D019-45B8-B403-E835173BBFD7}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{EB30C606-20FB-440B-9614-EE478345BB79}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="INCIDENCIA"/>
+      <sheetName val="Por regímenes"/>
+      <sheetName val="Evolución"/>
+      <sheetName val="Por sexos (número)"/>
+      <sheetName val="Por sexos (media)"/>
+      <sheetName val="Rangos"/>
+      <sheetName val="Tabla ALINEDJ acumulado"/>
+      <sheetName val="Tabla ALINEDJ acumulado (2)"/>
+      <sheetName val="Tabla anual (edades)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -725,1112 +768,1112 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2F2BDFA-2C90-4012-9169-9B36AC06EB2B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{147E8B44-6A56-489B-AC9D-3A7DBE069D3C}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.33203125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="12" style="2"/>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
+    <col min="3" max="13" width="9.140625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" style="1" customWidth="1"/>
+    <col min="15" max="17" width="9.5703125" style="1" customWidth="1"/>
+    <col min="18" max="18" width="6.5703125" style="1" customWidth="1"/>
+    <col min="19" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-[...17 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="23"/>
+      <c r="C1" s="23"/>
+      <c r="D1" s="23"/>
+      <c r="E1" s="23"/>
+      <c r="F1" s="23"/>
+      <c r="G1" s="23"/>
+      <c r="H1" s="23"/>
+      <c r="I1" s="23"/>
+      <c r="J1" s="23"/>
+      <c r="K1" s="23"/>
+      <c r="L1" s="23"/>
+      <c r="M1" s="23"/>
+    </row>
+    <row r="2" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="22"/>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+    </row>
+    <row r="3" spans="1:15" s="1" customFormat="1" ht="26.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="19"/>
+      <c r="D3" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" s="19"/>
+      <c r="F3" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" s="19"/>
+      <c r="H3" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="19"/>
+      <c r="J3" s="20" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3" s="19"/>
+      <c r="L3" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="19"/>
+    </row>
+    <row r="4" spans="1:15" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="18"/>
+      <c r="B4" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="9">
+        <v>11</v>
+      </c>
+      <c r="C5" s="8">
+        <v>2572.6209090909092</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="9">
+        <v>4</v>
+      </c>
+      <c r="I5" s="8">
+        <v>3321.7424999999998</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="9">
+        <v>15</v>
+      </c>
+      <c r="M5" s="8">
+        <v>2772.3866666666668</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="9">
+        <v>11</v>
+      </c>
+      <c r="C6" s="8">
+        <v>2340.2918181818177</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="9">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...32 lines deleted...]
-      <c r="J3" s="5" t="s">
+      <c r="G6" s="8">
+        <v>1878.3</v>
+      </c>
+      <c r="H6" s="9">
         <v>7</v>
       </c>
-      <c r="K3" s="6"/>
-[...123 lines deleted...]
-        <v>2751.4154545454544</v>
+      <c r="I6" s="8">
+        <v>3313.1357142857146</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L6" s="9">
+        <v>19</v>
+      </c>
+      <c r="M6" s="8">
+        <v>2674.3926315789472</v>
       </c>
       <c r="N6" s="14"/>
       <c r="O6" s="14" t="s">
-        <v>14</v>
-[...40 lines deleted...]
-        <v>2140.3616666666671</v>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="9">
+        <v>65</v>
+      </c>
+      <c r="C7" s="8">
+        <v>1599.6539999999998</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="8">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="9">
+        <v>46</v>
+      </c>
+      <c r="G7" s="8">
+        <v>2630.6508695652178</v>
+      </c>
+      <c r="H7" s="9">
+        <v>5</v>
+      </c>
+      <c r="I7" s="8">
+        <v>3331.1959999999999</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="9">
+        <v>118</v>
+      </c>
+      <c r="M7" s="8">
+        <v>2069.1350000000002</v>
       </c>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
     </row>
-    <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...37 lines deleted...]
-        <v>2460.7466101694913</v>
+    <row r="8" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="9">
+        <v>25</v>
+      </c>
+      <c r="C8" s="8">
+        <v>2255.0871999999999</v>
+      </c>
+      <c r="D8" s="9">
+        <v>1</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1057.28</v>
+      </c>
+      <c r="F8" s="9">
+        <v>52</v>
+      </c>
+      <c r="G8" s="8">
+        <v>2435.8094230769229</v>
+      </c>
+      <c r="H8" s="9">
+        <v>4</v>
+      </c>
+      <c r="I8" s="8">
+        <v>3174.7174999999997</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="9">
+        <v>82</v>
+      </c>
+      <c r="M8" s="8">
+        <v>2399.9441463414637</v>
       </c>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
     </row>
-    <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="I9" s="13">
+    <row r="9" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="9">
+        <v>32</v>
+      </c>
+      <c r="C9" s="8">
+        <v>2048.5725000000007</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="9">
+        <v>71</v>
+      </c>
+      <c r="G9" s="8">
+        <v>2606.9629577464789</v>
+      </c>
+      <c r="H9" s="9">
+        <v>3</v>
+      </c>
+      <c r="I9" s="8">
         <v>3429.6299999999997</v>
       </c>
-      <c r="J9" s="12" t="s">
-[...9 lines deleted...]
-        <v>2503.8852272727277</v>
+      <c r="J9" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L9" s="9">
+        <v>107</v>
+      </c>
+      <c r="M9" s="8">
+        <v>2449.9141121495331</v>
       </c>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
     </row>
-    <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="12">
-[...5 lines deleted...]
-      <c r="D10" s="12">
+      <c r="B10" s="9">
+        <v>194</v>
+      </c>
+      <c r="C10" s="8">
+        <v>3078.9456185566996</v>
+      </c>
+      <c r="D10" s="9">
         <v>1</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="8">
         <v>1012.6</v>
       </c>
-      <c r="F10" s="12">
-[...5 lines deleted...]
-      <c r="H10" s="12">
+      <c r="F10" s="9">
+        <v>66</v>
+      </c>
+      <c r="G10" s="8">
+        <v>2278.6293939393945</v>
+      </c>
+      <c r="H10" s="9">
         <v>5</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="8">
         <v>2561.9499999999998</v>
       </c>
-      <c r="J10" s="12" t="s">
-[...9 lines deleted...]
-        <v>2882.7420689655169</v>
+      <c r="J10" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L10" s="9">
+        <v>266</v>
+      </c>
+      <c r="M10" s="8">
+        <v>2862.8847368421057</v>
       </c>
       <c r="N10" s="14"/>
       <c r="O10" s="14"/>
     </row>
-    <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D11" s="12">
+    <row r="11" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="9">
+        <v>583</v>
+      </c>
+      <c r="C11" s="8">
+        <v>3111.6863121783886</v>
+      </c>
+      <c r="D11" s="9">
         <v>1</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="8">
         <v>936.2</v>
       </c>
-      <c r="F11" s="12">
-[...21 lines deleted...]
-        <v>3056.7601339285698</v>
+      <c r="F11" s="9">
+        <v>47</v>
+      </c>
+      <c r="G11" s="8">
+        <v>1968.1525531914897</v>
+      </c>
+      <c r="H11" s="9">
+        <v>10</v>
+      </c>
+      <c r="I11" s="8">
+        <v>3372.5739999999996</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="9">
+        <v>641</v>
+      </c>
+      <c r="M11" s="8">
+        <v>3028.5151794071762</v>
       </c>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
     </row>
-    <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...37 lines deleted...]
-        <v>2190.7910827629116</v>
+    <row r="12" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>2309</v>
+      </c>
+      <c r="C12" s="8">
+        <v>2184.892230402771</v>
+      </c>
+      <c r="D12" s="9">
+        <v>10</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1402.587</v>
+      </c>
+      <c r="F12" s="9">
+        <v>41</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1805.2539024390244</v>
+      </c>
+      <c r="H12" s="9">
+        <v>10</v>
+      </c>
+      <c r="I12" s="8">
+        <v>3256.3180000000002</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="9">
+        <v>2370</v>
+      </c>
+      <c r="M12" s="8">
+        <v>2179.5445654008422</v>
       </c>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
     </row>
-    <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H13" s="12">
+    <row r="13" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="9">
+        <v>3327</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1498.3724406372105</v>
+      </c>
+      <c r="D13" s="9">
+        <v>14</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1600.4785714285717</v>
+      </c>
+      <c r="F13" s="9">
+        <v>47</v>
+      </c>
+      <c r="G13" s="8">
+        <v>1543.4102127659571</v>
+      </c>
+      <c r="H13" s="9">
         <v>6</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="8">
         <v>3411.8083333333329</v>
       </c>
-      <c r="J13" s="12" t="s">
-[...9 lines deleted...]
-        <v>1571.967960050999</v>
+      <c r="J13" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="9">
+        <v>3394</v>
+      </c>
+      <c r="M13" s="8">
+        <v>1502.7999233942251</v>
       </c>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
     </row>
-    <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...37 lines deleted...]
-        <v>2093.2262570873154</v>
+    <row r="14" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="9">
+        <v>14066</v>
+      </c>
+      <c r="C14" s="8">
+        <v>2139.9385937722168</v>
+      </c>
+      <c r="D14" s="9">
+        <v>1154</v>
+      </c>
+      <c r="E14" s="8">
+        <v>1335.1189514731384</v>
+      </c>
+      <c r="F14" s="9">
+        <v>39</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1759.1871794871795</v>
+      </c>
+      <c r="H14" s="9">
+        <v>9</v>
+      </c>
+      <c r="I14" s="8">
+        <v>2899.1122222222225</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="9">
+        <v>15268</v>
+      </c>
+      <c r="M14" s="8">
+        <v>2078.5829080429635</v>
       </c>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
     </row>
-    <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="F15" s="12">
+    <row r="15" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="G15" s="13">
-[...18 lines deleted...]
-        <v>1981.1793029362625</v>
+      <c r="B15" s="9">
+        <v>8517</v>
+      </c>
+      <c r="C15" s="8">
+        <v>2048.9259422331816</v>
+      </c>
+      <c r="D15" s="9">
+        <v>1280</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1358.2402265624992</v>
+      </c>
+      <c r="F15" s="9">
+        <v>17</v>
+      </c>
+      <c r="G15" s="8">
+        <v>1625.3917647058825</v>
+      </c>
+      <c r="H15" s="9">
+        <v>3</v>
+      </c>
+      <c r="I15" s="8">
+        <v>2722.2099999999996</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="9">
+        <v>9817</v>
+      </c>
+      <c r="M15" s="8">
+        <v>1958.3424702047478</v>
       </c>
       <c r="N15" s="14"/>
       <c r="O15" s="14"/>
     </row>
-    <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...21 lines deleted...]
-      <c r="H16" s="12" t="s">
+    <row r="16" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...72 lines deleted...]
-      <c r="F18" s="12">
+      <c r="B16" s="9">
+        <v>29515</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1968.3592115873287</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4939</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1300.272828507794</v>
+      </c>
+      <c r="F16" s="9">
+        <v>34</v>
+      </c>
+      <c r="G16" s="8">
+        <v>1725.7767647058824</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2</v>
+      </c>
+      <c r="I16" s="8">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L16" s="9">
+        <v>34490</v>
+      </c>
+      <c r="M16" s="8">
+        <v>1872.4119739054779</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="9">
+        <v>13067</v>
+      </c>
+      <c r="C17" s="8">
+        <v>1459.3444922323422</v>
+      </c>
+      <c r="D17" s="9">
+        <v>4792</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1014.4334912353929</v>
+      </c>
+      <c r="F17" s="9">
+        <v>23</v>
+      </c>
+      <c r="G17" s="8">
+        <v>1473.4634782608698</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="9">
+        <v>17882</v>
+      </c>
+      <c r="M17" s="8">
+        <v>1340.1358589643221</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="9">
+        <v>3644</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1468.225060373217</v>
+      </c>
+      <c r="D18" s="9">
+        <v>1824</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1073.0249561403509</v>
+      </c>
+      <c r="F18" s="9">
+        <v>16</v>
+      </c>
+      <c r="G18" s="8">
+        <v>1647.7668750000003</v>
+      </c>
+      <c r="H18" s="9">
+        <v>1</v>
+      </c>
+      <c r="I18" s="8">
+        <v>3429.63</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="9">
+        <v>5485</v>
+      </c>
+      <c r="M18" s="8">
+        <v>1337.6852397447578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="9">
+        <v>1466</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1520.6529877216915</v>
+      </c>
+      <c r="D19" s="9">
+        <v>883</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1095.6260702151756</v>
+      </c>
+      <c r="F19" s="9">
+        <v>10</v>
+      </c>
+      <c r="G19" s="8">
+        <v>2147.4610000000002</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1</v>
+      </c>
+      <c r="I19" s="8">
+        <v>15.16</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L19" s="9">
+        <v>2360</v>
+      </c>
+      <c r="M19" s="8">
+        <v>1363.6461313559307</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G18" s="13">
-[...2 lines deleted...]
-      <c r="H18" s="12">
+      <c r="B20" s="9">
+        <v>820</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1605.6951829268294</v>
+      </c>
+      <c r="D20" s="9">
+        <v>533</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1084.3971294559096</v>
+      </c>
+      <c r="F20" s="9">
+        <v>4</v>
+      </c>
+      <c r="G20" s="8">
+        <v>2473.2275</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="9">
+        <v>1357</v>
+      </c>
+      <c r="M20" s="8">
+        <v>1403.4978850405307</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="9">
+        <v>789</v>
+      </c>
+      <c r="C21" s="8">
+        <v>2065.5448542458794</v>
+      </c>
+      <c r="D21" s="9">
+        <v>394</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1239.4895431472078</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="9">
+        <v>1183</v>
+      </c>
+      <c r="M21" s="8">
+        <v>1790.425841081995</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="9">
+        <v>784</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1391.4375637755109</v>
+      </c>
+      <c r="D22" s="9">
+        <v>954</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1244.4376205450747</v>
+      </c>
+      <c r="F22" s="9">
+        <v>7</v>
+      </c>
+      <c r="G22" s="8">
+        <v>678.62142857142862</v>
+      </c>
+      <c r="H22" s="9">
+        <v>3</v>
+      </c>
+      <c r="I22" s="8">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="J22" s="9">
+        <v>10</v>
+      </c>
+      <c r="K22" s="8">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L22" s="9">
+        <v>1758</v>
+      </c>
+      <c r="M22" s="8">
+        <v>1306.1964960182036</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="12">
+        <v>79225</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1881.4086134427123</v>
+      </c>
+      <c r="D23" s="12">
+        <v>16783</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1178.8008883989742</v>
+      </c>
+      <c r="F23" s="12">
+        <v>521</v>
+      </c>
+      <c r="G23" s="11">
+        <v>2064.0715355086359</v>
+      </c>
+      <c r="H23" s="12">
+        <v>73</v>
+      </c>
+      <c r="I23" s="11">
+        <v>3079.0876712328768</v>
+      </c>
+      <c r="J23" s="12">
+        <v>10</v>
+      </c>
+      <c r="K23" s="11">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L23" s="12">
+        <v>96612</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1761.0989843911718</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="9">
+        <v>29140</v>
+      </c>
+      <c r="C24" s="8">
+        <v>2068.3754083733702</v>
+      </c>
+      <c r="D24" s="9">
+        <v>2464</v>
+      </c>
+      <c r="E24" s="8">
+        <v>1348.3892613636367</v>
+      </c>
+      <c r="F24" s="9">
+        <v>427</v>
+      </c>
+      <c r="G24" s="8">
+        <v>2155.3467447306793</v>
+      </c>
+      <c r="H24" s="9">
+        <v>66</v>
+      </c>
+      <c r="I24" s="8">
+        <v>3181.0730303030305</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="9">
+        <v>32097</v>
+      </c>
+      <c r="M24" s="8">
+        <v>2016.5490363585373</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="9">
+        <v>50085</v>
+      </c>
+      <c r="C25" s="8">
+        <v>1772.6292902066491</v>
+      </c>
+      <c r="D25" s="9">
+        <v>14319</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1149.6182813045602</v>
+      </c>
+      <c r="F25" s="9">
+        <v>94</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1649.4490425531917</v>
+      </c>
+      <c r="H25" s="9">
+        <v>7</v>
+      </c>
+      <c r="I25" s="8">
+        <v>2117.5114285714285</v>
+      </c>
+      <c r="J25" s="9">
+        <v>10</v>
+      </c>
+      <c r="K25" s="8">
+        <v>472.7700000000001</v>
+      </c>
+      <c r="L25" s="9">
+        <v>64515</v>
+      </c>
+      <c r="M25" s="8">
+        <v>1634.009465395643</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="I18" s="13">
-[...356 lines deleted...]
-      <c r="M27" s="22"/>
+      <c r="B26" s="6">
+        <v>64.998681098138206</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>66.546154441994787</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>61.178157389635324</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="6">
+        <v>60.68356164383561</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="6">
+        <v>86.457000000000022</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="6">
+        <v>65.245858796008804</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" s="1" customFormat="1" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>