--- v6 (2026-05-12)
+++ v7 (2026-06-03)
@@ -1,473 +1,478 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{257C2213-5F69-4A64-8C10-C3BF4DCDCEED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACIÓN_INTERNET_INTRANET\ROBOT\202605\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BFE4AB25-647F-4CF8-89BA-84E752D7FE9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0D8ECF15-365E-4172-995B-AAEB3B93A441}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{561C73ED-20CA-4198-A25D-1B1355A09206}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="36">
+  <si>
+    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos acumulados a abril</t>
+  </si>
+  <si>
+    <t>Edades</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Autónomos</t>
+  </si>
+  <si>
+    <t>Trab. del Mar</t>
+  </si>
+  <si>
+    <t>Minería del carbón</t>
+  </si>
+  <si>
+    <t>Sovi</t>
+  </si>
+  <si>
+    <t>Total Regímenes</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Pensión media</t>
+  </si>
+  <si>
+    <t>Hasta 54 años</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>55 años</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>56 años</t>
+  </si>
+  <si>
+    <t>57 años</t>
+  </si>
+  <si>
+    <t>58 años</t>
+  </si>
+  <si>
+    <t>59 años</t>
+  </si>
+  <si>
+    <t>60 años</t>
+  </si>
+  <si>
+    <t>61 años</t>
+  </si>
+  <si>
+    <t>62 años</t>
+  </si>
+  <si>
+    <t>63 años</t>
+  </si>
+  <si>
+    <t>64 años</t>
+  </si>
+  <si>
+    <t>65 años</t>
+  </si>
+  <si>
+    <t>66 años</t>
+  </si>
+  <si>
+    <t>67 años</t>
+  </si>
+  <si>
+    <t>68 años</t>
+  </si>
+  <si>
+    <t>69 años</t>
+  </si>
+  <si>
+    <t>70 años</t>
+  </si>
+  <si>
+    <t>Más de 70 años</t>
+  </si>
+  <si>
+    <t>Total Altas</t>
+  </si>
+  <si>
+    <t>&lt; 65 años</t>
+  </si>
+  <si>
+    <t>≥ 65 años</t>
+  </si>
+  <si>
+    <t>Edad media</t>
+  </si>
   <si>
     <t>años</t>
-  </si>
-[...103 lines deleted...]
-    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
+      <b/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
-      <color rgb="FFFF0000"/>
-[...32 lines deleted...]
-      <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="double">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="double">
+        <color indexed="8"/>
       </top>
-      <bottom style="double">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
         <color indexed="8"/>
       </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="8"/>
-      </left>
-[...3 lines deleted...]
-      <top/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...26 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{EB30C606-20FB-440B-9614-EE478345BB79}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{65E40D8C-247B-4CC9-AB1B-34362DF83844}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -768,1112 +773,1112 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{147E8B44-6A56-489B-AC9D-3A7DBE069D3C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02860A65-3D8F-465E-A81D-A5245ABE7726}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="10.28515625" style="1"/>
+    <col min="1" max="1" width="17.33203125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.6640625" style="23" customWidth="1"/>
+    <col min="3" max="13" width="10.6640625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="7.6640625" style="2" customWidth="1"/>
+    <col min="15" max="17" width="11.109375" style="2" customWidth="1"/>
+    <col min="18" max="18" width="7.6640625" style="2" customWidth="1"/>
+    <col min="19" max="16384" width="12" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="B5" s="9">
+    <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+    </row>
+    <row r="2" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:15" ht="26.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="6"/>
+      <c r="F3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="6"/>
+      <c r="J3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="6"/>
+      <c r="L3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="8">
-[...14 lines deleted...]
-      <c r="H5" s="9">
+      <c r="B5" s="12">
+        <v>12</v>
+      </c>
+      <c r="C5" s="13">
+        <v>2625.8633333333332</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="12">
         <v>4</v>
       </c>
-      <c r="I5" s="8">
+      <c r="I5" s="13">
         <v>3321.7424999999998</v>
       </c>
-      <c r="J5" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A6" s="10" t="s">
+      <c r="J5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L5" s="12">
+        <v>16</v>
+      </c>
+      <c r="M5" s="13">
+        <v>2799.8331250000001</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="12">
+        <v>14</v>
+      </c>
+      <c r="C6" s="13">
+        <v>2299.6128571428571</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1</v>
+      </c>
+      <c r="G6" s="13">
+        <v>1878.3</v>
+      </c>
+      <c r="H6" s="12">
+        <v>8</v>
+      </c>
+      <c r="I6" s="13">
+        <v>3323.5562499999996</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="12">
         <v>23</v>
       </c>
-      <c r="B6" s="9">
-[...33 lines deleted...]
-        <v>2674.3926315789472</v>
+      <c r="M6" s="13">
+        <v>2637.4491304347825</v>
       </c>
       <c r="N6" s="14"/>
       <c r="O6" s="14" t="s">
-        <v>22</v>
-[...12 lines deleted...]
-      <c r="D7" s="9">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="12">
+        <v>81</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1609.8117283950617</v>
+      </c>
+      <c r="D7" s="12">
         <v>2</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="13">
         <v>1257.25</v>
       </c>
-      <c r="F7" s="9">
-[...21 lines deleted...]
-        <v>2069.1350000000002</v>
+      <c r="F7" s="12">
+        <v>56</v>
+      </c>
+      <c r="G7" s="13">
+        <v>2691.2794642857148</v>
+      </c>
+      <c r="H7" s="12">
+        <v>7</v>
+      </c>
+      <c r="I7" s="13">
+        <v>3344.5828571428569</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="12">
+        <v>146</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2102.9656164383555</v>
       </c>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
     </row>
-    <row r="8" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D8" s="9">
+    <row r="8" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="12">
+        <v>33</v>
+      </c>
+      <c r="C8" s="13">
+        <v>2265.1609090909087</v>
+      </c>
+      <c r="D8" s="12">
         <v>1</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="13">
         <v>1057.28</v>
       </c>
-      <c r="F8" s="9">
-[...21 lines deleted...]
-        <v>2399.9441463414637</v>
+      <c r="F8" s="12">
+        <v>63</v>
+      </c>
+      <c r="G8" s="13">
+        <v>2457.497142857143</v>
+      </c>
+      <c r="H8" s="12">
+        <v>6</v>
+      </c>
+      <c r="I8" s="13">
+        <v>3143.1699999999996</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L8" s="12">
+        <v>103</v>
+      </c>
+      <c r="M8" s="13">
+        <v>2422.2226213592239</v>
       </c>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
     </row>
-    <row r="9" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D9" s="9">
+    <row r="9" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="12">
+        <v>42</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2163.5299999999997</v>
+      </c>
+      <c r="D9" s="12">
         <v>1</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="13">
         <v>1203.23</v>
       </c>
-      <c r="F9" s="9">
-[...5 lines deleted...]
-      <c r="H9" s="9">
+      <c r="F9" s="12">
+        <v>90</v>
+      </c>
+      <c r="G9" s="13">
+        <v>2636.3583333333331</v>
+      </c>
+      <c r="H9" s="12">
         <v>3</v>
       </c>
-      <c r="I9" s="8">
+      <c r="I9" s="13">
         <v>3429.6299999999997</v>
       </c>
-      <c r="J9" s="9" t="s">
-[...9 lines deleted...]
-        <v>2449.9141121495331</v>
+      <c r="J9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="12">
+        <v>136</v>
+      </c>
+      <c r="M9" s="13">
+        <v>2497.2987499999999</v>
       </c>
       <c r="N9" s="14"/>
       <c r="O9" s="14"/>
     </row>
-    <row r="10" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="9">
-[...5 lines deleted...]
-      <c r="D10" s="9">
+      <c r="B10" s="12">
+        <v>257</v>
+      </c>
+      <c r="C10" s="13">
+        <v>3027.064474708171</v>
+      </c>
+      <c r="D10" s="12">
         <v>1</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="13">
         <v>1012.6</v>
       </c>
-      <c r="F10" s="9">
-[...21 lines deleted...]
-        <v>2862.8847368421057</v>
+      <c r="F10" s="12">
+        <v>80</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2259.7082499999997</v>
+      </c>
+      <c r="H10" s="12">
+        <v>6</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2707.1916666666666</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="12">
+        <v>344</v>
+      </c>
+      <c r="M10" s="13">
+        <v>2837.1743604651174</v>
       </c>
       <c r="N10" s="14"/>
       <c r="O10" s="14"/>
     </row>
-    <row r="11" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E11" s="8">
+    <row r="11" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="12">
+        <v>768</v>
+      </c>
+      <c r="C11" s="13">
+        <v>3083.4525000000026</v>
+      </c>
+      <c r="D11" s="12">
+        <v>2</v>
+      </c>
+      <c r="E11" s="13">
         <v>936.2</v>
       </c>
-      <c r="F11" s="9">
-[...21 lines deleted...]
-        <v>3028.5151794071762</v>
+      <c r="F11" s="12">
+        <v>62</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1886.8498387096774</v>
+      </c>
+      <c r="H11" s="12">
+        <v>11</v>
+      </c>
+      <c r="I11" s="13">
+        <v>3381.4581818181819</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L11" s="12">
+        <v>843</v>
+      </c>
+      <c r="M11" s="13">
+        <v>2994.2403914590764</v>
       </c>
       <c r="N11" s="14"/>
       <c r="O11" s="14"/>
     </row>
-    <row r="12" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-        <v>2179.5445654008422</v>
+    <row r="12" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="12">
+        <v>3098</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2185.548105229178</v>
+      </c>
+      <c r="D12" s="12">
+        <v>14</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1435.6964285714282</v>
+      </c>
+      <c r="F12" s="12">
+        <v>59</v>
+      </c>
+      <c r="G12" s="13">
+        <v>1737.6523728813559</v>
+      </c>
+      <c r="H12" s="12">
+        <v>15</v>
+      </c>
+      <c r="I12" s="13">
+        <v>3214.3646666666668</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="12">
+        <v>3186</v>
+      </c>
+      <c r="M12" s="13">
+        <v>2178.8024921531678</v>
       </c>
       <c r="N12" s="14"/>
       <c r="O12" s="14"/>
     </row>
-    <row r="13" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-        <v>1502.7999233942251</v>
+    <row r="13" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="12">
+        <v>4288</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1452.6863222947754</v>
+      </c>
+      <c r="D13" s="12">
+        <v>19</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1469.4315789473685</v>
+      </c>
+      <c r="F13" s="12">
+        <v>65</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1584.7187692307689</v>
+      </c>
+      <c r="H13" s="12">
+        <v>10</v>
+      </c>
+      <c r="I13" s="13">
+        <v>3083.3460000000005</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="12">
+        <v>4382</v>
+      </c>
+      <c r="M13" s="13">
+        <v>1458.438687813785</v>
       </c>
       <c r="N13" s="14"/>
       <c r="O13" s="14"/>
     </row>
-    <row r="14" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-        <v>2078.5829080429635</v>
+    <row r="14" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="12">
+        <v>16881</v>
+      </c>
+      <c r="C14" s="13">
+        <v>2141.9859303358794</v>
+      </c>
+      <c r="D14" s="12">
+        <v>1301</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1338.2890853189867</v>
+      </c>
+      <c r="F14" s="12">
+        <v>56</v>
+      </c>
+      <c r="G14" s="13">
+        <v>1685.868035714286</v>
+      </c>
+      <c r="H14" s="12">
+        <v>11</v>
+      </c>
+      <c r="I14" s="13">
+        <v>2718.0645454545456</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L14" s="12">
+        <v>18249</v>
+      </c>
+      <c r="M14" s="13">
+        <v>2083.636687489723</v>
       </c>
       <c r="N14" s="14"/>
       <c r="O14" s="14"/>
     </row>
-    <row r="15" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H15" s="9">
+    <row r="15" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="12">
+        <v>9799</v>
+      </c>
+      <c r="C15" s="13">
+        <v>2039.3099826512916</v>
+      </c>
+      <c r="D15" s="12">
+        <v>1420</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1355.6558450704219</v>
+      </c>
+      <c r="F15" s="12">
+        <v>25</v>
+      </c>
+      <c r="G15" s="13">
+        <v>1655.5847999999996</v>
+      </c>
+      <c r="H15" s="12">
         <v>3</v>
       </c>
-      <c r="I15" s="8">
+      <c r="I15" s="13">
         <v>2722.2099999999996</v>
       </c>
-      <c r="J15" s="9" t="s">
-[...9 lines deleted...]
-        <v>1958.3424702047478</v>
+      <c r="J15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L15" s="12">
+        <v>11247</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1952.323825909132</v>
       </c>
       <c r="N15" s="14"/>
       <c r="O15" s="14"/>
     </row>
-    <row r="16" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="F16" s="9">
+    <row r="16" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="12">
+        <v>39051</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1963.4637374202946</v>
+      </c>
+      <c r="D16" s="12">
+        <v>6437</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1296.5354854745995</v>
+      </c>
+      <c r="F16" s="12">
+        <v>40</v>
+      </c>
+      <c r="G16" s="13">
+        <v>1694.4249999999997</v>
+      </c>
+      <c r="H16" s="12">
+        <v>2</v>
+      </c>
+      <c r="I16" s="13">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L16" s="12">
+        <v>45530</v>
+      </c>
+      <c r="M16" s="13">
+        <v>1868.9093184713363</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="12">
+        <v>19895</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1420.0308987182714</v>
+      </c>
+      <c r="D17" s="12">
+        <v>6900</v>
+      </c>
+      <c r="E17" s="13">
+        <v>1008.8350202898559</v>
+      </c>
+      <c r="F17" s="12">
+        <v>29</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1351.4427586206898</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L17" s="12">
+        <v>26824</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1314.1838730241577</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="12">
+        <v>4719</v>
+      </c>
+      <c r="C18" s="13">
+        <v>1441.7956071201536</v>
+      </c>
+      <c r="D18" s="12">
+        <v>2370</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1049.1492953586492</v>
+      </c>
+      <c r="F18" s="12">
+        <v>19</v>
+      </c>
+      <c r="G18" s="13">
+        <v>1517.5894736842106</v>
+      </c>
+      <c r="H18" s="12">
+        <v>1</v>
+      </c>
+      <c r="I18" s="13">
+        <v>3429.63</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L18" s="12">
+        <v>7109</v>
+      </c>
+      <c r="M18" s="13">
+        <v>1311.377286538192</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="12">
+        <v>1882</v>
+      </c>
+      <c r="C19" s="13">
+        <v>1510.913894792774</v>
+      </c>
+      <c r="D19" s="12">
+        <v>1138</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1086.8033391915628</v>
+      </c>
+      <c r="F19" s="12">
+        <v>11</v>
+      </c>
+      <c r="G19" s="13">
+        <v>2076.5372727272729</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="13">
+        <v>15.16</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L19" s="12">
+        <v>3032</v>
+      </c>
+      <c r="M19" s="13">
+        <v>1353.2912994722942</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="12">
+        <v>1016</v>
+      </c>
+      <c r="C20" s="13">
+        <v>1577.539773622048</v>
+      </c>
+      <c r="D20" s="12">
+        <v>684</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1074.2909649122803</v>
+      </c>
+      <c r="F20" s="12">
+        <v>5</v>
+      </c>
+      <c r="G20" s="13">
+        <v>2212.7059999999997</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L20" s="12">
+        <v>1705</v>
+      </c>
+      <c r="M20" s="13">
+        <v>1377.5125865102646</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="12">
+        <v>1015</v>
+      </c>
+      <c r="C21" s="13">
+        <v>2053.9673990147758</v>
+      </c>
+      <c r="D21" s="12">
+        <v>490</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1216.341816326531</v>
+      </c>
+      <c r="F21" s="12">
+        <v>1</v>
+      </c>
+      <c r="G21" s="13">
+        <v>1388.31</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="12">
+        <v>1506</v>
+      </c>
+      <c r="M21" s="13">
+        <v>1780.9911752988041</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="12">
+        <v>993</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1359.148992950654</v>
+      </c>
+      <c r="D22" s="12">
+        <v>1245</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1231.201911646586</v>
+      </c>
+      <c r="F22" s="12">
+        <v>7</v>
+      </c>
+      <c r="G22" s="13">
+        <v>678.62142857142862</v>
+      </c>
+      <c r="H22" s="12">
+        <v>3</v>
+      </c>
+      <c r="I22" s="13">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="J22" s="12">
+        <v>14</v>
+      </c>
+      <c r="K22" s="13">
+        <v>440.44285714285718</v>
+      </c>
+      <c r="L22" s="12">
+        <v>2262</v>
+      </c>
+      <c r="M22" s="13">
+        <v>1282.9941335101685</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="16">
+        <v>103844</v>
+      </c>
+      <c r="C23" s="17">
+        <v>1851.422115577205</v>
+      </c>
+      <c r="D23" s="16">
+        <v>22025</v>
+      </c>
+      <c r="E23" s="17">
+        <v>1163.0201970488081</v>
+      </c>
+      <c r="F23" s="16">
+        <v>669</v>
+      </c>
+      <c r="G23" s="17">
+        <v>2032.3160687593434</v>
+      </c>
+      <c r="H23" s="16">
+        <v>91</v>
+      </c>
+      <c r="I23" s="17">
+        <v>3052.8730769230756</v>
+      </c>
+      <c r="J23" s="16">
+        <v>14</v>
+      </c>
+      <c r="K23" s="17">
+        <v>440.44285714285718</v>
+      </c>
+      <c r="L23" s="16">
+        <v>126643</v>
+      </c>
+      <c r="M23" s="17">
+        <v>1733.362247498874</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="12">
+        <v>35273</v>
+      </c>
+      <c r="C24" s="13">
+        <v>2059.5859535622139</v>
+      </c>
+      <c r="D24" s="12">
+        <v>2761</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1347.9986816370883</v>
+      </c>
+      <c r="F24" s="12">
+        <v>557</v>
+      </c>
+      <c r="G24" s="13">
+        <v>2125.2644703770193</v>
+      </c>
+      <c r="H24" s="12">
+        <v>84</v>
+      </c>
+      <c r="I24" s="13">
+        <v>3130.8198809523801</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L24" s="12">
+        <v>38675</v>
+      </c>
+      <c r="M24" s="13">
+        <v>2012.0584584356811</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="12">
+        <v>68571</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1744.3424017441764</v>
+      </c>
+      <c r="D25" s="12">
+        <v>19264</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1136.5082786544851</v>
+      </c>
+      <c r="F25" s="12">
+        <v>112</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1570.06375</v>
+      </c>
+      <c r="H25" s="12">
+        <v>7</v>
+      </c>
+      <c r="I25" s="13">
+        <v>2117.5114285714285</v>
+      </c>
+      <c r="J25" s="12">
+        <v>14</v>
+      </c>
+      <c r="K25" s="13">
+        <v>440.44285714285718</v>
+      </c>
+      <c r="L25" s="12">
+        <v>87968</v>
+      </c>
+      <c r="M25" s="13">
+        <v>1610.8338740223712</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="18" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="G16" s="8">
-[...444 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="B26" s="20">
+        <v>65.06555641154047</v>
+      </c>
+      <c r="C26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="20">
+        <v>66.600499432463252</v>
+      </c>
+      <c r="E26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="F26" s="20">
+        <v>61.203856502242168</v>
+      </c>
+      <c r="G26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="H26" s="20">
+        <v>60.642637362637359</v>
+      </c>
+      <c r="I26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="J26" s="20">
+        <v>86.504999999999995</v>
+      </c>
+      <c r="K26" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="L26" s="20">
+        <v>65.311296873889617</v>
+      </c>
+      <c r="M26" s="21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="21" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="22"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="22"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="22"/>
+      <c r="G27" s="22"/>
+      <c r="H27" s="22"/>
+      <c r="I27" s="22"/>
+      <c r="J27" s="22"/>
+      <c r="K27" s="22"/>
+      <c r="L27" s="22"/>
+      <c r="M27" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
@@ -1893,31 +1898,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por regímenes</vt:lpstr>
       <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>GARCIA MOYANO, ANA ROSA</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>