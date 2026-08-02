--- v7 (2026-06-03)
+++ v8 (2026-08-02)
@@ -1,527 +1,526 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACIÓN_INTERNET_INTRANET\ROBOT\202605\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACIÓN_INTERNET_INTRANET\ROBOT\202607\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BFE4AB25-647F-4CF8-89BA-84E752D7FE9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{46BF2A4D-3573-4EA0-9F3B-A57DAFC0C35A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{561C73ED-20CA-4198-A25D-1B1355A09206}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EC7378F7-CEDB-4F19-ADF3-CE822493D51E}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="98" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="35">
+  <si>
+    <t>años</t>
+  </si>
+  <si>
+    <t>Edad media</t>
+  </si>
+  <si>
+    <t>≥ 65 años</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>&lt; 65 años</t>
+  </si>
+  <si>
+    <t>Total Altas</t>
+  </si>
+  <si>
+    <t>Más de 70 años</t>
+  </si>
+  <si>
+    <t>70 años</t>
+  </si>
+  <si>
+    <t>69 años</t>
+  </si>
+  <si>
+    <t>68 años</t>
+  </si>
+  <si>
+    <t>67 años</t>
+  </si>
+  <si>
+    <t>66 años</t>
+  </si>
+  <si>
+    <t>65 años</t>
+  </si>
+  <si>
+    <t>64 años</t>
+  </si>
+  <si>
+    <t>63 años</t>
+  </si>
+  <si>
+    <t>62 años</t>
+  </si>
+  <si>
+    <t>61 años</t>
+  </si>
+  <si>
+    <t>60 años</t>
+  </si>
+  <si>
+    <t>59 años</t>
+  </si>
+  <si>
+    <t>58 años</t>
+  </si>
+  <si>
+    <t>57 años</t>
+  </si>
+  <si>
+    <t>56 años</t>
+  </si>
+  <si>
+    <t>55 años</t>
+  </si>
+  <si>
+    <t>Hasta 54 años</t>
+  </si>
+  <si>
+    <t>Pensión media</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Total Regímenes</t>
+  </si>
+  <si>
+    <t>Sovi</t>
+  </si>
+  <si>
+    <t>Minería del carbón</t>
+  </si>
+  <si>
+    <t>Trab. del Mar</t>
+  </si>
+  <si>
+    <t>Autónomos</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Edades</t>
+  </si>
+  <si>
+    <t>Datos acumulados a junio</t>
+  </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
-  </si>
-[...103 lines deleted...]
-    <t>años</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="13"/>
+      <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
+      <color rgb="FFFF0000"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...32 lines deleted...]
-      <color rgb="FFFF0000"/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="double">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="double">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="double">
+      <right/>
+      <top style="thin">
         <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="8"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="double">
+        <color indexed="8"/>
       </top>
-      <bottom style="double">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="double">
-[...2 lines deleted...]
-      <bottom/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{65E40D8C-247B-4CC9-AB1B-34362DF83844}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{D62B0629-D71D-4FAE-8DC7-7C6711BC4E3A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../RISP/RISP.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/SGGEPEE/AR_ECO/EASE/INF_MENSUAL/PUBLICACI&#211;N_INTERNET_INTRANET/RISP/RISP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="INCIDENCIA"/>
       <sheetName val="Por regímenes"/>
       <sheetName val="Evolución"/>
       <sheetName val="Por sexos (número)"/>
       <sheetName val="Por sexos (media)"/>
       <sheetName val="Rangos"/>
       <sheetName val="Tabla ALINEDJ acumulado"/>
       <sheetName val="Tabla ALINEDJ acumulado (2)"/>
       <sheetName val="Tabla anual (edades)"/>
+      <sheetName val="Evo 2022-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -773,1112 +772,1087 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02860A65-3D8F-465E-A81D-A5245ABE7726}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C9D1311-A0A9-4371-92E7-7B28B23C75BA}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O27"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.33203125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="19" max="16384" width="12" style="2"/>
+    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
+    <col min="3" max="13" width="9.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+    </row>
+    <row r="2" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+    </row>
+    <row r="3" spans="1:13" ht="26.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="18"/>
+      <c r="D3" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="18"/>
+      <c r="F3" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" s="18"/>
+      <c r="H3" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3" s="18"/>
+      <c r="J3" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="K3" s="18"/>
+      <c r="L3" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="M3" s="18"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="17"/>
+      <c r="B4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="9">
+        <v>19</v>
+      </c>
+      <c r="C5" s="8">
+        <v>2719.7173684210525</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="H5" s="9">
+        <v>5</v>
+      </c>
+      <c r="I5" s="8">
+        <v>3051.5039999999999</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L5" s="9">
+        <v>24</v>
+      </c>
+      <c r="M5" s="8">
+        <v>2788.8395833333338</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="9">
+        <v>24</v>
+      </c>
+      <c r="C6" s="8">
+        <v>2267.8716666666664</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="9">
+        <v>1</v>
+      </c>
+      <c r="G6" s="8">
+        <v>1878.3</v>
+      </c>
+      <c r="H6" s="9">
+        <v>10</v>
+      </c>
+      <c r="I6" s="8">
+        <v>3345.4410000000003</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L6" s="9">
+        <v>35</v>
+      </c>
+      <c r="M6" s="8">
+        <v>2564.6179999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="9">
+        <v>118</v>
+      </c>
+      <c r="C7" s="8">
+        <v>1556.9634745762712</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2</v>
+      </c>
+      <c r="E7" s="8">
+        <v>1257.25</v>
+      </c>
+      <c r="F7" s="9">
+        <v>75</v>
+      </c>
+      <c r="G7" s="8">
+        <v>2719.0144</v>
+      </c>
+      <c r="H7" s="9">
+        <v>11</v>
+      </c>
+      <c r="I7" s="8">
+        <v>3360.1072727272726</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L7" s="9">
+        <v>206</v>
+      </c>
+      <c r="M7" s="8">
+        <v>2073.4148058252417</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="9">
+        <v>48</v>
+      </c>
+      <c r="C8" s="8">
+        <v>2261.6220833333327</v>
+      </c>
+      <c r="D8" s="9">
+        <v>2</v>
+      </c>
+      <c r="E8" s="8">
+        <v>1239.2049999999999</v>
+      </c>
+      <c r="F8" s="9">
+        <v>88</v>
+      </c>
+      <c r="G8" s="8">
+        <v>2497.1472727272735</v>
+      </c>
+      <c r="H8" s="9">
+        <v>9</v>
+      </c>
+      <c r="I8" s="8">
+        <v>3212.8566666666666</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L8" s="9">
+        <v>147</v>
+      </c>
+      <c r="M8" s="8">
+        <v>2446.9451700680265</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="9">
+        <v>56</v>
+      </c>
+      <c r="C9" s="8">
+        <v>2125.6248214285711</v>
+      </c>
+      <c r="D9" s="9">
+        <v>1</v>
+      </c>
+      <c r="E9" s="8">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="9">
+        <v>121</v>
+      </c>
+      <c r="G9" s="8">
+        <v>2529.8011570247936</v>
+      </c>
+      <c r="H9" s="9">
+        <v>7</v>
+      </c>
+      <c r="I9" s="8">
+        <v>3119.1500000000005</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L9" s="9">
+        <v>185</v>
+      </c>
+      <c r="M9" s="8">
+        <v>2422.584918918918</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="9">
+        <v>380</v>
+      </c>
+      <c r="C10" s="8">
+        <v>3021.0551315789471</v>
+      </c>
+      <c r="D10" s="9">
+        <v>1</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1012.6</v>
+      </c>
+      <c r="F10" s="9">
+        <v>106</v>
+      </c>
+      <c r="G10" s="8">
+        <v>2163.6631132075477</v>
+      </c>
+      <c r="H10" s="9">
+        <v>15</v>
+      </c>
+      <c r="I10" s="8">
+        <v>2915.3766666666675</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L10" s="9">
+        <v>502</v>
+      </c>
+      <c r="M10" s="8">
+        <v>2832.8535657370517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" s="9">
+        <v>1071</v>
+      </c>
+      <c r="C11" s="8">
+        <v>3036.7453501400582</v>
+      </c>
+      <c r="D11" s="9">
+        <v>2</v>
+      </c>
+      <c r="E11" s="8">
+        <v>936.2</v>
+      </c>
+      <c r="F11" s="9">
+        <v>83</v>
+      </c>
+      <c r="G11" s="8">
+        <v>1879.8824096385533</v>
+      </c>
+      <c r="H11" s="9">
+        <v>21</v>
+      </c>
+      <c r="I11" s="8">
+        <v>3192.0261904761905</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="9">
+        <v>1177</v>
+      </c>
+      <c r="M11" s="8">
+        <v>2954.366576040783</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="9">
+        <v>4538</v>
+      </c>
+      <c r="C12" s="8">
+        <v>2189.3472388717469</v>
+      </c>
+      <c r="D12" s="9">
+        <v>20</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1490.5700000000002</v>
+      </c>
+      <c r="F12" s="9">
+        <v>81</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1648.6930864197532</v>
+      </c>
+      <c r="H12" s="9">
+        <v>19</v>
+      </c>
+      <c r="I12" s="8">
+        <v>3197.4336842105263</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L12" s="9">
+        <v>4658</v>
+      </c>
+      <c r="M12" s="8">
+        <v>2181.0572241305263</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="9">
+        <v>6140</v>
+      </c>
+      <c r="C13" s="8">
+        <v>1418.3643811074928</v>
+      </c>
+      <c r="D13" s="9">
+        <v>26</v>
+      </c>
+      <c r="E13" s="8">
+        <v>1387.4</v>
+      </c>
+      <c r="F13" s="9">
+        <v>101</v>
+      </c>
+      <c r="G13" s="8">
+        <v>1516.7990099009905</v>
+      </c>
+      <c r="H13" s="9">
+        <v>11</v>
+      </c>
+      <c r="I13" s="8">
+        <v>3118.5236363636363</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L13" s="9">
+        <v>6278</v>
+      </c>
+      <c r="M13" s="8">
+        <v>1422.7986874800906</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="9">
+        <v>23042</v>
+      </c>
+      <c r="C14" s="8">
+        <v>2152.7200203975381</v>
+      </c>
+      <c r="D14" s="9">
+        <v>1641</v>
+      </c>
+      <c r="E14" s="8">
+        <v>1339.7452650822665</v>
+      </c>
+      <c r="F14" s="9">
+        <v>84</v>
+      </c>
+      <c r="G14" s="8">
+        <v>1654.0488095238095</v>
+      </c>
+      <c r="H14" s="9">
+        <v>15</v>
+      </c>
+      <c r="I14" s="8">
+        <v>2815.1240000000007</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L14" s="9">
+        <v>24782</v>
+      </c>
+      <c r="M14" s="8">
+        <v>2097.5975970462437</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="9">
+        <v>12749</v>
+      </c>
+      <c r="C15" s="8">
+        <v>2027.667277433522</v>
+      </c>
+      <c r="D15" s="9">
+        <v>1757</v>
+      </c>
+      <c r="E15" s="8">
+        <v>1347.6600682982355</v>
+      </c>
+      <c r="F15" s="9">
+        <v>44</v>
+      </c>
+      <c r="G15" s="8">
+        <v>1474.8538636363633</v>
+      </c>
+      <c r="H15" s="9">
+        <v>3</v>
+      </c>
+      <c r="I15" s="8">
+        <v>2722.2099999999996</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L15" s="9">
+        <v>14553</v>
+      </c>
+      <c r="M15" s="8">
+        <v>1944.0410265924552</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="9">
+        <v>56417</v>
+      </c>
+      <c r="C16" s="8">
+        <v>1964.987146959251</v>
+      </c>
+      <c r="D16" s="9">
+        <v>9020</v>
+      </c>
+      <c r="E16" s="8">
+        <v>1287.1935365853676</v>
+      </c>
+      <c r="F16" s="9">
+        <v>55</v>
+      </c>
+      <c r="G16" s="8">
+        <v>1667.078</v>
+      </c>
+      <c r="H16" s="9">
+        <v>2</v>
+      </c>
+      <c r="I16" s="8">
+        <v>1321.4699999999998</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L16" s="9">
+        <v>65494</v>
+      </c>
+      <c r="M16" s="8">
+        <v>1871.3698628882037</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="9">
+        <v>32957</v>
+      </c>
+      <c r="C17" s="8">
+        <v>1395.8568331462207</v>
+      </c>
+      <c r="D17" s="9">
+        <v>10753</v>
+      </c>
+      <c r="E17" s="8">
+        <v>997.03996838091791</v>
+      </c>
+      <c r="F17" s="9">
+        <v>45</v>
+      </c>
+      <c r="G17" s="8">
+        <v>1305.52</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L17" s="9">
+        <v>43755</v>
+      </c>
+      <c r="M17" s="8">
+        <v>1297.7527786538692</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="9">
+        <v>7031</v>
+      </c>
+      <c r="C18" s="8">
+        <v>1399.8757431375341</v>
+      </c>
+      <c r="D18" s="9">
+        <v>3457</v>
+      </c>
+      <c r="E18" s="8">
+        <v>1020.0687561469489</v>
+      </c>
+      <c r="F18" s="9">
+        <v>24</v>
+      </c>
+      <c r="G18" s="8">
+        <v>1632.6583333333335</v>
+      </c>
+      <c r="H18" s="9">
+        <v>1</v>
+      </c>
+      <c r="I18" s="8">
+        <v>3429.63</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L18" s="9">
+        <v>10513</v>
+      </c>
+      <c r="M18" s="8">
+        <v>1275.7079301816807</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="9">
+        <v>2621</v>
+      </c>
+      <c r="C19" s="8">
+        <v>1503.8636360167882</v>
+      </c>
+      <c r="D19" s="9">
+        <v>1565</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1060.5882747603821</v>
+      </c>
+      <c r="F19" s="9">
+        <v>12</v>
+      </c>
+      <c r="G19" s="8">
+        <v>2085.4708333333333</v>
+      </c>
+      <c r="H19" s="9">
+        <v>1</v>
+      </c>
+      <c r="I19" s="8">
+        <v>15.16</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L19" s="9">
+        <v>4199</v>
+      </c>
+      <c r="M19" s="8">
+        <v>1339.9590497737565</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="9">
+        <v>1411</v>
+      </c>
+      <c r="C20" s="8">
+        <v>1537.850347271439</v>
+      </c>
+      <c r="D20" s="9">
+        <v>936</v>
+      </c>
+      <c r="E20" s="8">
+        <v>1054.8861217948718</v>
+      </c>
+      <c r="F20" s="9">
+        <v>6</v>
+      </c>
+      <c r="G20" s="8">
+        <v>2499.5949999999998</v>
+      </c>
+      <c r="H20" s="9">
+        <v>1</v>
+      </c>
+      <c r="I20" s="8">
+        <v>41.7</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L20" s="9">
+        <v>2354</v>
+      </c>
+      <c r="M20" s="8">
+        <v>1347.629362786746</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="9">
+        <v>1446</v>
+      </c>
+      <c r="C21" s="8">
+        <v>2052.1563001383151</v>
+      </c>
+      <c r="D21" s="9">
+        <v>667</v>
+      </c>
+      <c r="E21" s="8">
+        <v>1203.8930584707653</v>
+      </c>
+      <c r="F21" s="9">
+        <v>5</v>
+      </c>
+      <c r="G21" s="8">
+        <v>3128.384</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L21" s="9">
+        <v>2118</v>
+      </c>
+      <c r="M21" s="8">
+        <v>1787.5621340887628</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" s="9">
+        <v>1427</v>
+      </c>
+      <c r="C22" s="8">
+        <v>1305.8009460406431</v>
+      </c>
+      <c r="D22" s="9">
+        <v>1752</v>
+      </c>
+      <c r="E22" s="8">
+        <v>1227.5801255707738</v>
+      </c>
+      <c r="F22" s="9">
+        <v>9</v>
+      </c>
+      <c r="G22" s="8">
+        <v>690.55555555555543</v>
+      </c>
+      <c r="H22" s="9">
+        <v>3</v>
+      </c>
+      <c r="I22" s="8">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="J22" s="9">
+        <v>25</v>
+      </c>
+      <c r="K22" s="8">
+        <v>504.13640000000015</v>
+      </c>
+      <c r="L22" s="9">
+        <v>3216</v>
+      </c>
+      <c r="M22" s="8">
+        <v>1256.732459577114</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="B23" s="12">
+        <v>151495</v>
+      </c>
+      <c r="C23" s="11">
+        <v>1826.2139507574509</v>
+      </c>
+      <c r="D23" s="12">
+        <v>31602</v>
+      </c>
+      <c r="E23" s="11">
+        <v>1142.3413372571374</v>
+      </c>
+      <c r="F23" s="12">
+        <v>940</v>
+      </c>
+      <c r="G23" s="11">
+        <v>1977.7807978723406</v>
+      </c>
+      <c r="H23" s="12">
+        <v>134</v>
+      </c>
+      <c r="I23" s="11">
+        <v>3041.0361194029861</v>
+      </c>
+      <c r="J23" s="12">
+        <v>25</v>
+      </c>
+      <c r="K23" s="11">
+        <v>504.13640000000015</v>
+      </c>
+      <c r="L23" s="12">
+        <v>184196</v>
+      </c>
+      <c r="M23" s="11">
+        <v>1710.361623542314</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="9">
+        <v>48185</v>
+      </c>
+      <c r="C24" s="8">
+        <v>2054.9028371899976</v>
+      </c>
+      <c r="D24" s="9">
+        <v>3452</v>
+      </c>
+      <c r="E24" s="8">
+        <v>1344.5323464658168</v>
+      </c>
+      <c r="F24" s="9">
+        <v>784</v>
+      </c>
+      <c r="G24" s="8">
+        <v>2050.5259183673475</v>
+      </c>
+      <c r="H24" s="9">
+        <v>126</v>
+      </c>
+      <c r="I24" s="8">
+        <v>3116.1473015873016</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="L24" s="9">
+        <v>52547</v>
+      </c>
+      <c r="M24" s="8">
+        <v>2010.7154690086973</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="9">
+        <v>103310</v>
+      </c>
+      <c r="C25" s="8">
+        <v>1719.5507623656956</v>
+      </c>
+      <c r="D25" s="9">
+        <v>28150</v>
+      </c>
+      <c r="E25" s="8">
+        <v>1117.5469015985798</v>
+      </c>
+      <c r="F25" s="9">
+        <v>156</v>
+      </c>
+      <c r="G25" s="8">
+        <v>1612.1899358974358</v>
+      </c>
+      <c r="H25" s="9">
+        <v>8</v>
+      </c>
+      <c r="I25" s="8">
+        <v>1858.0349999999999</v>
+      </c>
+      <c r="J25" s="9">
+        <v>25</v>
+      </c>
+      <c r="K25" s="8">
+        <v>504.13640000000015</v>
+      </c>
+      <c r="L25" s="9">
+        <v>131649</v>
+      </c>
+      <c r="M25" s="8">
+        <v>1590.4769793921721</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="6">
+        <v>65.129712003696753</v>
+      </c>
+      <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1"/>
-[...1034 lines deleted...]
-      <c r="M27" s="22"/>
+      <c r="D26" s="6">
+        <v>66.639263654199354</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="F26" s="6">
+        <v>61.32811702127659</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="6">
+        <v>60.362014925373138</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="J26" s="6">
+        <v>85.389199999999988</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="L26" s="6">
+        <v>65.368582379639136</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
@@ -1898,31 +1872,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por regímenes</vt:lpstr>
       <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>GARCIA MOYANO, ANA ROSA</dc:creator>
+  <dc:creator>ECHEVARRIA LOPEZ, LUIS JAVIER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>