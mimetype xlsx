--- v8 (2026-08-02)
+++ v9 (2026-09-21)
@@ -1,96 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{46BF2A4D-3573-4EA0-9F3B-A57DAFC0C35A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66B2D2AA-FF30-4EB0-95C4-7B6C64838777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{EC7378F7-CEDB-4F19-ADF3-CE822493D51E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{FF4FB54C-19EC-4B33-8F7B-958F5F850F06}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="35">
   <si>
     <t>años</t>
   </si>
   <si>
     <t>Edad media</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>70 años</t>
   </si>
   <si>
@@ -147,51 +138,51 @@
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Edades</t>
   </si>
   <si>
-    <t>Datos acumulados a junio</t>
+    <t>Datos acumulados a julio</t>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -424,106 +415,67 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{D62B0629-D71D-4FAE-8DC7-7C6711BC4E3A}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{BC73D3D8-9CA2-46E0-B753-3B137D117BDC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...38 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -772,59 +724,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C9D1311-A0A9-4371-92E7-7B28B23C75BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A07B1990-28EA-4CA4-8FB8-84B31734372E}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:M1"/>
+      <selection activeCell="O9" sqref="O9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" customWidth="1"/>
     <col min="3" max="13" width="9.140625" style="1" customWidth="1"/>
     <col min="14" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
@@ -898,942 +850,942 @@
       </c>
       <c r="H4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="16" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>24</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>25</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="9">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C5" s="8">
-        <v>2719.7173684210525</v>
+        <v>2601.6924999999997</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="9">
         <v>5</v>
       </c>
       <c r="I5" s="8">
         <v>3051.5039999999999</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L5" s="9">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="M5" s="8">
-        <v>2788.8395833333338</v>
+        <v>2679.2462068965524</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="9">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C6" s="8">
-        <v>2267.8716666666664</v>
+        <v>2307.2724137931036</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="9">
         <v>1</v>
       </c>
       <c r="G6" s="8">
         <v>1878.3</v>
       </c>
       <c r="H6" s="9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I6" s="8">
-        <v>3345.4410000000003</v>
+        <v>3346.7281818181818</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L6" s="9">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M6" s="8">
-        <v>2564.6179999999999</v>
+        <v>2575.6880487804883</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="9">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="C7" s="8">
-        <v>1556.9634745762712</v>
+        <v>1538.8631468531471</v>
       </c>
       <c r="D7" s="9">
         <v>2</v>
       </c>
       <c r="E7" s="8">
         <v>1257.25</v>
       </c>
       <c r="F7" s="9">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="G7" s="8">
-        <v>2719.0144</v>
+        <v>2763.8708695652163</v>
       </c>
       <c r="H7" s="9">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I7" s="8">
-        <v>3360.1072727272726</v>
+        <v>3311.9500000000003</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L7" s="9">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="M7" s="8">
-        <v>2073.4148058252417</v>
+        <v>2074.6644578313249</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="9">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="C8" s="8">
-        <v>2261.6220833333327</v>
+        <v>2295.8368852459021</v>
       </c>
       <c r="D8" s="9">
         <v>2</v>
       </c>
       <c r="E8" s="8">
         <v>1239.2049999999999</v>
       </c>
       <c r="F8" s="9">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G8" s="8">
-        <v>2497.1472727272735</v>
+        <v>2538.3328155339805</v>
       </c>
       <c r="H8" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I8" s="8">
-        <v>3212.8566666666666</v>
+        <v>3165.7050000000004</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L8" s="9">
-        <v>147</v>
+        <v>176</v>
       </c>
       <c r="M8" s="8">
-        <v>2446.9451700680265</v>
+        <v>2475.1692613636355</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="9">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C9" s="8">
-        <v>2125.6248214285711</v>
+        <v>2124.3147619047613</v>
       </c>
       <c r="D9" s="9">
         <v>1</v>
       </c>
       <c r="E9" s="8">
         <v>1203.23</v>
       </c>
       <c r="F9" s="9">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="G9" s="8">
-        <v>2529.8011570247936</v>
+        <v>2558.5552816901409</v>
       </c>
       <c r="H9" s="9">
         <v>7</v>
       </c>
       <c r="I9" s="8">
         <v>3119.1500000000005</v>
       </c>
       <c r="J9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L9" s="9">
-        <v>185</v>
+        <v>213</v>
       </c>
       <c r="M9" s="8">
-        <v>2422.584918918918</v>
+        <v>2442.1782159624408</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="9">
-        <v>380</v>
+        <v>440</v>
       </c>
       <c r="C10" s="8">
-        <v>3021.0551315789471</v>
+        <v>3019.8498636363652</v>
       </c>
       <c r="D10" s="9">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E10" s="8">
-        <v>1012.6</v>
+        <v>974.40000000000009</v>
       </c>
       <c r="F10" s="9">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="G10" s="8">
-        <v>2163.6631132075477</v>
+        <v>2206.2301694915254</v>
       </c>
       <c r="H10" s="9">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I10" s="8">
-        <v>2915.3766666666675</v>
+        <v>2979.0415789473686</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K10" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L10" s="9">
-        <v>502</v>
+        <v>579</v>
       </c>
       <c r="M10" s="8">
-        <v>2832.8535657370517</v>
+        <v>2845.6298618307424</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="9">
-        <v>1071</v>
+        <v>1300</v>
       </c>
       <c r="C11" s="8">
-        <v>3036.7453501400582</v>
+        <v>3054.7083076923077</v>
       </c>
       <c r="D11" s="9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E11" s="8">
-        <v>936.2</v>
+        <v>966.79</v>
       </c>
       <c r="F11" s="9">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="G11" s="8">
-        <v>1879.8824096385533</v>
+        <v>1869.615773195876</v>
       </c>
       <c r="H11" s="9">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="I11" s="8">
-        <v>3192.0261904761905</v>
+        <v>3208.9521428571434</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L11" s="9">
-        <v>1177</v>
+        <v>1428</v>
       </c>
       <c r="M11" s="8">
-        <v>2954.366576040783</v>
+        <v>2972.8463305322121</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="9">
-        <v>4538</v>
+        <v>5315</v>
       </c>
       <c r="C12" s="8">
-        <v>2189.3472388717469</v>
+        <v>2198.3273960489159</v>
       </c>
       <c r="D12" s="9">
+        <v>21</v>
+      </c>
+      <c r="E12" s="8">
+        <v>1486.7652380952381</v>
+      </c>
+      <c r="F12" s="9">
+        <v>103</v>
+      </c>
+      <c r="G12" s="8">
+        <v>1635.6950485436894</v>
+      </c>
+      <c r="H12" s="9">
         <v>20</v>
       </c>
-      <c r="E12" s="8">
-[...10 lines deleted...]
-      </c>
       <c r="I12" s="8">
-        <v>3197.4336842105263</v>
+        <v>3145.4245000000001</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K12" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L12" s="9">
-        <v>4658</v>
+        <v>5459</v>
       </c>
       <c r="M12" s="8">
-        <v>2181.0572241305263</v>
+        <v>2188.4442681809846</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="9">
-        <v>6140</v>
+        <v>7238</v>
       </c>
       <c r="C13" s="8">
-        <v>1418.3643811074928</v>
+        <v>1415.8342801878982</v>
       </c>
       <c r="D13" s="9">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E13" s="8">
-        <v>1387.4</v>
+        <v>1331.6455172413794</v>
       </c>
       <c r="F13" s="9">
-        <v>101</v>
+        <v>121</v>
       </c>
       <c r="G13" s="8">
-        <v>1516.7990099009905</v>
+        <v>1504.8766115702483</v>
       </c>
       <c r="H13" s="9">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="8">
-        <v>3118.5236363636363</v>
+        <v>3138.8469230769238</v>
       </c>
       <c r="J13" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L13" s="9">
-        <v>6278</v>
+        <v>7401</v>
       </c>
       <c r="M13" s="8">
-        <v>1422.7986874800906</v>
+        <v>1419.9866666666678</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="9">
-        <v>23042</v>
+        <v>26895</v>
       </c>
       <c r="C14" s="8">
-        <v>2152.7200203975381</v>
+        <v>2161.1490150585641</v>
       </c>
       <c r="D14" s="9">
-        <v>1641</v>
+        <v>1879</v>
       </c>
       <c r="E14" s="8">
-        <v>1339.7452650822665</v>
+        <v>1351.2493613624249</v>
       </c>
       <c r="F14" s="9">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="G14" s="8">
-        <v>1654.0488095238095</v>
+        <v>1603.917319587629</v>
       </c>
       <c r="H14" s="9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" s="8">
-        <v>2815.1240000000007</v>
+        <v>2849.1537500000004</v>
       </c>
       <c r="J14" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K14" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L14" s="9">
-        <v>24782</v>
+        <v>28887</v>
       </c>
       <c r="M14" s="8">
-        <v>2097.5975970462437</v>
+        <v>2106.9777668155243</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
-        <v>12749</v>
+        <v>14923</v>
       </c>
       <c r="C15" s="8">
-        <v>2027.667277433522</v>
+        <v>2036.9884520538753</v>
       </c>
       <c r="D15" s="9">
-        <v>1757</v>
+        <v>2026</v>
       </c>
       <c r="E15" s="8">
-        <v>1347.6600682982355</v>
+        <v>1351.8360661401771</v>
       </c>
       <c r="F15" s="9">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G15" s="8">
-        <v>1474.8538636363633</v>
+        <v>1516.6556603773588</v>
       </c>
       <c r="H15" s="9">
         <v>3</v>
       </c>
       <c r="I15" s="8">
         <v>2722.2099999999996</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K15" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L15" s="9">
-        <v>14553</v>
+        <v>17005</v>
       </c>
       <c r="M15" s="8">
-        <v>1944.0410265924552</v>
+        <v>1953.8575665980586</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="9">
-        <v>56417</v>
+        <v>65983</v>
       </c>
       <c r="C16" s="8">
-        <v>1964.987146959251</v>
+        <v>1972.764183198703</v>
       </c>
       <c r="D16" s="9">
-        <v>9020</v>
+        <v>10570</v>
       </c>
       <c r="E16" s="8">
-        <v>1287.1935365853676</v>
+        <v>1288.794882686851</v>
       </c>
       <c r="F16" s="9">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="G16" s="8">
-        <v>1667.078</v>
+        <v>1735.2406060606061</v>
       </c>
       <c r="H16" s="9">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I16" s="8">
-        <v>1321.4699999999998</v>
+        <v>2100.8349999999996</v>
       </c>
       <c r="J16" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K16" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L16" s="9">
-        <v>65494</v>
+        <v>76623</v>
       </c>
       <c r="M16" s="8">
-        <v>1871.3698628882037</v>
+        <v>1878.213985748404</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="9">
-        <v>32957</v>
+        <v>40583</v>
       </c>
       <c r="C17" s="8">
-        <v>1395.8568331462207</v>
+        <v>1394.6587787990047</v>
       </c>
       <c r="D17" s="9">
-        <v>10753</v>
+        <v>13032</v>
       </c>
       <c r="E17" s="8">
-        <v>997.03996838091791</v>
+        <v>997.06452041129558</v>
       </c>
       <c r="F17" s="9">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G17" s="8">
-        <v>1305.52</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>1332.24693877551</v>
+      </c>
+      <c r="H17" s="9">
+        <v>2</v>
+      </c>
+      <c r="I17" s="8">
+        <v>523.63</v>
       </c>
       <c r="J17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K17" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L17" s="9">
-        <v>43755</v>
+        <v>53666</v>
       </c>
       <c r="M17" s="8">
-        <v>1297.7527786538692</v>
+        <v>1298.0194053963412</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="9">
-        <v>7031</v>
+        <v>8477</v>
       </c>
       <c r="C18" s="8">
-        <v>1399.8757431375341</v>
+        <v>1403.8272242538637</v>
       </c>
       <c r="D18" s="9">
-        <v>3457</v>
+        <v>4144</v>
       </c>
       <c r="E18" s="8">
-        <v>1020.0687561469489</v>
+        <v>1014.0686703667959</v>
       </c>
       <c r="F18" s="9">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G18" s="8">
-        <v>1632.6583333333335</v>
+        <v>1539.6311538461537</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="8">
         <v>3429.63</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K18" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L18" s="9">
-        <v>10513</v>
+        <v>12648</v>
       </c>
       <c r="M18" s="8">
-        <v>1275.7079301816807</v>
+        <v>1276.5657803605327</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="9">
-        <v>2621</v>
+        <v>3111</v>
       </c>
       <c r="C19" s="8">
-        <v>1503.8636360167882</v>
+        <v>1511.6808453873368</v>
       </c>
       <c r="D19" s="9">
-        <v>1565</v>
+        <v>1790</v>
       </c>
       <c r="E19" s="8">
-        <v>1060.5882747603821</v>
+        <v>1057.8972960893843</v>
       </c>
       <c r="F19" s="9">
         <v>12</v>
       </c>
       <c r="G19" s="8">
         <v>2085.4708333333333</v>
       </c>
       <c r="H19" s="9">
         <v>1</v>
       </c>
       <c r="I19" s="8">
         <v>15.16</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K19" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L19" s="9">
-        <v>4199</v>
+        <v>4914</v>
       </c>
       <c r="M19" s="8">
-        <v>1339.9590497737565</v>
+        <v>1347.4798697598712</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="9">
-        <v>1411</v>
+        <v>1678</v>
       </c>
       <c r="C20" s="8">
-        <v>1537.850347271439</v>
+        <v>1536.5768772348029</v>
       </c>
       <c r="D20" s="9">
-        <v>936</v>
+        <v>1122</v>
       </c>
       <c r="E20" s="8">
-        <v>1054.8861217948718</v>
+        <v>1067.3934581105161</v>
       </c>
       <c r="F20" s="9">
         <v>6</v>
       </c>
       <c r="G20" s="8">
         <v>2499.5949999999998</v>
       </c>
       <c r="H20" s="9">
         <v>1</v>
       </c>
       <c r="I20" s="8">
         <v>41.7</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K20" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L20" s="9">
-        <v>2354</v>
+        <v>2807</v>
       </c>
       <c r="M20" s="8">
-        <v>1347.629362786746</v>
+        <v>1350.563138582115</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="9">
-        <v>1446</v>
+        <v>1692</v>
       </c>
       <c r="C21" s="8">
-        <v>2052.1563001383151</v>
+        <v>2051.2226891252967</v>
       </c>
       <c r="D21" s="9">
-        <v>667</v>
+        <v>773</v>
       </c>
       <c r="E21" s="8">
-        <v>1203.8930584707653</v>
+        <v>1198.7385122897811</v>
       </c>
       <c r="F21" s="9">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G21" s="8">
-        <v>3128.384</v>
+        <v>2900.03</v>
       </c>
       <c r="H21" s="9" t="s">
         <v>3</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>3</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K21" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L21" s="9">
-        <v>2118</v>
+        <v>2471</v>
       </c>
       <c r="M21" s="8">
-        <v>1787.5621340887628</v>
+        <v>1786.6021205989455</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="9">
-        <v>1427</v>
+        <v>1686</v>
       </c>
       <c r="C22" s="8">
-        <v>1305.8009460406431</v>
+        <v>1288.3796500593103</v>
       </c>
       <c r="D22" s="9">
-        <v>1752</v>
+        <v>2030</v>
       </c>
       <c r="E22" s="8">
-        <v>1227.5801255707738</v>
+        <v>1239.0841379310325</v>
       </c>
       <c r="F22" s="9">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G22" s="8">
-        <v>690.55555555555543</v>
+        <v>729.87999999999988</v>
       </c>
       <c r="H22" s="9">
         <v>3</v>
       </c>
       <c r="I22" s="8">
         <v>2911.6166666666668</v>
       </c>
       <c r="J22" s="9">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="K22" s="8">
-        <v>504.13640000000015</v>
+        <v>511.53064516129052</v>
       </c>
       <c r="L22" s="9">
-        <v>3216</v>
+        <v>3760</v>
       </c>
       <c r="M22" s="8">
-        <v>1256.732459577114</v>
+        <v>1255.170210106382</v>
       </c>
     </row>
     <row r="23" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="12">
-        <v>151495</v>
+        <v>179641</v>
       </c>
       <c r="C23" s="11">
-        <v>1826.2139507574509</v>
+        <v>1825.6957672246269</v>
       </c>
       <c r="D23" s="12">
-        <v>31602</v>
+        <v>37426</v>
       </c>
       <c r="E23" s="11">
-        <v>1142.3413372571374</v>
+        <v>1141.199356597017</v>
       </c>
       <c r="F23" s="12">
-        <v>940</v>
+        <v>1102</v>
       </c>
       <c r="G23" s="11">
-        <v>1977.7807978723406</v>
+        <v>1990.647386569872</v>
       </c>
       <c r="H23" s="12">
-        <v>134</v>
+        <v>156</v>
       </c>
       <c r="I23" s="11">
-        <v>3041.0361194029861</v>
+        <v>3018.5705769230772</v>
       </c>
       <c r="J23" s="12">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="K23" s="11">
-        <v>504.13640000000015</v>
+        <v>511.53064516129052</v>
       </c>
       <c r="L23" s="12">
-        <v>184196</v>
+        <v>218356</v>
       </c>
       <c r="M23" s="11">
-        <v>1710.361623542314</v>
+        <v>1709.8718987341774</v>
       </c>
     </row>
     <row r="24" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="9">
-        <v>48185</v>
+        <v>56431</v>
       </c>
       <c r="C24" s="8">
-        <v>2054.9028371899976</v>
+        <v>2062.2909682621266</v>
       </c>
       <c r="D24" s="9">
-        <v>3452</v>
+        <v>3965</v>
       </c>
       <c r="E24" s="8">
-        <v>1344.5323464658168</v>
+        <v>1351.5012660781831</v>
       </c>
       <c r="F24" s="9">
-        <v>784</v>
+        <v>927</v>
       </c>
       <c r="G24" s="8">
-        <v>2050.5259183673475</v>
+        <v>2059.4766235167203</v>
       </c>
       <c r="H24" s="9">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="I24" s="8">
-        <v>3116.1473015873016</v>
+        <v>3119.6185416666672</v>
       </c>
       <c r="J24" s="9" t="s">
         <v>3</v>
       </c>
       <c r="K24" s="8" t="s">
         <v>3</v>
       </c>
       <c r="L24" s="9">
-        <v>52547</v>
+        <v>61467</v>
       </c>
       <c r="M24" s="8">
-        <v>2010.7154690086973</v>
+        <v>2018.8752346787714</v>
       </c>
     </row>
     <row r="25" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="9">
-        <v>103310</v>
+        <v>123210</v>
       </c>
       <c r="C25" s="8">
-        <v>1719.5507623656956</v>
+        <v>1717.3335905364827</v>
       </c>
       <c r="D25" s="9">
-        <v>28150</v>
+        <v>33461</v>
       </c>
       <c r="E25" s="8">
-        <v>1117.5469015985798</v>
+        <v>1116.279387944174</v>
       </c>
       <c r="F25" s="9">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="G25" s="8">
-        <v>1612.1899358974358</v>
+        <v>1626.0490857142856</v>
       </c>
       <c r="H25" s="9">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I25" s="8">
-        <v>1858.0349999999999</v>
+        <v>1805.9950000000001</v>
       </c>
       <c r="J25" s="9">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="K25" s="8">
-        <v>504.13640000000015</v>
+        <v>511.53064516129052</v>
       </c>
       <c r="L25" s="9">
-        <v>131649</v>
+        <v>156889</v>
       </c>
       <c r="M25" s="8">
-        <v>1590.4769793921721</v>
+        <v>1588.8085478905468</v>
       </c>
     </row>
     <row r="26" spans="1:13" s="4" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="6">
-        <v>65.129712003696753</v>
+        <v>65.151831764463978</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="6">
-        <v>66.639263654199354</v>
+        <v>66.641312456581261</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="6">
-        <v>61.32811702127659</v>
+        <v>61.277441016333945</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="6">
-        <v>60.362014925373138</v>
+        <v>60.466474358974359</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="J26" s="6">
-        <v>85.389199999999988</v>
+        <v>85.475161290322575</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="L26" s="6">
-        <v>65.368582379639136</v>
+        <v>65.387111918152016</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
@@ -1872,31 +1824,31 @@
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Por regímenes</vt:lpstr>
       <vt:lpstr>'Por regímenes'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>ECHEVARRIA LOPEZ, LUIS JAVIER</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>