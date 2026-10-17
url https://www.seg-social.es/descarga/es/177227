--- v9 (2026-09-21)
+++ v10 (2026-10-17)
@@ -1,465 +1,465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66B2D2AA-FF30-4EB0-95C4-7B6C64838777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8D307BF-7EE6-4EE7-BD21-2535E515A48A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{FF4FB54C-19EC-4B33-8F7B-958F5F850F06}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{FDBC9C95-8ADA-46AC-BF7F-291EDFBEF93A}"/>
   </bookViews>
   <sheets>
     <sheet name="Por regímenes" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por regímenes'!$A$1:$M$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="35">
   <si>
+    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos acumulados a agosto</t>
+  </si>
+  <si>
+    <t>Edades</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Autónomos</t>
+  </si>
+  <si>
+    <t>Trab. del Mar</t>
+  </si>
+  <si>
+    <t>Minería del carbón</t>
+  </si>
+  <si>
+    <t>Sovi</t>
+  </si>
+  <si>
+    <t>Total Regímenes</t>
+  </si>
+  <si>
+    <t>Número</t>
+  </si>
+  <si>
+    <t>Pensión media</t>
+  </si>
+  <si>
+    <t>Hasta 54 años</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>55 años</t>
+  </si>
+  <si>
+    <t>56 años</t>
+  </si>
+  <si>
+    <t>57 años</t>
+  </si>
+  <si>
+    <t>58 años</t>
+  </si>
+  <si>
+    <t>59 años</t>
+  </si>
+  <si>
+    <t>60 años</t>
+  </si>
+  <si>
+    <t>61 años</t>
+  </si>
+  <si>
+    <t>62 años</t>
+  </si>
+  <si>
+    <t>63 años</t>
+  </si>
+  <si>
+    <t>64 años</t>
+  </si>
+  <si>
+    <t>65 años</t>
+  </si>
+  <si>
+    <t>66 años</t>
+  </si>
+  <si>
+    <t>67 años</t>
+  </si>
+  <si>
+    <t>68 años</t>
+  </si>
+  <si>
+    <t>69 años</t>
+  </si>
+  <si>
+    <t>70 años</t>
+  </si>
+  <si>
+    <t>Más de 70 años</t>
+  </si>
+  <si>
+    <t>Total Altas</t>
+  </si>
+  <si>
+    <t>&lt; 65 años</t>
+  </si>
+  <si>
+    <t>≥ 65 años</t>
+  </si>
+  <si>
+    <t>Edad media</t>
+  </si>
+  <si>
     <t>años</t>
-  </si>
-[...100 lines deleted...]
-    <t>Altas iniciales de Jubilación según régimen, por edades. Año 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="16"/>
+      <b/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
-      <color rgb="FFFF0000"/>
-[...32 lines deleted...]
-      <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color rgb="FFFF0000"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="double">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
-        <color indexed="64"/>
+      <top style="double">
+        <color indexed="8"/>
       </top>
-      <bottom style="double">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
         <color indexed="8"/>
       </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="8"/>
-      </left>
-[...3 lines deleted...]
-      <top/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...3 lines deleted...]
-        <color indexed="8"/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...2 lines deleted...]
-      </bottom>
+      <top style="double">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{BC73D3D8-9CA2-46E0-B753-3B137D117BDC}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{235D5485-9F54-4CD4-BE96-8BADBC1E585E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -724,1087 +724,1087 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A07B1990-28EA-4CA4-8FB8-84B31734372E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF4A4C52-ABAE-417E-9B3C-FACE48D7DC0D}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O9" sqref="O9"/>
+      <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.28515625" style="1"/>
+    <col min="1" max="1" width="14.85546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="22" customWidth="1"/>
+    <col min="3" max="13" width="9.140625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="10.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:13" ht="26.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="D3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="6"/>
+      <c r="F3" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="6"/>
+      <c r="H3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I3" s="6"/>
+      <c r="J3" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="6"/>
+      <c r="L3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="M3" s="6"/>
+    </row>
+    <row r="4" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="12">
+        <v>26</v>
+      </c>
+      <c r="C5" s="13">
+        <v>2575.8988461538461</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="12">
+        <v>7</v>
+      </c>
+      <c r="I5" s="13">
+        <v>3061.9785714285713</v>
+      </c>
+      <c r="J5" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L5" s="12">
+        <v>33</v>
+      </c>
+      <c r="M5" s="13">
+        <v>2679.0066666666667</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" s="12">
+        <v>31</v>
+      </c>
+      <c r="C6" s="13">
+        <v>2318.4512903225809</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="12">
+        <v>1</v>
+      </c>
+      <c r="G6" s="13">
+        <v>1878.3</v>
+      </c>
+      <c r="H6" s="12">
+        <v>11</v>
+      </c>
+      <c r="I6" s="13">
+        <v>3346.7281818181818</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K6" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L6" s="12">
+        <v>43</v>
+      </c>
+      <c r="M6" s="13">
+        <v>2571.262790697675</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="12">
+        <v>161</v>
+      </c>
+      <c r="C7" s="13">
+        <v>1548.0475155279507</v>
+      </c>
+      <c r="D7" s="12">
+        <v>3</v>
+      </c>
+      <c r="E7" s="13">
+        <v>1224.1533333333334</v>
+      </c>
+      <c r="F7" s="12">
+        <v>111</v>
+      </c>
+      <c r="G7" s="13">
+        <v>2780.6007207207203</v>
+      </c>
+      <c r="H7" s="12">
+        <v>13</v>
+      </c>
+      <c r="I7" s="13">
+        <v>3321.292307692308</v>
+      </c>
+      <c r="J7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K7" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L7" s="12">
+        <v>288</v>
+      </c>
+      <c r="M7" s="13">
+        <v>2099.7624652777777</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" s="12">
+        <v>72</v>
+      </c>
+      <c r="C8" s="13">
+        <v>2197.6550000000002</v>
+      </c>
+      <c r="D8" s="12">
+        <v>2</v>
+      </c>
+      <c r="E8" s="13">
+        <v>1239.2049999999999</v>
+      </c>
+      <c r="F8" s="12">
+        <v>119</v>
+      </c>
+      <c r="G8" s="13">
+        <v>2555.0758823529409</v>
+      </c>
+      <c r="H8" s="12">
+        <v>11</v>
+      </c>
+      <c r="I8" s="13">
+        <v>3183.3318181818181</v>
+      </c>
+      <c r="J8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K8" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L8" s="12">
+        <v>204</v>
+      </c>
+      <c r="M8" s="13">
+        <v>2449.9031862745092</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="12">
+        <v>67</v>
+      </c>
+      <c r="C9" s="13">
+        <v>2094.8646268656717</v>
+      </c>
+      <c r="D9" s="12">
+        <v>1</v>
+      </c>
+      <c r="E9" s="13">
+        <v>1203.23</v>
+      </c>
+      <c r="F9" s="12">
+        <v>164</v>
+      </c>
+      <c r="G9" s="13">
+        <v>2498.2833536585358</v>
+      </c>
+      <c r="H9" s="12">
+        <v>10</v>
+      </c>
+      <c r="I9" s="13">
+        <v>3176.6220000000003</v>
+      </c>
+      <c r="J9" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="12">
+        <v>242</v>
+      </c>
+      <c r="M9" s="13">
+        <v>2409.272107438017</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="12">
+        <v>491</v>
+      </c>
+      <c r="C10" s="13">
+        <v>3029.5432790224031</v>
+      </c>
+      <c r="D10" s="12">
+        <v>3</v>
+      </c>
+      <c r="E10" s="13">
+        <v>973.9666666666667</v>
+      </c>
+      <c r="F10" s="12">
+        <v>136</v>
+      </c>
+      <c r="G10" s="13">
+        <v>2187.6774264705887</v>
+      </c>
+      <c r="H10" s="12">
+        <v>20</v>
+      </c>
+      <c r="I10" s="13">
+        <v>2989.0565000000006</v>
+      </c>
+      <c r="J10" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L10" s="12">
+        <v>650</v>
+      </c>
+      <c r="M10" s="13">
+        <v>2842.6660153846151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="12">
+        <v>1437</v>
+      </c>
+      <c r="C11" s="13">
+        <v>3055.6354001391792</v>
+      </c>
+      <c r="D11" s="12">
+        <v>4</v>
+      </c>
+      <c r="E11" s="13">
+        <v>1066.0349999999999</v>
+      </c>
+      <c r="F11" s="12">
+        <v>108</v>
+      </c>
+      <c r="G11" s="13">
+        <v>1882.8148148148148</v>
+      </c>
+      <c r="H11" s="12">
+        <v>30</v>
+      </c>
+      <c r="I11" s="13">
+        <v>3195.8776666666672</v>
+      </c>
+      <c r="J11" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K11" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L11" s="12">
+        <v>1579</v>
+      </c>
+      <c r="M11" s="13">
+        <v>2973.0415072830906</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="12">
+        <v>5906</v>
+      </c>
+      <c r="C12" s="13">
+        <v>2198.5334642736202</v>
+      </c>
+      <c r="D12" s="12">
+        <v>22</v>
+      </c>
+      <c r="E12" s="13">
+        <v>1477.9804545454544</v>
+      </c>
+      <c r="F12" s="12">
+        <v>114</v>
+      </c>
+      <c r="G12" s="13">
+        <v>1669.1107017543859</v>
+      </c>
+      <c r="H12" s="12">
+        <v>23</v>
+      </c>
+      <c r="I12" s="13">
+        <v>3179.7778260869563</v>
+      </c>
+      <c r="J12" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K12" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="12">
+        <v>6065</v>
+      </c>
+      <c r="M12" s="13">
+        <v>2189.6896488046177</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="12">
+        <v>8042</v>
+      </c>
+      <c r="C13" s="13">
+        <v>1418.9440077095267</v>
+      </c>
+      <c r="D13" s="12">
+        <v>32</v>
+      </c>
+      <c r="E13" s="13">
+        <v>1318.3875</v>
+      </c>
+      <c r="F13" s="12">
+        <v>133</v>
+      </c>
+      <c r="G13" s="13">
+        <v>1489.2272180451125</v>
+      </c>
+      <c r="H13" s="12">
+        <v>15</v>
+      </c>
+      <c r="I13" s="13">
+        <v>3104.0546666666673</v>
+      </c>
+      <c r="J13" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K13" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L13" s="12">
+        <v>8222</v>
+      </c>
+      <c r="M13" s="13">
+        <v>1422.7638226708827</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="12">
+        <v>30273</v>
+      </c>
+      <c r="C14" s="13">
+        <v>2168.4435411092422</v>
+      </c>
+      <c r="D14" s="12">
+        <v>2072</v>
+      </c>
+      <c r="E14" s="13">
+        <v>1351.0988754826237</v>
+      </c>
+      <c r="F14" s="12">
+        <v>102</v>
+      </c>
+      <c r="G14" s="13">
+        <v>1576.1016666666669</v>
+      </c>
+      <c r="H14" s="12">
+        <v>17</v>
+      </c>
+      <c r="I14" s="13">
+        <v>2873.8564705882354</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L14" s="12">
+        <v>32464</v>
+      </c>
+      <c r="M14" s="13">
+        <v>2114.7851811237074</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="12">
+        <v>16898</v>
+      </c>
+      <c r="C15" s="13">
+        <v>2041.9873328204492</v>
+      </c>
+      <c r="D15" s="12">
+        <v>2265</v>
+      </c>
+      <c r="E15" s="13">
+        <v>1348.0983841059594</v>
+      </c>
+      <c r="F15" s="12">
+        <v>58</v>
+      </c>
+      <c r="G15" s="13">
+        <v>1515.0732758620695</v>
+      </c>
+      <c r="H15" s="12">
+        <v>3</v>
+      </c>
+      <c r="I15" s="13">
+        <v>2722.2099999999996</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K15" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L15" s="12">
+        <v>19224</v>
+      </c>
+      <c r="M15" s="13">
+        <v>1958.7487343945049</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="12">
+        <v>74227</v>
+      </c>
+      <c r="C16" s="13">
+        <v>1977.2824632546101</v>
+      </c>
+      <c r="D16" s="12">
+        <v>11945</v>
+      </c>
+      <c r="E16" s="13">
+        <v>1288.9976132272932</v>
+      </c>
+      <c r="F16" s="12">
+        <v>78</v>
+      </c>
+      <c r="G16" s="13">
+        <v>1683.3414102564107</v>
+      </c>
+      <c r="H16" s="12">
+        <v>6</v>
+      </c>
+      <c r="I16" s="13">
+        <v>2135.5766666666664</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L16" s="12">
+        <v>86256</v>
+      </c>
+      <c r="M16" s="13">
+        <v>1881.7118343071775</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="12">
+        <v>47036</v>
+      </c>
+      <c r="C17" s="13">
+        <v>1392.767999404711</v>
+      </c>
+      <c r="D17" s="12">
+        <v>14851</v>
+      </c>
+      <c r="E17" s="13">
+        <v>995.07028348259439</v>
+      </c>
+      <c r="F17" s="12">
+        <v>54</v>
+      </c>
+      <c r="G17" s="13">
+        <v>1311.09037037037</v>
+      </c>
+      <c r="H17" s="12">
+        <v>2</v>
+      </c>
+      <c r="I17" s="13">
+        <v>523.63</v>
+      </c>
+      <c r="J17" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K17" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L17" s="12">
+        <v>61943</v>
+      </c>
+      <c r="M17" s="13">
+        <v>1297.319641283116</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="12">
+        <v>9658</v>
+      </c>
+      <c r="C18" s="13">
+        <v>1404.6005746531382</v>
+      </c>
+      <c r="D18" s="12">
+        <v>4681</v>
+      </c>
+      <c r="E18" s="13">
+        <v>1014.8156419568484</v>
+      </c>
+      <c r="F18" s="12">
+        <v>28</v>
+      </c>
+      <c r="G18" s="13">
+        <v>1585.3717857142858</v>
+      </c>
+      <c r="H18" s="12">
+        <v>2</v>
+      </c>
+      <c r="I18" s="13">
+        <v>1765.155</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L18" s="12">
+        <v>14369</v>
+      </c>
+      <c r="M18" s="13">
+        <v>1278.0224852112187</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="12">
+        <v>3525</v>
+      </c>
+      <c r="C19" s="13">
+        <v>1509.9427290780161</v>
+      </c>
+      <c r="D19" s="12">
+        <v>2009</v>
+      </c>
+      <c r="E19" s="13">
+        <v>1056.2404977600791</v>
+      </c>
+      <c r="F19" s="12">
+        <v>15</v>
+      </c>
+      <c r="G19" s="13">
+        <v>2107.306</v>
+      </c>
+      <c r="H19" s="12">
+        <v>1</v>
+      </c>
+      <c r="I19" s="13">
+        <v>15.16</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L19" s="12">
+        <v>5550</v>
+      </c>
+      <c r="M19" s="13">
+        <v>1347.0558612612624</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="12">
+        <v>1875</v>
+      </c>
+      <c r="C20" s="13">
+        <v>1562.6071626666669</v>
+      </c>
+      <c r="D20" s="12">
+        <v>1234</v>
+      </c>
+      <c r="E20" s="13">
+        <v>1073.7435737439205</v>
+      </c>
+      <c r="F20" s="12">
+        <v>6</v>
+      </c>
+      <c r="G20" s="13">
+        <v>2499.5949999999998</v>
+      </c>
+      <c r="H20" s="12">
+        <v>1</v>
+      </c>
+      <c r="I20" s="13">
+        <v>41.7</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K20" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L20" s="12">
+        <v>3116</v>
+      </c>
+      <c r="M20" s="13">
+        <v>1370.3232573812572</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="12">
+        <v>1884</v>
+      </c>
+      <c r="C21" s="13">
+        <v>2069.0579777070088</v>
+      </c>
+      <c r="D21" s="12">
+        <v>863</v>
+      </c>
+      <c r="E21" s="13">
+        <v>1195.525052143686</v>
+      </c>
+      <c r="F21" s="12">
+        <v>6</v>
+      </c>
+      <c r="G21" s="13">
+        <v>2900.03</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K21" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="12">
+        <v>2753</v>
+      </c>
+      <c r="M21" s="13">
+        <v>1797.037243007627</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="12">
+        <v>1856</v>
+      </c>
+      <c r="C22" s="13">
+        <v>1278.981524784482</v>
+      </c>
+      <c r="D22" s="12">
+        <v>2257</v>
+      </c>
+      <c r="E22" s="13">
+        <v>1243.1220425343367</v>
+      </c>
+      <c r="F22" s="12">
+        <v>12</v>
+      </c>
+      <c r="G22" s="13">
+        <v>891.2075000000001</v>
+      </c>
+      <c r="H22" s="12">
+        <v>3</v>
+      </c>
+      <c r="I22" s="13">
+        <v>2911.6166666666668</v>
+      </c>
+      <c r="J22" s="12">
+        <v>32</v>
+      </c>
+      <c r="K22" s="13">
+        <v>513.73593750000009</v>
+      </c>
+      <c r="L22" s="12">
+        <v>4160</v>
+      </c>
+      <c r="M22" s="13">
+        <v>1253.6983293269225</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" s="17" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="B23" s="15">
+        <v>203465</v>
+      </c>
+      <c r="C23" s="16">
+        <v>1825.7663303270774</v>
+      </c>
+      <c r="D23" s="15">
+        <v>42244</v>
+      </c>
+      <c r="E23" s="16">
+        <v>1139.850213284727</v>
+      </c>
+      <c r="F23" s="15">
+        <v>1245</v>
+      </c>
+      <c r="G23" s="16">
+        <v>1994.6504578313256</v>
+      </c>
+      <c r="H23" s="15">
+        <v>175</v>
+      </c>
+      <c r="I23" s="16">
+        <v>3010.0893142857144</v>
+      </c>
+      <c r="J23" s="15">
+        <v>32</v>
+      </c>
+      <c r="K23" s="16">
+        <v>513.73593750000009</v>
+      </c>
+      <c r="L23" s="15">
+        <v>247161</v>
+      </c>
+      <c r="M23" s="16">
+        <v>1710.0510347910874</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" s="17" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="12">
+        <v>63404</v>
+      </c>
+      <c r="C24" s="13">
+        <v>2067.8758680840333</v>
+      </c>
+      <c r="D24" s="12">
+        <v>4404</v>
+      </c>
+      <c r="E24" s="13">
+        <v>1349.2651725703893</v>
+      </c>
+      <c r="F24" s="12">
+        <v>1046</v>
+      </c>
+      <c r="G24" s="13">
+        <v>2067.0631644359469</v>
+      </c>
+      <c r="H24" s="12">
+        <v>160</v>
+      </c>
+      <c r="I24" s="13">
+        <v>3128.6430625000003</v>
+      </c>
+      <c r="J24" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="L24" s="12">
+        <v>69014</v>
+      </c>
+      <c r="M24" s="13">
+        <v>2024.465997044078</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" s="17" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="12">
+        <v>140061</v>
+      </c>
+      <c r="C25" s="13">
+        <v>1716.1661337560063</v>
+      </c>
+      <c r="D25" s="12">
+        <v>37840</v>
+      </c>
+      <c r="E25" s="13">
+        <v>1115.4774997357301</v>
+      </c>
+      <c r="F25" s="12">
+        <v>199</v>
+      </c>
+      <c r="G25" s="13">
+        <v>1614.0288944723618</v>
+      </c>
+      <c r="H25" s="12">
+        <v>15</v>
+      </c>
+      <c r="I25" s="13">
+        <v>1745.5159999999998</v>
+      </c>
+      <c r="J25" s="12">
+        <v>32</v>
+      </c>
+      <c r="K25" s="13">
+        <v>513.73593750000009</v>
+      </c>
+      <c r="L25" s="12">
+        <v>178147</v>
+      </c>
+      <c r="M25" s="13">
+        <v>1588.2469392692549</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" s="17" customFormat="1" ht="21.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="19">
+        <v>65.164657557811324</v>
+      </c>
+      <c r="C26" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="22"/>
-[...996 lines deleted...]
-        <v>0</v>
+      <c r="D26" s="19">
+        <v>66.636916485181374</v>
+      </c>
+      <c r="E26" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="F26" s="19">
+        <v>61.220136546184783</v>
+      </c>
+      <c r="G26" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="H26" s="19">
+        <v>60.475885714285717</v>
+      </c>
+      <c r="I26" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="J26" s="19">
+        <v>85.460312499999986</v>
+      </c>
+      <c r="K26" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="L26" s="19">
+        <v>65.395730030223206</v>
+      </c>
+      <c r="M26" s="20" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="3"/>
-[...11 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="A27" s="21"/>
+      <c r="B27" s="21"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>