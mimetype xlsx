--- v4 (2026-02-13)
+++ v5 (2026-04-21)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0884BAC4-0E11-4523-AF83-BC2273EBD9DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84477417-0D48-4229-9A11-AED3D4338B8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{FA3FEAB6-63CE-4498-9B60-24A8D68156F8}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C5B65EC1-6266-4F9E-97E8-94E160964263}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (número)" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (número)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="35">
-[...4 lines deleted...]
-    <t>Datos de número acumulados a diciembre</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="35">
+  <si>
+    <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
+  </si>
+  <si>
+    <t>Datos de número acumulados a febrero</t>
   </si>
   <si>
     <t>Edades</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Hombres</t>
   </si>
@@ -148,89 +148,84 @@
     <t>70 años</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
-      <family val="2"/>
-[...3 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
@@ -353,107 +348,105 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{36EE1D26-21BB-4DBC-BD57-CA7ACA700C91}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{F5CD83D3-E381-45FB-A4F4-B30C6B668E0D}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{8053AE53-5226-4AAD-8753-8FC8EDAF1A71}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -718,51 +711,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65BEE7B6-2127-4F73-BFE9-E51C5AB8F74C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB65E358-67F4-4F0F-A556-C31B43E8DED6}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19.44140625" style="2" customWidth="1"/>
     <col min="2" max="3" width="10.33203125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.33203125" style="2" customWidth="1"/>
     <col min="5" max="6" width="10.33203125" style="2" customWidth="1"/>
     <col min="7" max="7" width="9.33203125" style="2" customWidth="1"/>
     <col min="8" max="9" width="10.33203125" style="2" customWidth="1"/>
     <col min="10" max="10" width="9.33203125" style="2" customWidth="1"/>
     <col min="11" max="12" width="10.33203125" style="2" customWidth="1"/>
     <col min="13" max="13" width="9.33203125" style="2" customWidth="1"/>
     <col min="14" max="15" width="10.33203125" style="2" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="2" customWidth="1"/>
     <col min="17" max="18" width="10.33203125" style="2" customWidth="1"/>
     <col min="19" max="19" width="9.33203125" style="2" customWidth="1"/>
@@ -891,1338 +884,1338 @@
       </c>
       <c r="N4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="P4" s="10" t="s">
         <v>11</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>9</v>
       </c>
       <c r="R4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="S4" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="12">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="C5" s="12">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="12">
-        <v>1</v>
+      <c r="F5" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K5" s="12">
-        <v>71</v>
+        <v>4</v>
       </c>
       <c r="L5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P5" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q5" s="12">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="R5" s="12">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="S5" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="12">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>5</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="12">
+        <v>6</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="M6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="N6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="O6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="Q6" s="12">
         <v>11</v>
       </c>
-      <c r="I6" s="12" t="s">
-[...27 lines deleted...]
-        <v>2</v>
+      <c r="R6" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="S6" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="12">
-        <v>139</v>
+        <v>23</v>
       </c>
       <c r="C7" s="12">
-        <v>64</v>
+        <v>17</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="12">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="12">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="I7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K7" s="12">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="M7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P7" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q7" s="12">
-        <v>377</v>
+        <v>61</v>
       </c>
       <c r="R7" s="12">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="S7" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="12">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="C8" s="12">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="D8" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="12">
+        <v>38</v>
+      </c>
+      <c r="I8" s="12">
         <v>1</v>
       </c>
-      <c r="F8" s="12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="12">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="L8" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="M8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q8" s="12">
-        <v>333</v>
+        <v>55</v>
       </c>
       <c r="R8" s="12">
-        <v>34</v>
+        <v>4</v>
       </c>
       <c r="S8" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="12">
-        <v>88</v>
+        <v>21</v>
       </c>
       <c r="C9" s="12">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="E9" s="12">
-        <v>1</v>
+      <c r="E9" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="12">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>61</v>
+      </c>
+      <c r="I9" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="J9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="12">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>3</v>
+      </c>
+      <c r="L9" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="M9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q9" s="12">
-        <v>362</v>
+        <v>85</v>
       </c>
       <c r="R9" s="12">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="S9" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="12">
-        <v>563</v>
+        <v>127</v>
       </c>
       <c r="C10" s="12">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="D10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="12">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="12">
-        <v>243</v>
+        <v>50</v>
       </c>
       <c r="I10" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K10" s="12">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>5</v>
+      </c>
+      <c r="L10" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="M10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="12">
-        <v>873</v>
+        <v>183</v>
       </c>
       <c r="R10" s="12">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="S10" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="12">
-        <v>1740</v>
+        <v>375</v>
       </c>
       <c r="C11" s="12">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="D11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="12">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="12">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>39</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="J11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K11" s="12">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>9</v>
+      </c>
+      <c r="L11" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="M11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q11" s="12">
-        <v>2002</v>
+        <v>424</v>
       </c>
       <c r="R11" s="12">
-        <v>153</v>
+        <v>24</v>
       </c>
       <c r="S11" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="12">
-        <v>7584</v>
+        <v>1322</v>
       </c>
       <c r="C12" s="12">
-        <v>1488</v>
+        <v>246</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="12">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="F12" s="12">
+        <v>7</v>
+      </c>
+      <c r="F12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="12">
+        <v>22</v>
+      </c>
+      <c r="I12" s="12">
         <v>2</v>
       </c>
-      <c r="G12" s="12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K12" s="12">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="L12" s="12">
         <v>8</v>
       </c>
+      <c r="L12" s="12" t="s">
+        <v>13</v>
+      </c>
       <c r="M12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q12" s="12">
-        <v>7880</v>
+        <v>1359</v>
       </c>
       <c r="R12" s="12">
-        <v>1508</v>
+        <v>248</v>
       </c>
       <c r="S12" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="12">
-        <v>9407</v>
+        <v>1637</v>
       </c>
       <c r="C13" s="12">
-        <v>4117</v>
+        <v>672</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="12">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="F13" s="12">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="12">
-        <v>133</v>
+        <v>26</v>
       </c>
       <c r="I13" s="12">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="J13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K13" s="12">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="L13" s="12">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="M13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q13" s="12">
-        <v>9634</v>
+        <v>1678</v>
       </c>
       <c r="R13" s="12">
-        <v>4181</v>
+        <v>675</v>
       </c>
       <c r="S13" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="12">
-        <v>29562</v>
+        <v>7242</v>
       </c>
       <c r="C14" s="12">
-        <v>15362</v>
+        <v>4089</v>
       </c>
       <c r="D14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="12">
-        <v>2521</v>
+        <v>744</v>
       </c>
       <c r="F14" s="12">
-        <v>1062</v>
+        <v>238</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="12">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="I14" s="12">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="J14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="12">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="L14" s="12">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="M14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q14" s="12">
-        <v>32232</v>
+        <v>8011</v>
       </c>
       <c r="R14" s="12">
-        <v>16479</v>
+        <v>4335</v>
       </c>
       <c r="S14" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="12">
-        <v>16288</v>
+        <v>4499</v>
       </c>
       <c r="C15" s="12">
-        <v>9630</v>
+        <v>2769</v>
       </c>
       <c r="D15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="12">
-        <v>2679</v>
+        <v>830</v>
       </c>
       <c r="F15" s="12">
-        <v>842</v>
+        <v>265</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="12">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I15" s="12">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="J15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="12">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="L15" s="12">
         <v>1</v>
       </c>
       <c r="M15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q15" s="12">
-        <v>19069</v>
+        <v>5342</v>
       </c>
       <c r="R15" s="12">
-        <v>10501</v>
+        <v>3036</v>
       </c>
       <c r="S15" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="12">
-        <v>68424</v>
+        <v>11979</v>
       </c>
       <c r="C16" s="12">
-        <v>45544</v>
+        <v>7839</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="12">
-        <v>14656</v>
+        <v>2851</v>
       </c>
       <c r="F16" s="12">
-        <v>3595</v>
+        <v>660</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="12">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="I16" s="12">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="J16" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="K16" s="12">
-        <v>9</v>
+      <c r="K16" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="L16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q16" s="12">
-        <v>83175</v>
+        <v>14851</v>
       </c>
       <c r="R16" s="12">
-        <v>49170</v>
+        <v>8505</v>
       </c>
       <c r="S16" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="12">
-        <v>23425</v>
+        <v>3181</v>
       </c>
       <c r="C17" s="12">
-        <v>50050</v>
+        <v>4732</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="12">
-        <v>12867</v>
+        <v>1892</v>
       </c>
       <c r="F17" s="12">
-        <v>11033</v>
+        <v>1133</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="12">
-        <v>61</v>
+        <v>14</v>
       </c>
       <c r="I17" s="12">
-        <v>36</v>
+        <v>4</v>
       </c>
       <c r="J17" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="K17" s="12">
-        <v>11</v>
+      <c r="K17" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="L17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q17" s="12">
-        <v>36364</v>
+        <v>5087</v>
       </c>
       <c r="R17" s="12">
-        <v>61119</v>
+        <v>5869</v>
       </c>
       <c r="S17" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="12">
-        <v>5140</v>
+        <v>1196</v>
       </c>
       <c r="C18" s="12">
-        <v>6450</v>
+        <v>1361</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="12">
-        <v>3796</v>
+        <v>813</v>
       </c>
       <c r="F18" s="12">
-        <v>2296</v>
+        <v>494</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="12">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>8</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="J18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K18" s="12">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q18" s="12">
-        <v>8977</v>
+        <v>2018</v>
       </c>
       <c r="R18" s="12">
-        <v>8753</v>
+        <v>1855</v>
       </c>
       <c r="S18" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="12">
-        <v>2268</v>
+        <v>493</v>
       </c>
       <c r="C19" s="12">
-        <v>2496</v>
+        <v>549</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="12">
-        <v>1754</v>
+        <v>406</v>
       </c>
       <c r="F19" s="12">
-        <v>1133</v>
+        <v>239</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="12">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="I19" s="12">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="12">
         <v>1</v>
       </c>
       <c r="L19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q19" s="12">
-        <v>4033</v>
+        <v>907</v>
       </c>
       <c r="R19" s="12">
-        <v>3633</v>
+        <v>789</v>
       </c>
       <c r="S19" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="12">
-        <v>1213</v>
+        <v>283</v>
       </c>
       <c r="C20" s="12">
-        <v>1315</v>
+        <v>323</v>
       </c>
       <c r="D20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="12">
-        <v>832</v>
+        <v>217</v>
       </c>
       <c r="F20" s="12">
-        <v>690</v>
+        <v>168</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="12">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>3</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1</v>
       </c>
       <c r="J20" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="K20" s="12">
-        <v>2</v>
+      <c r="K20" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="L20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q20" s="12">
-        <v>2056</v>
+        <v>503</v>
       </c>
       <c r="R20" s="12">
-        <v>2005</v>
+        <v>492</v>
       </c>
       <c r="S20" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12">
-        <v>1455</v>
+        <v>299</v>
       </c>
       <c r="C21" s="12">
-        <v>1215</v>
+        <v>256</v>
       </c>
       <c r="D21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="12">
-        <v>661</v>
+        <v>174</v>
       </c>
       <c r="F21" s="12">
-        <v>510</v>
+        <v>121</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="H21" s="12">
-        <v>7</v>
+      <c r="H21" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="I21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="J21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="L21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q21" s="12">
-        <v>2123</v>
+        <v>473</v>
       </c>
       <c r="R21" s="12">
-        <v>1725</v>
+        <v>377</v>
       </c>
       <c r="S21" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="12">
-        <v>1310</v>
+        <v>239</v>
       </c>
       <c r="C22" s="12">
-        <v>1514</v>
+        <v>300</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="12">
-        <v>1614</v>
+        <v>297</v>
       </c>
       <c r="F22" s="12">
-        <v>1630</v>
+        <v>342</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="12">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>4</v>
+      </c>
+      <c r="I22" s="12" t="s">
+        <v>13</v>
       </c>
       <c r="J22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K22" s="12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N22" s="12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O22" s="12">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="P22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q22" s="12">
-        <v>2939</v>
+        <v>545</v>
       </c>
       <c r="R22" s="12">
-        <v>3193</v>
+        <v>645</v>
       </c>
       <c r="S22" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:21" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="13" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="14">
-        <v>168739</v>
+        <v>32937</v>
       </c>
       <c r="C23" s="14">
-        <v>139537</v>
+        <v>23204</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="14">
-        <v>41462</v>
+        <v>8244</v>
       </c>
       <c r="F23" s="14">
-        <v>22805</v>
+        <v>3661</v>
       </c>
       <c r="G23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="14">
-        <v>1732</v>
+        <v>357</v>
       </c>
       <c r="I23" s="14">
-        <v>224</v>
+        <v>27</v>
       </c>
       <c r="J23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="K23" s="14">
-        <v>747</v>
+        <v>59</v>
       </c>
       <c r="L23" s="14">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="M23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="N23" s="14">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O23" s="14">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="P23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="Q23" s="14">
-        <v>212684</v>
+        <v>41599</v>
       </c>
       <c r="R23" s="14">
-        <v>162640</v>
+        <v>26898</v>
       </c>
       <c r="S23" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:21" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="12">
-        <v>65504</v>
+        <v>15267</v>
       </c>
       <c r="C24" s="12">
-        <v>30953</v>
+        <v>7844</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="12">
-        <v>5282</v>
+        <v>1594</v>
       </c>
       <c r="F24" s="12">
-        <v>1918</v>
+        <v>504</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="12">
-        <v>1516</v>
+        <v>300</v>
       </c>
       <c r="I24" s="12">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="J24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K24" s="12">
-        <v>715</v>
+        <v>54</v>
       </c>
       <c r="L24" s="12">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="M24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="O24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="P24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q24" s="12">
-        <v>73017</v>
+        <v>17215</v>
       </c>
       <c r="R24" s="12">
-        <v>33042</v>
+        <v>8366</v>
       </c>
       <c r="S24" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:21" s="15" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="12">
-        <v>103235</v>
+        <v>17670</v>
       </c>
       <c r="C25" s="12">
-        <v>108584</v>
+        <v>15360</v>
       </c>
       <c r="D25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="12">
-        <v>36180</v>
+        <v>6650</v>
       </c>
       <c r="F25" s="12">
-        <v>20887</v>
+        <v>3157</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="12">
-        <v>216</v>
+        <v>57</v>
       </c>
       <c r="I25" s="12">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="J25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="K25" s="12">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="L25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="N25" s="12">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="O25" s="12">
-        <v>43</v>
+        <v>3</v>
       </c>
       <c r="P25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="Q25" s="12">
-        <v>139667</v>
+        <v>24384</v>
       </c>
       <c r="R25" s="12">
-        <v>129598</v>
+        <v>18532</v>
       </c>
       <c r="S25" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:21" s="15" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A26" s="16" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="17">
-        <v>64.729514457238977</v>
+        <v>64.635663235874631</v>
       </c>
       <c r="C26" s="17">
-        <v>65.58969814457835</v>
+        <v>65.313841579038083</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="17">
-        <v>66.203894650523594</v>
+        <v>66.106193595342035</v>
       </c>
       <c r="F26" s="17">
-        <v>67.070300372725427</v>
+        <v>67.263960666484522</v>
       </c>
       <c r="G26" s="17" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="17">
-        <v>60.795612009237814</v>
+        <v>60.819467787114881</v>
       </c>
       <c r="I26" s="17">
-        <v>64.37169642857144</v>
+        <v>63.849629629629639</v>
       </c>
       <c r="J26" s="17" t="s">
         <v>13</v>
       </c>
       <c r="K26" s="17">
-        <v>58.991472556894301</v>
+        <v>60.412203389830495</v>
       </c>
       <c r="L26" s="17">
-        <v>61.69903225806452</v>
+        <v>63.526666666666664</v>
       </c>
       <c r="M26" s="17" t="s">
         <v>13</v>
       </c>
       <c r="N26" s="17">
-        <v>83.98</v>
+        <v>82.5</v>
       </c>
       <c r="O26" s="17">
-        <v>83.753255813953487</v>
+        <v>84.303333333333327</v>
       </c>
       <c r="P26" s="17" t="s">
         <v>13</v>
       </c>
       <c r="Q26" s="17">
-        <v>64.965112420304408</v>
+        <v>64.889208154042365</v>
       </c>
       <c r="R26" s="17">
-        <v>65.799687838170101</v>
+        <v>65.579714848687715</v>
       </c>
       <c r="S26" s="17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:21" ht="21" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A27" s="18"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18"/>
       <c r="J27" s="18"/>
       <c r="K27" s="18"/>
       <c r="L27" s="18"/>
       <c r="M27" s="18"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
       <c r="S27" s="18"/>