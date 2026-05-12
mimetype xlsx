--- v5 (2026-04-21)
+++ v6 (2026-05-12)
@@ -1,468 +1,518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84477417-0D48-4229-9A11-AED3D4338B8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110ED58A-2AA2-4A39-8E74-436540548319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C5B65EC1-6266-4F9E-97E8-94E160964263}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A4259E0-F821-45A9-A46F-269B4036B4EA}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (número)" sheetId="1" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (número)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="35">
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Edad media (años)</t>
+  </si>
+  <si>
+    <t>≥ 65 años</t>
+  </si>
+  <si>
+    <t>&lt; 65 años</t>
+  </si>
+  <si>
+    <t>Total Altas</t>
+  </si>
+  <si>
+    <t>Más de 70 años</t>
+  </si>
+  <si>
+    <t>70 años</t>
+  </si>
+  <si>
+    <t>69 años</t>
+  </si>
+  <si>
+    <t>68 años</t>
+  </si>
+  <si>
+    <t>67 años</t>
+  </si>
+  <si>
+    <t>66 años</t>
+  </si>
+  <si>
+    <t>65 años</t>
+  </si>
+  <si>
+    <t>64 años</t>
+  </si>
+  <si>
+    <t>63 años</t>
+  </si>
+  <si>
+    <t>62 años</t>
+  </si>
+  <si>
+    <t>61 años</t>
+  </si>
+  <si>
+    <t>60 años</t>
+  </si>
+  <si>
+    <t>59 años</t>
+  </si>
+  <si>
+    <t>58 años</t>
+  </si>
+  <si>
+    <t>57 años</t>
+  </si>
+  <si>
+    <t>56 años</t>
+  </si>
+  <si>
+    <t>55 años</t>
+  </si>
+  <si>
+    <t>Hasta 54 años</t>
+  </si>
+  <si>
+    <t>No consta</t>
+  </si>
+  <si>
+    <t>Mujeres</t>
+  </si>
+  <si>
+    <t>Hombres</t>
+  </si>
+  <si>
+    <t>Total Regímenes</t>
+  </si>
+  <si>
+    <t>Sovi</t>
+  </si>
+  <si>
+    <t>Minería del carbón</t>
+  </si>
+  <si>
+    <t>Trab. del Mar</t>
+  </si>
+  <si>
+    <t>Autónomos</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Edades</t>
+  </si>
+  <si>
+    <t>Datos de número acumulados a marzo</t>
+  </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
-  </si>
-[...100 lines deleted...]
-    <t>Edad media (años)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="13"/>
+      <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="16"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <name val="Tahoma"/>
+      <sz val="8"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <sz val="9"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
+      <sz val="10"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...5 lines deleted...]
-      <sz val="16"/>
+      <sz val="13"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top style="double">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top style="double">
-        <color indexed="8"/>
+      <top style="thin">
+        <color indexed="64"/>
       </top>
-      <bottom style="thin">
-        <color indexed="8"/>
+      <bottom style="double">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="double">
+      <top style="thin">
         <color indexed="8"/>
       </top>
-      <bottom style="thin">
-[...24 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="8"/>
-      </top>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-        <color indexed="64"/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
       </top>
-      <bottom style="double">
-        <color indexed="64"/>
+      <bottom style="thin">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
-        <color indexed="64"/>
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="double">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="double">
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{8053AE53-5226-4AAD-8753-8FC8EDAF1A71}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{385E1FBA-D28A-465A-BBA6-9EDFE338C50C}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{BA7F18F1-85A1-4FD1-B584-05BC515FB168}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="INCIDENCIA"/>
+      <sheetName val="Por regímenes"/>
+      <sheetName val="Evolución"/>
+      <sheetName val="Por sexos (número)"/>
+      <sheetName val="Por sexos (media)"/>
+      <sheetName val="Rangos"/>
+      <sheetName val="Tabla ALINEDJ acumulado"/>
+      <sheetName val="Tabla ALINEDJ acumulado (2)"/>
+      <sheetName val="Tabla anual (edades)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -711,1537 +761,1537 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB65E358-67F4-4F0F-A556-C31B43E8DED6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3609BD02-2947-46F0-9A94-53F69678261A}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.44140625" defaultRowHeight="20.399999999999999" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.44140625" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="22" max="16384" width="12.44140625" style="2"/>
+    <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="8" style="1" customWidth="1"/>
+    <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8" style="1" customWidth="1"/>
+    <col min="8" max="9" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8" style="1" customWidth="1"/>
+    <col min="11" max="12" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="8" style="1" customWidth="1"/>
+    <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="8" style="1" customWidth="1"/>
+    <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8" style="1" customWidth="1"/>
+    <col min="20" max="21" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="22" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-[...23 lines deleted...]
-      <c r="A2" s="3" t="s">
+    <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+    </row>
+    <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+    </row>
+    <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="15"/>
+      <c r="D3" s="14"/>
+      <c r="E3" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="15"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="15"/>
+      <c r="J3" s="14"/>
+      <c r="K3" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" s="15"/>
+      <c r="M3" s="14"/>
+      <c r="N3" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" s="15"/>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="R3" s="15"/>
+      <c r="S3" s="14"/>
+    </row>
+    <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="13"/>
+      <c r="B4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q4" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="R4" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="S4" s="11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="7">
+        <v>6</v>
+      </c>
+      <c r="C5" s="7">
+        <v>5</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="7">
+        <v>4</v>
+      </c>
+      <c r="L5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="7">
+        <v>10</v>
+      </c>
+      <c r="R5" s="7">
+        <v>5</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="7">
+        <v>11</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="7">
         <v>1</v>
       </c>
-      <c r="B2" s="3"/>
-[...19 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="I6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="7">
+        <v>7</v>
+      </c>
+      <c r="L6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="7">
+        <v>19</v>
+      </c>
+      <c r="R6" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="7">
+        <v>41</v>
+      </c>
+      <c r="C7" s="7">
+        <v>24</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="7">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="F7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="7">
+        <v>46</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="7">
+        <v>5</v>
+      </c>
+      <c r="L7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="7">
+        <v>94</v>
+      </c>
+      <c r="R7" s="7">
+        <v>24</v>
+      </c>
+      <c r="S7" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="7">
+        <v>20</v>
+      </c>
+      <c r="C8" s="7">
+        <v>5</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="7">
+        <v>51</v>
+      </c>
+      <c r="I8" s="7">
+        <v>1</v>
+      </c>
+      <c r="J8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="7">
+        <v>4</v>
+      </c>
+      <c r="L8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="7">
+        <v>76</v>
+      </c>
+      <c r="R8" s="7">
+        <v>6</v>
+      </c>
+      <c r="S8" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="7">
+        <v>27</v>
+      </c>
+      <c r="C9" s="7">
+        <v>5</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="7">
+        <v>1</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="7">
+        <v>71</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="7">
         <v>3</v>
       </c>
-      <c r="C3" s="6"/>
-[...1 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="L9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="7">
+        <v>102</v>
+      </c>
+      <c r="R9" s="7">
+        <v>5</v>
+      </c>
+      <c r="S9" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="7">
+        <v>174</v>
+      </c>
+      <c r="C10" s="7">
+        <v>20</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="7">
+        <v>1</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="7">
+        <v>63</v>
+      </c>
+      <c r="I10" s="7">
+        <v>3</v>
+      </c>
+      <c r="J10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="7">
+        <v>5</v>
+      </c>
+      <c r="L10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="7">
+        <v>243</v>
+      </c>
+      <c r="R10" s="7">
+        <v>23</v>
+      </c>
+      <c r="S10" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="7">
+        <v>554</v>
+      </c>
+      <c r="C11" s="7">
+        <v>29</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="7">
+        <v>1</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="7">
+        <v>47</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="7">
+        <v>10</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="7">
+        <v>612</v>
+      </c>
+      <c r="R11" s="7">
+        <v>29</v>
+      </c>
+      <c r="S11" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="7">
+        <v>1959</v>
+      </c>
+      <c r="C12" s="7">
+        <v>350</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="7">
+        <v>10</v>
+      </c>
+      <c r="F12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="7">
+        <v>38</v>
+      </c>
+      <c r="I12" s="7">
+        <v>3</v>
+      </c>
+      <c r="J12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="7">
+        <v>10</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="7">
+        <v>2017</v>
+      </c>
+      <c r="R12" s="7">
+        <v>353</v>
+      </c>
+      <c r="S12" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="7">
+        <v>2372</v>
+      </c>
+      <c r="C13" s="7">
+        <v>955</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="7">
+        <v>12</v>
+      </c>
+      <c r="F13" s="7">
+        <v>2</v>
+      </c>
+      <c r="G13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="7">
+        <v>42</v>
+      </c>
+      <c r="I13" s="7">
+        <v>5</v>
+      </c>
+      <c r="J13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="7">
+        <v>5</v>
+      </c>
+      <c r="L13" s="7">
+        <v>1</v>
+      </c>
+      <c r="M13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="7">
+        <v>2431</v>
+      </c>
+      <c r="R13" s="7">
+        <v>963</v>
+      </c>
+      <c r="S13" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="7">
+        <v>9079</v>
+      </c>
+      <c r="C14" s="7">
+        <v>4987</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="7">
+        <v>875</v>
+      </c>
+      <c r="F14" s="7">
+        <v>279</v>
+      </c>
+      <c r="G14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="7">
+        <v>31</v>
+      </c>
+      <c r="I14" s="7">
+        <v>8</v>
+      </c>
+      <c r="J14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="7">
+        <v>8</v>
+      </c>
+      <c r="L14" s="7">
+        <v>1</v>
+      </c>
+      <c r="M14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="7">
+        <v>9993</v>
+      </c>
+      <c r="R14" s="7">
+        <v>5275</v>
+      </c>
+      <c r="S14" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="7">
+        <v>5321</v>
+      </c>
+      <c r="C15" s="7">
+        <v>3196</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="7">
+        <v>964</v>
+      </c>
+      <c r="F15" s="7">
+        <v>316</v>
+      </c>
+      <c r="G15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="7">
+        <v>14</v>
+      </c>
+      <c r="I15" s="7">
+        <v>3</v>
+      </c>
+      <c r="J15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7">
+        <v>2</v>
+      </c>
+      <c r="L15" s="7">
+        <v>1</v>
+      </c>
+      <c r="M15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="7">
+        <v>6301</v>
+      </c>
+      <c r="R15" s="7">
+        <v>3516</v>
+      </c>
+      <c r="S15" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="7">
+        <v>17819</v>
+      </c>
+      <c r="C16" s="7">
+        <v>11696</v>
+      </c>
+      <c r="D16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="7">
+        <v>3963</v>
+      </c>
+      <c r="F16" s="7">
+        <v>976</v>
+      </c>
+      <c r="G16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="7">
+        <v>26</v>
+      </c>
+      <c r="I16" s="7">
+        <v>8</v>
+      </c>
+      <c r="J16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="7">
+        <v>2</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="7">
+        <v>21810</v>
+      </c>
+      <c r="R16" s="7">
+        <v>12680</v>
+      </c>
+      <c r="S16" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="7">
+        <v>4868</v>
+      </c>
+      <c r="C17" s="7">
+        <v>8199</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="7">
+        <v>2930</v>
+      </c>
+      <c r="F17" s="7">
+        <v>1862</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="7">
+        <v>18</v>
+      </c>
+      <c r="I17" s="7">
+        <v>5</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="7">
+        <v>7816</v>
+      </c>
+      <c r="R17" s="7">
+        <v>10066</v>
+      </c>
+      <c r="S17" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="7">
+        <v>1692</v>
+      </c>
+      <c r="C18" s="7">
+        <v>1952</v>
+      </c>
+      <c r="D18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="7">
+        <v>1152</v>
+      </c>
+      <c r="F18" s="7">
+        <v>672</v>
+      </c>
+      <c r="G18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="7">
+        <v>16</v>
+      </c>
+      <c r="I18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="7">
+        <v>1</v>
+      </c>
+      <c r="L18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="7">
+        <v>2861</v>
+      </c>
+      <c r="R18" s="7">
+        <v>2624</v>
+      </c>
+      <c r="S18" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="8" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="7">
+        <v>703</v>
+      </c>
+      <c r="C19" s="7">
+        <v>763</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="7">
+        <v>543</v>
+      </c>
+      <c r="F19" s="7">
+        <v>340</v>
+      </c>
+      <c r="G19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="7">
+        <v>8</v>
+      </c>
+      <c r="I19" s="7">
+        <v>2</v>
+      </c>
+      <c r="J19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="7">
+        <v>1</v>
+      </c>
+      <c r="L19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="7">
+        <v>1255</v>
+      </c>
+      <c r="R19" s="7">
+        <v>1105</v>
+      </c>
+      <c r="S19" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="7">
+        <v>386</v>
+      </c>
+      <c r="C20" s="7">
+        <v>434</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="7">
+        <v>300</v>
+      </c>
+      <c r="F20" s="7">
+        <v>233</v>
+      </c>
+      <c r="G20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="7">
+        <v>3</v>
+      </c>
+      <c r="I20" s="7">
+        <v>1</v>
+      </c>
+      <c r="J20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="7">
+        <v>689</v>
+      </c>
+      <c r="R20" s="7">
+        <v>668</v>
+      </c>
+      <c r="S20" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="7">
+        <v>417</v>
+      </c>
+      <c r="C21" s="7">
+        <v>372</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="7">
+        <v>231</v>
+      </c>
+      <c r="F21" s="7">
+        <v>163</v>
+      </c>
+      <c r="G21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="I21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="7">
+        <v>648</v>
+      </c>
+      <c r="R21" s="7">
+        <v>535</v>
+      </c>
+      <c r="S21" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="7">
+        <v>351</v>
+      </c>
+      <c r="C22" s="7">
+        <v>433</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="7">
+        <v>476</v>
+      </c>
+      <c r="F22" s="7">
+        <v>478</v>
+      </c>
+      <c r="G22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="7">
+        <v>6</v>
+      </c>
+      <c r="I22" s="7">
+        <v>1</v>
+      </c>
+      <c r="J22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="7">
+        <v>3</v>
+      </c>
+      <c r="L22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="7">
+        <v>2</v>
+      </c>
+      <c r="O22" s="7">
+        <v>8</v>
+      </c>
+      <c r="P22" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="7">
+        <v>838</v>
+      </c>
+      <c r="R22" s="7">
+        <v>920</v>
+      </c>
+      <c r="S22" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="6"/>
-[...11 lines deleted...]
-      <c r="N3" s="5" t="s">
+      <c r="B23" s="9">
+        <v>45800</v>
+      </c>
+      <c r="C23" s="9">
+        <v>33425</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="9">
+        <v>11462</v>
+      </c>
+      <c r="F23" s="9">
+        <v>5321</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="9">
+        <v>481</v>
+      </c>
+      <c r="I23" s="9">
+        <v>40</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="9">
+        <v>70</v>
+      </c>
+      <c r="L23" s="9">
+        <v>3</v>
+      </c>
+      <c r="M23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="9">
+        <v>2</v>
+      </c>
+      <c r="O23" s="9">
+        <v>8</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="9">
+        <v>57815</v>
+      </c>
+      <c r="R23" s="9">
+        <v>38797</v>
+      </c>
+      <c r="S23" s="9" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7">
+        <v>19564</v>
+      </c>
+      <c r="C24" s="7">
+        <v>9576</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="7">
+        <v>1867</v>
+      </c>
+      <c r="F24" s="7">
+        <v>597</v>
+      </c>
+      <c r="G24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="7">
+        <v>404</v>
+      </c>
+      <c r="I24" s="7">
+        <v>23</v>
+      </c>
+      <c r="J24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="7">
+        <v>63</v>
+      </c>
+      <c r="L24" s="7">
+        <v>3</v>
+      </c>
+      <c r="M24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="7">
+        <v>21898</v>
+      </c>
+      <c r="R24" s="7">
+        <v>10199</v>
+      </c>
+      <c r="S24" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" s="4" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="7">
+        <v>26236</v>
+      </c>
+      <c r="C25" s="7">
+        <v>23849</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="7">
+        <v>9595</v>
+      </c>
+      <c r="F25" s="7">
+        <v>4724</v>
+      </c>
+      <c r="G25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="7">
+        <v>77</v>
+      </c>
+      <c r="I25" s="7">
+        <v>17</v>
+      </c>
+      <c r="J25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="7">
         <v>7</v>
       </c>
-      <c r="O3" s="6"/>
-[...1 lines deleted...]
-      <c r="Q3" s="5" t="s">
+      <c r="L25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="7">
+        <v>2</v>
+      </c>
+      <c r="O25" s="7">
         <v>8</v>
       </c>
-      <c r="R3" s="6"/>
-[...190 lines deleted...]
-      <c r="E7" s="12">
+      <c r="P25" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="7">
+        <v>35917</v>
+      </c>
+      <c r="R25" s="7">
+        <v>28598</v>
+      </c>
+      <c r="S25" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" s="4" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="F7" s="12" t="s">
-[...1138 lines deleted...]
-      <c r="L26" s="17">
+      <c r="B26" s="5">
+        <v>64.677135152838403</v>
+      </c>
+      <c r="C26" s="5">
+        <v>65.439273597606586</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="5">
+        <v>66.209185133484596</v>
+      </c>
+      <c r="F26" s="5">
+        <v>67.272022176282704</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="5">
+        <v>60.931663201663234</v>
+      </c>
+      <c r="I26" s="5">
+        <v>64.142250000000004</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="5">
+        <v>60.561714285714295</v>
+      </c>
+      <c r="L26" s="5">
         <v>63.526666666666664</v>
       </c>
-      <c r="M26" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N26" s="17">
+      <c r="M26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="5">
         <v>82.5</v>
       </c>
-      <c r="O26" s="17">
-[...35 lines deleted...]
-      <c r="U27" s="19"/>
+      <c r="O26" s="5">
+        <v>87.446250000000006</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="5">
+        <v>64.945341520366838</v>
+      </c>
+      <c r="R26" s="5">
+        <v>65.693687398510122</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
+      <c r="N27" s="3"/>
+      <c r="O27" s="3"/>
+      <c r="P27" s="3"/>
+      <c r="Q27" s="3"/>
+      <c r="R27" s="3"/>
+      <c r="S27" s="3"/>
+      <c r="U27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>