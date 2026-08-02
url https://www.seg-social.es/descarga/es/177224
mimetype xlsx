--- v6 (2026-05-12)
+++ v7 (2026-08-02)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{110ED58A-2AA2-4A39-8E74-436540548319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0368B4CD-8F52-4F2A-B448-394191F46F16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A4259E0-F821-45A9-A46F-269B4036B4EA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C5A71797-1D85-40E7-98CB-928D7713B02D}"/>
   </bookViews>
   <sheets>
     <sheet name="Por sexos (número)" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Dist_Values" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Por sexos (número)'!$A$1:$S$26</definedName>
     <definedName name="MESES">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="35">
   <si>
     <t/>
   </si>
   <si>
     <t>Edad media (años)</t>
   </si>
   <si>
     <t>≥ 65 años</t>
   </si>
   <si>
     <t>&lt; 65 años</t>
   </si>
   <si>
     <t>Total Altas</t>
   </si>
   <si>
     <t>Más de 70 años</t>
   </si>
   <si>
     <t>70 años</t>
   </si>
   <si>
     <t>69 años</t>
   </si>
   <si>
@@ -142,51 +142,51 @@
   <si>
     <t>Hombres</t>
   </si>
   <si>
     <t>Total Regímenes</t>
   </si>
   <si>
     <t>Sovi</t>
   </si>
   <si>
     <t>Minería del carbón</t>
   </si>
   <si>
     <t>Trab. del Mar</t>
   </si>
   <si>
     <t>Autónomos</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Edades</t>
   </si>
   <si>
-    <t>Datos de número acumulados a marzo</t>
+    <t>Datos de número acumulados a junio</t>
   </si>
   <si>
     <t>Altas iniciales de Jubilación según régimen y sexo, por edades. Año 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -365,151 +365,153 @@
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="double">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 5" xfId="2" xr:uid="{385E1FBA-D28A-465A-BBA6-9EDFE338C50C}"/>
-    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{BA7F18F1-85A1-4FD1-B584-05BC515FB168}"/>
+    <cellStyle name="Normal 5" xfId="2" xr:uid="{45859D24-9AF6-447A-AE75-07B010A6A7BF}"/>
+    <cellStyle name="Normal_ALTAS INICIALES JUBILACION" xfId="1" xr:uid="{FECDDAD8-1C97-43D4-A79B-1F386BD997FC}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\I99edfscl01-datos-server\datos\GRUPOS\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../RISP/RISP.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///I:\SGGEPEE\AR_ECO\EASE\INF_MENSUAL\PUBLICACI&#211;N_INTERNET_INTRANET\RISP\RISP.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/SGGEPEE/AR_ECO/EASE/INF_MENSUAL/PUBLICACI&#211;N_INTERNET_INTRANET/RISP/RISP.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="INCIDENCIA"/>
       <sheetName val="Por regímenes"/>
       <sheetName val="Evolución"/>
       <sheetName val="Por sexos (número)"/>
       <sheetName val="Por sexos (media)"/>
       <sheetName val="Rangos"/>
       <sheetName val="Tabla ALINEDJ acumulado"/>
       <sheetName val="Tabla ALINEDJ acumulado (2)"/>
       <sheetName val="Tabla anual (edades)"/>
+      <sheetName val="Evo 2022-2025"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -761,1537 +763,1536 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3609BD02-2947-46F0-9A94-53F69678261A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8732C20F-BC94-4972-BB62-FAA090DA0545}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U27"/>
+  <dimension ref="A1:S27"/>
   <sheetViews>
     <sheetView showZeros="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.7109375" defaultRowHeight="19.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="8.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8" style="1" customWidth="1"/>
     <col min="5" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8" style="1" customWidth="1"/>
     <col min="8" max="9" width="8.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="8" style="1" customWidth="1"/>
     <col min="11" max="12" width="8.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="8" style="1" customWidth="1"/>
     <col min="14" max="15" width="8.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="8" style="1" customWidth="1"/>
     <col min="17" max="18" width="8.85546875" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="21" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="22" max="16384" width="10.7109375" style="1"/>
+    <col min="20" max="20" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="16384" width="10.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="19"/>
-[...16 lines deleted...]
-      <c r="S1" s="19"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+      <c r="I1" s="18"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
     </row>
     <row r="2" spans="1:19" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="18"/>
-[...16 lines deleted...]
-      <c r="S2" s="18"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="M2" s="17"/>
+      <c r="N2" s="17"/>
+      <c r="O2" s="17"/>
+      <c r="P2" s="17"/>
+      <c r="Q2" s="17"/>
+      <c r="R2" s="17"/>
+      <c r="S2" s="17"/>
     </row>
     <row r="3" spans="1:19" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="17" t="s">
+      <c r="A3" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="16" t="s">
+      <c r="B3" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="15"/>
-[...1 lines deleted...]
-      <c r="E3" s="16" t="s">
+      <c r="C3" s="14"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="F3" s="15"/>
-[...1 lines deleted...]
-      <c r="H3" s="16" t="s">
+      <c r="F3" s="14"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="15"/>
-[...1 lines deleted...]
-      <c r="K3" s="16" t="s">
+      <c r="I3" s="14"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="15" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="15"/>
-[...1 lines deleted...]
-      <c r="N3" s="16" t="s">
+      <c r="L3" s="14"/>
+      <c r="M3" s="13"/>
+      <c r="N3" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="O3" s="15"/>
-[...1 lines deleted...]
-      <c r="Q3" s="16" t="s">
+      <c r="O3" s="14"/>
+      <c r="P3" s="13"/>
+      <c r="Q3" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="R3" s="15"/>
-      <c r="S3" s="14"/>
+      <c r="R3" s="14"/>
+      <c r="S3" s="13"/>
     </row>
     <row r="4" spans="1:19" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="13"/>
-      <c r="B4" s="12" t="s">
+      <c r="A4" s="12"/>
+      <c r="B4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="D4" s="11" t="s">
+      <c r="D4" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="E4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="F4" s="12" t="s">
+      <c r="F4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="11" t="s">
+      <c r="G4" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="H4" s="12" t="s">
+      <c r="H4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="I4" s="12" t="s">
+      <c r="I4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="J4" s="11" t="s">
+      <c r="J4" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="12" t="s">
+      <c r="K4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="L4" s="12" t="s">
+      <c r="L4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="M4" s="11" t="s">
+      <c r="M4" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N4" s="12" t="s">
+      <c r="N4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="12" t="s">
+      <c r="O4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="P4" s="11" t="s">
+      <c r="P4" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="Q4" s="12" t="s">
+      <c r="Q4" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="R4" s="12" t="s">
+      <c r="R4" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="S4" s="11" t="s">
+      <c r="S4" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B5" s="7">
+      <c r="B5" s="6">
+        <v>13</v>
+      </c>
+      <c r="C5" s="6">
         <v>6</v>
       </c>
-      <c r="C5" s="7">
+      <c r="D5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K5" s="6">
         <v>5</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...20 lines deleted...]
-      <c r="K5" s="7">
+      <c r="L5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>18</v>
+      </c>
+      <c r="R5" s="6">
+        <v>6</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="6">
+        <v>24</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H6" s="6">
+        <v>1</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K6" s="6">
+        <v>10</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>35</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="6">
+        <v>79</v>
+      </c>
+      <c r="C7" s="6">
+        <v>39</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="6">
+        <v>74</v>
+      </c>
+      <c r="I7" s="6">
+        <v>1</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K7" s="6">
+        <v>11</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>166</v>
+      </c>
+      <c r="R7" s="6">
+        <v>40</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="6">
+        <v>37</v>
+      </c>
+      <c r="C8" s="6">
+        <v>11</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E8" s="6">
+        <v>2</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H8" s="6">
+        <v>87</v>
+      </c>
+      <c r="I8" s="6">
+        <v>1</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K8" s="6">
+        <v>9</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>135</v>
+      </c>
+      <c r="R8" s="6">
+        <v>12</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="6">
+        <v>47</v>
+      </c>
+      <c r="C9" s="6">
+        <v>9</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E9" s="6">
+        <v>1</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H9" s="6">
+        <v>121</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K9" s="6">
+        <v>7</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>176</v>
+      </c>
+      <c r="R9" s="6">
+        <v>9</v>
+      </c>
+      <c r="S9" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="6">
+        <v>338</v>
+      </c>
+      <c r="C10" s="6">
+        <v>42</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E10" s="6">
+        <v>1</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>103</v>
+      </c>
+      <c r="I10" s="6">
+        <v>3</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K10" s="6">
+        <v>15</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>457</v>
+      </c>
+      <c r="R10" s="6">
+        <v>45</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="6">
+        <v>1012</v>
+      </c>
+      <c r="C11" s="6">
+        <v>59</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E11" s="6">
+        <v>2</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H11" s="6">
+        <v>82</v>
+      </c>
+      <c r="I11" s="6">
+        <v>1</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K11" s="6">
+        <v>21</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>1117</v>
+      </c>
+      <c r="R11" s="6">
+        <v>60</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="6">
+        <v>3844</v>
+      </c>
+      <c r="C12" s="6">
+        <v>694</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E12" s="6">
+        <v>19</v>
+      </c>
+      <c r="F12" s="6">
+        <v>1</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>76</v>
+      </c>
+      <c r="I12" s="6">
+        <v>5</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K12" s="6">
+        <v>18</v>
+      </c>
+      <c r="L12" s="6">
+        <v>1</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>3957</v>
+      </c>
+      <c r="R12" s="6">
+        <v>701</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="6">
+        <v>4409</v>
+      </c>
+      <c r="C13" s="6">
+        <v>1731</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6">
+        <v>22</v>
+      </c>
+      <c r="F13" s="6">
         <v>4</v>
       </c>
-      <c r="L5" s="7" t="s">
-[...14 lines deleted...]
-      <c r="Q5" s="7">
+      <c r="G13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H13" s="6">
+        <v>80</v>
+      </c>
+      <c r="I13" s="6">
+        <v>21</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K13" s="6">
         <v>10</v>
       </c>
-      <c r="R5" s="7">
+      <c r="L13" s="6">
+        <v>1</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>4521</v>
+      </c>
+      <c r="R13" s="6">
+        <v>1757</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="6">
+        <v>15226</v>
+      </c>
+      <c r="C14" s="6">
+        <v>7816</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>1258</v>
+      </c>
+      <c r="F14" s="6">
+        <v>383</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>60</v>
+      </c>
+      <c r="I14" s="6">
+        <v>24</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K14" s="6">
+        <v>14</v>
+      </c>
+      <c r="L14" s="6">
+        <v>1</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>16558</v>
+      </c>
+      <c r="R14" s="6">
+        <v>8224</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="6">
+        <v>8092</v>
+      </c>
+      <c r="C15" s="6">
+        <v>4657</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1317</v>
+      </c>
+      <c r="F15" s="6">
+        <v>440</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>33</v>
+      </c>
+      <c r="I15" s="6">
+        <v>11</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K15" s="6">
+        <v>2</v>
+      </c>
+      <c r="L15" s="6">
+        <v>1</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>9444</v>
+      </c>
+      <c r="R15" s="6">
+        <v>5109</v>
+      </c>
+      <c r="S15" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="6">
+        <v>33995</v>
+      </c>
+      <c r="C16" s="6">
+        <v>22422</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E16" s="6">
+        <v>7269</v>
+      </c>
+      <c r="F16" s="6">
+        <v>1751</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H16" s="6">
+        <v>37</v>
+      </c>
+      <c r="I16" s="6">
+        <v>18</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K16" s="6">
+        <v>2</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>41303</v>
+      </c>
+      <c r="R16" s="6">
+        <v>24191</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="6">
+        <v>11059</v>
+      </c>
+      <c r="C17" s="6">
+        <v>21898</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6">
+        <v>6071</v>
+      </c>
+      <c r="F17" s="6">
+        <v>4682</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>36</v>
+      </c>
+      <c r="I17" s="6">
+        <v>9</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>17166</v>
+      </c>
+      <c r="R17" s="6">
+        <v>26589</v>
+      </c>
+      <c r="S17" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="6">
+        <v>3215</v>
+      </c>
+      <c r="C18" s="6">
+        <v>3816</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>2129</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1328</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H18" s="6">
+        <v>22</v>
+      </c>
+      <c r="I18" s="6">
+        <v>2</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K18" s="6">
+        <v>1</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>5367</v>
+      </c>
+      <c r="R18" s="6">
+        <v>5146</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="6">
+        <v>1255</v>
+      </c>
+      <c r="C19" s="6">
+        <v>1366</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>951</v>
+      </c>
+      <c r="F19" s="6">
+        <v>614</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H19" s="6">
+        <v>10</v>
+      </c>
+      <c r="I19" s="6">
+        <v>2</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K19" s="6">
+        <v>1</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>2217</v>
+      </c>
+      <c r="R19" s="6">
+        <v>1982</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="6">
+        <v>651</v>
+      </c>
+      <c r="C20" s="6">
+        <v>760</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6">
+        <v>541</v>
+      </c>
+      <c r="F20" s="6">
+        <v>395</v>
+      </c>
+      <c r="G20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6">
         <v>5</v>
       </c>
-      <c r="S5" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H6" s="7">
+      <c r="I20" s="6">
         <v>1</v>
       </c>
-      <c r="I6" s="7" t="s">
-[...46 lines deleted...]
-      <c r="E7" s="7">
+      <c r="J20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K20" s="6">
+        <v>1</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>1198</v>
+      </c>
+      <c r="R20" s="6">
+        <v>1156</v>
+      </c>
+      <c r="S20" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="6">
+        <v>774</v>
+      </c>
+      <c r="C21" s="6">
+        <v>672</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6">
+        <v>391</v>
+      </c>
+      <c r="F21" s="6">
+        <v>276</v>
+      </c>
+      <c r="G21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>4</v>
+      </c>
+      <c r="I21" s="6">
+        <v>1</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>1169</v>
+      </c>
+      <c r="R21" s="6">
+        <v>949</v>
+      </c>
+      <c r="S21" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B22" s="6">
+        <v>648</v>
+      </c>
+      <c r="C22" s="6">
+        <v>779</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6">
+        <v>877</v>
+      </c>
+      <c r="F22" s="6">
+        <v>875</v>
+      </c>
+      <c r="G22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H22" s="6">
+        <v>8</v>
+      </c>
+      <c r="I22" s="6">
+        <v>1</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K22" s="6">
+        <v>3</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N22" s="6">
         <v>2</v>
       </c>
-      <c r="F7" s="7" t="s">
-[...55 lines deleted...]
-      <c r="E8" s="7">
+      <c r="O22" s="6">
+        <v>23</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>1538</v>
+      </c>
+      <c r="R22" s="6">
+        <v>1678</v>
+      </c>
+      <c r="S22" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" s="3" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="8">
+        <v>84718</v>
+      </c>
+      <c r="C23" s="8">
+        <v>66777</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="E23" s="8">
+        <v>20853</v>
+      </c>
+      <c r="F23" s="8">
+        <v>10749</v>
+      </c>
+      <c r="G23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="H23" s="8">
+        <v>839</v>
+      </c>
+      <c r="I23" s="8">
+        <v>101</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="K23" s="8">
+        <v>130</v>
+      </c>
+      <c r="L23" s="8">
+        <v>4</v>
+      </c>
+      <c r="M23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="N23" s="8">
+        <v>2</v>
+      </c>
+      <c r="O23" s="8">
+        <v>23</v>
+      </c>
+      <c r="P23" s="8" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="8">
+        <v>106542</v>
+      </c>
+      <c r="R23" s="8">
+        <v>77654</v>
+      </c>
+      <c r="S23" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19" s="3" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="6">
+        <v>33121</v>
+      </c>
+      <c r="C24" s="6">
+        <v>15064</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E24" s="6">
+        <v>2624</v>
+      </c>
+      <c r="F24" s="6">
+        <v>828</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H24" s="6">
+        <v>717</v>
+      </c>
+      <c r="I24" s="6">
+        <v>67</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K24" s="6">
+        <v>122</v>
+      </c>
+      <c r="L24" s="6">
+        <v>4</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>36584</v>
+      </c>
+      <c r="R24" s="6">
+        <v>15963</v>
+      </c>
+      <c r="S24" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19" s="3" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="6">
+        <v>51597</v>
+      </c>
+      <c r="C25" s="6">
+        <v>51713</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="E25" s="6">
+        <v>18229</v>
+      </c>
+      <c r="F25" s="6">
+        <v>9921</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="H25" s="6">
+        <v>122</v>
+      </c>
+      <c r="I25" s="6">
+        <v>34</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="K25" s="6">
+        <v>8</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="M25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="N25" s="6">
+        <v>2</v>
+      </c>
+      <c r="O25" s="6">
+        <v>23</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>69958</v>
+      </c>
+      <c r="R25" s="6">
+        <v>61691</v>
+      </c>
+      <c r="S25" s="6" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19" s="3" customFormat="1" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...1085 lines deleted...]
-      <c r="N26" s="5">
+      <c r="B26" s="4">
+        <v>64.73710640005676</v>
+      </c>
+      <c r="C26" s="4">
+        <v>65.62779909250203</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" s="4">
+        <v>66.29487699611542</v>
+      </c>
+      <c r="F26" s="4">
+        <v>67.307371848544093</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="H26" s="4">
+        <v>61.005292014302789</v>
+      </c>
+      <c r="I26" s="4">
+        <v>64.00980198019802</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="K26" s="4">
+        <v>60.280230769230769</v>
+      </c>
+      <c r="L26" s="4">
+        <v>63.019999999999996</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="N26" s="4">
         <v>82.5</v>
       </c>
-      <c r="O26" s="5">
-[...35 lines deleted...]
-      <c r="U27" s="2"/>
+      <c r="O26" s="4">
+        <v>85.640434782608679</v>
+      </c>
+      <c r="P26" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>65.007509902198635</v>
+      </c>
+      <c r="R26" s="4">
+        <v>65.863977129317348</v>
+      </c>
+      <c r="S26" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19" ht="20.25" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A27:S27"/>
     <mergeCell ref="A1:S1"/>
     <mergeCell ref="A2:S2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.78740157480314965" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{586dd8ec-1577-4ac3-bcff-9b1b1c87cbbc}" enabled="1" method="Standard" siteId="{a22f907a-53a6-449f-b082-22c03676d7fb}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>