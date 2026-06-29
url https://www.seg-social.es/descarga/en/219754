--- v0 (2025-10-19)
+++ v1 (2026-06-29)
@@ -1,88 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="150" windowWidth="18915" windowHeight="13875"/>
   </bookViews>
   <sheets>
     <sheet name="ResumenPI" sheetId="4" r:id="rId1"/>
     <sheet name="ResumenPICap4" sheetId="5" r:id="rId2"/>
     <sheet name="ResumenPG" sheetId="6" r:id="rId3"/>
     <sheet name="ResumenPGCap4" sheetId="7" r:id="rId4"/>
-    <sheet name="ResumenPGCap4NoCont" sheetId="8" r:id="rId5"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="281" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="93">
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL</t>
+      <t>MUTUAS COLABORADORAS CON LA SEGURIDAD SOCIAL</t>
     </r>
   </si>
   <si>
     <t>EJECUCIÓN DEL PRESUPUESTO DE INGRESOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>CLASIFICACIÓN ECONÓMICA ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
@@ -185,51 +182,51 @@
   </si>
   <si>
     <t xml:space="preserve">  8. ACTIVOS FINANCIEROS</t>
   </si>
   <si>
     <t xml:space="preserve">  9. PASIVOS FINANCIEROS</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE OPERACIONES FINANCIERAS</t>
   </si>
   <si>
     <t xml:space="preserve">  TOTAL INGRESOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL</t>
+      <t>MUTUAS COLABORADORAS CON LA SEGURIDAD SOCIAL</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">                                                                                    EJECUCIÓN DEL PRESUPUESTO DE INGRESOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>DESARROLLO DE LOS CAPÍTULOS 1.- COTIZACIONES SOCIALES Y 4.- TRANSFERENCIAS CORRIENTES ACUMULADO HASTA FIN DE MES DE DICIEMBRE DE 2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
@@ -280,81 +277,72 @@
         <b/>
         <sz val="7"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">  NETA</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  RÉGIMEN GENERAL</t>
   </si>
   <si>
     <t xml:space="preserve">  RÉGIMEN ESPECIAL TRABAJADORES AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">  RÉGIMEN ESPECIAL AGRARIO</t>
   </si>
   <si>
     <t xml:space="preserve">  RÉGIMEN ESPECIAL TRABAJADORES DEL MAR</t>
   </si>
   <si>
     <t xml:space="preserve">  RÉGIMEN ESPECIAL MINERÍA DEL CARBÓN</t>
   </si>
   <si>
-    <t xml:space="preserve">  RÉGIMEN ESPECIAL EMPLEADOS DEL HOGAR</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  ACCIDENTES TRABAJO ENFERMEDADES PROFESIONALES</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  DESEMPLEADOS</t>
   </si>
   <si>
     <t xml:space="preserve">  CESE ACTIVIDAD TRABAJADORES AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">  TOTAL COTIZACIONES SOCIALES</t>
   </si>
   <si>
     <t xml:space="preserve">  DEL ESTADO Y ORG.AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">  DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t xml:space="preserve">  DE COMUNIDADES AUTÓNOMAS</t>
   </si>
   <si>
-    <t xml:space="preserve">  DE EMPRESAS PRIVADAS Y OTROS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  TOTAL TRANSFERENCIAS CORRIENTES</t>
   </si>
   <si>
-    <t xml:space="preserve">                ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL                              </t>
+    <t xml:space="preserve">                MUTUAS COLABORADORAS CON LA SEGURIDAD SOCIAL                              </t>
   </si>
   <si>
     <t xml:space="preserve">                    EJECUCIÓN DEL PRESUPUESTO DE GASTOS                                                    </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">                                                         </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
@@ -432,51 +420,51 @@
   </si>
   <si>
     <t xml:space="preserve">
 OBLIGACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">
     PAGOS</t>
   </si>
   <si>
     <t xml:space="preserve">  1. GASTOS DE PERSONAL</t>
   </si>
   <si>
     <t xml:space="preserve">  2. GASTOS CORRIENTES BIENES Y SERVICIOS</t>
   </si>
   <si>
     <t xml:space="preserve">  3. GASTOS FINANCIEROS</t>
   </si>
   <si>
     <t xml:space="preserve">  6. INVERSIONES REALES</t>
   </si>
   <si>
     <t xml:space="preserve">  TOTAL GASTOS</t>
   </si>
   <si>
-    <t xml:space="preserve">                ESTADOS AGREGADOS DEL SISTEMA DE LA SEGURIDAD SOCIAL                                           </t>
+    <t xml:space="preserve">                MUTUAS COLABORADORAS CON LA SEGURIDAD SOCIAL                                           </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                        EJECUCIÓN DEL PRESUPUESTO DE GASTOS</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -495,215 +483,93 @@
   </si>
   <si>
     <t xml:space="preserve">
 MODIFICACIONES</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> OBLIGACIONES
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="6.8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> RECONOCIDAS</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  PENSIONES(*)</t>
   </si>
   <si>
-    <t xml:space="preserve">     INVALIDEZ</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">  SUMA DE PENSIONES</t>
   </si>
   <si>
     <t xml:space="preserve">  SUBSIDIOS Y OTRAS PRESTACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">     AYUDAS GENÉRICAS A FAMILIAS E INSTITUCIONES</t>
   </si>
   <si>
     <t xml:space="preserve">     INCAPACIDAD TEMPORAL</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">     RECARGOS FALTA MEDIDAS SEGURIDAD E HIGIENE</t>
   </si>
   <si>
     <t xml:space="preserve">     PREST.MATERN., PATERN., RIESGO DURANTE EMB.</t>
   </si>
   <si>
     <t xml:space="preserve">     PRESTACIONES Y ENTREGAS ÚNICAS</t>
   </si>
   <si>
     <t xml:space="preserve">     PRESTACIONES SOCIALES</t>
   </si>
   <si>
     <t xml:space="preserve">     OTRAS PRESTACIONES E INDEMNIZACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">     FARMACIA</t>
   </si>
   <si>
     <t xml:space="preserve">  SUMA DE SUBSIDIOS Y OTRAS PRESTACIONES</t>
   </si>
   <si>
     <t xml:space="preserve">  OTRAS TRANSFERENCIAS CORRIENTES</t>
   </si>
   <si>
     <t xml:space="preserve">     AL ESTADO Y ORG.AUTÓNOMOS</t>
   </si>
   <si>
     <t xml:space="preserve">     A LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
-    <t xml:space="preserve">     A COMUNIDADES AUTÓNOMAS</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     A EMPRESAS PRIVADAS Y OTRAS</t>
   </si>
   <si>
-    <t xml:space="preserve">     AL EXTERIOR</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">  SUMA DE OTRAS TRANSFERENCIAS CORRIENTES</t>
-  </si>
-[...96 lines deleted...]
-    <t xml:space="preserve">  TOTAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -928,98 +794,98 @@
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -1208,65 +1074,69 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
@@ -1282,183 +1152,147 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2343150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="6ea45be4-0511-4651-8408-5fb066b7f558"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="1ae3abb8-e946-405f-955c-6d4e2b959053"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2343150" cy="438150"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1474,51 +1308,51 @@
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="75845343-8f22-4704-a70c-8ab32e531c45"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="99e6e6ee-86f2-49ce-b235-65a7e5b45e81"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2333625" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1534,51 +1368,51 @@
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>2343150</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="5579b3b3-1c03-4178-8e52-ff3156997c8d"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="d3bce39b-49c0-40c5-9b7f-d642baf15896"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2343150" cy="447675"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -1594,132 +1428,72 @@
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 0" descr="e709469e-7f82-4fdd-b703-c1aae37bc8bc"/>
+        <xdr:cNvPr id="2" name="Picture 0" descr="65823832-cf1e-4ae5-b354-41ff7fe02127"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2533650" cy="447675"/>
-        </a:xfrm>
-[...58 lines deleted...]
-          <a:ext cx="2552700" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1996,54 +1770,50 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q29"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="13" style="2" customWidth="1"/>
     <col min="11" max="11" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="5.140625" style="2" customWidth="1"/>
@@ -3344,604 +3114,604 @@
         <v>15</v>
       </c>
       <c r="H12" s="28" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="27" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="26" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="28" t="s">
         <v>17</v>
       </c>
       <c r="P12" s="29"/>
     </row>
     <row r="13" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="31">
-        <v>109833.3</v>
+        <v>10674.15</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="32">
-        <v>100568.8</v>
+        <v>9940.83</v>
       </c>
       <c r="E13" s="32">
-        <v>99363.58</v>
+        <v>9793.94</v>
       </c>
       <c r="G13" s="32">
-        <v>91.56</v>
+        <v>93.13</v>
       </c>
       <c r="H13" s="33">
-        <v>90.47</v>
+        <v>91.75</v>
       </c>
       <c r="I13" s="32">
-        <v>99198.48</v>
+        <v>9469.18</v>
       </c>
       <c r="J13" s="32">
-        <v>97763.08</v>
+        <v>9291.1</v>
       </c>
       <c r="L13" s="31">
-        <v>1.38</v>
+        <v>4.9800000000000004</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="33">
-        <v>1.64</v>
+        <v>5.41</v>
       </c>
       <c r="P13" s="29"/>
     </row>
     <row r="14" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="31">
-        <v>1090.9100000000001</v>
+        <v>252.67</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="32">
-        <v>1133.05</v>
+        <v>239.97</v>
       </c>
       <c r="E14" s="32">
-        <v>622.41</v>
+        <v>198.82</v>
       </c>
       <c r="G14" s="32">
-        <v>103.86</v>
+        <v>94.97</v>
       </c>
       <c r="H14" s="33">
-        <v>57.05</v>
+        <v>78.69</v>
       </c>
       <c r="I14" s="32">
-        <v>1243.24</v>
+        <v>275.61</v>
       </c>
       <c r="J14" s="32">
-        <v>689.43</v>
+        <v>224.11</v>
       </c>
       <c r="L14" s="31">
-        <v>-8.86</v>
+        <v>-12.93</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="33">
-        <v>-9.7200000000000006</v>
+        <v>-11.29</v>
       </c>
       <c r="P14" s="29"/>
     </row>
     <row r="15" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="31">
-        <v>16523.14</v>
+        <v>61.44</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="32">
-        <v>15985.78</v>
+        <v>93.25</v>
       </c>
       <c r="E15" s="32">
-        <v>15956.91</v>
+        <v>92.97</v>
       </c>
       <c r="G15" s="32">
-        <v>96.75</v>
+        <v>151.77000000000001</v>
       </c>
       <c r="H15" s="33">
-        <v>96.57</v>
+        <v>151.32</v>
       </c>
       <c r="I15" s="32">
-        <v>15769.79</v>
+        <v>97.33</v>
       </c>
       <c r="J15" s="32">
-        <v>15751.25</v>
+        <v>97.2</v>
       </c>
       <c r="L15" s="31">
-        <v>1.37</v>
+        <v>-4.1900000000000004</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="33">
-        <v>1.31</v>
+        <v>-4.3600000000000003</v>
       </c>
       <c r="P15" s="29"/>
     </row>
     <row r="16" spans="1:17" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="31">
-        <v>2150.92</v>
+        <v>170.74</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="32">
-        <v>2270.98</v>
+        <v>174.59</v>
       </c>
       <c r="E16" s="32">
-        <v>2270.54</v>
+        <v>174.54</v>
       </c>
       <c r="G16" s="32">
-        <v>105.58</v>
+        <v>102.25</v>
       </c>
       <c r="H16" s="33">
-        <v>105.56</v>
+        <v>102.22</v>
       </c>
       <c r="I16" s="32">
-        <v>2631.13</v>
+        <v>181.07</v>
       </c>
       <c r="J16" s="32">
-        <v>2630.59</v>
+        <v>181.03</v>
       </c>
       <c r="L16" s="31">
-        <v>-13.69</v>
+        <v>-3.58</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="33">
-        <v>-13.69</v>
+        <v>-3.59</v>
       </c>
       <c r="P16" s="29"/>
     </row>
     <row r="17" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="34">
-        <v>129598.28</v>
+        <v>11159</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="35">
-        <v>119958.61</v>
+        <v>10448.64</v>
       </c>
       <c r="E17" s="35">
-        <v>118213.43</v>
+        <v>10260.26</v>
       </c>
       <c r="G17" s="35">
-        <v>92.56</v>
+        <v>93.63</v>
       </c>
       <c r="H17" s="36">
-        <v>91.22</v>
+        <v>91.95</v>
       </c>
       <c r="I17" s="35">
-        <v>118842.64</v>
+        <v>10023.19</v>
       </c>
       <c r="J17" s="35">
-        <v>116834.36</v>
+        <v>9793.4500000000007</v>
       </c>
       <c r="L17" s="34">
-        <v>0.94</v>
+        <v>4.24</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="36">
-        <v>1.18</v>
+        <v>4.7699999999999996</v>
       </c>
       <c r="P17" s="29"/>
     </row>
     <row r="18" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="27" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="26" t="s">
         <v>15</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="28" t="s">
         <v>17</v>
       </c>
       <c r="P18" s="29"/>
     </row>
     <row r="19" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="31">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="32">
-        <v>56.17</v>
+        <v>5.78</v>
       </c>
       <c r="E19" s="32">
-        <v>53.66</v>
+        <v>3.27</v>
       </c>
       <c r="G19" s="32">
-        <v>18119.349999999999</v>
+        <v>5254.55</v>
       </c>
       <c r="H19" s="33">
-        <v>17310.05</v>
+        <v>2973.79</v>
       </c>
       <c r="I19" s="32">
-        <v>9.0500000000000007</v>
+        <v>0.17</v>
       </c>
       <c r="J19" s="32">
-        <v>9.0500000000000007</v>
+        <v>0.17</v>
       </c>
       <c r="L19" s="31">
-        <v>520.66</v>
+        <v>3300</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="33">
-        <v>493.22</v>
+        <v>1873.7</v>
       </c>
       <c r="P19" s="29"/>
     </row>
     <row r="20" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="31">
-        <v>772.59</v>
+        <v>15.77</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="32">
-        <v>3884.21</v>
+        <v>3.74</v>
       </c>
       <c r="E20" s="32">
-        <v>3884.21</v>
+        <v>3.74</v>
       </c>
       <c r="G20" s="32">
-        <v>502.75</v>
+        <v>23.72</v>
       </c>
       <c r="H20" s="33">
-        <v>502.75</v>
+        <v>23.69</v>
       </c>
       <c r="I20" s="32">
-        <v>644.53</v>
+        <v>0.98</v>
       </c>
       <c r="J20" s="32">
-        <v>644.53</v>
+        <v>0.98</v>
       </c>
       <c r="L20" s="31">
-        <v>502.64</v>
+        <v>281.63</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="33">
-        <v>502.64</v>
+        <v>279.20999999999998</v>
       </c>
       <c r="P20" s="29"/>
     </row>
     <row r="21" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="25" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="34">
-        <v>772.9</v>
+        <v>15.88</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="35">
-        <v>3940.38</v>
+        <v>9.52</v>
       </c>
       <c r="E21" s="35">
-        <v>3937.87</v>
+        <v>7.01</v>
       </c>
       <c r="G21" s="35">
-        <v>509.82</v>
+        <v>59.95</v>
       </c>
       <c r="H21" s="36">
-        <v>509.5</v>
+        <v>44.12</v>
       </c>
       <c r="I21" s="35">
-        <v>653.58000000000004</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="J21" s="35">
-        <v>653.58000000000004</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="L21" s="34">
-        <v>502.89</v>
+        <v>727.83</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="36">
-        <v>502.51</v>
+        <v>508.86</v>
       </c>
       <c r="P21" s="29"/>
     </row>
     <row r="22" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="34">
-        <v>130371.18</v>
+        <v>11174.88</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="35">
-        <v>123898.99</v>
+        <v>10458.16</v>
       </c>
       <c r="E22" s="35">
-        <v>122151.3</v>
+        <v>10267.27</v>
       </c>
       <c r="G22" s="35">
-        <v>95.04</v>
+        <v>93.59</v>
       </c>
       <c r="H22" s="36">
-        <v>93.7</v>
+        <v>91.88</v>
       </c>
       <c r="I22" s="35">
-        <v>119496.22</v>
+        <v>10024.34</v>
       </c>
       <c r="J22" s="35">
-        <v>117487.94</v>
+        <v>9794.6</v>
       </c>
       <c r="L22" s="34">
-        <v>3.68</v>
+        <v>4.33</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="36">
-        <v>3.97</v>
+        <v>4.83</v>
       </c>
       <c r="P22" s="29"/>
     </row>
     <row r="23" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="25" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="27" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="27" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="28" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J23" s="27" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="26" t="s">
         <v>15</v>
       </c>
       <c r="M23" s="1"/>
       <c r="N23" s="28" t="s">
         <v>17</v>
       </c>
       <c r="P23" s="29"/>
     </row>
     <row r="24" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="31">
-        <v>9835.39</v>
+        <v>1352.65</v>
       </c>
       <c r="C24" s="1"/>
       <c r="D24" s="32">
-        <v>14186.95</v>
+        <v>3027.22</v>
       </c>
       <c r="E24" s="32">
-        <v>14186.95</v>
+        <v>3027.22</v>
       </c>
       <c r="G24" s="32">
-        <v>144.24</v>
+        <v>223.8</v>
       </c>
       <c r="H24" s="33">
-        <v>144.24</v>
+        <v>223.8</v>
       </c>
       <c r="I24" s="32">
-        <v>13149.43</v>
+        <v>539.44000000000005</v>
       </c>
       <c r="J24" s="32">
-        <v>13149.43</v>
+        <v>539.44000000000005</v>
       </c>
       <c r="L24" s="31">
-        <v>7.89</v>
+        <v>461.18</v>
       </c>
       <c r="M24" s="1"/>
       <c r="N24" s="33">
-        <v>7.89</v>
+        <v>461.18</v>
       </c>
       <c r="P24" s="29"/>
     </row>
     <row r="25" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="31">
         <v>1.64</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>15</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="39" t="s">
         <v>15</v>
       </c>
       <c r="M25" s="1"/>
       <c r="N25" s="38" t="s">
         <v>15</v>
       </c>
       <c r="P25" s="29"/>
     </row>
     <row r="26" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="34">
-        <v>9837.0300000000007</v>
+        <v>1354.29</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="35">
-        <v>14186.95</v>
+        <v>3027.22</v>
       </c>
       <c r="E26" s="35">
-        <v>14186.95</v>
+        <v>3027.22</v>
       </c>
       <c r="G26" s="35">
-        <v>144.22</v>
+        <v>223.53</v>
       </c>
       <c r="H26" s="36">
-        <v>144.22</v>
+        <v>223.53</v>
       </c>
       <c r="I26" s="35">
-        <v>13149.43</v>
+        <v>539.44000000000005</v>
       </c>
       <c r="J26" s="35">
-        <v>13149.43</v>
+        <v>539.44000000000005</v>
       </c>
       <c r="L26" s="34">
-        <v>7.89</v>
+        <v>461.18</v>
       </c>
       <c r="M26" s="1"/>
       <c r="N26" s="36">
-        <v>7.89</v>
+        <v>461.18</v>
       </c>
       <c r="P26" s="29"/>
     </row>
     <row r="27" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B27" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="H27" s="38" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="37" t="s">
         <v>15</v>
       </c>
       <c r="L27" s="39" t="s">
         <v>15</v>
       </c>
       <c r="M27" s="1"/>
       <c r="N27" s="38" t="s">
         <v>17</v>
       </c>
       <c r="P27" s="29"/>
     </row>
     <row r="28" spans="1:16" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="40" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="41">
-        <v>140208.20000000001</v>
+        <v>12529.17</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="42">
-        <v>138085.94</v>
+        <v>13485.38</v>
       </c>
       <c r="E28" s="42">
-        <v>136338.25</v>
+        <v>13294.49</v>
       </c>
       <c r="F28" s="43"/>
       <c r="G28" s="42">
-        <v>98.49</v>
+        <v>107.63</v>
       </c>
       <c r="H28" s="44">
-        <v>97.24</v>
+        <v>106.11</v>
       </c>
       <c r="I28" s="42">
-        <v>132645.65</v>
+        <v>10563.78</v>
       </c>
       <c r="J28" s="42">
-        <v>130637.37</v>
+        <v>10334.040000000001</v>
       </c>
       <c r="K28" s="43"/>
       <c r="L28" s="41">
-        <v>4.0999999999999996</v>
+        <v>27.66</v>
       </c>
       <c r="M28" s="9"/>
       <c r="N28" s="44">
-        <v>4.3600000000000003</v>
+        <v>28.65</v>
       </c>
       <c r="P28" s="29"/>
     </row>
     <row r="29" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="L27:M27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="B18:C18"/>
@@ -3963,51 +3733,51 @@
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="C2:L2"/>
     <mergeCell ref="C4:L5"/>
     <mergeCell ref="C7:L7"/>
     <mergeCell ref="K9:N9"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:C11"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="I10:J10"/>
     <mergeCell ref="L10:N10"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.43627165354330716" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X29"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P30" sqref="P30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31" style="2" customWidth="1"/>
     <col min="2" max="2" width="5" style="2" customWidth="1"/>
     <col min="3" max="3" width="2.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="0.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="14.7109375" style="2" customWidth="1"/>
     <col min="10" max="11" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" style="2" customWidth="1"/>
     <col min="13" max="13" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="14.7109375" style="2" customWidth="1"/>
     <col min="15" max="16" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="18" width="7.7109375" style="2" customWidth="1"/>
     <col min="19" max="19" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="20" max="20" width="6.7109375" style="2" customWidth="1"/>
     <col min="21" max="21" width="5.85546875" style="2" customWidth="1"/>
@@ -5509,910 +5279,830 @@
     <col min="16130" max="16130" width="5" style="2" customWidth="1"/>
     <col min="16131" max="16131" width="2.42578125" style="2" customWidth="1"/>
     <col min="16132" max="16132" width="0.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16134" max="16134" width="13.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16135" width="14.7109375" style="2" customWidth="1"/>
     <col min="16136" max="16136" width="13.7109375" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="14.7109375" style="2" customWidth="1"/>
     <col min="16138" max="16139" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16140" max="16140" width="14.7109375" style="2" customWidth="1"/>
     <col min="16141" max="16141" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16142" max="16142" width="14.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16144" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16145" max="16146" width="7.7109375" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16148" max="16148" width="6.7109375" style="2" customWidth="1"/>
     <col min="16149" max="16149" width="5.85546875" style="2" customWidth="1"/>
     <col min="16150" max="16150" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16151" max="16151" width="1.42578125" style="2" customWidth="1"/>
     <col min="16152" max="16152" width="13.7109375" style="2" customWidth="1"/>
     <col min="16153" max="16153" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16154" max="16154" width="3.7109375" style="2" customWidth="1"/>
     <col min="16155" max="16384" width="9.140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:26" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:24" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:26" ht="16.350000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="E2" s="46" t="s">
         <v>33</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
     </row>
-    <row r="3" spans="1:24" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:26" ht="3" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
-    <row r="4" spans="1:24" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:26" ht="8.4499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="D4" s="47" t="s">
         <v>34</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
     </row>
-    <row r="5" spans="1:24" ht="8.85" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:26" ht="8.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
     </row>
-    <row r="6" spans="1:24" ht="0.2" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="7" spans="1:24" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" ht="0.2" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="1:26" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="48" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:24" ht="3.4" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="9" spans="1:24" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:26" ht="3.4" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:26" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="R9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="S9" s="9"/>
       <c r="T9" s="9"/>
       <c r="U9" s="9"/>
       <c r="V9" s="9"/>
       <c r="W9" s="9"/>
       <c r="X9" s="9"/>
     </row>
-    <row r="10" spans="1:24" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:26" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="5"/>
       <c r="F10" s="11" t="s">
         <v>36</v>
       </c>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="16" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="17"/>
       <c r="M10" s="5"/>
       <c r="N10" s="15" t="s">
         <v>7</v>
       </c>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="49"/>
       <c r="T10" s="50" t="s">
         <v>37</v>
       </c>
       <c r="U10" s="49"/>
       <c r="V10" s="49"/>
       <c r="W10" s="49"/>
       <c r="X10" s="51"/>
-    </row>
-    <row r="11" spans="1:24" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z10" s="29"/>
+    </row>
+    <row r="11" spans="1:26" ht="28.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="5"/>
       <c r="F11" s="20"/>
       <c r="G11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="21" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="52" t="s">
         <v>38</v>
       </c>
       <c r="L11" s="53"/>
       <c r="M11" s="5"/>
       <c r="N11" s="23" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="5"/>
       <c r="P11" s="54" t="s">
         <v>40</v>
       </c>
       <c r="Q11" s="20"/>
       <c r="R11" s="9"/>
       <c r="T11" s="55" t="s">
         <v>9</v>
       </c>
       <c r="U11" s="9"/>
       <c r="V11" s="56" t="s">
         <v>41</v>
       </c>
       <c r="W11" s="9"/>
       <c r="X11" s="57"/>
-    </row>
-    <row r="12" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z11" s="29"/>
+    </row>
+    <row r="12" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="58" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="F12" s="27"/>
       <c r="G12" s="27"/>
       <c r="H12" s="27"/>
       <c r="I12" s="26"/>
       <c r="J12" s="1"/>
       <c r="L12" s="27" t="s">
         <v>15</v>
       </c>
       <c r="N12" s="26"/>
       <c r="O12" s="1"/>
       <c r="Q12" s="26"/>
       <c r="R12" s="1"/>
       <c r="T12" s="26"/>
       <c r="U12" s="1"/>
       <c r="W12" s="59" t="s">
         <v>15</v>
       </c>
       <c r="X12" s="60"/>
-    </row>
-    <row r="13" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z12" s="29"/>
+    </row>
+    <row r="13" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="61" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="F13" s="32">
-        <v>82507.23</v>
+        <v>2782.33</v>
       </c>
       <c r="G13" s="32">
-        <v>75916.33</v>
+        <v>2719.88</v>
       </c>
       <c r="H13" s="32">
-        <v>75196.92</v>
+        <v>2683.49</v>
       </c>
       <c r="I13" s="31">
-        <v>92.01</v>
+        <v>97.76</v>
       </c>
       <c r="J13" s="1"/>
       <c r="L13" s="32">
-        <v>91.14</v>
+        <v>96.45</v>
       </c>
       <c r="N13" s="31">
-        <v>73884.08</v>
+        <v>2570.81</v>
       </c>
       <c r="O13" s="1"/>
       <c r="Q13" s="31">
-        <v>73022.570000000007</v>
+        <v>2527.58</v>
       </c>
       <c r="R13" s="1"/>
       <c r="T13" s="31">
-        <v>2.75</v>
+        <v>5.8</v>
       </c>
       <c r="U13" s="1"/>
       <c r="W13" s="62">
-        <v>2.98</v>
+        <v>6.17</v>
       </c>
       <c r="X13" s="60"/>
-    </row>
-    <row r="14" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z13" s="29"/>
+    </row>
+    <row r="14" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="61" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="F14" s="32">
-        <v>11802.63</v>
+        <v>974.87</v>
       </c>
       <c r="G14" s="32">
-        <v>10974.91</v>
+        <v>992.45</v>
       </c>
       <c r="H14" s="32">
-        <v>10579.36</v>
+        <v>956.66</v>
       </c>
       <c r="I14" s="31">
-        <v>92.99</v>
+        <v>101.8</v>
       </c>
       <c r="J14" s="1"/>
       <c r="L14" s="32">
-        <v>89.64</v>
+        <v>98.13</v>
       </c>
       <c r="N14" s="31">
-        <v>10820.4</v>
+        <v>952.4</v>
       </c>
       <c r="O14" s="1"/>
       <c r="Q14" s="31">
-        <v>10355.379999999999</v>
+        <v>911.32</v>
       </c>
       <c r="R14" s="1"/>
       <c r="T14" s="31">
-        <v>1.43</v>
+        <v>4.21</v>
       </c>
       <c r="U14" s="1"/>
       <c r="W14" s="62">
-        <v>2.16</v>
+        <v>4.9800000000000004</v>
       </c>
       <c r="X14" s="60"/>
-    </row>
-    <row r="15" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z14" s="29"/>
+    </row>
+    <row r="15" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="61" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="F15" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="G15" s="32">
-[...3 lines deleted...]
-        <v>1.28</v>
+      <c r="G15" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="37" t="s">
+        <v>15</v>
       </c>
       <c r="I15" s="39" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="1"/>
       <c r="L15" s="37" t="s">
         <v>15</v>
       </c>
       <c r="N15" s="31">
-        <v>2.14</v>
+        <v>0.04</v>
       </c>
       <c r="O15" s="1"/>
       <c r="Q15" s="31">
-        <v>1.56</v>
+        <v>0.04</v>
       </c>
       <c r="R15" s="1"/>
       <c r="T15" s="31">
-        <v>-20.67</v>
+        <v>-100</v>
       </c>
       <c r="U15" s="1"/>
       <c r="W15" s="62">
-        <v>-18.079999999999998</v>
+        <v>-100</v>
       </c>
       <c r="X15" s="60"/>
-    </row>
-    <row r="16" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z15" s="29"/>
+    </row>
+    <row r="16" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="61" t="s">
         <v>45</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="F16" s="32">
-        <v>306.41000000000003</v>
+        <v>5.97</v>
       </c>
       <c r="G16" s="32">
-        <v>315.79000000000002</v>
+        <v>7.7</v>
       </c>
       <c r="H16" s="32">
-        <v>312.95</v>
+        <v>7.66</v>
       </c>
       <c r="I16" s="31">
-        <v>103.06</v>
+        <v>128.99</v>
       </c>
       <c r="J16" s="1"/>
       <c r="L16" s="32">
-        <v>102.13</v>
+        <v>128.24</v>
       </c>
       <c r="N16" s="31">
-        <v>310.45999999999998</v>
+        <v>7.09</v>
       </c>
       <c r="O16" s="1"/>
       <c r="Q16" s="31">
-        <v>306.7</v>
+        <v>7.04</v>
       </c>
       <c r="R16" s="1"/>
       <c r="T16" s="31">
-        <v>1.71</v>
+        <v>8.59</v>
       </c>
       <c r="U16" s="1"/>
       <c r="W16" s="62">
-        <v>2.04</v>
+        <v>8.7899999999999991</v>
       </c>
       <c r="X16" s="60"/>
-    </row>
-    <row r="17" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z16" s="29"/>
+    </row>
+    <row r="17" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="61" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="F17" s="32">
-        <v>158.37</v>
+        <v>0.39</v>
       </c>
       <c r="G17" s="32">
-        <v>163.33000000000001</v>
+        <v>0.77</v>
       </c>
       <c r="H17" s="32">
-        <v>160.83000000000001</v>
+        <v>0.7</v>
       </c>
       <c r="I17" s="31">
-        <v>103.13</v>
+        <v>197.89</v>
       </c>
       <c r="J17" s="1"/>
       <c r="L17" s="32">
-        <v>101.56</v>
+        <v>179.13</v>
       </c>
       <c r="N17" s="31">
-        <v>167.6</v>
+        <v>0.54</v>
       </c>
       <c r="O17" s="1"/>
       <c r="Q17" s="31">
-        <v>165.98</v>
+        <v>0.5</v>
       </c>
       <c r="R17" s="1"/>
       <c r="T17" s="31">
-        <v>-2.5499999999999998</v>
+        <v>43.08</v>
       </c>
       <c r="U17" s="1"/>
       <c r="W17" s="62">
-        <v>-3.1</v>
+        <v>39.15</v>
       </c>
       <c r="X17" s="60"/>
-    </row>
-    <row r="18" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z17" s="29"/>
+    </row>
+    <row r="18" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="61" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
-      <c r="F18" s="37" t="s">
-        <v>15</v>
+      <c r="F18" s="32">
+        <v>6751.51</v>
       </c>
       <c r="G18" s="32">
-        <v>0.3</v>
+        <v>6075.69</v>
       </c>
       <c r="H18" s="32">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>6006.04</v>
+      </c>
+      <c r="I18" s="31">
+        <v>89.99</v>
       </c>
       <c r="J18" s="1"/>
-      <c r="L18" s="37" t="s">
-        <v>15</v>
+      <c r="L18" s="32">
+        <v>88.96</v>
       </c>
       <c r="N18" s="31">
-        <v>0.42</v>
+        <v>5788.65</v>
       </c>
       <c r="O18" s="1"/>
       <c r="Q18" s="31">
-        <v>0.34</v>
+        <v>5701.66</v>
       </c>
       <c r="R18" s="1"/>
       <c r="T18" s="31">
-        <v>-30.03</v>
+        <v>4.96</v>
       </c>
       <c r="U18" s="1"/>
       <c r="W18" s="62">
-        <v>-24</v>
+        <v>5.34</v>
       </c>
       <c r="X18" s="60"/>
-    </row>
-    <row r="19" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Z18" s="29"/>
+    </row>
+    <row r="19" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="61" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="F19" s="32">
-        <v>7094.16</v>
+        <v>159.08000000000001</v>
       </c>
       <c r="G19" s="32">
-        <v>6335.59</v>
+        <v>144.34</v>
       </c>
       <c r="H19" s="32">
-        <v>6256.06</v>
+        <v>139.38999999999999</v>
       </c>
       <c r="I19" s="31">
-        <v>89.31</v>
+        <v>90.73</v>
       </c>
       <c r="J19" s="1"/>
       <c r="L19" s="32">
-        <v>88.19</v>
+        <v>87.62</v>
       </c>
       <c r="N19" s="31">
-        <v>6047.89</v>
+        <v>149.65</v>
       </c>
       <c r="O19" s="1"/>
       <c r="Q19" s="31">
-        <v>5951.76</v>
+        <v>142.97</v>
       </c>
       <c r="R19" s="1"/>
       <c r="T19" s="31">
-        <v>4.76</v>
+        <v>-3.55</v>
       </c>
       <c r="U19" s="1"/>
       <c r="W19" s="62">
-        <v>5.1100000000000003</v>
+        <v>-2.5099999999999998</v>
       </c>
       <c r="X19" s="60"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="61" t="s">
+      <c r="Z19" s="29"/>
+    </row>
+    <row r="20" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="58" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
-      <c r="F20" s="32">
-[...9 lines deleted...]
-        <v>86.05</v>
+      <c r="F20" s="35">
+        <v>10674.15</v>
+      </c>
+      <c r="G20" s="35">
+        <v>9940.83</v>
+      </c>
+      <c r="H20" s="35">
+        <v>9793.94</v>
+      </c>
+      <c r="I20" s="34">
+        <v>93.13</v>
       </c>
       <c r="J20" s="1"/>
-      <c r="L20" s="32">
-[...3 lines deleted...]
-        <v>7815.83</v>
+      <c r="L20" s="35">
+        <v>91.75</v>
+      </c>
+      <c r="N20" s="34">
+        <v>9469.18</v>
       </c>
       <c r="O20" s="1"/>
-      <c r="Q20" s="31">
-        <v>7815.83</v>
+      <c r="Q20" s="34">
+        <v>9291.1</v>
       </c>
       <c r="R20" s="1"/>
-      <c r="T20" s="31">
-        <v>-14.07</v>
+      <c r="T20" s="34">
+        <v>4.9800000000000004</v>
       </c>
       <c r="U20" s="1"/>
-      <c r="W20" s="62">
-        <v>-14.07</v>
+      <c r="W20" s="63">
+        <v>5.41</v>
       </c>
       <c r="X20" s="60"/>
-    </row>
-[...2 lines deleted...]
-        <v>50</v>
+      <c r="Z20" s="29"/>
+    </row>
+    <row r="21" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="58" t="s">
+        <v>20</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
-      <c r="F21" s="32">
-[...10 lines deleted...]
-      </c>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="26"/>
       <c r="J21" s="1"/>
-      <c r="L21" s="32">
-[...4 lines deleted...]
-      </c>
+      <c r="L21" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="N21" s="26"/>
       <c r="O21" s="1"/>
-      <c r="Q21" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="Q21" s="26"/>
       <c r="R21" s="1"/>
-      <c r="T21" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="T21" s="26"/>
       <c r="U21" s="1"/>
-      <c r="W21" s="62">
-        <v>-2.5099999999999998</v>
+      <c r="W21" s="59" t="s">
+        <v>15</v>
       </c>
       <c r="X21" s="60"/>
-    </row>
-[...2 lines deleted...]
-        <v>51</v>
+      <c r="Z21" s="29"/>
+    </row>
+    <row r="22" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="61" t="s">
+        <v>50</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
-      <c r="F22" s="35">
-[...9 lines deleted...]
-        <v>91.56</v>
+      <c r="F22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="32">
+        <v>0.01</v>
+      </c>
+      <c r="H22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="J22" s="1"/>
-      <c r="L22" s="35">
-[...3 lines deleted...]
-        <v>99198.48</v>
+      <c r="L22" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="N22" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="O22" s="1"/>
-      <c r="Q22" s="34">
-        <v>97763.08</v>
+      <c r="Q22" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="R22" s="1"/>
-      <c r="T22" s="34">
-        <v>1.38</v>
+      <c r="T22" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="U22" s="1"/>
-      <c r="W22" s="63">
-        <v>1.64</v>
+      <c r="W22" s="64" t="s">
+        <v>15</v>
       </c>
       <c r="X22" s="60"/>
-    </row>
-[...2 lines deleted...]
-        <v>20</v>
+      <c r="Z22" s="29"/>
+    </row>
+    <row r="23" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="61" t="s">
+        <v>51</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
-      <c r="F23" s="27"/>
-[...2 lines deleted...]
-      <c r="I23" s="26"/>
+      <c r="F23" s="32">
+        <v>60.82</v>
+      </c>
+      <c r="G23" s="32">
+        <v>92.51</v>
+      </c>
+      <c r="H23" s="32">
+        <v>92.37</v>
+      </c>
+      <c r="I23" s="31">
+        <v>152.1</v>
+      </c>
       <c r="J23" s="1"/>
-      <c r="L23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="N23" s="26"/>
+      <c r="L23" s="32">
+        <v>151.87</v>
+      </c>
+      <c r="N23" s="31">
+        <v>96.45</v>
+      </c>
       <c r="O23" s="1"/>
-      <c r="Q23" s="26"/>
+      <c r="Q23" s="31">
+        <v>96.43</v>
+      </c>
       <c r="R23" s="1"/>
-      <c r="T23" s="26"/>
+      <c r="T23" s="31">
+        <v>-4.09</v>
+      </c>
       <c r="U23" s="1"/>
-      <c r="W23" s="59" t="s">
-        <v>15</v>
+      <c r="W23" s="62">
+        <v>-4.21</v>
       </c>
       <c r="X23" s="60"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="61" t="s">
+      <c r="Z23" s="29"/>
+    </row>
+    <row r="24" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="65" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="1"/>
-[...38 lines deleted...]
-      </c>
+      <c r="B24" s="66"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="66"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="68">
+        <v>0.62</v>
+      </c>
+      <c r="G24" s="68">
+        <v>0.71</v>
+      </c>
+      <c r="H24" s="68">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="I24" s="69">
+        <v>114.52</v>
+      </c>
+      <c r="J24" s="66"/>
+      <c r="K24" s="67"/>
+      <c r="L24" s="68">
+        <v>93.55</v>
+      </c>
+      <c r="M24" s="67"/>
+      <c r="N24" s="69">
+        <v>0.88</v>
+      </c>
+      <c r="O24" s="66"/>
+      <c r="P24" s="67"/>
+      <c r="Q24" s="69">
+        <v>0.78</v>
+      </c>
+      <c r="R24" s="66"/>
+      <c r="S24" s="67"/>
+      <c r="T24" s="69">
+        <v>-19.32</v>
+      </c>
+      <c r="U24" s="66"/>
+      <c r="V24" s="67"/>
+      <c r="W24" s="70">
+        <v>-25.2</v>
+      </c>
+      <c r="X24" s="71"/>
+      <c r="Z24" s="29"/>
+    </row>
+    <row r="25" spans="1:26" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="61"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
-      <c r="F25" s="32">
-        <v>3337.64</v>
+      <c r="F25" s="37" t="s">
+        <v>15</v>
       </c>
       <c r="G25" s="32">
-        <v>2850.95</v>
+        <v>0.02</v>
       </c>
       <c r="H25" s="32">
-        <v>2826.64</v>
-[...2 lines deleted...]
-        <v>85.42</v>
+        <v>0.02</v>
+      </c>
+      <c r="I25" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="J25" s="1"/>
-      <c r="L25" s="32">
-[...3 lines deleted...]
-        <v>2639.74</v>
+      <c r="L25" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="N25" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="O25" s="1"/>
-      <c r="Q25" s="31">
-        <v>2621.38</v>
+      <c r="Q25" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="R25" s="1"/>
-      <c r="T25" s="31">
-        <v>8</v>
+      <c r="T25" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="U25" s="1"/>
-      <c r="W25" s="62">
-        <v>7.83</v>
+      <c r="W25" s="64" t="s">
+        <v>15</v>
       </c>
       <c r="X25" s="60"/>
     </row>
-    <row r="26" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="26" spans="1:26" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="58" t="s">
+        <v>53</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
-      <c r="F26" s="32">
-[...9 lines deleted...]
-        <v>1073.29</v>
+      <c r="F26" s="35">
+        <v>61.44</v>
+      </c>
+      <c r="G26" s="35">
+        <v>93.25</v>
+      </c>
+      <c r="H26" s="35">
+        <v>92.97</v>
+      </c>
+      <c r="I26" s="34">
+        <v>151.77000000000001</v>
       </c>
       <c r="J26" s="1"/>
-      <c r="L26" s="32">
-[...3 lines deleted...]
-        <v>35.43</v>
+      <c r="L26" s="35">
+        <v>151.32</v>
+      </c>
+      <c r="N26" s="34">
+        <v>97.33</v>
       </c>
       <c r="O26" s="1"/>
-      <c r="Q26" s="31">
-        <v>0.78</v>
+      <c r="Q26" s="34">
+        <v>97.2</v>
       </c>
       <c r="R26" s="1"/>
-      <c r="T26" s="31">
-        <v>-81.22</v>
+      <c r="T26" s="34">
+        <v>-4.1900000000000004</v>
       </c>
       <c r="U26" s="1"/>
-      <c r="W26" s="62">
-        <v>741.45</v>
+      <c r="W26" s="63">
+        <v>-4.3600000000000003</v>
       </c>
       <c r="X26" s="60"/>
     </row>
-    <row r="27" spans="1:24" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-[...85 lines deleted...]
-    <row r="29" spans="1:24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="116">
-[...11 lines deleted...]
-    <mergeCell ref="W27:X27"/>
+  <mergeCells count="104">
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="N26:O26"/>
     <mergeCell ref="Q26:R26"/>
     <mergeCell ref="T26:U26"/>
     <mergeCell ref="W26:X26"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="N25:O25"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="T25:U25"/>
     <mergeCell ref="W25:X25"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="N24:O24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="T24:U24"/>
     <mergeCell ref="W24:X24"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="N23:O23"/>
     <mergeCell ref="Q23:R23"/>
     <mergeCell ref="T23:U23"/>
     <mergeCell ref="W23:X23"/>
     <mergeCell ref="A22:D22"/>
@@ -7462,858 +7152,858 @@
     <col min="15893" max="16128" width="9.140625" style="2" customWidth="1"/>
     <col min="16129" max="16129" width="35.7109375" style="2" customWidth="1"/>
     <col min="16130" max="16130" width="0.28515625" style="2" customWidth="1"/>
     <col min="16131" max="16132" width="0.140625" style="2" customWidth="1"/>
     <col min="16133" max="16133" width="13.7109375" style="2" customWidth="1"/>
     <col min="16134" max="16134" width="14.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16139" width="13.7109375" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16141" max="16142" width="6.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="3.85546875" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16145" max="16145" width="13.7109375" style="2" customWidth="1"/>
     <col min="16146" max="16146" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16147" max="16147" width="10.7109375" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
-      <c r="E2" s="71" t="s">
-        <v>57</v>
+      <c r="E2" s="72" t="s">
+        <v>54</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
     <row r="3" spans="1:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
     </row>
     <row r="4" spans="1:19" ht="10.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
-      <c r="D4" s="71" t="s">
-        <v>58</v>
+      <c r="D4" s="72" t="s">
+        <v>55</v>
       </c>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:19" ht="7.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:19" ht="0.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:19" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D7" s="72" t="s">
-        <v>59</v>
+      <c r="D7" s="73" t="s">
+        <v>56</v>
       </c>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:19" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:19" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="9"/>
       <c r="R9" s="9"/>
       <c r="S9" s="9"/>
     </row>
     <row r="10" spans="1:19" ht="0.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
       <c r="G10" s="5"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="5"/>
       <c r="O10" s="5"/>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
     </row>
     <row r="11" spans="1:19" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="73" t="s">
-        <v>60</v>
+      <c r="B11" s="74" t="s">
+        <v>57</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="G11" s="11" t="s">
+      <c r="J11" s="75" t="s">
         <v>62</v>
       </c>
-      <c r="H11" s="11" t="s">
-[...8 lines deleted...]
-      <c r="K11" s="75" t="s">
+      <c r="K11" s="76" t="s">
         <v>7</v>
       </c>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
-      <c r="Q11" s="76" t="s">
+      <c r="Q11" s="77" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="49"/>
       <c r="S11" s="51"/>
     </row>
     <row r="12" spans="1:19" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="77"/>
+      <c r="A12" s="78"/>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="57"/>
-      <c r="K12" s="78" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="K12" s="79" t="s">
+        <v>63</v>
+      </c>
+      <c r="L12" s="80" t="s">
+        <v>64</v>
       </c>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
-      <c r="Q12" s="80" t="s">
-        <v>68</v>
+      <c r="Q12" s="81" t="s">
+        <v>65</v>
       </c>
       <c r="R12" s="9"/>
-      <c r="S12" s="81" t="s">
-        <v>69</v>
+      <c r="S12" s="82" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="82" t="s">
+      <c r="A13" s="83" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="26"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="27"/>
       <c r="M13" s="26"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="27"/>
       <c r="R13" s="59" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="60"/>
     </row>
     <row r="14" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="83" t="s">
-        <v>70</v>
+      <c r="A14" s="84" t="s">
+        <v>67</v>
       </c>
       <c r="B14" s="31">
-        <v>2322.69</v>
+        <v>960.44</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="32">
-        <v>27.26</v>
+        <v>23.66</v>
       </c>
       <c r="G14" s="32">
-        <v>2349.9499999999998</v>
+        <v>984.1</v>
       </c>
       <c r="H14" s="32">
-        <v>2264.15</v>
+        <v>966.38</v>
       </c>
       <c r="I14" s="32">
-        <v>2262.14</v>
+        <v>964.64</v>
       </c>
       <c r="J14" s="32">
-        <v>96.35</v>
+        <v>98.2</v>
       </c>
       <c r="K14" s="32">
-        <v>2242.1999999999998</v>
+        <v>940.37</v>
       </c>
       <c r="M14" s="31">
-        <v>2240.14</v>
+        <v>938.63</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="32">
-        <v>0.98</v>
+        <v>2.77</v>
       </c>
       <c r="R14" s="62">
-        <v>0.98</v>
+        <v>2.77</v>
       </c>
       <c r="S14" s="60"/>
     </row>
     <row r="15" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="83" t="s">
-        <v>71</v>
+      <c r="A15" s="84" t="s">
+        <v>68</v>
       </c>
       <c r="B15" s="31">
-        <v>1561.47</v>
+        <v>879.39</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="32">
-        <v>-30.45</v>
+        <v>-38.119999999999997</v>
       </c>
       <c r="G15" s="32">
-        <v>1531.02</v>
+        <v>841.27</v>
       </c>
       <c r="H15" s="32">
-        <v>1368.91</v>
+        <v>796.75</v>
       </c>
       <c r="I15" s="32">
-        <v>1310.85</v>
+        <v>771.4</v>
       </c>
       <c r="J15" s="32">
-        <v>89.41</v>
+        <v>94.71</v>
       </c>
       <c r="K15" s="32">
-        <v>1414.52</v>
+        <v>829.07</v>
       </c>
       <c r="M15" s="31">
-        <v>1352.54</v>
+        <v>796.74</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="32">
-        <v>-3.22</v>
+        <v>-3.9</v>
       </c>
       <c r="R15" s="62">
-        <v>-3.08</v>
+        <v>-3.18</v>
       </c>
       <c r="S15" s="60"/>
     </row>
     <row r="16" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="83" t="s">
-        <v>72</v>
+      <c r="A16" s="84" t="s">
+        <v>69</v>
       </c>
       <c r="B16" s="31">
-        <v>15.86</v>
+        <v>1.58</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="32">
-        <v>-9.56</v>
+        <v>0.43</v>
       </c>
       <c r="G16" s="32">
-        <v>6.3</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="H16" s="32">
-        <v>4.21</v>
+        <v>1.26</v>
       </c>
       <c r="I16" s="32">
-        <v>4.18</v>
+        <v>1.24</v>
       </c>
       <c r="J16" s="32">
-        <v>66.83</v>
+        <v>62.69</v>
       </c>
       <c r="K16" s="32">
-        <v>2.48</v>
+        <v>0.74</v>
       </c>
       <c r="M16" s="31">
-        <v>2.4500000000000002</v>
+        <v>0.71</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="32">
-        <v>69.760000000000005</v>
+        <v>70.27</v>
       </c>
       <c r="R16" s="62">
-        <v>70.61</v>
+        <v>74.650000000000006</v>
       </c>
       <c r="S16" s="60"/>
     </row>
     <row r="17" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="83" t="s">
+      <c r="A17" s="84" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="31">
-        <v>131952.66</v>
+        <v>7159.86</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="32">
-        <v>1367.33</v>
+        <v>712.96</v>
       </c>
       <c r="G17" s="32">
-        <v>133319.99</v>
+        <v>7872.82</v>
       </c>
       <c r="H17" s="32">
-        <v>132772.57</v>
+        <v>7783.66</v>
       </c>
       <c r="I17" s="32">
-        <v>132553.4</v>
+        <v>7717.65</v>
       </c>
       <c r="J17" s="32">
-        <v>99.59</v>
+        <v>98.87</v>
       </c>
       <c r="K17" s="32">
-        <v>128807.81</v>
+        <v>7058.34</v>
       </c>
       <c r="M17" s="31">
-        <v>128633.75</v>
+        <v>7005.7</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="32">
-        <v>3.08</v>
+        <v>10.28</v>
       </c>
       <c r="R17" s="62">
-        <v>3.05</v>
+        <v>10.16</v>
       </c>
       <c r="S17" s="60"/>
     </row>
     <row r="18" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="82" t="s">
+      <c r="A18" s="83" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="34">
-        <v>135852.68</v>
+        <v>9001.27</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="35">
-        <v>1354.58</v>
+        <v>698.93</v>
       </c>
       <c r="G18" s="35">
-        <v>137207.26</v>
+        <v>9700.2000000000007</v>
       </c>
       <c r="H18" s="35">
-        <v>136409.84</v>
+        <v>9548.0499999999993</v>
       </c>
       <c r="I18" s="35">
-        <v>136130.57</v>
+        <v>9454.93</v>
       </c>
       <c r="J18" s="35">
-        <v>99.42</v>
+        <v>98.43</v>
       </c>
       <c r="K18" s="35">
-        <v>132467.01</v>
+        <v>8828.52</v>
       </c>
       <c r="M18" s="34">
-        <v>132228.88</v>
+        <v>8741.7800000000007</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="35">
-        <v>2.98</v>
+        <v>8.15</v>
       </c>
       <c r="R18" s="63">
-        <v>2.95</v>
+        <v>8.16</v>
       </c>
       <c r="S18" s="60"/>
     </row>
     <row r="19" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="82" t="s">
+      <c r="A19" s="83" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="26"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="27"/>
       <c r="M19" s="26"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="59" t="s">
         <v>15</v>
       </c>
       <c r="S19" s="60"/>
     </row>
     <row r="20" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="83" t="s">
-        <v>73</v>
+      <c r="A20" s="84" t="s">
+        <v>70</v>
       </c>
       <c r="B20" s="31">
-        <v>208.84</v>
+        <v>67.53</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="32">
-        <v>6.13</v>
+        <v>5.49</v>
       </c>
       <c r="G20" s="32">
-        <v>214.97</v>
+        <v>73.02</v>
       </c>
       <c r="H20" s="32">
-        <v>153.86000000000001</v>
+        <v>70.64</v>
       </c>
       <c r="I20" s="32">
-        <v>127.48</v>
+        <v>57.49</v>
       </c>
       <c r="J20" s="32">
-        <v>71.569999999999993</v>
+        <v>96.74</v>
       </c>
       <c r="K20" s="32">
-        <v>165.67</v>
+        <v>59.12</v>
       </c>
       <c r="M20" s="31">
-        <v>140.53</v>
+        <v>43.94</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="32">
-        <v>-7.13</v>
+        <v>19.489999999999998</v>
       </c>
       <c r="R20" s="62">
-        <v>-9.2899999999999991</v>
+        <v>30.84</v>
       </c>
       <c r="S20" s="60"/>
     </row>
     <row r="21" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="83" t="s">
+      <c r="A21" s="84" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="31">
-        <v>754.05</v>
+        <v>739.05</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="32">
         <v>3199.95</v>
       </c>
       <c r="G21" s="32">
-        <v>3954</v>
+        <v>3939</v>
       </c>
       <c r="H21" s="32">
-        <v>3865.44</v>
+        <v>3863.92</v>
       </c>
       <c r="I21" s="32">
-        <v>3865.44</v>
+        <v>3863.92</v>
       </c>
       <c r="J21" s="32">
-        <v>97.76</v>
+        <v>98.09</v>
       </c>
       <c r="K21" s="32">
-        <v>625.86</v>
+        <v>624.87</v>
       </c>
       <c r="M21" s="31">
-        <v>625.86</v>
+        <v>624.87</v>
       </c>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="32">
-        <v>517.62</v>
+        <v>518.36</v>
       </c>
       <c r="R21" s="62">
-        <v>517.62</v>
+        <v>518.36</v>
       </c>
       <c r="S21" s="60"/>
     </row>
     <row r="22" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="82" t="s">
+      <c r="A22" s="83" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="34">
-        <v>962.89</v>
+        <v>806.58</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="35">
-        <v>3206.08</v>
+        <v>3205.44</v>
       </c>
       <c r="G22" s="35">
-        <v>4168.97</v>
+        <v>4012.02</v>
       </c>
       <c r="H22" s="35">
-        <v>4019.3</v>
+        <v>3934.56</v>
       </c>
       <c r="I22" s="35">
-        <v>3992.92</v>
+        <v>3921.41</v>
       </c>
       <c r="J22" s="35">
-        <v>96.41</v>
+        <v>98.07</v>
       </c>
       <c r="K22" s="35">
-        <v>791.53</v>
+        <v>683.99</v>
       </c>
       <c r="M22" s="34">
-        <v>766.39</v>
+        <v>668.81</v>
       </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="35">
-        <v>407.79</v>
+        <v>475.24</v>
       </c>
       <c r="R22" s="63">
-        <v>421</v>
+        <v>486.33</v>
       </c>
       <c r="S22" s="60"/>
     </row>
     <row r="23" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="82" t="s">
+      <c r="A23" s="83" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="34">
-        <v>136815.57</v>
+        <v>9807.85</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="35">
-        <v>4560.66</v>
+        <v>3904.37</v>
       </c>
       <c r="G23" s="35">
-        <v>141376.23000000001</v>
+        <v>13712.22</v>
       </c>
       <c r="H23" s="35">
-        <v>140429.14000000001</v>
+        <v>13482.61</v>
       </c>
       <c r="I23" s="35">
-        <v>140123.49</v>
+        <v>13376.34</v>
       </c>
       <c r="J23" s="35">
-        <v>99.33</v>
+        <v>98.33</v>
       </c>
       <c r="K23" s="35">
-        <v>133258.54</v>
+        <v>9512.51</v>
       </c>
       <c r="M23" s="34">
-        <v>132995.26999999999</v>
+        <v>9410.59</v>
       </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="35">
-        <v>5.38</v>
+        <v>41.74</v>
       </c>
       <c r="R23" s="63">
-        <v>5.36</v>
+        <v>42.14</v>
       </c>
       <c r="S23" s="60"/>
     </row>
     <row r="24" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="82" t="s">
+      <c r="A24" s="83" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="26"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="27"/>
       <c r="M24" s="26"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="59" t="s">
         <v>15</v>
       </c>
       <c r="S24" s="60"/>
     </row>
     <row r="25" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="83" t="s">
+      <c r="A25" s="84" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="31">
-        <v>3391.99</v>
+        <v>2720.71</v>
       </c>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="37" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="32">
-        <v>3391.99</v>
+        <v>2720.71</v>
       </c>
       <c r="H25" s="32">
-        <v>230.25</v>
+        <v>130.62</v>
       </c>
       <c r="I25" s="32">
-        <v>229.96</v>
+        <v>130.44</v>
       </c>
       <c r="J25" s="32">
-        <v>6.79</v>
+        <v>4.8</v>
       </c>
       <c r="K25" s="32">
-        <v>757.99</v>
+        <v>731.12</v>
       </c>
       <c r="M25" s="31">
-        <v>757.89</v>
+        <v>731.12</v>
       </c>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="32">
-        <v>-69.62</v>
+        <v>-82.13</v>
       </c>
       <c r="R25" s="62">
-        <v>-69.66</v>
+        <v>-82.16</v>
       </c>
       <c r="S25" s="60"/>
     </row>
     <row r="26" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="83" t="s">
+      <c r="A26" s="84" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="31">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="32">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="H26" s="32">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="I26" s="32">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J26" s="32">
-        <v>39.06</v>
-[...5 lines deleted...]
-        <v>0.02</v>
+        <v>39.340000000000003</v>
+      </c>
+      <c r="K26" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="M26" s="39" t="s">
+        <v>15</v>
       </c>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
-      <c r="Q26" s="32">
-[...3 lines deleted...]
-        <v>1150</v>
+      <c r="Q26" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="R26" s="64" t="s">
+        <v>15</v>
       </c>
       <c r="S26" s="60"/>
     </row>
     <row r="27" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="82" t="s">
+      <c r="A27" s="83" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="34">
-        <v>3392.63</v>
+        <v>2721.32</v>
       </c>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="27" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="35">
-        <v>3392.63</v>
+        <v>2721.32</v>
       </c>
       <c r="H27" s="35">
-        <v>230.5</v>
+        <v>130.86000000000001</v>
       </c>
       <c r="I27" s="35">
-        <v>230.21</v>
+        <v>130.68</v>
       </c>
       <c r="J27" s="35">
-        <v>6.79</v>
+        <v>4.8099999999999996</v>
       </c>
       <c r="K27" s="35">
-        <v>758.01</v>
+        <v>731.12</v>
       </c>
       <c r="M27" s="34">
-        <v>757.91</v>
+        <v>731.12</v>
       </c>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="35">
-        <v>-69.59</v>
+        <v>-82.1</v>
       </c>
       <c r="R27" s="63">
-        <v>-69.63</v>
+        <v>-82.13</v>
       </c>
       <c r="S27" s="60"/>
     </row>
     <row r="28" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="83" t="s">
+      <c r="A28" s="84" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="39"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="37"/>
       <c r="M28" s="39"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="37"/>
-      <c r="R28" s="84" t="s">
+      <c r="R28" s="64" t="s">
         <v>15</v>
       </c>
       <c r="S28" s="60"/>
     </row>
     <row r="29" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="85" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B29" s="41">
-        <v>140208.20000000001</v>
+        <v>12529.17</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="42">
-        <v>4560.66</v>
+        <v>3904.37</v>
       </c>
       <c r="G29" s="42">
-        <v>144768.85999999999</v>
+        <v>16433.54</v>
       </c>
       <c r="H29" s="42">
-        <v>140659.64000000001</v>
+        <v>13613.47</v>
       </c>
       <c r="I29" s="42">
-        <v>140353.70000000001</v>
+        <v>13507.02</v>
       </c>
       <c r="J29" s="42">
-        <v>97.16</v>
+        <v>82.84</v>
       </c>
       <c r="K29" s="42">
-        <v>134016.54999999999</v>
+        <v>10243.629999999999</v>
       </c>
       <c r="L29" s="43"/>
       <c r="M29" s="41">
-        <v>133753.18</v>
+        <v>10141.709999999999</v>
       </c>
       <c r="N29" s="9"/>
       <c r="O29" s="9"/>
       <c r="P29" s="9"/>
       <c r="Q29" s="42">
-        <v>4.96</v>
+        <v>32.9</v>
       </c>
       <c r="R29" s="86">
-        <v>4.93</v>
+        <v>33.18</v>
       </c>
       <c r="S29" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="67">
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="M29:P29"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="M27:P27"/>
     <mergeCell ref="R27:S27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="M28:P28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="M25:P25"/>
     <mergeCell ref="R25:S25"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="M26:P26"/>
     <mergeCell ref="R26:S26"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="M23:P23"/>
     <mergeCell ref="R23:S23"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="M24:P24"/>
@@ -8354,51 +8044,51 @@
     <mergeCell ref="Q11:S11"/>
     <mergeCell ref="L12:O12"/>
     <mergeCell ref="Q12:R12"/>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="E2:N2"/>
     <mergeCell ref="D4:N5"/>
     <mergeCell ref="D7:N7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="P40" sqref="P40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="2.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="0.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="0.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="2" customWidth="1"/>
     <col min="7" max="8" width="13.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" style="2" customWidth="1"/>
     <col min="10" max="11" width="13.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="6.140625" style="2" customWidth="1"/>
     <col min="14" max="14" width="6.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="3.42578125" style="2" customWidth="1"/>
     <col min="16" max="16" width="12.7109375" style="2" customWidth="1"/>
     <col min="17" max="17" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="1.28515625" style="2" customWidth="1"/>
     <col min="19" max="19" width="11" style="2" customWidth="1"/>
     <col min="20" max="20" width="0" style="2" hidden="1" customWidth="1"/>
@@ -9589,1329 +9279,941 @@
     <col min="16134" max="16134" width="14.7109375" style="2" customWidth="1"/>
     <col min="16135" max="16136" width="13.7109375" style="2" customWidth="1"/>
     <col min="16137" max="16137" width="11.5703125" style="2" customWidth="1"/>
     <col min="16138" max="16139" width="13.7109375" style="2" customWidth="1"/>
     <col min="16140" max="16140" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16141" max="16141" width="6.140625" style="2" customWidth="1"/>
     <col min="16142" max="16142" width="6.7109375" style="2" customWidth="1"/>
     <col min="16143" max="16143" width="3.42578125" style="2" customWidth="1"/>
     <col min="16144" max="16144" width="12.7109375" style="2" customWidth="1"/>
     <col min="16145" max="16145" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16146" max="16146" width="1.28515625" style="2" customWidth="1"/>
     <col min="16147" max="16147" width="11" style="2" customWidth="1"/>
     <col min="16148" max="16148" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="16149" max="16384" width="9.140625" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
-      <c r="E2" s="71" t="s">
-        <v>75</v>
+      <c r="E2" s="72" t="s">
+        <v>72</v>
       </c>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:20" ht="0.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
     </row>
     <row r="4" spans="1:20" ht="10.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="E4" s="87" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:20" ht="3.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
     </row>
     <row r="6" spans="1:20" ht="2.1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:20" ht="18.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="88" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="1:20" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:20" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="89" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="20"/>
       <c r="P9" s="20"/>
       <c r="Q9" s="20"/>
       <c r="R9" s="20"/>
       <c r="S9" s="20"/>
       <c r="T9" s="5"/>
     </row>
     <row r="10" spans="1:20" ht="15.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="90" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="12"/>
-      <c r="C10" s="73" t="s">
-        <v>60</v>
+      <c r="C10" s="74" t="s">
+        <v>57</v>
       </c>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
-      <c r="F10" s="73" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="73" t="s">
+      <c r="F10" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="74" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="91" t="s">
         <v>62</v>
       </c>
-      <c r="H10" s="73" t="s">
-[...8 lines deleted...]
-      <c r="K10" s="75" t="s">
+      <c r="K10" s="76" t="s">
         <v>7</v>
       </c>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
-      <c r="O10" s="76" t="s">
+      <c r="O10" s="77" t="s">
         <v>37</v>
       </c>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="17"/>
       <c r="T10" s="5"/>
     </row>
     <row r="11" spans="1:20" ht="27.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="77"/>
+      <c r="A11" s="78"/>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
-      <c r="K11" s="78" t="s">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="K11" s="79" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="80" t="s">
+        <v>64</v>
       </c>
       <c r="N11" s="9"/>
-      <c r="O11" s="80" t="s">
-        <v>68</v>
+      <c r="O11" s="81" t="s">
+        <v>65</v>
       </c>
       <c r="P11" s="9"/>
       <c r="Q11" s="92" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="R11" s="9"/>
       <c r="S11" s="57"/>
     </row>
     <row r="12" spans="1:20" ht="409.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="93" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="26"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="27"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
       <c r="I13" s="27"/>
       <c r="J13" s="27" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="27"/>
       <c r="L13" s="26"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="26"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="59" t="s">
         <v>15</v>
       </c>
       <c r="S13" s="60"/>
     </row>
     <row r="14" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="94" t="s">
-        <v>81</v>
+      <c r="A14" s="93" t="s">
+        <v>78</v>
       </c>
       <c r="B14" s="1"/>
-      <c r="C14" s="31">
-        <v>11726.89</v>
+      <c r="C14" s="26" t="s">
+        <v>15</v>
       </c>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
-      <c r="F14" s="32">
-[...18 lines deleted...]
-        <v>11712.25</v>
+      <c r="F14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>15</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
-      <c r="O14" s="31">
-        <v>1.2</v>
+      <c r="O14" s="26" t="s">
+        <v>15</v>
       </c>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
-      <c r="R14" s="62">
-        <v>1.2</v>
+      <c r="R14" s="59" t="s">
+        <v>15</v>
       </c>
       <c r="S14" s="60"/>
     </row>
     <row r="15" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
-        <v>82</v>
+      <c r="A15" s="93" t="s">
+        <v>79</v>
       </c>
       <c r="B15" s="1"/>
-      <c r="C15" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="26"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
-      <c r="F15" s="32">
-[...19 lines deleted...]
-      </c>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="27"/>
+      <c r="L15" s="26"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
-      <c r="O15" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="O15" s="26"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
-      <c r="R15" s="62">
-        <v>4.04</v>
+      <c r="R15" s="59" t="s">
+        <v>15</v>
       </c>
       <c r="S15" s="60"/>
     </row>
     <row r="16" spans="1:20" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="94" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="31">
-        <v>18067.73</v>
+        <v>0.73</v>
       </c>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="32">
-        <v>42.53</v>
+        <v>-0.04</v>
       </c>
       <c r="G16" s="32">
-        <v>18110.259999999998</v>
+        <v>0.69</v>
       </c>
       <c r="H16" s="32">
-        <v>18086.509999999998</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="I16" s="32">
-        <v>18085.39</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="J16" s="32">
-        <v>99.87</v>
+        <v>79.709999999999994</v>
       </c>
       <c r="K16" s="32">
-        <v>17751.169999999998</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="L16" s="31">
-        <v>17750.13</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="31">
-        <v>1.89</v>
+        <v>-1.79</v>
       </c>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
-      <c r="R16" s="62">
-        <v>1.89</v>
+      <c r="R16" s="64" t="s">
+        <v>15</v>
       </c>
       <c r="S16" s="60"/>
     </row>
     <row r="17" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="94" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="31">
-        <v>1492.97</v>
+        <v>3303.35</v>
       </c>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="32">
-        <v>9.08</v>
+        <v>953.3</v>
       </c>
       <c r="G17" s="32">
-        <v>1502.05</v>
+        <v>4256.6499999999996</v>
       </c>
       <c r="H17" s="32">
-        <v>1494.24</v>
+        <v>4236.13</v>
       </c>
       <c r="I17" s="32">
-        <v>1493.83</v>
+        <v>4231.16</v>
       </c>
       <c r="J17" s="32">
-        <v>99.48</v>
+        <v>99.52</v>
       </c>
       <c r="K17" s="32">
-        <v>1422.89</v>
+        <v>3684.79</v>
       </c>
       <c r="L17" s="31">
-        <v>1422.58</v>
+        <v>3680.73</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="31">
-        <v>5.01</v>
+        <v>14.96</v>
       </c>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="62">
-        <v>5.01</v>
+        <v>14.95</v>
       </c>
       <c r="S17" s="60"/>
     </row>
     <row r="18" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="94" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="31">
-        <v>251.08</v>
+        <v>308.14</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="32">
-        <v>3.73</v>
+        <v>63.6</v>
       </c>
       <c r="G18" s="32">
-        <v>254.81</v>
+        <v>371.74</v>
       </c>
       <c r="H18" s="32">
-        <v>252.92</v>
+        <v>366.74</v>
       </c>
       <c r="I18" s="32">
-        <v>252.87</v>
+        <v>364.65</v>
       </c>
       <c r="J18" s="32">
-        <v>99.26</v>
+        <v>98.65</v>
       </c>
       <c r="K18" s="32">
-        <v>242.1</v>
+        <v>337.91</v>
       </c>
       <c r="L18" s="31">
-        <v>242.05</v>
+        <v>336.23</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="31">
-        <v>4.47</v>
+        <v>8.5299999999999994</v>
       </c>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="62">
-        <v>4.47</v>
+        <v>8.4499999999999993</v>
       </c>
       <c r="S18" s="60"/>
     </row>
     <row r="19" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="93" t="s">
-        <v>86</v>
+      <c r="A19" s="94" t="s">
+        <v>83</v>
       </c>
       <c r="B19" s="1"/>
-      <c r="C19" s="34">
-        <v>108117.49</v>
+      <c r="C19" s="31">
+        <v>77.790000000000006</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
-      <c r="F19" s="35">
-[...18 lines deleted...]
-        <v>104678.34</v>
+      <c r="F19" s="32">
+        <v>-10.57</v>
+      </c>
+      <c r="G19" s="32">
+        <v>67.22</v>
+      </c>
+      <c r="H19" s="32">
+        <v>60.34</v>
+      </c>
+      <c r="I19" s="32">
+        <v>58.64</v>
+      </c>
+      <c r="J19" s="32">
+        <v>89.76</v>
+      </c>
+      <c r="K19" s="32">
+        <v>56.76</v>
+      </c>
+      <c r="L19" s="31">
+        <v>55.75</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
-      <c r="O19" s="34">
-        <v>3.37</v>
+      <c r="O19" s="31">
+        <v>6.31</v>
       </c>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
-      <c r="R19" s="63">
-        <v>3.37</v>
+      <c r="R19" s="62">
+        <v>5.18</v>
       </c>
       <c r="S19" s="60"/>
     </row>
     <row r="20" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="93" t="s">
-        <v>87</v>
+      <c r="A20" s="94" t="s">
+        <v>84</v>
       </c>
       <c r="B20" s="1"/>
-      <c r="C20" s="26"/>
+      <c r="C20" s="31">
+        <v>30.37</v>
+      </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
-      <c r="F20" s="27"/>
-[...7 lines deleted...]
-      <c r="L20" s="26"/>
+      <c r="F20" s="32">
+        <v>-0.11</v>
+      </c>
+      <c r="G20" s="32">
+        <v>30.26</v>
+      </c>
+      <c r="H20" s="32">
+        <v>29.43</v>
+      </c>
+      <c r="I20" s="32">
+        <v>29.18</v>
+      </c>
+      <c r="J20" s="32">
+        <v>97.26</v>
+      </c>
+      <c r="K20" s="32">
+        <v>24.33</v>
+      </c>
+      <c r="L20" s="31">
+        <v>23.79</v>
+      </c>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
-      <c r="O20" s="26"/>
+      <c r="O20" s="31">
+        <v>20.96</v>
+      </c>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
-      <c r="R20" s="59" t="s">
-        <v>15</v>
+      <c r="R20" s="62">
+        <v>22.66</v>
       </c>
       <c r="S20" s="60"/>
     </row>
     <row r="21" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="94" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="31">
-        <v>16.61</v>
+        <v>76.56</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="32">
-        <v>-13.74</v>
+        <v>9.06</v>
       </c>
       <c r="G21" s="32">
-        <v>2.87</v>
+        <v>85.62</v>
       </c>
       <c r="H21" s="32">
-        <v>0.55000000000000004</v>
+        <v>82.07</v>
       </c>
       <c r="I21" s="32">
-        <v>0.55000000000000004</v>
+        <v>80.89</v>
       </c>
       <c r="J21" s="32">
-        <v>19.16</v>
+        <v>95.85</v>
       </c>
       <c r="K21" s="32">
-        <v>0.56000000000000005</v>
+        <v>69.930000000000007</v>
       </c>
       <c r="L21" s="31">
-        <v>0.55000000000000004</v>
+        <v>68.97</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="31">
-        <v>-1.79</v>
+        <v>17.36</v>
       </c>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
-      <c r="R21" s="84" t="s">
-        <v>15</v>
+      <c r="R21" s="62">
+        <v>17.28</v>
       </c>
       <c r="S21" s="60"/>
     </row>
     <row r="22" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="94" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="31">
-        <v>4942.72</v>
+        <v>24.04</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="32">
-        <v>1244.81</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="G22" s="32">
-        <v>6187.53</v>
+        <v>25.13</v>
       </c>
       <c r="H22" s="32">
-        <v>6149.45</v>
+        <v>24.37</v>
       </c>
       <c r="I22" s="32">
-        <v>6137.98</v>
+        <v>23.37</v>
       </c>
       <c r="J22" s="32">
-        <v>99.38</v>
+        <v>96.98</v>
       </c>
       <c r="K22" s="32">
-        <v>5472.71</v>
+        <v>21.33</v>
       </c>
       <c r="L22" s="31">
-        <v>5462.74</v>
+        <v>20.6</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="31">
-        <v>12.37</v>
+        <v>14.25</v>
       </c>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="62">
-        <v>12.36</v>
+        <v>13.45</v>
       </c>
       <c r="S22" s="60"/>
     </row>
     <row r="23" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="94" t="s">
-        <v>90</v>
+      <c r="A23" s="93" t="s">
+        <v>87</v>
       </c>
       <c r="B23" s="1"/>
-      <c r="C23" s="31">
-        <v>75.430000000000007</v>
+      <c r="C23" s="34">
+        <v>3820.98</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
-      <c r="F23" s="32">
-[...18 lines deleted...]
-        <v>73.010000000000005</v>
+      <c r="F23" s="35">
+        <v>1016.33</v>
+      </c>
+      <c r="G23" s="35">
+        <v>4837.3100000000004</v>
+      </c>
+      <c r="H23" s="35">
+        <v>4799.63</v>
+      </c>
+      <c r="I23" s="35">
+        <v>4788.4399999999996</v>
+      </c>
+      <c r="J23" s="35">
+        <v>99.22</v>
+      </c>
+      <c r="K23" s="35">
+        <v>4195.6099999999997</v>
+      </c>
+      <c r="L23" s="34">
+        <v>4186.62</v>
       </c>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
-      <c r="O23" s="31">
-        <v>5.49</v>
+      <c r="O23" s="34">
+        <v>14.4</v>
       </c>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
-      <c r="R23" s="62">
-        <v>5.59</v>
+      <c r="R23" s="63">
+        <v>14.37</v>
       </c>
       <c r="S23" s="60"/>
     </row>
     <row r="24" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="94" t="s">
-        <v>91</v>
+      <c r="A24" s="93" t="s">
+        <v>88</v>
       </c>
       <c r="B24" s="1"/>
-      <c r="C24" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="26"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="32">
-[...19 lines deleted...]
-      </c>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
+      <c r="H24" s="27"/>
+      <c r="I24" s="27"/>
+      <c r="J24" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="27"/>
+      <c r="L24" s="26"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
-      <c r="O24" s="31">
-[...1 lines deleted...]
-      </c>
+      <c r="O24" s="26"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
-      <c r="R24" s="62">
-        <v>1.1299999999999999</v>
+      <c r="R24" s="59" t="s">
+        <v>15</v>
       </c>
       <c r="S24" s="60"/>
     </row>
     <row r="25" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="94" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="31">
-        <v>181.01</v>
+        <v>1.59</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="32">
-        <v>-10.79</v>
+        <v>-0.01</v>
       </c>
       <c r="G25" s="32">
-        <v>170.22</v>
+        <v>1.58</v>
       </c>
       <c r="H25" s="32">
-        <v>158.04</v>
+        <v>1.42</v>
       </c>
       <c r="I25" s="32">
-        <v>155.88999999999999</v>
+        <v>1.42</v>
       </c>
       <c r="J25" s="32">
-        <v>92.84</v>
+        <v>89.87</v>
       </c>
       <c r="K25" s="32">
-        <v>145.01</v>
+        <v>1.43</v>
       </c>
       <c r="L25" s="31">
-        <v>142.51</v>
+        <v>1.43</v>
       </c>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="31">
-        <v>8.99</v>
+        <v>-0.7</v>
       </c>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="62">
-        <v>9.39</v>
+        <v>-0.7</v>
       </c>
       <c r="S25" s="60"/>
     </row>
     <row r="26" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="94" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="31">
-        <v>174.78</v>
+        <v>3303.69</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="32">
-        <v>-29.88</v>
+        <v>-332.09</v>
       </c>
       <c r="G26" s="32">
-        <v>144.9</v>
+        <v>2971.6</v>
       </c>
       <c r="H26" s="32">
-        <v>114.57</v>
+        <v>2921</v>
       </c>
       <c r="I26" s="32">
-        <v>113.83</v>
+        <v>2905.83</v>
       </c>
       <c r="J26" s="32">
-        <v>79.069999999999993</v>
+        <v>98.3</v>
       </c>
       <c r="K26" s="32">
-        <v>142.9</v>
+        <v>2794.43</v>
       </c>
       <c r="L26" s="31">
-        <v>142.28</v>
+        <v>2783.34</v>
       </c>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="31">
-        <v>-19.829999999999998</v>
+        <v>4.53</v>
       </c>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="62">
-        <v>-20</v>
+        <v>4.4000000000000004</v>
       </c>
       <c r="S26" s="60"/>
     </row>
     <row r="27" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="94" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="31">
-        <v>77.23</v>
+        <v>33.6</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="32">
-        <v>9.06</v>
+        <v>28.73</v>
       </c>
       <c r="G27" s="32">
-        <v>86.29</v>
+        <v>62.33</v>
       </c>
       <c r="H27" s="32">
-        <v>82.26</v>
+        <v>61.61</v>
       </c>
       <c r="I27" s="32">
-        <v>81.08</v>
+        <v>21.96</v>
       </c>
       <c r="J27" s="32">
-        <v>95.33</v>
+        <v>98.84</v>
       </c>
       <c r="K27" s="32">
-        <v>70.12</v>
+        <v>66.87</v>
       </c>
       <c r="L27" s="31">
-        <v>69.16</v>
+        <v>34.31</v>
       </c>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="31">
-        <v>17.309999999999999</v>
+        <v>-7.87</v>
       </c>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="62">
-        <v>17.239999999999998</v>
+        <v>-36</v>
       </c>
       <c r="S27" s="60"/>
     </row>
     <row r="28" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="94" t="s">
-        <v>95</v>
+      <c r="A28" s="93" t="s">
+        <v>92</v>
       </c>
       <c r="B28" s="1"/>
-      <c r="C28" s="31">
-        <v>24.05</v>
+      <c r="C28" s="34">
+        <v>3338.88</v>
       </c>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="32">
-[...18 lines deleted...]
-        <v>20.6</v>
+      <c r="F28" s="35">
+        <v>-303.37</v>
+      </c>
+      <c r="G28" s="35">
+        <v>3035.51</v>
+      </c>
+      <c r="H28" s="35">
+        <v>2984.03</v>
+      </c>
+      <c r="I28" s="35">
+        <v>2929.21</v>
+      </c>
+      <c r="J28" s="35">
+        <v>98.3</v>
+      </c>
+      <c r="K28" s="35">
+        <v>2862.73</v>
+      </c>
+      <c r="L28" s="34">
+        <v>2819.08</v>
       </c>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
-      <c r="O28" s="31">
-        <v>14.25</v>
+      <c r="O28" s="34">
+        <v>4.24</v>
       </c>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
-      <c r="R28" s="62">
-        <v>13.45</v>
+      <c r="R28" s="63">
+        <v>3.91</v>
       </c>
       <c r="S28" s="60"/>
     </row>
     <row r="29" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="93" t="s">
-        <v>96</v>
+      <c r="A29" s="94" t="s">
+        <v>16</v>
       </c>
       <c r="B29" s="1"/>
-      <c r="C29" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="39"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
-      <c r="F29" s="35">
-[...19 lines deleted...]
-      </c>
+      <c r="F29" s="37"/>
+      <c r="G29" s="37"/>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="37"/>
+      <c r="L29" s="39"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
-      <c r="O29" s="34">
-[...1 lines deleted...]
-      </c>
+      <c r="O29" s="39"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
-      <c r="R29" s="63">
-        <v>8.75</v>
+      <c r="R29" s="64" t="s">
+        <v>15</v>
       </c>
       <c r="S29" s="60"/>
     </row>
     <row r="30" spans="1:19" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="93" t="s">
-[...358 lines deleted...]
-    </row>
+      <c r="A30" s="95" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="9"/>
+      <c r="C30" s="41">
+        <v>7159.86</v>
+      </c>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="42">
+        <v>712.96</v>
+      </c>
+      <c r="G30" s="42">
+        <v>7872.82</v>
+      </c>
+      <c r="H30" s="42">
+        <v>7783.66</v>
+      </c>
+      <c r="I30" s="42">
+        <v>7717.65</v>
+      </c>
+      <c r="J30" s="42">
+        <v>98.87</v>
+      </c>
+      <c r="K30" s="42">
+        <v>7058.34</v>
+      </c>
+      <c r="L30" s="41">
+        <v>7005.7</v>
+      </c>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="41">
+        <v>10.28</v>
+      </c>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="86">
+        <v>10.16</v>
+      </c>
+      <c r="S30" s="57"/>
+    </row>
+    <row r="31" spans="1:19" ht="409.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:19" ht="1.1499999999999999" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="147">
-[...39 lines deleted...]
-    <mergeCell ref="R32:S32"/>
+  <mergeCells count="107">
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="L29:N29"/>
     <mergeCell ref="O29:Q29"/>
     <mergeCell ref="R29:S29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:E30"/>
     <mergeCell ref="L30:N30"/>
     <mergeCell ref="O30:Q30"/>
     <mergeCell ref="R30:S30"/>
     <mergeCell ref="A27:B27"/>
     <mergeCell ref="C27:E27"/>
     <mergeCell ref="L27:N27"/>
     <mergeCell ref="O27:Q27"/>
     <mergeCell ref="R27:S27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="L28:N28"/>
     <mergeCell ref="O28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="L25:N25"/>
     <mergeCell ref="O25:Q25"/>
     <mergeCell ref="R25:S25"/>
@@ -10979,2527 +10281,70 @@
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="L14:N14"/>
     <mergeCell ref="O14:Q14"/>
     <mergeCell ref="R14:S14"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:N10"/>
     <mergeCell ref="O10:S10"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="Q11:S11"/>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:O2"/>
     <mergeCell ref="E4:O5"/>
     <mergeCell ref="B7:R7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="A10:B11"/>
     <mergeCell ref="C10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.38545669291338586" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;"Arial"&amp;9 (*) A partir del Ejercicio 2014, el epigrafe 'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas &amp;C&amp;R</oddFooter>
-[...2455 lines deleted...]
-    <oddFooter>&amp;L&amp;C&amp;R</oddFooter>
+    <oddFooter>&amp;L&amp;"Arial"&amp;9  &amp;C&amp;R</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>ResumenPI</vt:lpstr>
       <vt:lpstr>ResumenPICap4</vt:lpstr>
       <vt:lpstr>ResumenPG</vt:lpstr>
       <vt:lpstr>ResumenPGCap4</vt:lpstr>
-      <vt:lpstr>ResumenPGCap4NoCont</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Gerencia Informatica de la Seguridad Social</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GISS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>