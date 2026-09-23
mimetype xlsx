--- v0 (2026-01-07)
+++ v1 (2026-09-23)
@@ -25,81 +25,81 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="GastosComXC" sheetId="1" r:id="rId1"/>
     <sheet name="GastosComInf2bXC" sheetId="2" r:id="rId3"/>
     <sheet name="GastosCom3XC" sheetId="3" r:id="rId4"/>
     <sheet name="IngresosComXC" sheetId="4" r:id="rId5"/>
     <sheet name="IngresosComInf2XC" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'GastosComXC'!$1:$9</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'GastosComInf2bXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'GastosCom3XC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'IngresosComXC'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'IngresosComInf2XC'!$1:$9</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="574">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="556">
   <si>
     <t>ENTIDADES GESTORAS Y SERVICIOS COMUNES DE LA SEGURIDAD SOCIAL</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1420 +2048,1366 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>1.427.387.148,31</t>
-[...5 lines deleted...]
-    <t>15.559,44</t>
+    <t>847.725.673,33</t>
+  </si>
+  <si>
+    <t>8.700.483,06</t>
+  </si>
+  <si>
+    <t>9.870,25</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>15.124,00</t>
-[...1325 lines deleted...]
-    <t>176.010.840.915,28</t>
+    <t>856.436.026,64</t>
+  </si>
+  <si>
+    <t>46.256,21</t>
+  </si>
+  <si>
+    <t>856.482.282,85</t>
+  </si>
+  <si>
+    <t>1.273.596.508,19</t>
+  </si>
+  <si>
+    <t>14.311.810,84</t>
+  </si>
+  <si>
+    <t>426.027,64</t>
+  </si>
+  <si>
+    <t>20.361,64</t>
+  </si>
+  <si>
+    <t>1.288.354.708,31</t>
+  </si>
+  <si>
+    <t>69.226,05</t>
+  </si>
+  <si>
+    <t>1.288.423.934,36</t>
+  </si>
+  <si>
+    <t>819.880.264,34</t>
+  </si>
+  <si>
+    <t>4.571.916,76</t>
+  </si>
+  <si>
+    <t>29.774,85</t>
+  </si>
+  <si>
+    <t>824.481.955,95</t>
+  </si>
+  <si>
+    <t>48.605,59</t>
+  </si>
+  <si>
+    <t>824.530.561,54</t>
+  </si>
+  <si>
+    <t>1.018.548.342,42</t>
+  </si>
+  <si>
+    <t>9.087.817,18</t>
+  </si>
+  <si>
+    <t>32.185,40</t>
+  </si>
+  <si>
+    <t>1.027.668.345,00</t>
+  </si>
+  <si>
+    <t>59.693,08</t>
+  </si>
+  <si>
+    <t>1.027.728.038,08</t>
+  </si>
+  <si>
+    <t>619.992.787,50</t>
+  </si>
+  <si>
+    <t>5.521.335,09</t>
+  </si>
+  <si>
+    <t>228.967,55</t>
+  </si>
+  <si>
+    <t>5.626,61</t>
+  </si>
+  <si>
+    <t>625.748.716,75</t>
+  </si>
+  <si>
+    <t>27.008,39</t>
+  </si>
+  <si>
+    <t>625.775.725,14</t>
+  </si>
+  <si>
+    <t>600.951.065,41</t>
+  </si>
+  <si>
+    <t>4.752.927,23</t>
+  </si>
+  <si>
+    <t>8.389,46</t>
+  </si>
+  <si>
+    <t>66.994,77</t>
+  </si>
+  <si>
+    <t>605.779.376,87</t>
+  </si>
+  <si>
+    <t>40.777,03</t>
+  </si>
+  <si>
+    <t>605.820.153,90</t>
+  </si>
+  <si>
+    <t>2.123.044.414,47</t>
+  </si>
+  <si>
+    <t>20.774.541,20</t>
+  </si>
+  <si>
+    <t>102.147,41</t>
+  </si>
+  <si>
+    <t>2.143.921.103,08</t>
+  </si>
+  <si>
+    <t>95.364,24</t>
+  </si>
+  <si>
+    <t>2.144.016.467,32</t>
+  </si>
+  <si>
+    <t>2.446.071.535,03</t>
+  </si>
+  <si>
+    <t>20.893.981,60</t>
+  </si>
+  <si>
+    <t>798.987,01</t>
+  </si>
+  <si>
+    <t>9.450,00</t>
+  </si>
+  <si>
+    <t>2.467.773.953,64</t>
+  </si>
+  <si>
+    <t>99.007,97</t>
+  </si>
+  <si>
+    <t>2.467.872.961,61</t>
+  </si>
+  <si>
+    <t>9.749.810.590,69</t>
+  </si>
+  <si>
+    <t>88.614.812,96</t>
+  </si>
+  <si>
+    <t>1.636.349,57</t>
+  </si>
+  <si>
+    <t>92.983,02</t>
+  </si>
+  <si>
+    <t>9.840.164.186,24</t>
+  </si>
+  <si>
+    <t>485.938,56</t>
+  </si>
+  <si>
+    <t>9.840.650.124,80</t>
+  </si>
+  <si>
+    <t>317.052.833,28</t>
+  </si>
+  <si>
+    <t>1.894.712,36</t>
+  </si>
+  <si>
+    <t>9.446,11</t>
+  </si>
+  <si>
+    <t>53.825,24</t>
+  </si>
+  <si>
+    <t>319.010.816,99</t>
+  </si>
+  <si>
+    <t>4.703,06</t>
+  </si>
+  <si>
+    <t>319.015.520,05</t>
+  </si>
+  <si>
+    <t>162.901.609,27</t>
+  </si>
+  <si>
+    <t>910.504,00</t>
+  </si>
+  <si>
+    <t>5.951,51</t>
+  </si>
+  <si>
+    <t>85.120,61</t>
+  </si>
+  <si>
+    <t>163.903.185,39</t>
+  </si>
+  <si>
+    <t>11.580,06</t>
+  </si>
+  <si>
+    <t>163.914.765,45</t>
+  </si>
+  <si>
+    <t>1.486.996.287,97</t>
+  </si>
+  <si>
+    <t>5.902.965,59</t>
+  </si>
+  <si>
+    <t>219.910,14</t>
+  </si>
+  <si>
+    <t>8.532,79</t>
+  </si>
+  <si>
+    <t>469.029,00</t>
+  </si>
+  <si>
+    <t>1.493.596.725,49</t>
+  </si>
+  <si>
+    <t>38.964,87</t>
+  </si>
+  <si>
+    <t>1.493.635.690,36</t>
+  </si>
+  <si>
+    <t>1.966.950.730,52</t>
+  </si>
+  <si>
+    <t>8.708.181,95</t>
+  </si>
+  <si>
+    <t>235.307,76</t>
+  </si>
+  <si>
+    <t>147.478,64</t>
+  </si>
+  <si>
+    <t>1.976.510.727,87</t>
+  </si>
+  <si>
+    <t>55.247,99</t>
+  </si>
+  <si>
+    <t>1.976.565.975,86</t>
+  </si>
+  <si>
+    <t>1.278.662.049,01</t>
+  </si>
+  <si>
+    <t>4.568.646,12</t>
+  </si>
+  <si>
+    <t>853.004,83</t>
+  </si>
+  <si>
+    <t>77.820,04</t>
+  </si>
+  <si>
+    <t>1.284.161.520,00</t>
+  </si>
+  <si>
+    <t>26.128,24</t>
+  </si>
+  <si>
+    <t>1.284.187.648,24</t>
+  </si>
+  <si>
+    <t>1.813.167.143,82</t>
+  </si>
+  <si>
+    <t>14.857.080,22</t>
+  </si>
+  <si>
+    <t>81.683,32</t>
+  </si>
+  <si>
+    <t>116.806,92</t>
+  </si>
+  <si>
+    <t>17.729,26</t>
+  </si>
+  <si>
+    <t>1.828.240.443,54</t>
+  </si>
+  <si>
+    <t>51.983,20</t>
+  </si>
+  <si>
+    <t>1.828.292.426,74</t>
+  </si>
+  <si>
+    <t>1.495.206.376,69</t>
+  </si>
+  <si>
+    <t>15.543.616,56</t>
+  </si>
+  <si>
+    <t>96.477,04</t>
+  </si>
+  <si>
+    <t>1.510.846.470,29</t>
+  </si>
+  <si>
+    <t>86.669,61</t>
+  </si>
+  <si>
+    <t>1.510.933.139,90</t>
+  </si>
+  <si>
+    <t>1.340.256.780,33</t>
+  </si>
+  <si>
+    <t>10.296.147,49</t>
+  </si>
+  <si>
+    <t>73.282,93</t>
+  </si>
+  <si>
+    <t>24,10</t>
+  </si>
+  <si>
+    <t>997.636,00</t>
+  </si>
+  <si>
+    <t>1.351.623.870,85</t>
+  </si>
+  <si>
+    <t>31.926,04</t>
+  </si>
+  <si>
+    <t>1.351.655.796,89</t>
+  </si>
+  <si>
+    <t>2.835.463.157,02</t>
+  </si>
+  <si>
+    <t>25.839.764,05</t>
+  </si>
+  <si>
+    <t>169.759,97</t>
+  </si>
+  <si>
+    <t>2.862.470.341,14</t>
+  </si>
+  <si>
+    <t>118.595,65</t>
+  </si>
+  <si>
+    <t>2.862.588.936,79</t>
+  </si>
+  <si>
+    <t>733.972.991,25</t>
+  </si>
+  <si>
+    <t>3.375.129,61</t>
+  </si>
+  <si>
+    <t>84.609,68</t>
+  </si>
+  <si>
+    <t>26.593,51</t>
+  </si>
+  <si>
+    <t>737.459.324,05</t>
+  </si>
+  <si>
+    <t>22.547,48</t>
+  </si>
+  <si>
+    <t>737.481.871,53</t>
+  </si>
+  <si>
+    <t>438.070.854,55</t>
+  </si>
+  <si>
+    <t>3.873.618,86</t>
+  </si>
+  <si>
+    <t>10.769,74</t>
+  </si>
+  <si>
+    <t>73.326,85</t>
+  </si>
+  <si>
+    <t>442.028.570,00</t>
+  </si>
+  <si>
+    <t>17.967,44</t>
+  </si>
+  <si>
+    <t>442.046.537,44</t>
+  </si>
+  <si>
+    <t>512.259.191,95</t>
+  </si>
+  <si>
+    <t>2.626.365,23</t>
+  </si>
+  <si>
+    <t>174.421,25</t>
+  </si>
+  <si>
+    <t>515.059.978,43</t>
+  </si>
+  <si>
+    <t>10.624,39</t>
+  </si>
+  <si>
+    <t>515.070.602,82</t>
+  </si>
+  <si>
+    <t>206.914.411,25</t>
+  </si>
+  <si>
+    <t>2.065.525,96</t>
+  </si>
+  <si>
+    <t>208.979.937,21</t>
+  </si>
+  <si>
+    <t>6.618,68</t>
+  </si>
+  <si>
+    <t>208.986.555,89</t>
+  </si>
+  <si>
+    <t>344.670.633,67</t>
+  </si>
+  <si>
+    <t>1.723.496,50</t>
+  </si>
+  <si>
+    <t>20.996,35</t>
+  </si>
+  <si>
+    <t>25.114,06</t>
+  </si>
+  <si>
+    <t>346.440.240,58</t>
+  </si>
+  <si>
+    <t>20.723,28</t>
+  </si>
+  <si>
+    <t>346.460.963,86</t>
+  </si>
+  <si>
+    <t>802.037.986,62</t>
+  </si>
+  <si>
+    <t>3.455.619,96</t>
+  </si>
+  <si>
+    <t>118.989,93</t>
+  </si>
+  <si>
+    <t>805.612.596,51</t>
+  </si>
+  <si>
+    <t>24.623,52</t>
+  </si>
+  <si>
+    <t>805.637.220,03</t>
+  </si>
+  <si>
+    <t>2.303.953.078,04</t>
+  </si>
+  <si>
+    <t>13.744.626,51</t>
+  </si>
+  <si>
+    <t>325.177,27</t>
+  </si>
+  <si>
+    <t>98.440,91</t>
+  </si>
+  <si>
+    <t>2.318.121.322,73</t>
+  </si>
+  <si>
+    <t>80.557,31</t>
+  </si>
+  <si>
+    <t>2.318.201.880,04</t>
+  </si>
+  <si>
+    <t>154.429.686,48</t>
+  </si>
+  <si>
+    <t>-110.116,75</t>
+  </si>
+  <si>
+    <t>154.319.569,73</t>
+  </si>
+  <si>
+    <t>4.916,00</t>
+  </si>
+  <si>
+    <t>154.324.485,73</t>
+  </si>
+  <si>
+    <t>509.347.927,86</t>
+  </si>
+  <si>
+    <t>2.168.208,61</t>
+  </si>
+  <si>
+    <t>182.421,16</t>
+  </si>
+  <si>
+    <t>22.352,52</t>
+  </si>
+  <si>
+    <t>511.720.910,15</t>
+  </si>
+  <si>
+    <t>9.151,58</t>
+  </si>
+  <si>
+    <t>511.730.061,73</t>
+  </si>
+  <si>
+    <t>498.930.871,44</t>
+  </si>
+  <si>
+    <t>1.315.466,26</t>
+  </si>
+  <si>
+    <t>25.563,84</t>
+  </si>
+  <si>
+    <t>500.271.901,54</t>
+  </si>
+  <si>
+    <t>16.358,75</t>
+  </si>
+  <si>
+    <t>500.288.260,29</t>
+  </si>
+  <si>
+    <t>200.092.781,68</t>
+  </si>
+  <si>
+    <t>359.349,07</t>
+  </si>
+  <si>
+    <t>108.486,46</t>
+  </si>
+  <si>
+    <t>61.907,34</t>
+  </si>
+  <si>
+    <t>200.622.524,55</t>
+  </si>
+  <si>
+    <t>700,00</t>
+  </si>
+  <si>
+    <t>200.623.224,55</t>
+  </si>
+  <si>
+    <t>369.280.745,87</t>
+  </si>
+  <si>
+    <t>2.070.619,47</t>
+  </si>
+  <si>
+    <t>26.505,22</t>
+  </si>
+  <si>
+    <t>3.790,15</t>
+  </si>
+  <si>
+    <t>6.850,00</t>
+  </si>
+  <si>
+    <t>371.388.510,71</t>
+  </si>
+  <si>
+    <t>22.990,97</t>
+  </si>
+  <si>
+    <t>371.411.501,68</t>
+  </si>
+  <si>
+    <t>183.306.415,01</t>
+  </si>
+  <si>
+    <t>471.769,95</t>
+  </si>
+  <si>
+    <t>5.836,44</t>
+  </si>
+  <si>
+    <t>183.784.021,40</t>
+  </si>
+  <si>
+    <t>6.821,00</t>
+  </si>
+  <si>
+    <t>183.790.842,40</t>
+  </si>
+  <si>
+    <t>117.557.207,34</t>
+  </si>
+  <si>
+    <t>450.512,71</t>
+  </si>
+  <si>
+    <t>13.911,46</t>
+  </si>
+  <si>
+    <t>118.021.631,51</t>
+  </si>
+  <si>
+    <t>725.792.336,60</t>
+  </si>
+  <si>
+    <t>3.789.540,31</t>
+  </si>
+  <si>
+    <t>633.914,25</t>
+  </si>
+  <si>
+    <t>43.420,79</t>
+  </si>
+  <si>
+    <t>730.259.211,95</t>
+  </si>
+  <si>
+    <t>17.944,00</t>
+  </si>
+  <si>
+    <t>730.277.155,95</t>
+  </si>
+  <si>
+    <t>164.320.409,36</t>
+  </si>
+  <si>
+    <t>768.133,80</t>
+  </si>
+  <si>
+    <t>9.749,06</t>
+  </si>
+  <si>
+    <t>29.884,79</t>
+  </si>
+  <si>
+    <t>165.128.177,01</t>
+  </si>
+  <si>
+    <t>8.321,71</t>
+  </si>
+  <si>
+    <t>165.136.498,72</t>
+  </si>
+  <si>
+    <t>2.923.058.381,64</t>
+  </si>
+  <si>
+    <t>11.283.483,43</t>
+  </si>
+  <si>
+    <t>986.639,99</t>
+  </si>
+  <si>
+    <t>181.103,49</t>
+  </si>
+  <si>
+    <t>2.935.516.458,55</t>
+  </si>
+  <si>
+    <t>87.204,01</t>
+  </si>
+  <si>
+    <t>2.935.603.662,56</t>
+  </si>
+  <si>
+    <t>10.570.612.659,89</t>
+  </si>
+  <si>
+    <t>80.839.902,14</t>
+  </si>
+  <si>
+    <t>2.766.744,08</t>
+  </si>
+  <si>
+    <t>135.480,27</t>
+  </si>
+  <si>
+    <t>10.654.354.786,38</t>
+  </si>
+  <si>
+    <t>124.953,17</t>
+  </si>
+  <si>
+    <t>10.654.479.739,55</t>
+  </si>
+  <si>
+    <t>1.138.749.321,46</t>
+  </si>
+  <si>
+    <t>6.761.331,47</t>
+  </si>
+  <si>
+    <t>19.454,21</t>
+  </si>
+  <si>
+    <t>62.614,84</t>
+  </si>
+  <si>
+    <t>1.145.592.721,98</t>
+  </si>
+  <si>
+    <t>27.803,47</t>
+  </si>
+  <si>
+    <t>1.145.620.525,45</t>
+  </si>
+  <si>
+    <t>629.281.878,35</t>
+  </si>
+  <si>
+    <t>4.240.547,59</t>
+  </si>
+  <si>
+    <t>24.455,70</t>
+  </si>
+  <si>
+    <t>633.546.881,64</t>
+  </si>
+  <si>
+    <t>11.969,64</t>
+  </si>
+  <si>
+    <t>633.558.851,28</t>
+  </si>
+  <si>
+    <t>1.142.277.427,43</t>
+  </si>
+  <si>
+    <t>8.135.342,73</t>
+  </si>
+  <si>
+    <t>135.537,63</t>
+  </si>
+  <si>
+    <t>1.829,30</t>
+  </si>
+  <si>
+    <t>1.150.550.137,09</t>
+  </si>
+  <si>
+    <t>15.421,11</t>
+  </si>
+  <si>
+    <t>1.150.565.558,20</t>
+  </si>
+  <si>
+    <t>13.480.921.287,13</t>
+  </si>
+  <si>
+    <t>99.977.123,93</t>
+  </si>
+  <si>
+    <t>2.946.191,62</t>
+  </si>
+  <si>
+    <t>198.095,11</t>
+  </si>
+  <si>
+    <t>13.584.044.527,09</t>
+  </si>
+  <si>
+    <t>180.147,39</t>
+  </si>
+  <si>
+    <t>13.584.224.674,48</t>
+  </si>
+  <si>
+    <t>679.824.152,77</t>
+  </si>
+  <si>
+    <t>6.486.342,91</t>
+  </si>
+  <si>
+    <t>21.504,11</t>
+  </si>
+  <si>
+    <t>7.774,43</t>
+  </si>
+  <si>
+    <t>6.089,00</t>
+  </si>
+  <si>
+    <t>686.345.863,22</t>
+  </si>
+  <si>
+    <t>22.510,50</t>
+  </si>
+  <si>
+    <t>686.368.373,72</t>
+  </si>
+  <si>
+    <t>397.275.557,94</t>
+  </si>
+  <si>
+    <t>3.742.963,35</t>
+  </si>
+  <si>
+    <t>22.613,21</t>
+  </si>
+  <si>
+    <t>401.041.134,50</t>
+  </si>
+  <si>
+    <t>26.207,26</t>
+  </si>
+  <si>
+    <t>401.067.341,76</t>
+  </si>
+  <si>
+    <t>1.077.099.710,71</t>
+  </si>
+  <si>
+    <t>10.229.306,26</t>
+  </si>
+  <si>
+    <t>44.117,32</t>
+  </si>
+  <si>
+    <t>1.087.386.997,72</t>
+  </si>
+  <si>
+    <t>48.717,76</t>
+  </si>
+  <si>
+    <t>1.087.435.715,48</t>
+  </si>
+  <si>
+    <t>1.509.526.254,92</t>
+  </si>
+  <si>
+    <t>6.835.312,91</t>
+  </si>
+  <si>
+    <t>251.151,40</t>
+  </si>
+  <si>
+    <t>37.724,30</t>
+  </si>
+  <si>
+    <t>84.500,00</t>
+  </si>
+  <si>
+    <t>1.516.734.943,53</t>
+  </si>
+  <si>
+    <t>71.292,93</t>
+  </si>
+  <si>
+    <t>1.516.806.236,46</t>
+  </si>
+  <si>
+    <t>349.637.380,19</t>
+  </si>
+  <si>
+    <t>4.277.336,34</t>
+  </si>
+  <si>
+    <t>108.921,90</t>
+  </si>
+  <si>
+    <t>354.023.638,43</t>
+  </si>
+  <si>
+    <t>22.929,93</t>
+  </si>
+  <si>
+    <t>354.046.568,36</t>
+  </si>
+  <si>
+    <t>313.967.337,52</t>
+  </si>
+  <si>
+    <t>2.395.056,13</t>
+  </si>
+  <si>
+    <t>25.411,60</t>
+  </si>
+  <si>
+    <t>316.387.805,25</t>
+  </si>
+  <si>
+    <t>25.302,84</t>
+  </si>
+  <si>
+    <t>316.413.108,09</t>
+  </si>
+  <si>
+    <t>1.137.868.247,59</t>
+  </si>
+  <si>
+    <t>6.818.771,22</t>
+  </si>
+  <si>
+    <t>25.977,36</t>
+  </si>
+  <si>
+    <t>42.599,75</t>
+  </si>
+  <si>
+    <t>1.144.755.595,92</t>
+  </si>
+  <si>
+    <t>77.095,85</t>
+  </si>
+  <si>
+    <t>1.144.832.691,77</t>
+  </si>
+  <si>
+    <t>3.310.999.220,22</t>
+  </si>
+  <si>
+    <t>20.326.476,60</t>
+  </si>
+  <si>
+    <t>411.462,26</t>
+  </si>
+  <si>
+    <t>80.324,05</t>
+  </si>
+  <si>
+    <t>3.331.901.983,13</t>
+  </si>
+  <si>
+    <t>196.621,55</t>
+  </si>
+  <si>
+    <t>3.332.098.604,68</t>
+  </si>
+  <si>
+    <t>425.367.250,70</t>
+  </si>
+  <si>
+    <t>3.045.110,35</t>
+  </si>
+  <si>
+    <t>6.983,45</t>
+  </si>
+  <si>
+    <t>428.419.344,50</t>
+  </si>
+  <si>
+    <t>6.478,16</t>
+  </si>
+  <si>
+    <t>428.425.822,66</t>
+  </si>
+  <si>
+    <t>14.045.328.241,21</t>
+  </si>
+  <si>
+    <t>81.498.762,07</t>
+  </si>
+  <si>
+    <t>10.890.407,08</t>
+  </si>
+  <si>
+    <t>14.137.717.410,36</t>
+  </si>
+  <si>
+    <t>118.991,00</t>
+  </si>
+  <si>
+    <t>14.137.836.401,36</t>
+  </si>
+  <si>
+    <t>1.870.365.212,20</t>
+  </si>
+  <si>
+    <t>13.401.697,62</t>
+  </si>
+  <si>
+    <t>302.180,54</t>
+  </si>
+  <si>
+    <t>3.921,31</t>
+  </si>
+  <si>
+    <t>1.884.073.011,67</t>
+  </si>
+  <si>
+    <t>57.676,36</t>
+  </si>
+  <si>
+    <t>1.884.130.688,03</t>
+  </si>
+  <si>
+    <t>1.131.270.063,28</t>
+  </si>
+  <si>
+    <t>5.724.933,11</t>
+  </si>
+  <si>
+    <t>264.339,64</t>
+  </si>
+  <si>
+    <t>18.190,57</t>
+  </si>
+  <si>
+    <t>1.137.277.526,60</t>
+  </si>
+  <si>
+    <t>7.563,68</t>
+  </si>
+  <si>
+    <t>1.137.285.090,28</t>
+  </si>
+  <si>
+    <t>2.153.802.684,63</t>
+  </si>
+  <si>
+    <t>17.047.196,93</t>
+  </si>
+  <si>
+    <t>61.708,46</t>
+  </si>
+  <si>
+    <t>42.274,92</t>
+  </si>
+  <si>
+    <t>2.170.953.864,94</t>
+  </si>
+  <si>
+    <t>72.574,56</t>
+  </si>
+  <si>
+    <t>2.171.026.439,50</t>
+  </si>
+  <si>
+    <t>803.477.756,89</t>
+  </si>
+  <si>
+    <t>4.609.709,45</t>
+  </si>
+  <si>
+    <t>83.655,01</t>
+  </si>
+  <si>
+    <t>808.171.121,35</t>
+  </si>
+  <si>
+    <t>20.170,03</t>
+  </si>
+  <si>
+    <t>808.191.291,38</t>
+  </si>
+  <si>
+    <t>3.741.967.437,75</t>
+  </si>
+  <si>
+    <t>23.864.526,23</t>
+  </si>
+  <si>
+    <t>663.359,81</t>
+  </si>
+  <si>
+    <t>3.766.495.323,79</t>
+  </si>
+  <si>
+    <t>70.159,95</t>
+  </si>
+  <si>
+    <t>3.766.565.483,74</t>
+  </si>
+  <si>
+    <t>6.699.247.879,27</t>
+  </si>
+  <si>
+    <t>45.521.432,61</t>
+  </si>
+  <si>
+    <t>808.723,28</t>
+  </si>
+  <si>
+    <t>6.745.620.310,08</t>
+  </si>
+  <si>
+    <t>162.904,54</t>
+  </si>
+  <si>
+    <t>6.745.783.214,62</t>
+  </si>
+  <si>
+    <t>663.934.186,43</t>
+  </si>
+  <si>
+    <t>4.129.359,55</t>
+  </si>
+  <si>
+    <t>451.700,79</t>
+  </si>
+  <si>
+    <t>668.515.246,77</t>
+  </si>
+  <si>
+    <t>11.776,65</t>
+  </si>
+  <si>
+    <t>668.527.023,42</t>
+  </si>
+  <si>
+    <t>1.303.534.148,91</t>
+  </si>
+  <si>
+    <t>183.043,07</t>
+  </si>
+  <si>
+    <t>444.120,01</t>
+  </si>
+  <si>
+    <t>274,53</t>
+  </si>
+  <si>
+    <t>1.304.161.586,52</t>
+  </si>
+  <si>
+    <t>8.890,80</t>
+  </si>
+  <si>
+    <t>1.304.170.477,32</t>
+  </si>
+  <si>
+    <t>1.969.886.154,98</t>
+  </si>
+  <si>
+    <t>5.833.563,17</t>
+  </si>
+  <si>
+    <t>267.421,22</t>
+  </si>
+  <si>
+    <t>29.232,59</t>
+  </si>
+  <si>
+    <t>1.976.016.371,96</t>
+  </si>
+  <si>
+    <t>15.221,09</t>
+  </si>
+  <si>
+    <t>1.976.031.593,05</t>
+  </si>
+  <si>
+    <t>3.937.354.490,32</t>
+  </si>
+  <si>
+    <t>10.145.965,79</t>
+  </si>
+  <si>
+    <t>1.163.242,02</t>
+  </si>
+  <si>
+    <t>29.507,12</t>
+  </si>
+  <si>
+    <t>3.948.693.205,25</t>
+  </si>
+  <si>
+    <t>35.888,54</t>
+  </si>
+  <si>
+    <t>3.948.729.093,79</t>
+  </si>
+  <si>
+    <t>85.394.627,06</t>
+  </si>
+  <si>
+    <t>779.118,65</t>
+  </si>
+  <si>
+    <t>6.496,00</t>
+  </si>
+  <si>
+    <t>86.180.241,71</t>
+  </si>
+  <si>
+    <t>38.530,89</t>
+  </si>
+  <si>
+    <t>86.218.772,60</t>
+  </si>
+  <si>
+    <t>82.209.673,98</t>
+  </si>
+  <si>
+    <t>1.792.088,38</t>
+  </si>
+  <si>
+    <t>6.250,35</t>
+  </si>
+  <si>
+    <t>84.008.012,71</t>
+  </si>
+  <si>
+    <t>106.432,11</t>
+  </si>
+  <si>
+    <t>84.114.444,82</t>
+  </si>
+  <si>
+    <t>37.152.178,25</t>
+  </si>
+  <si>
+    <t>158.337.474,28</t>
+  </si>
+  <si>
+    <t>41.980.481.874,43</t>
+  </si>
+  <si>
+    <t>349.539.894,74</t>
+  </si>
+  <si>
+    <t>15.833.856,87</t>
+  </si>
+  <si>
+    <t>217.734.073,95</t>
+  </si>
+  <si>
+    <t>42.759.079.352,52</t>
+  </si>
+  <si>
+    <t>554.860,66</t>
+  </si>
+  <si>
+    <t>42.759.634.213,18</t>
+  </si>
+  <si>
+    <t>69.787.747.956,32</t>
+  </si>
+  <si>
+    <t>621.771.214,50</t>
+  </si>
+  <si>
+    <t>42.001.692.054,03</t>
+  </si>
+  <si>
+    <t>350.673.979,23</t>
+  </si>
+  <si>
+    <t>17.417.519,43</t>
+  </si>
+  <si>
+    <t>217.743.523,95</t>
+  </si>
+  <si>
+    <t>112.997.046.247,46</t>
+  </si>
+  <si>
+    <t>2.443.015,08</t>
+  </si>
+  <si>
+    <t>112.999.489.262,54</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE NOVIEMBRE DE 2025</t>
+      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4468,2821 +4414,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>15093807.26</v>
+        <v>9565621.92</v>
       </c>
       <c r="E12" s="10">
-        <v>2383082.62</v>
+        <v>1666930.73</v>
       </c>
       <c r="G12" s="11">
-        <v>1364.02</v>
+        <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>1825497774.11</v>
+        <v>1317533141.65</v>
       </c>
       <c r="I12" s="11">
-        <v>115680.81</v>
+        <v>31341.42</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>1843091708.82</v>
+        <v>1328797042.02</v>
       </c>
       <c r="L12" s="11">
-        <v>63856.44</v>
+        <v>39729.84</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>63856.44</v>
+        <v>39729.84</v>
       </c>
       <c r="Q12" s="13">
-        <v>1843155565.26</v>
+        <v>1328836771.86</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>25719683.42</v>
+        <v>16548854.08</v>
       </c>
       <c r="E13" s="10">
-        <v>5331516.27</v>
+        <v>3671904.58</v>
       </c>
       <c r="G13" s="11">
-        <v>6745.68</v>
+        <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>4171482646.15</v>
+        <v>2943876502.78</v>
       </c>
       <c r="I13" s="11">
-        <v>219737.92</v>
+        <v>146406.79</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>4202760329.44</v>
+        <v>2964243668.23</v>
       </c>
       <c r="L13" s="11">
-        <v>82172.27</v>
+        <v>61369.02</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
-        <v>82172.27</v>
+        <v>61369.02</v>
       </c>
       <c r="Q13" s="13">
-        <v>4202842501.71</v>
+        <v>2964305037.25</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>22744146.12</v>
+        <v>14812370.9</v>
       </c>
       <c r="E14" s="10">
-        <v>3156625.68</v>
+        <v>2027727.2</v>
       </c>
       <c r="G14" s="11">
-        <v>570.42</v>
+        <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>2710079818.58</v>
+        <v>1925479090.25</v>
       </c>
       <c r="I14" s="11">
-        <v>131911.76</v>
+        <v>17423.64</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>2736113072.56</v>
+        <v>1942336885.6</v>
       </c>
       <c r="L14" s="11">
-        <v>64098.21</v>
+        <v>24417.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>64098.21</v>
+        <v>24417.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>2736177170.77</v>
+        <v>1942361302.72</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>20356866.88</v>
+        <v>13185573.46</v>
       </c>
       <c r="E15" s="10">
-        <v>2683117.45</v>
+        <v>1947336.62</v>
       </c>
       <c r="G15" s="11">
-        <v>240</v>
+        <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>3095970436.87</v>
+        <v>2202059785.23</v>
       </c>
       <c r="I15" s="11">
-        <v>103745.28</v>
+        <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>3119114406.48</v>
+        <v>2217192695.31</v>
       </c>
       <c r="L15" s="11">
-        <v>86648.37</v>
+        <v>34628.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
-        <v>86648.37</v>
+        <v>34628.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>3119201054.85</v>
+        <v>2217227323.59</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>13300899.68</v>
+        <v>8751140.18</v>
       </c>
       <c r="E16" s="10">
-        <v>3565261.87</v>
+        <v>2278897</v>
       </c>
       <c r="G16" s="11">
-        <v>21.2</v>
+        <v>4.65</v>
       </c>
       <c r="H16" s="11">
-        <v>1736834869.44</v>
+        <v>1222707122.98</v>
       </c>
       <c r="I16" s="11">
-        <v>172233.44</v>
+        <v>114372.84</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>1753873285.63</v>
+        <v>1233851537.65</v>
       </c>
       <c r="L16" s="11">
-        <v>47704.16</v>
+        <v>22649.03</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>47704.16</v>
+        <v>22649.03</v>
       </c>
       <c r="Q16" s="13">
-        <v>1753920989.79</v>
+        <v>1233874186.68</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>16346440.69</v>
+        <v>10694113.52</v>
       </c>
       <c r="E17" s="10">
-        <v>2045591.28</v>
+        <v>1572456.14</v>
       </c>
       <c r="G17" s="11">
-        <v>0.47</v>
+        <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>2199502650.93</v>
+        <v>1573841792.84</v>
       </c>
       <c r="I17" s="11">
-        <v>63159.82</v>
+        <v>8984.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>2217957843.19</v>
+        <v>1586117346.75</v>
       </c>
       <c r="L17" s="11">
-        <v>62111.49</v>
+        <v>16886.2</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>62111.49</v>
+        <v>16886.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>2218019954.68</v>
+        <v>1586134232.95</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>30453726.48</v>
+        <v>20539773.55</v>
       </c>
       <c r="E18" s="10">
-        <v>4158610.14</v>
+        <v>3015468.46</v>
       </c>
       <c r="G18" s="11">
-        <v>5050.31</v>
+        <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>4765493410.79</v>
+        <v>3382772771.51</v>
       </c>
       <c r="I18" s="11">
-        <v>518319.5</v>
+        <v>859682.16</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>4800629117.22</v>
+        <v>3407188041.66</v>
       </c>
       <c r="L18" s="11">
-        <v>130112.34</v>
+        <v>81050</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>130112.34</v>
+        <v>81050</v>
       </c>
       <c r="Q18" s="13">
-        <v>4800759229.56</v>
+        <v>3407269091.66</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>34551349.06</v>
+        <v>22564058.26</v>
       </c>
       <c r="E19" s="10">
-        <v>4960893.03</v>
+        <v>3257906.62</v>
       </c>
       <c r="G19" s="11">
-        <v>17862.22</v>
+        <v>17692.89</v>
       </c>
       <c r="H19" s="11">
-        <v>6742428798.45</v>
+        <v>4770000996.8</v>
       </c>
       <c r="I19" s="11">
-        <v>891637.41</v>
+        <v>93129.6</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>6782850540.17</v>
+        <v>4795933784.17</v>
       </c>
       <c r="L19" s="11">
-        <v>142967.98</v>
+        <v>97574.44</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>142967.98</v>
+        <v>97574.44</v>
       </c>
       <c r="Q19" s="13">
-        <v>6782993508.15</v>
+        <v>4796031358.61</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>178566919.59</v>
+        <v>116661505.87</v>
       </c>
       <c r="E20" s="16">
-        <v>28284698.34</v>
+        <v>19438627.35</v>
       </c>
       <c r="G20" s="17">
-        <v>31854.32</v>
+        <v>18323.43</v>
       </c>
       <c r="H20" s="17">
-        <v>27247290405.32</v>
+        <v>19338271204.04</v>
       </c>
       <c r="I20" s="17">
-        <v>2216425.94</v>
+        <v>1271340.7</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>27456390303.51</v>
+        <v>19475661001.39</v>
       </c>
       <c r="L20" s="17">
-        <v>679671.26</v>
+        <v>378303.93</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>679671.26</v>
+        <v>378303.93</v>
       </c>
       <c r="Q20" s="19">
-        <v>27457069974.77</v>
+        <v>19476039305.32</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>5505222.37</v>
+        <v>3429552.77</v>
       </c>
       <c r="E21" s="21">
-        <v>1118416.39</v>
+        <v>450506.24</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>898585075.4</v>
+        <v>631425992.17</v>
       </c>
       <c r="I21" s="22">
-        <v>2484.25</v>
+        <v>0</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>905211198.41</v>
+        <v>635306051.18</v>
       </c>
       <c r="L21" s="22">
-        <v>11233.44</v>
+        <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
-        <v>11233.44</v>
+        <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>905222431.85</v>
+        <v>635310800.78</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>4206726.45</v>
+        <v>2722587.12</v>
       </c>
       <c r="E22" s="21">
-        <v>585667.87</v>
+        <v>386751.4</v>
       </c>
       <c r="G22" s="22">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="H22" s="22">
-        <v>591306462.59</v>
+        <v>415467229.21</v>
       </c>
       <c r="I22" s="22">
-        <v>18928.03</v>
+        <v>5566</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>596117784.94</v>
+        <v>418582168.73</v>
       </c>
       <c r="L22" s="22">
-        <v>14901.84</v>
+        <v>4482.24</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
-        <v>14901.84</v>
+        <v>4482.24</v>
       </c>
       <c r="Q22" s="24">
-        <v>596132686.78</v>
+        <v>418586650.97</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>19215191.4</v>
+        <v>11991067.8</v>
       </c>
       <c r="E23" s="21">
-        <v>3000142.4</v>
+        <v>1683045.54</v>
       </c>
       <c r="G23" s="22">
-        <v>246.15</v>
+        <v>34.29</v>
       </c>
       <c r="H23" s="22">
-        <v>4168297313.55</v>
+        <v>2934448473.38</v>
       </c>
       <c r="I23" s="22">
-        <v>76759.99</v>
+        <v>157712.23</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>4190589653.49</v>
+        <v>2948280333.24</v>
       </c>
       <c r="L23" s="22">
-        <v>58988.41</v>
+        <v>31336.7</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>58988.41</v>
+        <v>31336.7</v>
       </c>
       <c r="Q23" s="24">
-        <v>4190648641.9</v>
+        <v>2948311669.94</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>28927140.22</v>
+        <v>18143207.69</v>
       </c>
       <c r="E24" s="16">
-        <v>4704226.66</v>
+        <v>2520303.18</v>
       </c>
       <c r="G24" s="17">
-        <v>246.15</v>
+        <v>69.29</v>
       </c>
       <c r="H24" s="17">
-        <v>5658188851.54</v>
+        <v>3981341694.76</v>
       </c>
       <c r="I24" s="17">
-        <v>98172.27</v>
+        <v>163278.23</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>5691918636.84</v>
+        <v>4002168553.15</v>
       </c>
       <c r="L24" s="17">
-        <v>85123.69</v>
+        <v>40568.54</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>85123.69</v>
+        <v>40568.54</v>
       </c>
       <c r="Q24" s="19">
-        <v>5692003760.53</v>
+        <v>4002209121.69</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>25845211.24</v>
+        <v>16072624.58</v>
       </c>
       <c r="E25" s="21">
-        <v>5844230.91</v>
+        <v>2430263.87</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>5903104054.32</v>
+        <v>4101973132.46</v>
       </c>
       <c r="I25" s="22">
-        <v>194809.58</v>
+        <v>131791.03</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>5934988306.05</v>
+        <v>4120607811.94</v>
       </c>
       <c r="L25" s="22">
-        <v>35817.6</v>
+        <v>30893.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>35817.6</v>
+        <v>30893.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>5935024123.65</v>
+        <v>4120638705.22</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>25845211.24</v>
+        <v>16072624.58</v>
       </c>
       <c r="E26" s="16">
-        <v>5844230.91</v>
+        <v>2430263.87</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>5903104054.32</v>
+        <v>4101973132.46</v>
       </c>
       <c r="I26" s="17">
-        <v>194809.58</v>
+        <v>131791.03</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>5934988306.05</v>
+        <v>4120607811.94</v>
       </c>
       <c r="L26" s="17">
-        <v>35817.6</v>
+        <v>30893.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>35817.6</v>
+        <v>30893.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>5935024123.65</v>
+        <v>4120638705.22</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>20591098.43</v>
+        <v>12738778.48</v>
       </c>
       <c r="E27" s="21">
-        <v>3317181.5</v>
+        <v>2112071.27</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>3415263527.91</v>
+        <v>2418284375.1</v>
       </c>
       <c r="I27" s="22">
-        <v>73023.9</v>
+        <v>211498.43</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>3439244831.74</v>
+        <v>2433346723.28</v>
       </c>
       <c r="L27" s="22">
-        <v>63087</v>
+        <v>49031.32</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>63087</v>
+        <v>49031.32</v>
       </c>
       <c r="Q27" s="24">
-        <v>3439307918.74</v>
+        <v>2433395754.6</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>20591098.43</v>
+        <v>12738778.48</v>
       </c>
       <c r="E28" s="16">
-        <v>3317181.5</v>
+        <v>2112071.27</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>3415263527.91</v>
+        <v>2418284375.1</v>
       </c>
       <c r="I28" s="17">
-        <v>73023.9</v>
+        <v>211498.43</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>3439244831.74</v>
+        <v>2433346723.28</v>
       </c>
       <c r="L28" s="17">
-        <v>63087</v>
+        <v>49031.32</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>63087</v>
+        <v>49031.32</v>
       </c>
       <c r="Q28" s="19">
-        <v>3439307918.74</v>
+        <v>2433395754.6</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>27104680.48</v>
+        <v>18193042.18</v>
       </c>
       <c r="E29" s="21">
-        <v>5101362.95</v>
+        <v>3254330.7</v>
       </c>
       <c r="G29" s="22">
-        <v>95669.08</v>
+        <v>44589.23</v>
       </c>
       <c r="H29" s="22">
-        <v>3360978952.25</v>
+        <v>2394320689.47</v>
       </c>
       <c r="I29" s="22">
-        <v>307661.45</v>
+        <v>175023.86</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>3393588326.21</v>
+        <v>2415987675.44</v>
       </c>
       <c r="L29" s="22">
-        <v>119601.48</v>
+        <v>98328.04</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>119601.48</v>
+        <v>98328.04</v>
       </c>
       <c r="Q29" s="24">
-        <v>3393707927.69</v>
+        <v>2416086003.48</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>18807883.43</v>
+        <v>12337548.56</v>
       </c>
       <c r="E30" s="21">
-        <v>3093666.42</v>
+        <v>1880584.84</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>2887150750.5</v>
+        <v>2051653635.22</v>
       </c>
       <c r="I30" s="22">
-        <v>322606.53</v>
+        <v>554854.6</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>2909374906.88</v>
+        <v>2066426623.22</v>
       </c>
       <c r="L30" s="22">
-        <v>51484.75</v>
+        <v>33727.32</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>51484.75</v>
+        <v>33727.32</v>
       </c>
       <c r="Q30" s="24">
-        <v>2909426391.63</v>
+        <v>2066460350.54</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>45912563.91</v>
+        <v>30530590.74</v>
       </c>
       <c r="E31" s="16">
-        <v>8195029.37</v>
+        <v>5134915.54</v>
       </c>
       <c r="G31" s="17">
-        <v>95669.08</v>
+        <v>44589.23</v>
       </c>
       <c r="H31" s="17">
-        <v>6248129702.75</v>
+        <v>4445974324.69</v>
       </c>
       <c r="I31" s="17">
-        <v>630267.98</v>
+        <v>729878.46</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>6302963233.09</v>
+        <v>4482414298.66</v>
       </c>
       <c r="L31" s="17">
-        <v>171086.23</v>
+        <v>132055.36</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>171086.23</v>
+        <v>132055.36</v>
       </c>
       <c r="Q31" s="19">
-        <v>6303134319.32</v>
+        <v>4482546354.02</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>17824603.1</v>
+        <v>11194859.22</v>
       </c>
       <c r="E32" s="21">
-        <v>3937504.33</v>
+        <v>2158552.89</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>2649758268.17</v>
+        <v>1858086730.06</v>
       </c>
       <c r="I32" s="22">
-        <v>136434.19</v>
+        <v>14757.28</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>2671656809.79</v>
+        <v>1871454899.45</v>
       </c>
       <c r="L32" s="22">
-        <v>48293.04</v>
+        <v>12052.8</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
-        <v>48293.04</v>
+        <v>12052.8</v>
       </c>
       <c r="Q32" s="24">
-        <v>2671705102.83</v>
+        <v>1871466952.25</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>17824603.1</v>
+        <v>11194859.22</v>
       </c>
       <c r="E33" s="16">
-        <v>3937504.33</v>
+        <v>2158552.89</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>2649758268.17</v>
+        <v>1858086730.06</v>
       </c>
       <c r="I33" s="17">
-        <v>136434.19</v>
+        <v>14757.28</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>2671656809.79</v>
+        <v>1871454899.45</v>
       </c>
       <c r="L33" s="17">
-        <v>48293.04</v>
+        <v>12052.8</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
-        <v>48293.04</v>
+        <v>12052.8</v>
       </c>
       <c r="Q33" s="19">
-        <v>2671705102.83</v>
+        <v>1871466952.25</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>11631267.31</v>
+        <v>7427739.89</v>
       </c>
       <c r="E34" s="21">
-        <v>1965132.4</v>
+        <v>1473905.1</v>
       </c>
       <c r="G34" s="22">
-        <v>813.76</v>
+        <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>1211495520.4</v>
+        <v>870499579.71</v>
       </c>
       <c r="I34" s="22">
-        <v>46711.64</v>
+        <v>7895.25</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>1225139445.51</v>
+        <v>879409119.95</v>
       </c>
       <c r="L34" s="22">
-        <v>30064.16</v>
+        <v>4970.88</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
-        <v>30064.16</v>
+        <v>4970.88</v>
       </c>
       <c r="Q34" s="24">
-        <v>1225169509.67</v>
+        <v>879414090.83</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>9558383.15</v>
+        <v>6333940.46</v>
       </c>
       <c r="E35" s="21">
-        <v>1577247.21</v>
+        <v>1318100.69</v>
       </c>
       <c r="G35" s="22">
-        <v>54.7</v>
+        <v>1504.24</v>
       </c>
       <c r="H35" s="22">
-        <v>1697162813.7</v>
+        <v>1214804295.29</v>
       </c>
       <c r="I35" s="22">
-        <v>317583.38</v>
+        <v>2626.18</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>1708616082.14</v>
+        <v>1222460466.86</v>
       </c>
       <c r="L35" s="22">
-        <v>12558</v>
+        <v>28149.84</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
-        <v>12558</v>
+        <v>28149.84</v>
       </c>
       <c r="Q35" s="24">
-        <v>1708628640.14</v>
+        <v>1222488616.7</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>4312950.71</v>
+        <v>2811534.51</v>
       </c>
       <c r="E36" s="21">
-        <v>665912.05</v>
+        <v>465460.24</v>
       </c>
       <c r="G36" s="22">
-        <v>0</v>
+        <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>667470859.91</v>
+        <v>476905192.99</v>
       </c>
       <c r="I36" s="22">
-        <v>82636.46</v>
+        <v>98861.58</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>672532359.13</v>
+        <v>480281309.57</v>
       </c>
       <c r="L36" s="22">
-        <v>9677.73</v>
+        <v>7470</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
-        <v>9677.73</v>
+        <v>7470</v>
       </c>
       <c r="Q36" s="24">
-        <v>672542036.86</v>
+        <v>480288779.57</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>10617239.43</v>
+        <v>6902837.53</v>
       </c>
       <c r="E37" s="21">
-        <v>1450926.65</v>
+        <v>996054.58</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>841825054.36</v>
+        <v>603693736.73</v>
       </c>
       <c r="I37" s="22">
-        <v>87133.4</v>
+        <v>36582.09</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>853980353.84</v>
+        <v>611629210.93</v>
       </c>
       <c r="L37" s="22">
-        <v>17234.4</v>
+        <v>5766.24</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>17234.4</v>
+        <v>5766.24</v>
       </c>
       <c r="Q37" s="24">
-        <v>853997588.24</v>
+        <v>611634977.17</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>11187098.87</v>
+        <v>7066399.94</v>
       </c>
       <c r="E38" s="21">
-        <v>1683813.15</v>
+        <v>1098612.01</v>
       </c>
       <c r="G38" s="22">
-        <v>19.5</v>
+        <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>2051455550.52</v>
+        <v>1472109737.4</v>
       </c>
       <c r="I38" s="22">
-        <v>41926.21</v>
+        <v>16177.85</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>2064368408.25</v>
+        <v>1480290927.2</v>
       </c>
       <c r="L38" s="22">
-        <v>22134.9</v>
+        <v>12814.33</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
-        <v>22134.9</v>
+        <v>12814.33</v>
       </c>
       <c r="Q38" s="24">
-        <v>2064390543.15</v>
+        <v>1480303741.53</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>47306939.47</v>
+        <v>30542452.33</v>
       </c>
       <c r="E39" s="16">
-        <v>7343031.46</v>
+        <v>5352132.62</v>
       </c>
       <c r="G39" s="17">
-        <v>887.96</v>
+        <v>1764.49</v>
       </c>
       <c r="H39" s="17">
-        <v>6469409798.89</v>
+        <v>4638012542.12</v>
       </c>
       <c r="I39" s="17">
-        <v>575991.09</v>
+        <v>162142.95</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>6524636648.87</v>
+        <v>4674071034.51</v>
       </c>
       <c r="L39" s="17">
-        <v>91669.19</v>
+        <v>59171.29</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>91669.19</v>
+        <v>59171.29</v>
       </c>
       <c r="Q39" s="19">
-        <v>6524728318.06</v>
+        <v>4674130205.8</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>4708456.02</v>
+        <v>3011842.12</v>
       </c>
       <c r="E40" s="21">
-        <v>605689.79</v>
+        <v>373982.04</v>
       </c>
       <c r="G40" s="22">
-        <v>0</v>
+        <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>594600173.05</v>
+        <v>421520037.76</v>
       </c>
       <c r="I40" s="22">
-        <v>28761.7</v>
+        <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>599943080.56</v>
+        <v>424905898.41</v>
       </c>
       <c r="L40" s="22">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
-        <v>11712</v>
+        <v>0</v>
       </c>
       <c r="Q40" s="24">
-        <v>599954792.56</v>
+        <v>424905898.41</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>10246260.33</v>
+        <v>6584217.7</v>
       </c>
       <c r="E41" s="21">
-        <v>3462486.99</v>
+        <v>2275020.09</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>1692494335.1</v>
+        <v>1187961228.67</v>
       </c>
       <c r="I41" s="22">
-        <v>238216.68</v>
+        <v>19296.7</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>1706441299.1</v>
+        <v>1196839763.16</v>
       </c>
       <c r="L41" s="22">
-        <v>5715.75</v>
+        <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
-        <v>5715.75</v>
+        <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>1706447014.85</v>
+        <v>1196842012.68</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>17383264.69</v>
+        <v>11274691.35</v>
       </c>
       <c r="E42" s="21">
-        <v>3193697.19</v>
+        <v>2489030.21</v>
       </c>
       <c r="G42" s="22">
-        <v>498.07</v>
+        <v>2140.8</v>
       </c>
       <c r="H42" s="22">
-        <v>2341501965.22</v>
+        <v>1637297857.36</v>
       </c>
       <c r="I42" s="22">
-        <v>248822.56</v>
+        <v>75601.52</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>2362328247.73</v>
+        <v>1651139321.24</v>
       </c>
       <c r="L42" s="22">
-        <v>16948.18</v>
+        <v>15811.08</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
-        <v>16948.18</v>
+        <v>15811.08</v>
       </c>
       <c r="Q42" s="24">
-        <v>2362345195.91</v>
+        <v>1651155132.32</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>4785083.66</v>
+        <v>3108359.94</v>
       </c>
       <c r="E43" s="21">
-        <v>801420.09</v>
+        <v>440284.07</v>
       </c>
       <c r="G43" s="22">
-        <v>51.85</v>
+        <v>4.98</v>
       </c>
       <c r="H43" s="22">
-        <v>759914942.05</v>
+        <v>530998861.52</v>
       </c>
       <c r="I43" s="22">
-        <v>55073.15</v>
+        <v>7929.53</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>765556570.8</v>
+        <v>534555440.04</v>
       </c>
       <c r="L43" s="22">
-        <v>6186.72</v>
+        <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
-        <v>6186.72</v>
+        <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>765562757.52</v>
+        <v>534555440.04</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>12459345.05</v>
+        <v>8137069.27</v>
       </c>
       <c r="E44" s="21">
-        <v>6284102.25</v>
+        <v>4016965.35</v>
       </c>
       <c r="G44" s="22">
-        <v>545.25</v>
+        <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>1310701725.6</v>
+        <v>926509642.44</v>
       </c>
       <c r="I44" s="22">
-        <v>52595.93</v>
+        <v>40158.76</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>1329498314.08</v>
+        <v>938703835.82</v>
       </c>
       <c r="L44" s="22">
-        <v>15624.24</v>
+        <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
-        <v>15624.24</v>
+        <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>1329513938.32</v>
+        <v>938707636.22</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>4584423.49</v>
+        <v>2919785.87</v>
       </c>
       <c r="E45" s="21">
-        <v>655885.46</v>
+        <v>419199.11</v>
       </c>
       <c r="G45" s="22">
-        <v>0</v>
+        <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>572283776.65</v>
+        <v>405950083.04</v>
       </c>
       <c r="I45" s="22">
-        <v>33763.25</v>
+        <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>577557848.85</v>
+        <v>409290613.51</v>
       </c>
       <c r="L45" s="22">
-        <v>9440</v>
+        <v>8016</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
-        <v>9440</v>
+        <v>8016</v>
       </c>
       <c r="Q45" s="24">
-        <v>577567288.85</v>
+        <v>409298629.51</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>4726627.89</v>
+        <v>3053100.51</v>
       </c>
       <c r="E46" s="21">
-        <v>521780.34</v>
+        <v>341135.63</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>371075004.78</v>
+        <v>261299520.55</v>
       </c>
       <c r="I46" s="22">
-        <v>10763.16</v>
+        <v>2315.26</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>376334176.17</v>
+        <v>264696071.95</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>376334176.17</v>
+        <v>264696071.95</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>11249897.74</v>
+        <v>7188424.2</v>
       </c>
       <c r="E47" s="21">
-        <v>2254248.2</v>
+        <v>1289543.41</v>
       </c>
       <c r="G47" s="22">
-        <v>0</v>
+        <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>2278000436.9</v>
+        <v>1604359583</v>
       </c>
       <c r="I47" s="22">
-        <v>6271.43</v>
+        <v>80165.81</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>2291510854.27</v>
+        <v>1612917737.78</v>
       </c>
       <c r="L47" s="22">
-        <v>27182</v>
+        <v>11892</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>27182</v>
+        <v>11892</v>
       </c>
       <c r="Q47" s="24">
-        <v>2291538036.27</v>
+        <v>1612929629.78</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>5305347.68</v>
+        <v>3529174.44</v>
       </c>
       <c r="E48" s="21">
-        <v>507364.77</v>
+        <v>258279.28</v>
       </c>
       <c r="G48" s="22">
-        <v>7.73</v>
+        <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>688589037.85</v>
+        <v>482178176.47</v>
       </c>
       <c r="I48" s="22">
-        <v>0</v>
+        <v>15444</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>694401758.03</v>
+        <v>485981079.19</v>
       </c>
       <c r="L48" s="22">
-        <v>7824.99</v>
+        <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
-        <v>7824.99</v>
+        <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>694409583.02</v>
+        <v>485986755.43</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>75448706.55</v>
+        <v>48806665.4</v>
       </c>
       <c r="E49" s="16">
-        <v>18286675.08</v>
+        <v>11903439.19</v>
       </c>
       <c r="G49" s="17">
-        <v>1102.9</v>
+        <v>3754.12</v>
       </c>
       <c r="H49" s="17">
-        <v>10609161397.2</v>
+        <v>7458074990.81</v>
       </c>
       <c r="I49" s="17">
-        <v>674267.86</v>
+        <v>240911.58</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>10703572149.59</v>
+        <v>7519029761.1</v>
       </c>
       <c r="L49" s="17">
-        <v>100633.88</v>
+        <v>47445.24</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>100633.88</v>
+        <v>47445.24</v>
       </c>
       <c r="Q49" s="19">
-        <v>10703672783.47</v>
+        <v>7519077206.34</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>72357610.04</v>
+        <v>45055710.79</v>
       </c>
       <c r="E50" s="21">
-        <v>15064969.92</v>
+        <v>9951872.52</v>
       </c>
       <c r="G50" s="22">
-        <v>15.56</v>
+        <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>24569291492.43</v>
+        <v>17187277520.43</v>
       </c>
       <c r="I50" s="22">
-        <v>810920.79</v>
+        <v>311389.87</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>24657525008.74</v>
+        <v>17242596493.61</v>
       </c>
       <c r="L50" s="22">
-        <v>183477.18</v>
+        <v>73556.78</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>183477.18</v>
+        <v>73556.78</v>
       </c>
       <c r="Q50" s="24">
-        <v>24657708485.92</v>
+        <v>17242670050.39</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>11127009.33</v>
+        <v>7041630.17</v>
       </c>
       <c r="E51" s="21">
-        <v>2262916.62</v>
+        <v>1090073.48</v>
       </c>
       <c r="G51" s="22">
-        <v>1009.65</v>
+        <v>0</v>
       </c>
       <c r="H51" s="22">
-        <v>2727303194.7</v>
+        <v>1934863796.83</v>
       </c>
       <c r="I51" s="22">
-        <v>4358.18</v>
+        <v>20586.21</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>2740698488.48</v>
+        <v>1943016086.69</v>
       </c>
       <c r="L51" s="22">
-        <v>37166</v>
+        <v>33480</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>37166</v>
+        <v>33480</v>
       </c>
       <c r="Q51" s="24">
-        <v>2740735654.48</v>
+        <v>1943049566.69</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>8365423.64</v>
+        <v>5323101.73</v>
       </c>
       <c r="E52" s="21">
-        <v>1241851.41</v>
+        <v>778211.28</v>
       </c>
       <c r="G52" s="22">
-        <v>1007.74</v>
+        <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>1598065245.11</v>
+        <v>1130064423.14</v>
       </c>
       <c r="I52" s="22">
-        <v>143166.85</v>
+        <v>88230.67</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>1607816694.75</v>
+        <v>1136253966.82</v>
       </c>
       <c r="L52" s="22">
-        <v>15322.68</v>
+        <v>5200</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
-        <v>15322.68</v>
+        <v>5200</v>
       </c>
       <c r="Q52" s="24">
-        <v>1607832017.43</v>
+        <v>1136259166.82</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>13477153.34</v>
+        <v>8661403.21</v>
       </c>
       <c r="E53" s="21">
-        <v>2153638.87</v>
+        <v>1378524.39</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>3099374223.91</v>
+        <v>2198736568.11</v>
       </c>
       <c r="I53" s="22">
-        <v>121059</v>
+        <v>48540.35</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>3115126075.12</v>
+        <v>2208825036.06</v>
       </c>
       <c r="L53" s="22">
-        <v>12783.84</v>
+        <v>13334</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
-        <v>12783.84</v>
+        <v>13334</v>
       </c>
       <c r="Q53" s="24">
-        <v>3115138858.96</v>
+        <v>2208838370.06</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>105327196.35</v>
+        <v>66081845.9</v>
       </c>
       <c r="E54" s="16">
-        <v>20723376.82</v>
+        <v>13198681.67</v>
       </c>
       <c r="G54" s="17">
-        <v>2032.95</v>
+        <v>0</v>
       </c>
       <c r="H54" s="17">
-        <v>31994034156.15</v>
+        <v>22450942308.51</v>
       </c>
       <c r="I54" s="17">
-        <v>1079504.82</v>
+        <v>468747.1</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>32121166267.09</v>
+        <v>22530691583.18</v>
       </c>
       <c r="L54" s="17">
-        <v>248749.7</v>
+        <v>125570.78</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>248749.7</v>
+        <v>125570.78</v>
       </c>
       <c r="Q54" s="19">
-        <v>32121415016.79</v>
+        <v>22530817153.96</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>13891455.95</v>
+        <v>8955357.5</v>
       </c>
       <c r="E55" s="21">
-        <v>2441191.38</v>
+        <v>1274707.74</v>
       </c>
       <c r="G55" s="22">
-        <v>402.6</v>
+        <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>2165191942.52</v>
+        <v>1558258536.61</v>
       </c>
       <c r="I55" s="22">
-        <v>238200.94</v>
+        <v>166340.71</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>2181763193.39</v>
+        <v>1568654942.56</v>
       </c>
       <c r="L55" s="22">
-        <v>30096</v>
+        <v>23052</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
-        <v>30096</v>
+        <v>23052</v>
       </c>
       <c r="Q55" s="24">
-        <v>2181793289.39</v>
+        <v>1568677994.56</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>15201009.19</v>
+        <v>9600233.4</v>
       </c>
       <c r="E56" s="21">
-        <v>2433278.31</v>
+        <v>1453098.63</v>
       </c>
       <c r="G56" s="22">
-        <v>0</v>
+        <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>1451658246.19</v>
+        <v>1036560912.32</v>
       </c>
       <c r="I56" s="22">
-        <v>209795.57</v>
+        <v>55085.91</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>1469502329.26</v>
+        <v>1047669338.56</v>
       </c>
       <c r="L56" s="22">
-        <v>17716</v>
+        <v>13896</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>17716</v>
+        <v>13896</v>
       </c>
       <c r="Q56" s="24">
-        <v>1469520045.26</v>
+        <v>1047683234.56</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>29092465.14</v>
+        <v>18555590.9</v>
       </c>
       <c r="E57" s="16">
-        <v>4874469.69</v>
+        <v>2727806.37</v>
       </c>
       <c r="G57" s="17">
-        <v>402.6</v>
+        <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>3616850188.71</v>
+        <v>2594819448.93</v>
       </c>
       <c r="I57" s="17">
-        <v>447996.51</v>
+        <v>221426.62</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>3651265522.65</v>
+        <v>2616324281.12</v>
       </c>
       <c r="L57" s="17">
-        <v>47812</v>
+        <v>36948</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>47812</v>
+        <v>36948</v>
       </c>
       <c r="Q57" s="19">
-        <v>3651313334.65</v>
+        <v>2616361229.12</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>37603226.3</v>
+        <v>24525446.15</v>
       </c>
       <c r="E58" s="21">
-        <v>7616574.28</v>
+        <v>3917760.42</v>
       </c>
       <c r="G58" s="22">
-        <v>0.25</v>
+        <v>33.55</v>
       </c>
       <c r="H58" s="22">
-        <v>4685458388.95</v>
+        <v>3285230099.47</v>
       </c>
       <c r="I58" s="22">
-        <v>450966.64</v>
+        <v>144871.78</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>4731129156.42</v>
+        <v>3313818211.37</v>
       </c>
       <c r="L58" s="22">
-        <v>79365.87</v>
+        <v>68610.42</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>79365.87</v>
+        <v>68610.42</v>
       </c>
       <c r="Q58" s="24">
-        <v>4731208522.29</v>
+        <v>3313886821.79</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>11137305.64</v>
+        <v>7000189.6</v>
       </c>
       <c r="E59" s="21">
-        <v>1898512.58</v>
+        <v>1340904.21</v>
       </c>
       <c r="G59" s="22">
-        <v>1593.79</v>
+        <v>4377.1</v>
       </c>
       <c r="H59" s="22">
-        <v>1493009264.8</v>
+        <v>1046759090.82</v>
       </c>
       <c r="I59" s="22">
-        <v>3957.11</v>
+        <v>63603.46</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>1506050633.92</v>
+        <v>1055168165.19</v>
       </c>
       <c r="L59" s="22">
-        <v>38256.35</v>
+        <v>24000</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
-        <v>38256.35</v>
+        <v>24000</v>
       </c>
       <c r="Q59" s="24">
-        <v>1506088890.27</v>
+        <v>1055192165.19</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>10903073.17</v>
+        <v>6898243.49</v>
       </c>
       <c r="E60" s="21">
-        <v>1273941.15</v>
+        <v>662628.84</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>1371595928.72</v>
+        <v>964766644.75</v>
       </c>
       <c r="I60" s="22">
-        <v>207731.87</v>
+        <v>145754.23</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>1383980674.91</v>
+        <v>972473271.31</v>
       </c>
       <c r="L60" s="22">
-        <v>32873.94</v>
+        <v>16482.84</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>32873.94</v>
+        <v>16482.84</v>
       </c>
       <c r="Q60" s="24">
-        <v>1384013548.85</v>
+        <v>972489754.15</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>29049135.48</v>
+        <v>19941714.66</v>
       </c>
       <c r="E61" s="21">
-        <v>7493294.03</v>
+        <v>4582127.52</v>
       </c>
       <c r="G61" s="22">
-        <v>901.21</v>
+        <v>5.25</v>
       </c>
       <c r="H61" s="22">
-        <v>3971067427.62</v>
+        <v>2785317011.55</v>
       </c>
       <c r="I61" s="22">
-        <v>582263.2</v>
+        <v>77928.96</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>4008193021.54</v>
+        <v>2809918787.94</v>
       </c>
       <c r="L61" s="22">
-        <v>130136.5</v>
+        <v>49397.4</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
-        <v>130136.5</v>
+        <v>49397.4</v>
       </c>
       <c r="Q61" s="24">
-        <v>4008323158.04</v>
+        <v>2809968185.34</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>88692740.59</v>
+        <v>58365593.9</v>
       </c>
       <c r="E62" s="16">
-        <v>18282322.04</v>
+        <v>10503420.99</v>
       </c>
       <c r="G62" s="17">
-        <v>2495.25</v>
+        <v>4415.9</v>
       </c>
       <c r="H62" s="17">
-        <v>11521131010.09</v>
+        <v>8082072846.59</v>
       </c>
       <c r="I62" s="17">
-        <v>1244918.82</v>
+        <v>432158.43</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>11629353486.79</v>
+        <v>8151378435.81</v>
       </c>
       <c r="L62" s="17">
-        <v>280632.66</v>
+        <v>158490.66</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>280632.66</v>
+        <v>158490.66</v>
       </c>
       <c r="Q62" s="19">
-        <v>11629634119.45</v>
+        <v>8151536926.47</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>8682590.32</v>
+        <v>5446477.11</v>
       </c>
       <c r="E63" s="21">
-        <v>1851395.97</v>
+        <v>1185115.82</v>
       </c>
       <c r="G63" s="22">
-        <v>46.29</v>
+        <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>1251705526.49</v>
+        <v>886307127.55</v>
       </c>
       <c r="I63" s="22">
-        <v>72245.17</v>
+        <v>18968.63</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>1262311804.24</v>
+        <v>892957689.11</v>
       </c>
       <c r="L63" s="22">
-        <v>11160.9</v>
+        <v>3000</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
-        <v>11160.9</v>
+        <v>3000</v>
       </c>
       <c r="Q63" s="24">
-        <v>1262322965.14</v>
+        <v>892960689.11</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>8682590.32</v>
+        <v>5446477.11</v>
       </c>
       <c r="E64" s="16">
-        <v>1851395.97</v>
+        <v>1185115.82</v>
       </c>
       <c r="G64" s="17">
-        <v>46.29</v>
+        <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>1251705526.49</v>
+        <v>886307127.55</v>
       </c>
       <c r="I64" s="17">
-        <v>72245.17</v>
+        <v>18968.63</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>1262311804.24</v>
+        <v>892957689.11</v>
       </c>
       <c r="L64" s="17">
-        <v>11160.9</v>
+        <v>3000</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
-        <v>11160.9</v>
+        <v>3000</v>
       </c>
       <c r="Q64" s="19">
-        <v>1262322965.14</v>
+        <v>892960689.11</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>77108397.55</v>
+        <v>49191890.67</v>
       </c>
       <c r="E65" s="21">
-        <v>14410004.64</v>
+        <v>8808411.52</v>
       </c>
       <c r="G65" s="22">
-        <v>60.18</v>
+        <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>25400131355.43</v>
+        <v>17888296744.4</v>
       </c>
       <c r="I65" s="22">
-        <v>306629.69</v>
+        <v>176635.17</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>25491956447.49</v>
+        <v>17946473722.44</v>
       </c>
       <c r="L65" s="22">
-        <v>191055</v>
+        <v>124928</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>191055</v>
+        <v>124928</v>
       </c>
       <c r="Q65" s="24">
-        <v>25492147502.49</v>
+        <v>17946598650.44</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>77108397.55</v>
+        <v>49191890.67</v>
       </c>
       <c r="E66" s="16">
-        <v>14410004.64</v>
+        <v>8808411.52</v>
       </c>
       <c r="G66" s="17">
-        <v>60.18</v>
+        <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>25400131355.43</v>
+        <v>17888296744.4</v>
       </c>
       <c r="I66" s="17">
-        <v>306629.69</v>
+        <v>176635.17</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>25491956447.49</v>
+        <v>17946473722.44</v>
       </c>
       <c r="L66" s="17">
-        <v>191055</v>
+        <v>124928</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>191055</v>
+        <v>124928</v>
       </c>
       <c r="Q66" s="19">
-        <v>25492147502.49</v>
+        <v>17946598650.44</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>26753474.66</v>
+        <v>17357493.95</v>
       </c>
       <c r="E67" s="21">
-        <v>4442055</v>
+        <v>2632955.95</v>
       </c>
       <c r="G67" s="22">
-        <v>104.32</v>
+        <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>4355471685.89</v>
+        <v>3100353600.56</v>
       </c>
       <c r="I67" s="22">
-        <v>1069064.73</v>
+        <v>61224.41</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>4387736384.6</v>
+        <v>3120405274.87</v>
       </c>
       <c r="L67" s="22">
-        <v>96623.36</v>
+        <v>53561.16</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>96623.36</v>
+        <v>53561.16</v>
       </c>
       <c r="Q67" s="24">
-        <v>4387833007.96</v>
+        <v>3120458836.03</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>26753474.66</v>
+        <v>17357493.95</v>
       </c>
       <c r="E68" s="16">
-        <v>4442055</v>
+        <v>2632955.95</v>
       </c>
       <c r="G68" s="17">
-        <v>104.32</v>
+        <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>4355471685.89</v>
+        <v>3100353600.56</v>
       </c>
       <c r="I68" s="17">
-        <v>1069064.73</v>
+        <v>61224.41</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>4387736384.6</v>
+        <v>3120405274.87</v>
       </c>
       <c r="L68" s="17">
-        <v>96623.36</v>
+        <v>53561.16</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>96623.36</v>
+        <v>53561.16</v>
       </c>
       <c r="Q68" s="19">
-        <v>4387833007.96</v>
+        <v>3120458836.03</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>10216006.02</v>
+        <v>6304313.28</v>
       </c>
       <c r="E69" s="21">
-        <v>1892326.71</v>
+        <v>814640.93</v>
       </c>
       <c r="G69" s="22">
-        <v>1457.7</v>
+        <v>0</v>
       </c>
       <c r="H69" s="22">
-        <v>2834836053.56</v>
+        <v>1997314714.55</v>
       </c>
       <c r="I69" s="22">
-        <v>18728.35</v>
+        <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>2846964572.34</v>
+        <v>2004433830.26</v>
       </c>
       <c r="L69" s="22">
-        <v>9375.36</v>
+        <v>6904.12</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
-        <v>9375.36</v>
+        <v>6904.12</v>
       </c>
       <c r="Q69" s="24">
-        <v>2846973947.7</v>
+        <v>2004440734.38</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>10216006.02</v>
+        <v>6304313.28</v>
       </c>
       <c r="E70" s="16">
-        <v>1892326.71</v>
+        <v>814640.93</v>
       </c>
       <c r="G70" s="17">
-        <v>1457.7</v>
+        <v>0</v>
       </c>
       <c r="H70" s="17">
-        <v>2834836053.56</v>
+        <v>1997314714.55</v>
       </c>
       <c r="I70" s="17">
-        <v>18728.35</v>
+        <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>2846964572.34</v>
+        <v>2004433830.26</v>
       </c>
       <c r="L70" s="17">
-        <v>9375.36</v>
+        <v>6904.12</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
-        <v>9375.36</v>
+        <v>6904.12</v>
       </c>
       <c r="Q70" s="19">
-        <v>2846973947.7</v>
+        <v>2004440734.38</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>29984775.26</v>
+        <v>18994819.08</v>
       </c>
       <c r="E71" s="21">
-        <v>4813959.8</v>
+        <v>2815035.33</v>
       </c>
       <c r="G71" s="22">
-        <v>2575.59</v>
+        <v>4360.06</v>
       </c>
       <c r="H71" s="22">
-        <v>5294609297.24</v>
+        <v>3798696574.88</v>
       </c>
       <c r="I71" s="22">
-        <v>163054.33</v>
+        <v>11937.34</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>5329573662.22</v>
+        <v>3820522726.69</v>
       </c>
       <c r="L71" s="22">
-        <v>106194.87</v>
+        <v>48600.9</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>106194.87</v>
+        <v>48600.9</v>
       </c>
       <c r="Q71" s="24">
-        <v>5329679857.09</v>
+        <v>3820571327.59</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>10918175.13</v>
+        <v>6912949.84</v>
       </c>
       <c r="E72" s="21">
-        <v>2208617.27</v>
+        <v>1427235.78</v>
       </c>
       <c r="G72" s="22">
-        <v>3260</v>
+        <v>51.63</v>
       </c>
       <c r="H72" s="22">
-        <v>2167904768.6</v>
+        <v>1543222339.33</v>
       </c>
       <c r="I72" s="22">
-        <v>67299.84</v>
+        <v>13326.94</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>2181102120.84</v>
+        <v>1551575903.52</v>
       </c>
       <c r="L72" s="22">
-        <v>17361.64</v>
+        <v>12002.64</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>17361.64</v>
+        <v>12002.64</v>
       </c>
       <c r="Q72" s="24">
-        <v>2181119482.48</v>
+        <v>1551587906.16</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>50501173.2</v>
+        <v>32092667.41</v>
       </c>
       <c r="E73" s="21">
-        <v>10643865.87</v>
+        <v>6366950.8</v>
       </c>
       <c r="G73" s="22">
-        <v>0</v>
+        <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>9553524506.76</v>
+        <v>6743623912.31</v>
       </c>
       <c r="I73" s="22">
-        <v>1406539.56</v>
+        <v>386445.51</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>9616076085.39</v>
+        <v>6782470074.97</v>
       </c>
       <c r="L73" s="22">
-        <v>99330.42</v>
+        <v>88960.64</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>99330.42</v>
+        <v>88960.64</v>
       </c>
       <c r="Q73" s="24">
-        <v>9616175415.81</v>
+        <v>6782559035.61</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>91404123.59</v>
+        <v>58000436.33</v>
       </c>
       <c r="E74" s="16">
-        <v>17666442.94</v>
+        <v>10609221.91</v>
       </c>
       <c r="G74" s="17">
-        <v>5835.59</v>
+        <v>4510.63</v>
       </c>
       <c r="H74" s="17">
-        <v>17016038572.6</v>
+        <v>12085542826.52</v>
       </c>
       <c r="I74" s="17">
-        <v>1636893.73</v>
+        <v>411709.79</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>17126751868.45</v>
+        <v>12154568705.18</v>
       </c>
       <c r="L74" s="17">
-        <v>222886.93</v>
+        <v>149564.18</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>222886.93</v>
+        <v>149564.18</v>
       </c>
       <c r="Q74" s="19">
-        <v>17126974755.38</v>
+        <v>12154718269.36</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>7088317.72</v>
+        <v>4703099.96</v>
       </c>
       <c r="E75" s="21">
-        <v>1384272.63</v>
+        <v>778551.08</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>1780557158.24</v>
+        <v>1250174442.58</v>
       </c>
       <c r="I75" s="22">
-        <v>38949.9</v>
+        <v>14798.59</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>1789068698.49</v>
+        <v>1255670892.21</v>
       </c>
       <c r="L75" s="22">
-        <v>18445.2</v>
+        <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
-        <v>18445.2</v>
+        <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>1789087143.69</v>
+        <v>1255670892.21</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>12389614.38</v>
+        <v>7700168.45</v>
       </c>
       <c r="E76" s="21">
-        <v>2651957.97</v>
+        <v>1551897.05</v>
       </c>
       <c r="G76" s="22">
-        <v>0</v>
+        <v>453.63</v>
       </c>
       <c r="H76" s="22">
-        <v>4026213345.88</v>
+        <v>2801028571.49</v>
       </c>
       <c r="I76" s="22">
-        <v>75275.55</v>
+        <v>4718.25</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>4041330193.78</v>
+        <v>2810285808.87</v>
       </c>
       <c r="L76" s="22">
-        <v>21619.76</v>
+        <v>9859</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
-        <v>21619.76</v>
+        <v>9859</v>
       </c>
       <c r="Q76" s="24">
-        <v>4041351813.54</v>
+        <v>2810295667.87</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>24382729.56</v>
+        <v>15225924.33</v>
       </c>
       <c r="E77" s="21">
-        <v>4198585</v>
+        <v>2895462.53</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>6382135525.98</v>
+        <v>4449848842.92</v>
       </c>
       <c r="I77" s="22">
-        <v>761977.97</v>
+        <v>149519.82</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>6411478818.51</v>
+        <v>4468119749.6</v>
       </c>
       <c r="L77" s="22">
-        <v>14362.32</v>
+        <v>12365.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
-        <v>14362.32</v>
+        <v>12365.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>6411493180.83</v>
+        <v>4468132115.44</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>43860661.66</v>
+        <v>27629192.74</v>
       </c>
       <c r="E78" s="16">
-        <v>8234815.6</v>
+        <v>5225910.66</v>
       </c>
       <c r="G78" s="17">
-        <v>0</v>
+        <v>453.63</v>
       </c>
       <c r="H78" s="17">
-        <v>12188906030.1</v>
+        <v>8501051856.99</v>
       </c>
       <c r="I78" s="17">
-        <v>876203.42</v>
+        <v>169036.66</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>12241877710.78</v>
+        <v>8534076450.68</v>
       </c>
       <c r="L78" s="17">
-        <v>54427.28</v>
+        <v>22224.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
-        <v>54427.28</v>
+        <v>22224.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>12241932138.06</v>
+        <v>8534098675.52</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>83905272.61</v>
+        <v>56096222.28</v>
       </c>
       <c r="E79" s="21">
-        <v>42855086.29</v>
+        <v>27457255.25</v>
       </c>
       <c r="G79" s="22">
-        <v>1785.23</v>
+        <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>215597586.52</v>
+        <v>151941732.54</v>
       </c>
       <c r="I79" s="22">
-        <v>2015693.62</v>
+        <v>872088.24</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>344375424.27</v>
+        <v>236367298.31</v>
       </c>
       <c r="L79" s="22">
-        <v>44498.32</v>
+        <v>23867.84</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>44498.32</v>
+        <v>23867.84</v>
       </c>
       <c r="Q79" s="24">
-        <v>344419922.59</v>
+        <v>236391166.15</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>83905272.61</v>
+        <v>56096222.28</v>
       </c>
       <c r="E80" s="16">
-        <v>42855086.29</v>
+        <v>27457255.25</v>
       </c>
       <c r="G80" s="17">
-        <v>1785.23</v>
+        <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>215597586.52</v>
+        <v>151941732.54</v>
       </c>
       <c r="I80" s="17">
-        <v>2015693.62</v>
+        <v>872088.24</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>344375424.27</v>
+        <v>236367298.31</v>
       </c>
       <c r="L80" s="17">
-        <v>44498.32</v>
+        <v>23867.84</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>44498.32</v>
+        <v>23867.84</v>
       </c>
       <c r="Q80" s="19">
-        <v>344419922.59</v>
+        <v>236391166.15</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>94161562.79</v>
+        <v>66900253.42</v>
       </c>
       <c r="E81" s="21">
-        <v>46578479.07</v>
+        <v>32646650.92</v>
       </c>
       <c r="G81" s="22">
-        <v>30452.1</v>
+        <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>215526748.37</v>
+        <v>153291168.67</v>
       </c>
       <c r="I81" s="22">
-        <v>942141.02</v>
+        <v>969558.66</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>357239383.35</v>
+        <v>253809048.37</v>
       </c>
       <c r="L81" s="22">
-        <v>77006.08</v>
+        <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
-        <v>77006.08</v>
+        <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>357316389.43</v>
+        <v>253823094.13</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>94161562.79</v>
+        <v>66900253.42</v>
       </c>
       <c r="E82" s="16">
-        <v>46578479.07</v>
+        <v>32646650.92</v>
       </c>
       <c r="G82" s="17">
-        <v>30452.1</v>
+        <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>215526748.37</v>
+        <v>153291168.67</v>
       </c>
       <c r="I82" s="17">
-        <v>942141.02</v>
+        <v>969558.66</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>357239383.35</v>
+        <v>253809048.37</v>
       </c>
       <c r="L82" s="17">
-        <v>77006.08</v>
+        <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
-        <v>77006.08</v>
+        <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>357316389.43</v>
+        <v>253823094.13</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>274799479.98</v>
+        <v>186670280.16</v>
       </c>
       <c r="E83" s="16">
-        <v>380427991.5</v>
+        <v>285378906.52</v>
       </c>
       <c r="G83" s="17">
-        <v>183001.34</v>
+        <v>152247.62</v>
       </c>
       <c r="H83" s="17">
-        <v>7235150956.28</v>
+        <v>4631929939.91</v>
       </c>
       <c r="I83" s="17">
-        <v>186049968.53</v>
+        <v>111436963.97</v>
       </c>
       <c r="J83" s="17">
-        <v>2160127.6</v>
+        <v>797896.13</v>
       </c>
       <c r="K83" s="18">
-        <v>8078771525.23</v>
+        <v>5216366234.31</v>
       </c>
       <c r="L83" s="17">
-        <v>1202944.29</v>
+        <v>706065.34</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>1202944.29</v>
+        <v>706065.34</v>
       </c>
       <c r="Q83" s="19">
-        <v>8079974469.52</v>
+        <v>5217072299.65</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>1374427153.77</v>
+        <v>901290274.95</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>642151343.92</v>
+        <v>452239284.42</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>357433.96</v>
+        <v>231594.02</v>
       </c>
       <c r="H84" s="29">
-        <v>186045685876.29</v>
+        <v>130763883309.76</v>
       </c>
       <c r="I84" s="29">
-        <v>200359381.22</v>
+        <v>118164277.84</v>
       </c>
       <c r="J84" s="29">
-        <v>2160127.6</v>
+        <v>797896.13</v>
       </c>
       <c r="K84" s="29">
-        <v>188265141316.76</v>
+        <v>132236606637.12</v>
       </c>
       <c r="L84" s="29">
-        <v>3762553.77</v>
+        <v>2174692.44</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>3762553.77</v>
+        <v>2174692.44</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>188268903870.53</v>
+        <v>132238781329.56</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7562,1724 +7508,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>146290072.61</v>
+        <v>107607991.68</v>
       </c>
       <c r="E11" s="9">
-        <v>994515492.08</v>
+        <v>706662289.96</v>
       </c>
       <c r="F11" s="9">
-        <v>227200772.96</v>
+        <v>156848403.27</v>
       </c>
       <c r="G11" s="9">
-        <v>23273917.48</v>
+        <v>15771082.69</v>
       </c>
       <c r="H11" s="9">
-        <v>4155003.59</v>
+        <v>2922476.02</v>
       </c>
       <c r="J11" s="33">
-        <v>1395435258.72</v>
+        <v>989812243.62</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>504935869.96</v>
+        <v>355236730.51</v>
       </c>
       <c r="E12" s="9">
-        <v>2267533425.6</v>
+        <v>1589090397.89</v>
       </c>
       <c r="F12" s="9">
-        <v>560460376.38</v>
+        <v>385631756.33</v>
       </c>
       <c r="G12" s="9">
-        <v>55290655.7</v>
+        <v>37655153.32</v>
       </c>
       <c r="H12" s="9">
-        <v>25266209.95</v>
+        <v>17596288.22</v>
       </c>
       <c r="J12" s="33">
-        <v>3413486537.59</v>
+        <v>2385210326.27</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>206729964.64</v>
+        <v>150740642.76</v>
       </c>
       <c r="E13" s="9">
-        <v>1604389988.81</v>
+        <v>1129787309.78</v>
       </c>
       <c r="F13" s="9">
-        <v>350923192.69</v>
+        <v>240739243.23</v>
       </c>
       <c r="G13" s="9">
-        <v>33141308.7</v>
+        <v>22593349.77</v>
       </c>
       <c r="H13" s="9">
-        <v>11410516.79</v>
+        <v>7861535.47</v>
       </c>
       <c r="J13" s="33">
-        <v>2206594971.63</v>
+        <v>1551722081.01</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>310829414.97</v>
+        <v>223176417.77</v>
       </c>
       <c r="E14" s="9">
-        <v>1781060300.1</v>
+        <v>1257054522.79</v>
       </c>
       <c r="F14" s="9">
-        <v>360217118.28</v>
+        <v>246755305.46</v>
       </c>
       <c r="G14" s="9">
-        <v>35474904.84</v>
+        <v>24014505.82</v>
       </c>
       <c r="H14" s="9">
-        <v>11689080.39</v>
+        <v>8306801.55</v>
       </c>
       <c r="J14" s="33">
-        <v>2499270818.58</v>
+        <v>1759307553.39</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>166134916.82</v>
+        <v>120128465.09</v>
       </c>
       <c r="E15" s="9">
-        <v>975840723.12</v>
+        <v>682877565.78</v>
       </c>
       <c r="F15" s="9">
-        <v>230082820.75</v>
+        <v>158135786.12</v>
       </c>
       <c r="G15" s="9">
-        <v>21682242.01</v>
+        <v>14689211.46</v>
       </c>
       <c r="H15" s="9">
-        <v>7091621.76</v>
+        <v>4944591.11</v>
       </c>
       <c r="J15" s="33">
-        <v>1400832324.46</v>
+        <v>980775619.56</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>268275409.24</v>
+        <v>192191700.88</v>
       </c>
       <c r="E16" s="9">
-        <v>1186326754.96</v>
+        <v>838551395.86</v>
       </c>
       <c r="F16" s="9">
-        <v>284016386.59</v>
+        <v>194665476.6</v>
       </c>
       <c r="G16" s="9">
-        <v>24515121.33</v>
+        <v>16583277.84</v>
       </c>
       <c r="H16" s="9">
-        <v>6229542.4</v>
+        <v>4443061.03</v>
       </c>
       <c r="J16" s="33">
-        <v>1769363214.52</v>
+        <v>1246434912.21</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>442928771.25</v>
+        <v>319343526.31</v>
       </c>
       <c r="E17" s="9">
-        <v>2807185503.53</v>
+        <v>1977335066.04</v>
       </c>
       <c r="F17" s="9">
-        <v>599864981.3</v>
+        <v>413120675.48</v>
       </c>
       <c r="G17" s="9">
-        <v>62003259.73</v>
+        <v>41963660.66</v>
       </c>
       <c r="H17" s="9">
-        <v>14158149.25</v>
+        <v>9942593.51</v>
       </c>
       <c r="J17" s="33">
-        <v>3926140665.06</v>
+        <v>2761705522</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>784212523.17</v>
+        <v>566347152.51</v>
       </c>
       <c r="E18" s="9">
-        <v>3756703660.98</v>
+        <v>2634297559.81</v>
       </c>
       <c r="F18" s="9">
-        <v>861885530.19</v>
+        <v>593076939.72</v>
       </c>
       <c r="G18" s="9">
-        <v>83158986.02</v>
+        <v>56826951.12</v>
       </c>
       <c r="H18" s="9">
-        <v>24968074.35</v>
+        <v>17290694.29</v>
       </c>
       <c r="J18" s="33">
-        <v>5510928774.71</v>
+        <v>3867839297.45</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>2830336942.66</v>
+        <v>2034772627.51</v>
       </c>
       <c r="E19" s="15">
-        <v>15373555849.18</v>
+        <v>10815656107.91</v>
       </c>
       <c r="F19" s="15">
-        <v>3474651179.14</v>
+        <v>2388973586.21</v>
       </c>
       <c r="G19" s="15">
-        <v>338540395.81</v>
+        <v>230097192.68</v>
       </c>
       <c r="H19" s="15">
-        <v>104968198.48</v>
+        <v>73308041.2</v>
       </c>
       <c r="J19" s="34">
-        <v>22122052565.27</v>
+        <v>15542807555.51</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>67997362.86</v>
+        <v>46388266.98</v>
       </c>
       <c r="E20" s="20">
-        <v>587037738.07</v>
+        <v>413382492.99</v>
       </c>
       <c r="F20" s="20">
-        <v>119845635.76</v>
+        <v>82235965.06</v>
       </c>
       <c r="G20" s="20">
-        <v>8562869.35</v>
+        <v>5754217.58</v>
       </c>
       <c r="H20" s="20">
-        <v>676467.85</v>
+        <v>433796.67</v>
       </c>
       <c r="J20" s="35">
-        <v>784120073.89</v>
+        <v>548194739.28</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>48246584.79</v>
+        <v>33793664.39</v>
       </c>
       <c r="E21" s="20">
-        <v>392265004.96</v>
+        <v>274304512.08</v>
       </c>
       <c r="F21" s="20">
-        <v>75974804.94</v>
+        <v>51667887.38</v>
       </c>
       <c r="G21" s="20">
-        <v>5300884.01</v>
+        <v>3731276.43</v>
       </c>
       <c r="H21" s="20">
-        <v>919570.14</v>
+        <v>624527.43</v>
       </c>
       <c r="J21" s="35">
-        <v>522706848.84</v>
+        <v>364121867.71</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>220155776.9</v>
+        <v>155847924.2</v>
       </c>
       <c r="E22" s="20">
-        <v>2864651332.25</v>
+        <v>2010006321.31</v>
       </c>
       <c r="F22" s="20">
-        <v>577198825.61</v>
+        <v>396263245.35</v>
       </c>
       <c r="G22" s="20">
-        <v>39452955.13</v>
+        <v>26998371.89</v>
       </c>
       <c r="H22" s="20">
-        <v>6122479.15</v>
+        <v>4094686.45</v>
       </c>
       <c r="J22" s="35">
-        <v>3707581369.04</v>
+        <v>2593210549.2</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>336399724.55</v>
+        <v>236029855.57</v>
       </c>
       <c r="E23" s="15">
-        <v>3843954075.28</v>
+        <v>2697693326.38</v>
       </c>
       <c r="F23" s="15">
-        <v>773019266.31</v>
+        <v>530167097.79</v>
       </c>
       <c r="G23" s="15">
-        <v>53316708.49</v>
+        <v>36483865.9</v>
       </c>
       <c r="H23" s="15">
-        <v>7718517.14</v>
+        <v>5153010.55</v>
       </c>
       <c r="J23" s="34">
-        <v>5014408291.77</v>
+        <v>3505527156.19</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>450039426.27</v>
+        <v>315397850.72</v>
       </c>
       <c r="E24" s="20">
-        <v>3879296611.72</v>
+        <v>2676027921.22</v>
       </c>
       <c r="F24" s="20">
-        <v>921051584.13</v>
+        <v>627156554.71</v>
       </c>
       <c r="G24" s="20">
-        <v>60190084.06</v>
+        <v>41288819.17</v>
       </c>
       <c r="H24" s="20">
-        <v>24606700.22</v>
+        <v>17045591.86</v>
       </c>
       <c r="J24" s="35">
-        <v>5335184406.4</v>
+        <v>3676916737.68</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>450039426.27</v>
+        <v>315397850.72</v>
       </c>
       <c r="E25" s="15">
-        <v>3879296611.72</v>
+        <v>2676027921.22</v>
       </c>
       <c r="F25" s="15">
-        <v>921051584.13</v>
+        <v>627156554.71</v>
       </c>
       <c r="G25" s="15">
-        <v>60190084.06</v>
+        <v>41288819.17</v>
       </c>
       <c r="H25" s="15">
-        <v>24606700.22</v>
+        <v>17045591.86</v>
       </c>
       <c r="J25" s="34">
-        <v>5335184406.4</v>
+        <v>3676916737.68</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>257712024.05</v>
+        <v>177400307.68</v>
       </c>
       <c r="E26" s="20">
-        <v>2282927853.67</v>
+        <v>1613060379.2</v>
       </c>
       <c r="F26" s="20">
-        <v>421349801.81</v>
+        <v>291017070.9</v>
       </c>
       <c r="G26" s="20">
-        <v>29414712.96</v>
+        <v>20565990.8</v>
       </c>
       <c r="H26" s="20">
-        <v>978203.3</v>
+        <v>694617.33</v>
       </c>
       <c r="J26" s="35">
-        <v>2992382595.79</v>
+        <v>2102738365.91</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>257712024.05</v>
+        <v>177400307.68</v>
       </c>
       <c r="E27" s="15">
-        <v>2282927853.67</v>
+        <v>1613060379.2</v>
       </c>
       <c r="F27" s="15">
-        <v>421349801.81</v>
+        <v>291017070.9</v>
       </c>
       <c r="G27" s="15">
-        <v>29414712.96</v>
+        <v>20565990.8</v>
       </c>
       <c r="H27" s="15">
-        <v>978203.3</v>
+        <v>694617.33</v>
       </c>
       <c r="J27" s="34">
-        <v>2992382595.79</v>
+        <v>2102738365.91</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>481726613.14</v>
+        <v>351079746.19</v>
       </c>
       <c r="E28" s="20">
-        <v>1762036643.81</v>
+        <v>1244448543.86</v>
       </c>
       <c r="F28" s="20">
-        <v>389403980.97</v>
+        <v>268230934.49</v>
       </c>
       <c r="G28" s="20">
-        <v>46521908.96</v>
+        <v>31661141.49</v>
       </c>
       <c r="H28" s="20">
-        <v>14818488.23</v>
+        <v>10601232.47</v>
       </c>
       <c r="J28" s="35">
-        <v>2694507635.11</v>
+        <v>1906021598.5</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>319044729.9</v>
+        <v>232981561.66</v>
       </c>
       <c r="E29" s="20">
-        <v>1565472754.45</v>
+        <v>1103711624.17</v>
       </c>
       <c r="F29" s="20">
-        <v>342457539.94</v>
+        <v>235355252.85</v>
       </c>
       <c r="G29" s="20">
-        <v>34192232.13</v>
+        <v>23234635.59</v>
       </c>
       <c r="H29" s="20">
-        <v>7200335.4</v>
+        <v>4943013.54</v>
       </c>
       <c r="J29" s="35">
-        <v>2268367591.82</v>
+        <v>1600226087.81</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>800771343.04</v>
+        <v>584061307.85</v>
       </c>
       <c r="E30" s="15">
-        <v>3327509398.26</v>
+        <v>2348160168.03</v>
       </c>
       <c r="F30" s="15">
-        <v>731861520.91</v>
+        <v>503586187.34</v>
       </c>
       <c r="G30" s="15">
-        <v>80714141.09</v>
+        <v>54895777.08</v>
       </c>
       <c r="H30" s="15">
-        <v>22018823.63</v>
+        <v>15544246.01</v>
       </c>
       <c r="J30" s="34">
-        <v>4962875226.93</v>
+        <v>3506247686.31</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>207357277.9</v>
+        <v>146261457.88</v>
       </c>
       <c r="E31" s="20">
-        <v>1727051117.79</v>
+        <v>1204600544.55</v>
       </c>
       <c r="F31" s="20">
-        <v>379175827.43</v>
+        <v>259931520.98</v>
       </c>
       <c r="G31" s="20">
-        <v>28153809.97</v>
+        <v>19257917.16</v>
       </c>
       <c r="H31" s="20">
-        <v>13522090.24</v>
+        <v>9480625.52</v>
       </c>
       <c r="J31" s="35">
-        <v>2355260123.33</v>
+        <v>1639532066.09</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>207357277.9</v>
+        <v>146261457.88</v>
       </c>
       <c r="E32" s="15">
-        <v>1727051117.79</v>
+        <v>1204600544.55</v>
       </c>
       <c r="F32" s="15">
-        <v>379175827.43</v>
+        <v>259931520.98</v>
       </c>
       <c r="G32" s="15">
-        <v>28153809.97</v>
+        <v>19257917.16</v>
       </c>
       <c r="H32" s="15">
-        <v>13522090.24</v>
+        <v>9480625.52</v>
       </c>
       <c r="J32" s="34">
-        <v>2355260123.33</v>
+        <v>1639532066.09</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>91078024.85</v>
+        <v>63107059.68</v>
       </c>
       <c r="E33" s="20">
-        <v>715119230.41</v>
+        <v>507283901.18</v>
       </c>
       <c r="F33" s="20">
-        <v>152767294.33</v>
+        <v>105036003.13</v>
       </c>
       <c r="G33" s="20">
-        <v>14160769.46</v>
+        <v>9497809.02</v>
       </c>
       <c r="H33" s="20">
-        <v>5271233.94</v>
+        <v>3661022.58</v>
       </c>
       <c r="J33" s="35">
-        <v>978396552.99</v>
+        <v>688585795.59</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>207571599.45</v>
+        <v>151822572.86</v>
       </c>
       <c r="E34" s="20">
-        <v>924181944.63</v>
+        <v>651732669.49</v>
       </c>
       <c r="F34" s="20">
-        <v>237945380.88</v>
+        <v>163035830.84</v>
       </c>
       <c r="G34" s="20">
-        <v>20492869.05</v>
+        <v>13925502.48</v>
       </c>
       <c r="H34" s="20">
-        <v>7299963.71</v>
+        <v>5085354.75</v>
       </c>
       <c r="J34" s="35">
-        <v>1397491757.72</v>
+        <v>985601930.42</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>79753786.64</v>
+        <v>55975828.03</v>
       </c>
       <c r="E35" s="20">
-        <v>371892408.7</v>
+        <v>263079750.32</v>
       </c>
       <c r="F35" s="20">
-        <v>84628816.6</v>
+        <v>57843005.96</v>
       </c>
       <c r="G35" s="20">
-        <v>7724824.1</v>
+        <v>5307946.9</v>
       </c>
       <c r="H35" s="20">
-        <v>2179059.6</v>
+        <v>1486711.31</v>
       </c>
       <c r="J35" s="35">
-        <v>546178895.64</v>
+        <v>383693242.52</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>87624606.83</v>
+        <v>63455666.82</v>
       </c>
       <c r="E36" s="20">
-        <v>543367435.79</v>
+        <v>386644117.22</v>
       </c>
       <c r="F36" s="20">
-        <v>100710319.77</v>
+        <v>69433468.67</v>
       </c>
       <c r="G36" s="20">
-        <v>8440300.38</v>
+        <v>5776981.66</v>
       </c>
       <c r="H36" s="20">
-        <v>937806.99</v>
+        <v>620845.9</v>
       </c>
       <c r="J36" s="35">
-        <v>741080469.76</v>
+        <v>525931080.27</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>152446497.64</v>
+        <v>110588236.46</v>
       </c>
       <c r="E37" s="20">
-        <v>1255598525.83</v>
+        <v>886850075.57</v>
       </c>
       <c r="F37" s="20">
-        <v>265016359.53</v>
+        <v>183049820.04</v>
       </c>
       <c r="G37" s="20">
-        <v>21894877.14</v>
+        <v>15022563.97</v>
       </c>
       <c r="H37" s="20">
-        <v>4262414.69</v>
+        <v>2969416.32</v>
       </c>
       <c r="J37" s="35">
-        <v>1699218674.83</v>
+        <v>1198480112.36</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>618474515.41</v>
+        <v>444949363.85</v>
       </c>
       <c r="E38" s="15">
-        <v>3810159545.36</v>
+        <v>2695590513.78</v>
       </c>
       <c r="F38" s="15">
-        <v>841068171.11</v>
+        <v>578398128.64</v>
       </c>
       <c r="G38" s="15">
-        <v>72713640.13</v>
+        <v>49530804.03</v>
       </c>
       <c r="H38" s="15">
-        <v>19950478.93</v>
+        <v>13823350.86</v>
       </c>
       <c r="J38" s="34">
-        <v>5362366350.94</v>
+        <v>3782292161.16</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>42004302.39</v>
+        <v>30868365.81</v>
       </c>
       <c r="E39" s="20">
-        <v>373432624.48</v>
+        <v>261510507.04</v>
       </c>
       <c r="F39" s="20">
-        <v>76710254.74</v>
+        <v>52513356.43</v>
       </c>
       <c r="G39" s="20">
-        <v>6510967.97</v>
+        <v>4412279.67</v>
       </c>
       <c r="H39" s="20">
-        <v>1874725.19</v>
+        <v>1239935.92</v>
       </c>
       <c r="J39" s="35">
-        <v>500532874.77</v>
+        <v>350544444.87</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>83388785.03</v>
+        <v>59044982.56</v>
       </c>
       <c r="E40" s="20">
-        <v>1207995535.93</v>
+        <v>845679646.61</v>
       </c>
       <c r="F40" s="20">
-        <v>214333607.22</v>
+        <v>147245237.05</v>
       </c>
       <c r="G40" s="20">
-        <v>15773078.1</v>
+        <v>10628758.33</v>
       </c>
       <c r="H40" s="20">
-        <v>2938458.33</v>
+        <v>2090966.29</v>
       </c>
       <c r="J40" s="35">
-        <v>1524429464.61</v>
+        <v>1064689590.84</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>209895504.11</v>
+        <v>146535033.71</v>
       </c>
       <c r="E41" s="20">
-        <v>1516141329.35</v>
+        <v>1054056630.82</v>
       </c>
       <c r="F41" s="20">
-        <v>333100077.87</v>
+        <v>226646972.68</v>
       </c>
       <c r="G41" s="20">
-        <v>23791470.47</v>
+        <v>16224771.16</v>
       </c>
       <c r="H41" s="20">
-        <v>10894085.85</v>
+        <v>7486050.24</v>
       </c>
       <c r="J41" s="35">
-        <v>2093822467.65</v>
+        <v>1450949458.61</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>55679526.35</v>
+        <v>38938556.7</v>
       </c>
       <c r="E42" s="20">
-        <v>502412498.57</v>
+        <v>351321412.05</v>
       </c>
       <c r="F42" s="20">
-        <v>100592947.23</v>
+        <v>68403543.42</v>
       </c>
       <c r="G42" s="20">
-        <v>7876093.27</v>
+        <v>5400240.16</v>
       </c>
       <c r="H42" s="20">
-        <v>2555615.16</v>
+        <v>1711148.38</v>
       </c>
       <c r="J42" s="35">
-        <v>669116680.58</v>
+        <v>465774900.71</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>75859032.68</v>
+        <v>54495699.97</v>
       </c>
       <c r="E43" s="20">
-        <v>850858459.99</v>
+        <v>596952416</v>
       </c>
       <c r="F43" s="20">
-        <v>171811022.41</v>
+        <v>117761245.59</v>
       </c>
       <c r="G43" s="20">
-        <v>13244989.91</v>
+        <v>8860159.15</v>
       </c>
       <c r="H43" s="20">
-        <v>5182883.63</v>
+        <v>3595298.45</v>
       </c>
       <c r="J43" s="35">
-        <v>1116956388.62</v>
+        <v>781664819.16</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>34663581.18</v>
+        <v>24977732.68</v>
       </c>
       <c r="E44" s="20">
-        <v>384250559.4</v>
+        <v>270817808.76</v>
       </c>
       <c r="F44" s="20">
-        <v>74175551.56</v>
+        <v>50628404.84</v>
       </c>
       <c r="G44" s="20">
-        <v>5522761.6</v>
+        <v>3742036.35</v>
       </c>
       <c r="H44" s="20">
-        <v>1075120.93</v>
+        <v>719817.18</v>
       </c>
       <c r="J44" s="35">
-        <v>499687574.67</v>
+        <v>350885799.81</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>17907447.34</v>
+        <v>12773668.28</v>
       </c>
       <c r="E45" s="20">
-        <v>261430722.16</v>
+        <v>183753583.32</v>
       </c>
       <c r="F45" s="20">
-        <v>45025300.82</v>
+        <v>30780488.97</v>
       </c>
       <c r="G45" s="20">
-        <v>3751751.8</v>
+        <v>2537531.1</v>
       </c>
       <c r="H45" s="20">
-        <v>575976.29</v>
+        <v>365351.04</v>
       </c>
       <c r="J45" s="35">
-        <v>328691198.41</v>
+        <v>230210622.71</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>149589356.49</v>
+        <v>108867417.68</v>
       </c>
       <c r="E46" s="20">
-        <v>1534907146.46</v>
+        <v>1072270205.02</v>
       </c>
       <c r="F46" s="20">
-        <v>315435195.01</v>
+        <v>217563942.76</v>
       </c>
       <c r="G46" s="20">
-        <v>21068361.47</v>
+        <v>14600189.37</v>
       </c>
       <c r="H46" s="20">
-        <v>6309354.21</v>
+        <v>4494912.65</v>
       </c>
       <c r="J46" s="35">
-        <v>2027309413.64</v>
+        <v>1417796667.48</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>28451805.46</v>
+        <v>20040614.7</v>
       </c>
       <c r="E47" s="20">
-        <v>438408121.84</v>
+        <v>305516535.91</v>
       </c>
       <c r="F47" s="20">
-        <v>95901931.96</v>
+        <v>65160213.11</v>
       </c>
       <c r="G47" s="20">
-        <v>7626609.6</v>
+        <v>5138837.8</v>
       </c>
       <c r="H47" s="20">
-        <v>2862536.99</v>
+        <v>1948528.31</v>
       </c>
       <c r="J47" s="35">
-        <v>573251005.85</v>
+        <v>397804729.83</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>697439341.03</v>
+        <v>496542072.09</v>
       </c>
       <c r="E48" s="15">
-        <v>7069836998.18</v>
+        <v>4941878745.53</v>
       </c>
       <c r="F48" s="15">
-        <v>1427085888.82</v>
+        <v>976703404.85</v>
       </c>
       <c r="G48" s="15">
-        <v>105166084.19</v>
+        <v>71544803.09</v>
       </c>
       <c r="H48" s="15">
-        <v>34268756.58</v>
+        <v>23652008.46</v>
       </c>
       <c r="J48" s="34">
-        <v>9333797068.8</v>
+        <v>6510321034.02</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>2019405401.63</v>
+        <v>1408360784.24</v>
       </c>
       <c r="E49" s="20">
-        <v>16506577662.97</v>
+        <v>11512602481.91</v>
       </c>
       <c r="F49" s="20">
-        <v>3217717135.01</v>
+        <v>2203721330.22</v>
       </c>
       <c r="G49" s="20">
-        <v>222552000.85</v>
+        <v>151421688.4</v>
       </c>
       <c r="H49" s="20">
-        <v>11172367.37</v>
+        <v>7775688.23</v>
       </c>
       <c r="J49" s="35">
-        <v>21977424567.83</v>
+        <v>15283881973</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>197041531.5</v>
+        <v>141601373.55</v>
       </c>
       <c r="E50" s="20">
-        <v>1843948077.03</v>
+        <v>1301412789.6</v>
       </c>
       <c r="F50" s="20">
-        <v>336938399.03</v>
+        <v>232056590.51</v>
       </c>
       <c r="G50" s="20">
-        <v>22402553.65</v>
+        <v>15430076.79</v>
       </c>
       <c r="H50" s="20">
-        <v>568460.14</v>
+        <v>379908.56</v>
       </c>
       <c r="J50" s="35">
-        <v>2400899021.35</v>
+        <v>1690880739.01</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>157213030.16</v>
+        <v>111293217.41</v>
       </c>
       <c r="E51" s="20">
-        <v>1016489061.84</v>
+        <v>714594257.97</v>
       </c>
       <c r="F51" s="20">
-        <v>205529271.63</v>
+        <v>140407511.3</v>
       </c>
       <c r="G51" s="20">
-        <v>15569779.75</v>
+        <v>10535598.02</v>
       </c>
       <c r="H51" s="20">
-        <v>566933.04</v>
+        <v>388949.38</v>
       </c>
       <c r="J51" s="35">
-        <v>1395368076.42</v>
+        <v>977219534.08</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>273079713.98</v>
+        <v>195382411.97</v>
       </c>
       <c r="E52" s="20">
-        <v>2003491055.06</v>
+        <v>1409382592.5</v>
       </c>
       <c r="F52" s="20">
-        <v>399115128.96</v>
+        <v>275849548.3</v>
       </c>
       <c r="G52" s="20">
-        <v>28684463.04</v>
+        <v>19417505.04</v>
       </c>
       <c r="H52" s="20">
-        <v>1472164.26</v>
+        <v>1110763.31</v>
       </c>
       <c r="J52" s="35">
-        <v>2705842525.3</v>
+        <v>1901142821.12</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>2646739677.27</v>
+        <v>1856637787.17</v>
       </c>
       <c r="E53" s="15">
-        <v>21370505856.9</v>
+        <v>14937992121.98</v>
       </c>
       <c r="F53" s="15">
-        <v>4159299934.63</v>
+        <v>2852034980.33</v>
       </c>
       <c r="G53" s="15">
-        <v>289208797.29</v>
+        <v>196804868.25</v>
       </c>
       <c r="H53" s="15">
-        <v>13779924.81</v>
+        <v>9655309.48</v>
       </c>
       <c r="J53" s="34">
-        <v>28479534190.9</v>
+        <v>19853125067.21</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>229258470.21</v>
+        <v>167685987.13</v>
       </c>
       <c r="E54" s="20">
-        <v>1143350371.96</v>
+        <v>809419233.34</v>
       </c>
       <c r="F54" s="20">
-        <v>279050682.8</v>
+        <v>191518220.32</v>
       </c>
       <c r="G54" s="20">
-        <v>27653725.27</v>
+        <v>18863184.04</v>
       </c>
       <c r="H54" s="20">
-        <v>11419329.91</v>
+        <v>7941665.41</v>
       </c>
       <c r="J54" s="35">
-        <v>1690732580.15</v>
+        <v>1195428290.24</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>127153654.06</v>
+        <v>90492634.74</v>
       </c>
       <c r="E55" s="20">
-        <v>848528671.11</v>
+        <v>600974627.42</v>
       </c>
       <c r="F55" s="20">
-        <v>184800691.01</v>
+        <v>126225629.2</v>
       </c>
       <c r="G55" s="20">
-        <v>15188357.08</v>
+        <v>10194037.23</v>
       </c>
       <c r="H55" s="20">
-        <v>4661243.48</v>
+        <v>3266752.86</v>
       </c>
       <c r="J55" s="35">
-        <v>1180332616.74</v>
+        <v>831153681.45</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>356412124.27</v>
+        <v>258178621.87</v>
       </c>
       <c r="E56" s="15">
-        <v>1991879043.07</v>
+        <v>1410393860.76</v>
       </c>
       <c r="F56" s="15">
-        <v>463851373.81</v>
+        <v>317743849.52</v>
       </c>
       <c r="G56" s="15">
-        <v>42842082.35</v>
+        <v>29057221.27</v>
       </c>
       <c r="H56" s="15">
-        <v>16080573.39</v>
+        <v>11208418.27</v>
       </c>
       <c r="J56" s="34">
-        <v>2871065196.89</v>
+        <v>2026581971.69</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>397093194.79</v>
+        <v>288775672.38</v>
       </c>
       <c r="E57" s="20">
-        <v>2891235587.39</v>
+        <v>2015715845.49</v>
       </c>
       <c r="F57" s="20">
-        <v>630949946.09</v>
+        <v>432200224.3</v>
       </c>
       <c r="G57" s="20">
-        <v>47843546.54</v>
+        <v>32407424.41</v>
       </c>
       <c r="H57" s="20">
-        <v>18751207.13</v>
+        <v>13017593.09</v>
       </c>
       <c r="J57" s="35">
-        <v>3985873481.94</v>
+        <v>2782116759.67</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>151227045.18</v>
+        <v>108622704.57</v>
       </c>
       <c r="E58" s="20">
-        <v>908476419.99</v>
+        <v>630284679.68</v>
       </c>
       <c r="F58" s="20">
-        <v>194976938.72</v>
+        <v>132925637.1</v>
       </c>
       <c r="G58" s="20">
-        <v>14089776.07</v>
+        <v>9445947.55</v>
       </c>
       <c r="H58" s="20">
-        <v>6920957.26</v>
+        <v>4822002.01</v>
       </c>
       <c r="J58" s="35">
-        <v>1275691137.22</v>
+        <v>886100970.91</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>165108976.34</v>
+        <v>117813362.52</v>
       </c>
       <c r="E59" s="20">
-        <v>785958768.42</v>
+        <v>546784102.41</v>
       </c>
       <c r="F59" s="20">
-        <v>169917560.32</v>
+        <v>116433214.19</v>
       </c>
       <c r="G59" s="20">
-        <v>12820253.18</v>
+        <v>8860421.16</v>
       </c>
       <c r="H59" s="20">
-        <v>7336612.08</v>
+        <v>4994148.66</v>
       </c>
       <c r="J59" s="35">
-        <v>1141142170.34</v>
+        <v>794885248.94</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>334605718.39</v>
+        <v>241648920.48</v>
       </c>
       <c r="E60" s="20">
-        <v>2489092228.73</v>
+        <v>1728572488.33</v>
       </c>
       <c r="F60" s="20">
-        <v>527911506.1</v>
+        <v>362498110.01</v>
       </c>
       <c r="G60" s="20">
-        <v>44269893.75</v>
+        <v>30289454.53</v>
       </c>
       <c r="H60" s="20">
-        <v>17576375.06</v>
+        <v>12393298.11</v>
       </c>
       <c r="J60" s="35">
-        <v>3413455722.03</v>
+        <v>2375402271.46</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>1048034934.7</v>
+        <v>756860659.95</v>
       </c>
       <c r="E61" s="15">
-        <v>7074763004.53</v>
+        <v>4921357115.91</v>
       </c>
       <c r="F61" s="15">
-        <v>1523755951.23</v>
+        <v>1044057185.6</v>
       </c>
       <c r="G61" s="15">
-        <v>119023469.54</v>
+        <v>81003247.65</v>
       </c>
       <c r="H61" s="15">
-        <v>50585151.53</v>
+        <v>35227041.87</v>
       </c>
       <c r="J61" s="34">
-        <v>9816162511.53</v>
+        <v>6838505250.98</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>74416772.33</v>
+        <v>53167347.1</v>
       </c>
       <c r="E62" s="20">
-        <v>860639889.62</v>
+        <v>606161903.6</v>
       </c>
       <c r="F62" s="20">
-        <v>157780564.79</v>
+        <v>108721883.75</v>
       </c>
       <c r="G62" s="20">
-        <v>10309595.97</v>
+        <v>7064396.66</v>
       </c>
       <c r="H62" s="20">
-        <v>1467727.46</v>
+        <v>1047075.24</v>
       </c>
       <c r="J62" s="35">
-        <v>1104614550.17</v>
+        <v>776162606.35</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>74416772.33</v>
+        <v>53167347.1</v>
       </c>
       <c r="E63" s="15">
-        <v>860639889.62</v>
+        <v>606161903.6</v>
       </c>
       <c r="F63" s="15">
-        <v>157780564.79</v>
+        <v>108721883.75</v>
       </c>
       <c r="G63" s="15">
-        <v>10309595.97</v>
+        <v>7064396.66</v>
       </c>
       <c r="H63" s="15">
-        <v>1467727.46</v>
+        <v>1047075.24</v>
       </c>
       <c r="J63" s="34">
-        <v>1104614550.17</v>
+        <v>776162606.35</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>1495836158.27</v>
+        <v>1060635566.81</v>
       </c>
       <c r="E64" s="20">
-        <v>17463122233.31</v>
+        <v>12256397467.9</v>
       </c>
       <c r="F64" s="20">
-        <v>3252244787.38</v>
+        <v>2232988631.77</v>
       </c>
       <c r="G64" s="20">
-        <v>221980903.45</v>
+        <v>150151715.83</v>
       </c>
       <c r="H64" s="20">
-        <v>28097131.51</v>
+        <v>19765951.97</v>
       </c>
       <c r="J64" s="35">
-        <v>22461281213.92</v>
+        <v>15719939334.28</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>1495836158.27</v>
+        <v>1060635566.81</v>
       </c>
       <c r="E65" s="15">
-        <v>17463122233.31</v>
+        <v>12256397467.9</v>
       </c>
       <c r="F65" s="15">
-        <v>3252244787.38</v>
+        <v>2232988631.77</v>
       </c>
       <c r="G65" s="15">
-        <v>221980903.45</v>
+        <v>150151715.83</v>
       </c>
       <c r="H65" s="15">
-        <v>28097131.51</v>
+        <v>19765951.97</v>
       </c>
       <c r="J65" s="34">
-        <v>22461281213.92</v>
+        <v>15719939334.28</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>403632479.69</v>
+        <v>287670918.96</v>
       </c>
       <c r="E66" s="20">
-        <v>2430941373.02</v>
+        <v>1715042260.89</v>
       </c>
       <c r="F66" s="20">
-        <v>545764592.44</v>
+        <v>375255054.59</v>
       </c>
       <c r="G66" s="20">
-        <v>56978439.7</v>
+        <v>38807930.93</v>
       </c>
       <c r="H66" s="20">
-        <v>12823918.46</v>
+        <v>9069053.38</v>
       </c>
       <c r="J66" s="35">
-        <v>3450140803.31</v>
+        <v>2425845218.75</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>403632479.69</v>
+        <v>287670918.96</v>
       </c>
       <c r="E67" s="15">
-        <v>2430941373.02</v>
+        <v>1715042260.89</v>
       </c>
       <c r="F67" s="15">
-        <v>545764592.44</v>
+        <v>375255054.59</v>
       </c>
       <c r="G67" s="15">
-        <v>56978439.7</v>
+        <v>38807930.93</v>
       </c>
       <c r="H67" s="15">
-        <v>12823918.46</v>
+        <v>9069053.38</v>
       </c>
       <c r="J67" s="34">
-        <v>3450140803.31</v>
+        <v>2425845218.75</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>181037179.73</v>
+        <v>128800006.11</v>
       </c>
       <c r="E68" s="20">
-        <v>2002234724.26</v>
+        <v>1407631777.51</v>
       </c>
       <c r="F68" s="20">
-        <v>341688699.58</v>
+        <v>236338946.76</v>
       </c>
       <c r="G68" s="20">
-        <v>25356305.86</v>
+        <v>17015325.98</v>
       </c>
       <c r="H68" s="20">
-        <v>3482205.28</v>
+        <v>2371262.97</v>
       </c>
       <c r="J68" s="35">
-        <v>2553799114.71</v>
+        <v>1792157319.33</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>181037179.73</v>
+        <v>128800006.11</v>
       </c>
       <c r="E69" s="15">
-        <v>2002234724.26</v>
+        <v>1407631777.51</v>
       </c>
       <c r="F69" s="15">
-        <v>341688699.58</v>
+        <v>236338946.76</v>
       </c>
       <c r="G69" s="15">
-        <v>25356305.86</v>
+        <v>17015325.98</v>
       </c>
       <c r="H69" s="15">
-        <v>3482205.28</v>
+        <v>2371262.97</v>
       </c>
       <c r="J69" s="34">
-        <v>2553799114.71</v>
+        <v>1792157319.33</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>325699562.96</v>
+        <v>232288932.94</v>
       </c>
       <c r="E70" s="20">
-        <v>3268948645.3</v>
+        <v>2308351796.66</v>
       </c>
       <c r="F70" s="20">
-        <v>716423315.51</v>
+        <v>493728068.42</v>
       </c>
       <c r="G70" s="20">
-        <v>56806299.82</v>
+        <v>38697345.65</v>
       </c>
       <c r="H70" s="20">
-        <v>10312984.88</v>
+        <v>7090148.5</v>
       </c>
       <c r="J70" s="35">
-        <v>4378190808.47</v>
+        <v>3080156292.17</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>201549189.76</v>
+        <v>146133748.29</v>
       </c>
       <c r="E71" s="20">
-        <v>1372494772.09</v>
+        <v>966284963.76</v>
       </c>
       <c r="F71" s="20">
-        <v>281631227.6</v>
+        <v>194752706.02</v>
       </c>
       <c r="G71" s="20">
-        <v>22964714.6</v>
+        <v>15516309.81</v>
       </c>
       <c r="H71" s="20">
-        <v>1907094.81</v>
+        <v>1340917.37</v>
       </c>
       <c r="J71" s="35">
-        <v>1880546998.86</v>
+        <v>1324028645.25</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>831618619.47</v>
+        <v>595066883.9</v>
       </c>
       <c r="E72" s="20">
-        <v>5977208895.84</v>
+        <v>4194183521.42</v>
       </c>
       <c r="F72" s="20">
-        <v>1257178084.25</v>
+        <v>863404403.74</v>
       </c>
       <c r="G72" s="20">
-        <v>108091242.2</v>
+        <v>73241109.3</v>
       </c>
       <c r="H72" s="20">
-        <v>9736655.56</v>
+        <v>6545867.49</v>
       </c>
       <c r="J72" s="35">
-        <v>8183833497.32</v>
+        <v>5732441785.85</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>1358867372.19</v>
+        <v>973489565.13</v>
       </c>
       <c r="E73" s="15">
-        <v>10618652313.23</v>
+        <v>7468820281.84</v>
       </c>
       <c r="F73" s="15">
-        <v>2255232627.36</v>
+        <v>1551885178.18</v>
       </c>
       <c r="G73" s="15">
-        <v>187862256.62</v>
+        <v>127454764.76</v>
       </c>
       <c r="H73" s="15">
-        <v>21956735.25</v>
+        <v>14976933.36</v>
       </c>
       <c r="J73" s="34">
-        <v>14442571304.65</v>
+        <v>10136626723.27</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>119830552.51</v>
+        <v>84720204.99</v>
       </c>
       <c r="E74" s="20">
-        <v>1252489458.1</v>
+        <v>877793826.58</v>
       </c>
       <c r="F74" s="20">
-        <v>221283000.75</v>
+        <v>152410657.16</v>
       </c>
       <c r="G74" s="20">
-        <v>13730320.77</v>
+        <v>9491843.87</v>
       </c>
       <c r="H74" s="20">
-        <v>1674588.71</v>
+        <v>1176887.08</v>
       </c>
       <c r="J74" s="35">
-        <v>1609007920.84</v>
+        <v>1125593419.68</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>242287842.33</v>
+        <v>170284949.64</v>
       </c>
       <c r="E75" s="20">
-        <v>2822277757.9</v>
+        <v>1965758282.04</v>
       </c>
       <c r="F75" s="20">
-        <v>544958247.67</v>
+        <v>371981069.58</v>
       </c>
       <c r="G75" s="20">
-        <v>33823042.63</v>
+        <v>22854565.82</v>
       </c>
       <c r="H75" s="20">
-        <v>5965658.64</v>
+        <v>4151621.49</v>
       </c>
       <c r="J75" s="35">
-        <v>3649312549.17</v>
+        <v>2535030488.57</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>411311389.63</v>
+        <v>288978245.88</v>
       </c>
       <c r="E76" s="20">
-        <v>4338372812.9</v>
+        <v>3023422565.78</v>
       </c>
       <c r="F76" s="20">
-        <v>946805132.37</v>
+        <v>644941335.6</v>
       </c>
       <c r="G76" s="20">
-        <v>66094862.52</v>
+        <v>45392720.38</v>
       </c>
       <c r="H76" s="20">
-        <v>18514407.1</v>
+        <v>12995089.11</v>
       </c>
       <c r="J76" s="35">
-        <v>5781098604.52</v>
+        <v>4015729956.75</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>773429784.47</v>
+        <v>543983400.51</v>
       </c>
       <c r="E77" s="15">
-        <v>8413140028.9</v>
+        <v>5866974674.4</v>
       </c>
       <c r="F77" s="15">
-        <v>1713046380.79</v>
+        <v>1169333062.34</v>
       </c>
       <c r="G77" s="15">
-        <v>113648225.92</v>
+        <v>77739130.07</v>
       </c>
       <c r="H77" s="15">
-        <v>26154654.45</v>
+        <v>18323597.68</v>
       </c>
       <c r="J77" s="34">
-        <v>11039419074.53</v>
+        <v>7676353865</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>17468784.92</v>
+        <v>12860949.11</v>
       </c>
       <c r="E78" s="20">
-        <v>92578849.02</v>
+        <v>66370422.92</v>
       </c>
       <c r="F78" s="20">
-        <v>27163110.8</v>
+        <v>18603791.16</v>
       </c>
       <c r="G78" s="20">
-        <v>3380911.13</v>
+        <v>2259406.89</v>
       </c>
       <c r="H78" s="20">
-        <v>485528.7</v>
+        <v>342109.63</v>
       </c>
       <c r="J78" s="35">
-        <v>141077184.57</v>
+        <v>100436679.71</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>17468784.92</v>
+        <v>12860949.11</v>
       </c>
       <c r="E79" s="15">
-        <v>92578849.02</v>
+        <v>66370422.92</v>
       </c>
       <c r="F79" s="15">
-        <v>27163110.8</v>
+        <v>18603791.16</v>
       </c>
       <c r="G79" s="15">
-        <v>3380911.13</v>
+        <v>2259406.89</v>
       </c>
       <c r="H79" s="15">
-        <v>485528.7</v>
+        <v>342109.63</v>
       </c>
       <c r="J79" s="34">
-        <v>141077184.57</v>
+        <v>100436679.71</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>20816575.86</v>
+        <v>15017664.78</v>
       </c>
       <c r="E80" s="20">
-        <v>83747716.3</v>
+        <v>59796640.19</v>
       </c>
       <c r="F80" s="20">
-        <v>21771995.29</v>
+        <v>15044593.19</v>
       </c>
       <c r="G80" s="20">
-        <v>2859484.46</v>
+        <v>2003905.5</v>
       </c>
       <c r="H80" s="20">
-        <v>191139.32</v>
+        <v>129814.22</v>
       </c>
       <c r="J80" s="35">
-        <v>129386911.23</v>
+        <v>91992617.88</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>20816575.86</v>
+        <v>15017664.78</v>
       </c>
       <c r="E81" s="15">
-        <v>83747716.3</v>
+        <v>59796640.19</v>
       </c>
       <c r="F81" s="15">
-        <v>21771995.29</v>
+        <v>15044593.19</v>
       </c>
       <c r="G81" s="15">
-        <v>2859484.46</v>
+        <v>2003905.5</v>
       </c>
       <c r="H81" s="15">
-        <v>191139.32</v>
+        <v>129814.22</v>
       </c>
       <c r="J81" s="34">
-        <v>129386911.23</v>
+        <v>91992617.88</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>14575222438.61</v>
+        <v>10382717330.65</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>113716496481.6</v>
+        <v>79709606234.5</v>
       </c>
       <c r="F83" s="26">
-        <v>23430863257.76</v>
+        <v>16077940708.61</v>
       </c>
       <c r="G83" s="26">
-        <v>1841660048.99</v>
+        <v>1253027083.7</v>
       </c>
       <c r="H83" s="26">
-        <v>403136458.68</v>
+        <v>280818059.86</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>153967378685.64</v>
+        <v>107704109417.32</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9497,2381 +9443,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>65131218.17</v>
+        <v>43739394.32</v>
       </c>
       <c r="E11" s="9">
-        <v>1082943.27</v>
+        <v>1086580.83</v>
       </c>
       <c r="F11" s="9">
-        <v>62021279.95</v>
+        <v>51155204.38</v>
       </c>
       <c r="G11" s="9">
-        <v>543734.27</v>
+        <v>520617.78</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
-        <v>103.48</v>
+        <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>128779279.14</v>
+        <v>96501797.31</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>94994066.44</v>
+        <v>64728910.86</v>
       </c>
       <c r="E12" s="9">
-        <v>2542443.74</v>
+        <v>1719522.3</v>
       </c>
       <c r="F12" s="9">
-        <v>70876954.36</v>
+        <v>52495160.22</v>
       </c>
       <c r="G12" s="9">
-        <v>1470841.36</v>
+        <v>1041497.12</v>
       </c>
       <c r="H12" s="9">
-        <v>4605902.84</v>
+        <v>1689605.33</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>174490208.74</v>
+        <v>121674695.83</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>65945043.66</v>
+        <v>47515071.97</v>
       </c>
       <c r="E13" s="9">
-        <v>1059301.55</v>
+        <v>688603.34</v>
       </c>
       <c r="F13" s="9">
-        <v>53397466.48</v>
+        <v>41024371.15</v>
       </c>
       <c r="G13" s="9">
-        <v>729634.25</v>
+        <v>680528.18</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>121131445.94</v>
+        <v>89908574.64</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>82368604.5</v>
+        <v>54182898.84</v>
       </c>
       <c r="E14" s="9">
-        <v>1370197.26</v>
+        <v>1116808.3</v>
       </c>
       <c r="F14" s="9">
-        <v>62334168.77</v>
+        <v>48178959.62</v>
       </c>
       <c r="G14" s="9">
-        <v>1387909.5</v>
+        <v>700274.39</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
-        <v>440</v>
+        <v>25.84</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>147461320.03</v>
+        <v>104178966.99</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>78669889.92</v>
+        <v>47656404.54</v>
       </c>
       <c r="E15" s="9">
-        <v>1234137.68</v>
+        <v>701273.98</v>
       </c>
       <c r="F15" s="9">
-        <v>40036088.87</v>
+        <v>29402101.75</v>
       </c>
       <c r="G15" s="9">
-        <v>588285.42</v>
+        <v>242446.81</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
-        <v>213.13</v>
+        <v>33.28</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>120528615.02</v>
+        <v>78002260.36</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>49462392.94</v>
+        <v>34174065.48</v>
       </c>
       <c r="E16" s="9">
-        <v>1562356.63</v>
+        <v>1057771.29</v>
       </c>
       <c r="F16" s="9">
-        <v>38830510.91</v>
+        <v>31192405.45</v>
       </c>
       <c r="G16" s="9">
-        <v>582690.35</v>
+        <v>419350.57</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>4347.06</v>
+        <v>2866.85</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>90442297.89</v>
+        <v>66846459.64</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>117214962.05</v>
+        <v>75599355.76</v>
       </c>
       <c r="E17" s="9">
-        <v>2731431.99</v>
+        <v>1809538.96</v>
       </c>
       <c r="F17" s="9">
-        <v>110602907.15</v>
+        <v>84330940.32</v>
       </c>
       <c r="G17" s="9">
-        <v>1360873.61</v>
+        <v>1142448.34</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>231910174.8</v>
+        <v>162882283.38</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>211720384.41</v>
+        <v>135965479.25</v>
       </c>
       <c r="E18" s="9">
-        <v>3381561.97</v>
+        <v>2852638.19</v>
       </c>
       <c r="F18" s="9">
-        <v>152858937.76</v>
+        <v>116207638.64</v>
       </c>
       <c r="G18" s="9">
-        <v>3920526.37</v>
+        <v>1984159.69</v>
       </c>
       <c r="H18" s="9">
-        <v>77130.83</v>
+        <v>93293.82</v>
       </c>
       <c r="I18" s="9">
-        <v>5910.78</v>
+        <v>1097.44</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>371964452.12</v>
+        <v>257104307.03</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>765506562.09</v>
+        <v>503561581.02</v>
       </c>
       <c r="E19" s="15">
-        <v>14964374.09</v>
+        <v>11032737.19</v>
       </c>
       <c r="F19" s="15">
-        <v>590958314.25</v>
+        <v>453986781.53</v>
       </c>
       <c r="G19" s="15">
-        <v>10584495.13</v>
+        <v>6731322.88</v>
       </c>
       <c r="H19" s="15">
-        <v>4683033.67</v>
+        <v>1782899.15</v>
       </c>
       <c r="I19" s="15">
-        <v>11014.45</v>
+        <v>4023.41</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>1386707793.68</v>
+        <v>977099345.18</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>20106883.02</v>
+        <v>12030761.59</v>
       </c>
       <c r="E20" s="20">
-        <v>489511.04</v>
+        <v>688480.29</v>
       </c>
       <c r="F20" s="20">
-        <v>18341383.58</v>
+        <v>13872829.14</v>
       </c>
       <c r="G20" s="20">
-        <v>220113.62</v>
+        <v>188513.7</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
-        <v>26.3</v>
+        <v>115.93</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>39157917.56</v>
+        <v>26780700.65</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>11088183.93</v>
+        <v>7116649.46</v>
       </c>
       <c r="E21" s="20">
-        <v>341376.17</v>
+        <v>395688.39</v>
       </c>
       <c r="F21" s="20">
-        <v>9686185.48</v>
+        <v>7098797.01</v>
       </c>
       <c r="G21" s="20">
-        <v>246766.52</v>
+        <v>200075.75</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
-        <v>443.56</v>
+        <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>21362955.66</v>
+        <v>14811210.61</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>92275742.43</v>
+        <v>57763099.57</v>
       </c>
       <c r="E22" s="20">
-        <v>2234607.2</v>
+        <v>1718896.32</v>
       </c>
       <c r="F22" s="20">
-        <v>74204487.09</v>
+        <v>56661528.79</v>
       </c>
       <c r="G22" s="20">
-        <v>1250390.03</v>
+        <v>919322.3</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
-        <v>770</v>
+        <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>169965996.75</v>
+        <v>117062846.98</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>123470809.38</v>
+        <v>76910510.62</v>
       </c>
       <c r="E23" s="15">
-        <v>3065494.41</v>
+        <v>2803065</v>
       </c>
       <c r="F23" s="15">
-        <v>102232056.15</v>
+        <v>77633154.94</v>
       </c>
       <c r="G23" s="15">
-        <v>1717270.17</v>
+        <v>1307911.75</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
-        <v>1239.86</v>
+        <v>115.93</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>230486869.97</v>
+        <v>158654758.24</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>145102009.22</v>
+        <v>103609586.68</v>
       </c>
       <c r="E24" s="20">
-        <v>3937102.88</v>
+        <v>3039153.01</v>
       </c>
       <c r="F24" s="20">
-        <v>52039436.7</v>
+        <v>38561259.75</v>
       </c>
       <c r="G24" s="20">
-        <v>2035415.38</v>
+        <v>1357554.02</v>
       </c>
       <c r="H24" s="20">
-        <v>803084.71</v>
+        <v>789104.36</v>
       </c>
       <c r="I24" s="20">
-        <v>7206.41</v>
+        <v>10004.92</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>203924255.3</v>
+        <v>147366662.74</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>145102009.22</v>
+        <v>103609586.68</v>
       </c>
       <c r="E25" s="15">
-        <v>3937102.88</v>
+        <v>3039153.01</v>
       </c>
       <c r="F25" s="15">
-        <v>52039436.7</v>
+        <v>38561259.75</v>
       </c>
       <c r="G25" s="15">
-        <v>2035415.38</v>
+        <v>1357554.02</v>
       </c>
       <c r="H25" s="15">
-        <v>803084.71</v>
+        <v>789104.36</v>
       </c>
       <c r="I25" s="15">
-        <v>7206.41</v>
+        <v>10004.92</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>203924255.3</v>
+        <v>147366662.74</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>91438072.58</v>
+        <v>65404752.86</v>
       </c>
       <c r="E26" s="20">
-        <v>1185356.01</v>
+        <v>1010924.34</v>
       </c>
       <c r="F26" s="20">
-        <v>97918243.4</v>
+        <v>75015784.51</v>
       </c>
       <c r="G26" s="20">
-        <v>1611867.11</v>
+        <v>700848.04</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>192153539.1</v>
+        <v>142132309.75</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>91438072.58</v>
+        <v>65404752.86</v>
       </c>
       <c r="E27" s="15">
-        <v>1185356.01</v>
+        <v>1010924.34</v>
       </c>
       <c r="F27" s="15">
-        <v>97918243.4</v>
+        <v>75015784.51</v>
       </c>
       <c r="G27" s="15">
-        <v>1611867.11</v>
+        <v>700848.04</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>192153539.1</v>
+        <v>142132309.75</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>255628035.06</v>
+        <v>171241107.13</v>
       </c>
       <c r="E28" s="20">
-        <v>1874922.31</v>
+        <v>1396932.2</v>
       </c>
       <c r="F28" s="20">
-        <v>59105156.33</v>
+        <v>46038402.85</v>
       </c>
       <c r="G28" s="20">
-        <v>414017</v>
+        <v>272276.54</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>317022130.7</v>
+        <v>218948718.72</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>183071217.79</v>
+        <v>124515973.64</v>
       </c>
       <c r="E29" s="20">
-        <v>684653.93</v>
+        <v>714467.71</v>
       </c>
       <c r="F29" s="20">
-        <v>51338953.65</v>
+        <v>40456791.59</v>
       </c>
       <c r="G29" s="20">
-        <v>857617.82</v>
+        <v>479293.74</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>13270.45</v>
+        <v>7260.56</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>235965713.64</v>
+        <v>166173787.24</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>438699252.85</v>
+        <v>295757080.77</v>
       </c>
       <c r="E30" s="15">
-        <v>2559576.24</v>
+        <v>2111399.91</v>
       </c>
       <c r="F30" s="15">
-        <v>110444109.98</v>
+        <v>86495194.44</v>
       </c>
       <c r="G30" s="15">
-        <v>1271634.82</v>
+        <v>751570.28</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>13270.45</v>
+        <v>7260.56</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>552987844.34</v>
+        <v>385122505.96</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>74493737.02</v>
+        <v>48202495.36</v>
       </c>
       <c r="E31" s="20">
-        <v>1595258.49</v>
+        <v>1155684.15</v>
       </c>
       <c r="F31" s="20">
-        <v>34164790.76</v>
+        <v>25492821.04</v>
       </c>
       <c r="G31" s="20">
-        <v>960318.41</v>
+        <v>782856.68</v>
       </c>
       <c r="H31" s="20">
-        <v>17791.8</v>
+        <v>11861.2</v>
       </c>
       <c r="I31" s="20">
-        <v>3667</v>
+        <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>111235563.48</v>
+        <v>75645728.31</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>74493737.02</v>
+        <v>48202495.36</v>
       </c>
       <c r="E32" s="15">
-        <v>1595258.49</v>
+        <v>1155684.15</v>
       </c>
       <c r="F32" s="15">
-        <v>34164790.76</v>
+        <v>25492821.04</v>
       </c>
       <c r="G32" s="15">
-        <v>960318.41</v>
+        <v>782856.68</v>
       </c>
       <c r="H32" s="15">
-        <v>17791.8</v>
+        <v>11861.2</v>
       </c>
       <c r="I32" s="15">
-        <v>3667</v>
+        <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>111235563.48</v>
+        <v>75645728.31</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>35574683.38</v>
+        <v>25920211.53</v>
       </c>
       <c r="E33" s="20">
-        <v>1084034.7</v>
+        <v>978829.74</v>
       </c>
       <c r="F33" s="20">
-        <v>25672776.21</v>
+        <v>19996067.74</v>
       </c>
       <c r="G33" s="20">
-        <v>286866.17</v>
+        <v>179431.81</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
-        <v>38.48</v>
+        <v>32.76</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>62618398.94</v>
+        <v>47074573.58</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>46526143.17</v>
+        <v>32471794.41</v>
       </c>
       <c r="E34" s="20">
-        <v>1226901.11</v>
+        <v>674095.84</v>
       </c>
       <c r="F34" s="20">
-        <v>29577384.69</v>
+        <v>22314089.35</v>
       </c>
       <c r="G34" s="20">
-        <v>679984.67</v>
+        <v>328845.22</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>127.15</v>
+        <v>110.58</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>78010540.79</v>
+        <v>55788935.4</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>12806743.07</v>
+        <v>9351717.06</v>
       </c>
       <c r="E35" s="20">
-        <v>303275.72</v>
+        <v>319789.29</v>
       </c>
       <c r="F35" s="20">
-        <v>12330501.6</v>
+        <v>9632014</v>
       </c>
       <c r="G35" s="20">
-        <v>176440.55</v>
+        <v>132359.02</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
-        <v>55.48</v>
+        <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>25617016.42</v>
+        <v>19435879.37</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>16309824.97</v>
+        <v>11601485.84</v>
       </c>
       <c r="E36" s="20">
-        <v>593879.12</v>
+        <v>434287.57</v>
       </c>
       <c r="F36" s="20">
-        <v>22421151.44</v>
+        <v>17122217.71</v>
       </c>
       <c r="G36" s="20">
-        <v>202502.08</v>
+        <v>513738.52</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
-        <v>140.22</v>
+        <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>39527497.83</v>
+        <v>29671872.12</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>48682266.54</v>
+        <v>35771072.47</v>
       </c>
       <c r="E37" s="20">
-        <v>1388432.35</v>
+        <v>944254.72</v>
       </c>
       <c r="F37" s="20">
-        <v>49703855.13</v>
+        <v>38852577.83</v>
       </c>
       <c r="G37" s="20">
-        <v>599826.47</v>
+        <v>460269.79</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>100374380.49</v>
+        <v>76028174.81</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>159899661.13</v>
+        <v>115116281.31</v>
       </c>
       <c r="E38" s="15">
-        <v>4596523</v>
+        <v>3351257.16</v>
       </c>
       <c r="F38" s="15">
-        <v>139705669.07</v>
+        <v>107916966.63</v>
       </c>
       <c r="G38" s="15">
-        <v>1945619.94</v>
+        <v>1614644.36</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>361.33</v>
+        <v>285.82</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>306147834.47</v>
+        <v>227999435.28</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>7493979.29</v>
+        <v>4982234.93</v>
       </c>
       <c r="E39" s="20">
-        <v>209203.5</v>
+        <v>158867.67</v>
       </c>
       <c r="F39" s="20">
-        <v>7836037.85</v>
+        <v>6039990.44</v>
       </c>
       <c r="G39" s="20">
-        <v>243095.28</v>
+        <v>187255.99</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
-        <v>5488.54</v>
+        <v>3342.42</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>15787804.46</v>
+        <v>11371691.45</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>25313724.21</v>
+        <v>16208611.65</v>
       </c>
       <c r="E40" s="20">
-        <v>1133734.34</v>
+        <v>904181</v>
       </c>
       <c r="F40" s="20">
-        <v>25431533.58</v>
+        <v>18911631.21</v>
       </c>
       <c r="G40" s="20">
-        <v>528885.33</v>
+        <v>354163.35</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>52407877.46</v>
+        <v>36378587.21</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>41871222.3</v>
+        <v>29177015.23</v>
       </c>
       <c r="E41" s="20">
-        <v>1322536.49</v>
+        <v>973626.95</v>
       </c>
       <c r="F41" s="20">
-        <v>20764553.94</v>
+        <v>15283390.16</v>
       </c>
       <c r="G41" s="20">
-        <v>1413466.87</v>
+        <v>748270.88</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>65371779.6</v>
+        <v>46182303.22</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>14503307.87</v>
+        <v>9089050.78</v>
       </c>
       <c r="E42" s="20">
-        <v>403205.42</v>
+        <v>286611.88</v>
       </c>
       <c r="F42" s="20">
-        <v>9271704.75</v>
+        <v>6253532.82</v>
       </c>
       <c r="G42" s="20">
-        <v>272169.51</v>
+        <v>264630.34</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>24450387.55</v>
+        <v>15893825.82</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>22522770.68</v>
+        <v>15359198.62</v>
       </c>
       <c r="E43" s="20">
-        <v>368163.9</v>
+        <v>231939.19</v>
       </c>
       <c r="F43" s="20">
-        <v>16327104.08</v>
+        <v>12736579.99</v>
       </c>
       <c r="G43" s="20">
-        <v>786026.09</v>
+        <v>593015.72</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>40004064.75</v>
+        <v>28920733.52</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>6881426.58</v>
+        <v>4708498.73</v>
       </c>
       <c r="E44" s="20">
-        <v>265702.68</v>
+        <v>170853.47</v>
       </c>
       <c r="F44" s="20">
-        <v>10308668.77</v>
+        <v>8465227.72</v>
       </c>
       <c r="G44" s="20">
-        <v>577570.49</v>
+        <v>255711.67</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>18033368.52</v>
+        <v>13600291.59</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>6003298.79</v>
+        <v>4063722.19</v>
       </c>
       <c r="E45" s="20">
-        <v>202963.37</v>
+        <v>145044.94</v>
       </c>
       <c r="F45" s="20">
-        <v>6151571.3</v>
+        <v>4740333.88</v>
       </c>
       <c r="G45" s="20">
-        <v>183199.89</v>
+        <v>114980.06</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>12541033.35</v>
+        <v>9064081.07</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>37097061.87</v>
+        <v>24388188.04</v>
       </c>
       <c r="E46" s="20">
-        <v>946772.68</v>
+        <v>720849.38</v>
       </c>
       <c r="F46" s="20">
-        <v>36334065.7</v>
+        <v>26822881.31</v>
       </c>
       <c r="G46" s="20">
-        <v>674133.16</v>
+        <v>320220.64</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
-        <v>0</v>
+        <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>75052033.41</v>
+        <v>52252351.41</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>9026393.78</v>
+        <v>5622326.86</v>
       </c>
       <c r="E47" s="20">
-        <v>320142.7</v>
+        <v>229701.53</v>
       </c>
       <c r="F47" s="20">
-        <v>7039767</v>
+        <v>4865291.22</v>
       </c>
       <c r="G47" s="20">
-        <v>207363.87</v>
+        <v>147673.17</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>16593667.35</v>
+        <v>10864992.78</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>170713185.37</v>
+        <v>113598847.03</v>
       </c>
       <c r="E48" s="15">
-        <v>5172425.08</v>
+        <v>3821676.01</v>
       </c>
       <c r="F48" s="15">
-        <v>139465006.97</v>
+        <v>104118858.75</v>
       </c>
       <c r="G48" s="15">
-        <v>4885910.49</v>
+        <v>2985921.82</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
-        <v>5488.54</v>
+        <v>3554.46</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>320242016.45</v>
+        <v>224528858.07</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>707803782.4</v>
+        <v>470266300.44</v>
       </c>
       <c r="E49" s="20">
-        <v>15722713.97</v>
+        <v>12297657.63</v>
       </c>
       <c r="F49" s="20">
-        <v>523553185.69</v>
+        <v>407617883.6</v>
       </c>
       <c r="G49" s="20">
-        <v>7443732.84</v>
+        <v>3795377.1</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
-        <v>81.52</v>
+        <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>1254523496.42</v>
+        <v>893977285.32</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>59935266.86</v>
+        <v>37675542.51</v>
       </c>
       <c r="E50" s="20">
-        <v>1390528.57</v>
+        <v>981236.94</v>
       </c>
       <c r="F50" s="20">
-        <v>63708555.92</v>
+        <v>51258240.52</v>
       </c>
       <c r="G50" s="20">
-        <v>581572.58</v>
+        <v>415066.19</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>125615923.93</v>
+        <v>90330086.16</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>26450950.88</v>
+        <v>15813439.12</v>
       </c>
       <c r="E51" s="20">
-        <v>1208762.28</v>
+        <v>1288179.29</v>
       </c>
       <c r="F51" s="20">
-        <v>38208373.82</v>
+        <v>31109731.11</v>
       </c>
       <c r="G51" s="20">
-        <v>329678.92</v>
+        <v>310228.9</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>66197765.9</v>
+        <v>48521578.42</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>77160616.69</v>
+        <v>49973199.28</v>
       </c>
       <c r="E52" s="20">
-        <v>2129532.87</v>
+        <v>1663696.3</v>
       </c>
       <c r="F52" s="20">
-        <v>59550018.19</v>
+        <v>46151449.46</v>
       </c>
       <c r="G52" s="20">
-        <v>993420.81</v>
+        <v>1721860.12</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>139833588.56</v>
+        <v>99510205.16</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>871350616.83</v>
+        <v>573728481.35</v>
       </c>
       <c r="E53" s="15">
-        <v>20451537.69</v>
+        <v>16230770.16</v>
       </c>
       <c r="F53" s="15">
-        <v>685020133.62</v>
+        <v>536137304.69</v>
       </c>
       <c r="G53" s="15">
-        <v>9348405.15</v>
+        <v>6242532.31</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
-        <v>81.52</v>
+        <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>1586170774.81</v>
+        <v>1132339155.06</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>74859007.25</v>
+        <v>51576390.36</v>
       </c>
       <c r="E54" s="20">
-        <v>842328.23</v>
+        <v>660407.88</v>
       </c>
       <c r="F54" s="20">
-        <v>39480358.18</v>
+        <v>30371250.43</v>
       </c>
       <c r="G54" s="20">
-        <v>1163142</v>
+        <v>898468.32</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>21494.54</v>
+        <v>15716.3</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>116366330.2</v>
+        <v>83522233.29</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>38250923.88</v>
+        <v>24847293.41</v>
       </c>
       <c r="E55" s="20">
-        <v>681483.14</v>
+        <v>501854.71</v>
       </c>
       <c r="F55" s="20">
-        <v>20325205.72</v>
+        <v>15128507.04</v>
       </c>
       <c r="G55" s="20">
-        <v>628236.26</v>
+        <v>368052.37</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
-        <v>974.32</v>
+        <v>747.84</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>59886823.32</v>
+        <v>40846455.37</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>113109931.13</v>
+        <v>76423683.77</v>
       </c>
       <c r="E56" s="15">
-        <v>1523811.37</v>
+        <v>1162262.59</v>
       </c>
       <c r="F56" s="15">
-        <v>59805563.9</v>
+        <v>45499757.47</v>
       </c>
       <c r="G56" s="15">
-        <v>1791378.26</v>
+        <v>1266520.69</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>22468.86</v>
+        <v>16464.14</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>176253153.52</v>
+        <v>124368688.66</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>158105236.05</v>
+        <v>107541843.91</v>
       </c>
       <c r="E57" s="20">
-        <v>2835541.23</v>
+        <v>2904444.7</v>
       </c>
       <c r="F57" s="20">
-        <v>70392745.86</v>
+        <v>50521284.28</v>
       </c>
       <c r="G57" s="20">
-        <v>1502181.87</v>
+        <v>1304800.42</v>
       </c>
       <c r="H57" s="20">
-        <v>6235285.63</v>
+        <v>1726205.12</v>
       </c>
       <c r="I57" s="20">
-        <v>248.99</v>
+        <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>239071239.63</v>
+        <v>163998578.43</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>39914257.26</v>
+        <v>28021000.95</v>
       </c>
       <c r="E58" s="20">
-        <v>807859.31</v>
+        <v>760065.21</v>
       </c>
       <c r="F58" s="20">
-        <v>16308749.71</v>
+        <v>11951531.78</v>
       </c>
       <c r="G58" s="20">
-        <v>406150.95</v>
+        <v>234999.3</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>57437017.23</v>
+        <v>40967597.24</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>39898169.09</v>
+        <v>27569346.59</v>
       </c>
       <c r="E59" s="20">
-        <v>629566.74</v>
+        <v>541824.62</v>
       </c>
       <c r="F59" s="20">
-        <v>12359852.24</v>
+        <v>9367892.75</v>
       </c>
       <c r="G59" s="20">
-        <v>487545.17</v>
+        <v>262293.65</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
-        <v>200068.92</v>
+        <v>39.14</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>53575202.16</v>
+        <v>37741396.75</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>134816792.37</v>
+        <v>87512395.85</v>
       </c>
       <c r="E60" s="20">
-        <v>2365690.27</v>
+        <v>1886976.83</v>
       </c>
       <c r="F60" s="20">
-        <v>52552171.9</v>
+        <v>38906779.8</v>
       </c>
       <c r="G60" s="20">
-        <v>851839.77</v>
+        <v>923922.74</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
-        <v>863.52</v>
+        <v>318.23</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>190587357.83</v>
+        <v>129230393.45</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>372734454.77</v>
+        <v>250644587.3</v>
       </c>
       <c r="E61" s="15">
-        <v>6638657.55</v>
+        <v>6093311.36</v>
       </c>
       <c r="F61" s="15">
-        <v>151613519.71</v>
+        <v>110747488.61</v>
       </c>
       <c r="G61" s="15">
-        <v>3247717.76</v>
+        <v>2726016.11</v>
       </c>
       <c r="H61" s="15">
-        <v>6235285.63</v>
+        <v>1726205.12</v>
       </c>
       <c r="I61" s="15">
-        <v>201181.43</v>
+        <v>357.37</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>540670816.85</v>
+        <v>371937965.87</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>15547370.62</v>
+        <v>9804590.83</v>
       </c>
       <c r="E62" s="20">
-        <v>1010207.16</v>
+        <v>672042.35</v>
       </c>
       <c r="F62" s="20">
-        <v>22467890.95</v>
+        <v>16469427.34</v>
       </c>
       <c r="G62" s="20">
-        <v>276211.69</v>
+        <v>184015.13</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
-        <v>170.04</v>
+        <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>39301850.46</v>
+        <v>27130075.65</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>15547370.62</v>
+        <v>9804590.83</v>
       </c>
       <c r="E63" s="15">
-        <v>1010207.16</v>
+        <v>672042.35</v>
       </c>
       <c r="F63" s="15">
-        <v>22467890.95</v>
+        <v>16469427.34</v>
       </c>
       <c r="G63" s="15">
-        <v>276211.69</v>
+        <v>184015.13</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
-        <v>170.04</v>
+        <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>39301850.46</v>
+        <v>27130075.65</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>622520420.8</v>
+        <v>421798266.49</v>
       </c>
       <c r="E64" s="20">
-        <v>6466071.54</v>
+        <v>4786658.9</v>
       </c>
       <c r="F64" s="20">
-        <v>701442406.34</v>
+        <v>535415895.51</v>
       </c>
       <c r="G64" s="20">
-        <v>19180192.9</v>
+        <v>10030103.92</v>
       </c>
       <c r="H64" s="20">
-        <v>443824.8</v>
+        <v>249397.46</v>
       </c>
       <c r="I64" s="20">
-        <v>1159.05</v>
+        <v>590</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>1350054075.43</v>
+        <v>972280912.28</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>622520420.8</v>
+        <v>421798266.49</v>
       </c>
       <c r="E65" s="15">
-        <v>6466071.54</v>
+        <v>4786658.9</v>
       </c>
       <c r="F65" s="15">
-        <v>701442406.34</v>
+        <v>535415895.51</v>
       </c>
       <c r="G65" s="15">
-        <v>19180192.9</v>
+        <v>10030103.92</v>
       </c>
       <c r="H65" s="15">
-        <v>443824.8</v>
+        <v>249397.46</v>
       </c>
       <c r="I65" s="15">
-        <v>1159.05</v>
+        <v>590</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>1350054075.43</v>
+        <v>972280912.28</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>211883990.85</v>
+        <v>139891347.36</v>
       </c>
       <c r="E66" s="20">
-        <v>2645783.78</v>
+        <v>2232971.03</v>
       </c>
       <c r="F66" s="20">
-        <v>119123732.89</v>
+        <v>94157342.68</v>
       </c>
       <c r="G66" s="20">
-        <v>1651877.71</v>
+        <v>934587.76</v>
       </c>
       <c r="H66" s="20">
-        <v>2936612.62</v>
+        <v>589803.44</v>
       </c>
       <c r="I66" s="20">
-        <v>824.62</v>
+        <v>469.04</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>338242822.47</v>
+        <v>237806521.31</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>211883990.85</v>
+        <v>139891347.36</v>
       </c>
       <c r="E67" s="15">
-        <v>2645783.78</v>
+        <v>2232971.03</v>
       </c>
       <c r="F67" s="15">
-        <v>119123732.89</v>
+        <v>94157342.68</v>
       </c>
       <c r="G67" s="15">
-        <v>1651877.71</v>
+        <v>934587.76</v>
       </c>
       <c r="H67" s="15">
-        <v>2936612.62</v>
+        <v>589803.44</v>
       </c>
       <c r="I67" s="15">
-        <v>824.62</v>
+        <v>469.04</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>338242822.47</v>
+        <v>237806521.31</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>91334305.01</v>
+        <v>60010886.76</v>
       </c>
       <c r="E68" s="20">
-        <v>1734700.95</v>
+        <v>993675.04</v>
       </c>
       <c r="F68" s="20">
-        <v>56863330.77</v>
+        <v>42655908.78</v>
       </c>
       <c r="G68" s="20">
-        <v>941259.71</v>
+        <v>558935.6</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>150873637.59</v>
+        <v>104219406.18</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>91334305.01</v>
+        <v>60010886.76</v>
       </c>
       <c r="E69" s="15">
-        <v>1734700.95</v>
+        <v>993675.04</v>
       </c>
       <c r="F69" s="15">
-        <v>56863330.77</v>
+        <v>42655908.78</v>
       </c>
       <c r="G69" s="15">
-        <v>941259.71</v>
+        <v>558935.6</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
-        <v>41.15</v>
+        <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>150873637.59</v>
+        <v>104219406.18</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>116860467.9</v>
+        <v>81859606.4</v>
       </c>
       <c r="E70" s="20">
-        <v>2115707.76</v>
+        <v>1476287.56</v>
       </c>
       <c r="F70" s="20">
-        <v>108888167.46</v>
+        <v>84687858.1</v>
       </c>
       <c r="G70" s="20">
-        <v>1124320.92</v>
+        <v>946745.51</v>
       </c>
       <c r="H70" s="20">
-        <v>0</v>
+        <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>276.02</v>
+        <v>150.74</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>228988940.06</v>
+        <v>168971544.61</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>35411586.23</v>
+        <v>24157638.49</v>
       </c>
       <c r="E71" s="20">
-        <v>937036.05</v>
+        <v>588590.79</v>
       </c>
       <c r="F71" s="20">
-        <v>39921718.6</v>
+        <v>32923987.36</v>
       </c>
       <c r="G71" s="20">
-        <v>558754.06</v>
+        <v>359864.49</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>76829094.94</v>
+        <v>58030081.13</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>266758717.38</v>
+        <v>174723655.8</v>
       </c>
       <c r="E72" s="20">
-        <v>4955588.72</v>
+        <v>3724514.7</v>
       </c>
       <c r="F72" s="20">
-        <v>191780198.94</v>
+        <v>153904042.73</v>
       </c>
       <c r="G72" s="20">
-        <v>2164402.48</v>
+        <v>2103335.24</v>
       </c>
       <c r="H72" s="20">
-        <v>688831.78</v>
+        <v>46332.97</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>466347739.3</v>
+        <v>334501881.44</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>419030771.51</v>
+        <v>280740900.69</v>
       </c>
       <c r="E73" s="15">
-        <v>8008332.53</v>
+        <v>5789393.05</v>
       </c>
       <c r="F73" s="15">
-        <v>340590085</v>
+        <v>271515888.19</v>
       </c>
       <c r="G73" s="15">
-        <v>3847477.46</v>
+        <v>3409945.24</v>
       </c>
       <c r="H73" s="15">
-        <v>688831.78</v>
+        <v>47229.27</v>
       </c>
       <c r="I73" s="15">
-        <v>276.02</v>
+        <v>150.74</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>772165774.3</v>
+        <v>561503507.18</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>85127008.98</v>
+        <v>58649867.7</v>
       </c>
       <c r="E74" s="20">
-        <v>1762465.33</v>
+        <v>1323641.92</v>
       </c>
       <c r="F74" s="20">
-        <v>27213142.9</v>
+        <v>21000476.99</v>
       </c>
       <c r="G74" s="20">
-        <v>668042.41</v>
+        <v>451180.69</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>114770659.62</v>
+        <v>81425167.3</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>166220341.73</v>
+        <v>115026601.7</v>
       </c>
       <c r="E75" s="20">
-        <v>2772667.21</v>
+        <v>2038054.08</v>
       </c>
       <c r="F75" s="20">
-        <v>69331965.56</v>
+        <v>51884980.27</v>
       </c>
       <c r="G75" s="20">
-        <v>932000.15</v>
+        <v>589862.3</v>
       </c>
       <c r="H75" s="20">
-        <v>39967.52</v>
+        <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>239296942.17</v>
+        <v>169545207.1</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>278198468.14</v>
+        <v>189300759.58</v>
       </c>
       <c r="E76" s="20">
-        <v>4050288.84</v>
+        <v>2986763.08</v>
       </c>
       <c r="F76" s="20">
-        <v>94547310.19</v>
+        <v>71670385.67</v>
       </c>
       <c r="G76" s="20">
-        <v>1652112.43</v>
+        <v>812033.66</v>
       </c>
       <c r="H76" s="20">
-        <v>77592.69</v>
+        <v>41192.52</v>
       </c>
       <c r="I76" s="20">
-        <v>12279.86</v>
+        <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>378538052.15</v>
+        <v>264812046.51</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>529545818.85</v>
+        <v>362977228.98</v>
       </c>
       <c r="E77" s="15">
-        <v>8585421.38</v>
+        <v>6348459.08</v>
       </c>
       <c r="F77" s="15">
-        <v>191092418.65</v>
+        <v>144555842.93</v>
       </c>
       <c r="G77" s="15">
-        <v>3252154.99</v>
+        <v>1853076.65</v>
       </c>
       <c r="H77" s="15">
-        <v>117560.21</v>
+        <v>46901.27</v>
       </c>
       <c r="I77" s="15">
-        <v>12279.86</v>
+        <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>732605653.94</v>
+        <v>515782420.91</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>12112412.5</v>
+        <v>7865452.17</v>
       </c>
       <c r="E78" s="20">
-        <v>93407.59</v>
+        <v>89292.56</v>
       </c>
       <c r="F78" s="20">
-        <v>4250298.89</v>
+        <v>2952284.23</v>
       </c>
       <c r="G78" s="20">
-        <v>88074.75</v>
+        <v>60917.63</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>16544193.73</v>
+        <v>10967946.59</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>12112412.5</v>
+        <v>7865452.17</v>
       </c>
       <c r="E79" s="15">
-        <v>93407.59</v>
+        <v>89292.56</v>
       </c>
       <c r="F79" s="15">
-        <v>4250298.89</v>
+        <v>2952284.23</v>
       </c>
       <c r="G79" s="15">
-        <v>88074.75</v>
+        <v>60917.63</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>16544193.73</v>
+        <v>10967946.59</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>13074604.51</v>
+        <v>9575739.07</v>
       </c>
       <c r="E80" s="20">
-        <v>90325.25</v>
+        <v>54661.72</v>
       </c>
       <c r="F80" s="20">
-        <v>5190006.81</v>
+        <v>3972304.32</v>
       </c>
       <c r="G80" s="20">
-        <v>93209.61</v>
+        <v>40218.99</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>18448146.18</v>
+        <v>13642924.1</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>13074604.51</v>
+        <v>9575739.07</v>
       </c>
       <c r="E81" s="15">
-        <v>90325.25</v>
+        <v>54661.72</v>
       </c>
       <c r="F81" s="15">
-        <v>5190006.81</v>
+        <v>3972304.32</v>
       </c>
       <c r="G81" s="15">
-        <v>93209.61</v>
+        <v>40218.99</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>18448146.18</v>
+        <v>13642924.1</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
-        <v>280133.31</v>
+        <v>101344.05</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
-        <v>280133.31</v>
+        <v>101344.05</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>5241567987.02</v>
+        <v>3515622300.42</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>94324366.99</v>
+        <v>72779394.61</v>
       </c>
       <c r="F83" s="26">
-        <v>3604387014.81</v>
+        <v>2773300266.34</v>
       </c>
       <c r="G83" s="26">
-        <v>69010624.75</v>
+        <v>43640843.91</v>
       </c>
       <c r="H83" s="26">
-        <v>15926025.22</v>
+        <v>5243401.27</v>
       </c>
       <c r="I83" s="26">
-        <v>280730.59</v>
+        <v>44264.82</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>9025496749.38</v>
+        <v>6410630471.37</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -12106,2815 +12052,2815 @@
       <c r="O10" s="6"/>
       <c r="P10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="Q10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="37" t="s">
         <v>114</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>115</v>
       </c>
       <c r="G11" s="37" t="s">
         <v>116</v>
       </c>
       <c r="I11" s="37" t="s">
         <v>117</v>
       </c>
       <c r="J11" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K11" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L11" s="37" t="s">
         <v>118</v>
       </c>
-      <c r="K11" s="37" t="s">
-[...2 lines deleted...]
-      <c r="L11" s="37" t="s">
+      <c r="M11" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="M11" s="37" t="s">
+      <c r="N11" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P11" s="37" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q11" s="38" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="12" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="E12" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="E12" s="37" t="s">
+      <c r="G12" s="37" t="s">
         <v>123</v>
       </c>
-      <c r="G12" s="37" t="s">
+      <c r="I12" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="I12" s="37" t="s">
+      <c r="J12" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K12" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L12" s="37" t="s">
         <v>125</v>
       </c>
-      <c r="J12" s="37" t="s">
-[...5 lines deleted...]
-      <c r="L12" s="37" t="s">
+      <c r="M12" s="37" t="s">
         <v>126</v>
       </c>
-      <c r="M12" s="37" t="s">
+      <c r="N12" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P12" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q12" s="38" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="13" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="E13" s="37" t="s">
         <v>129</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="G13" s="37" t="s">
         <v>130</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="I13" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="J13" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K13" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L13" s="37" t="s">
         <v>131</v>
       </c>
-      <c r="I13" s="37" t="s">
-[...8 lines deleted...]
-      <c r="L13" s="37" t="s">
+      <c r="M13" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="M13" s="37" t="s">
+      <c r="N13" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P13" s="37" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q13" s="38" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="14" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="E14" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="E14" s="37" t="s">
+      <c r="G14" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="G14" s="37" t="s">
+      <c r="I14" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="J14" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K14" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L14" s="37" t="s">
         <v>137</v>
       </c>
-      <c r="I14" s="37" t="s">
-[...8 lines deleted...]
-      <c r="L14" s="37" t="s">
+      <c r="M14" s="37" t="s">
         <v>138</v>
       </c>
-      <c r="M14" s="37" t="s">
+      <c r="N14" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P14" s="37" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q14" s="38" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="15" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="37" t="s">
+        <v>140</v>
+      </c>
+      <c r="E15" s="37" t="s">
         <v>141</v>
       </c>
-      <c r="E15" s="37" t="s">
+      <c r="G15" s="37" t="s">
         <v>142</v>
       </c>
-      <c r="G15" s="37" t="s">
+      <c r="I15" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="I15" s="37" t="s">
+      <c r="J15" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K15" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L15" s="37" t="s">
         <v>144</v>
       </c>
-      <c r="J15" s="37" t="s">
-[...5 lines deleted...]
-      <c r="L15" s="37" t="s">
+      <c r="M15" s="37" t="s">
         <v>145</v>
       </c>
-      <c r="M15" s="37" t="s">
+      <c r="N15" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P15" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q15" s="38" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="16" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="37" t="s">
+        <v>147</v>
+      </c>
+      <c r="E16" s="37" t="s">
         <v>148</v>
       </c>
-      <c r="E16" s="37" t="s">
+      <c r="G16" s="37" t="s">
         <v>149</v>
       </c>
-      <c r="G16" s="37" t="s">
+      <c r="I16" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="I16" s="37" t="s">
+      <c r="J16" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K16" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L16" s="37" t="s">
         <v>151</v>
       </c>
-      <c r="J16" s="37" t="s">
-[...5 lines deleted...]
-      <c r="L16" s="37" t="s">
+      <c r="M16" s="37" t="s">
         <v>152</v>
       </c>
-      <c r="M16" s="37" t="s">
+      <c r="N16" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P16" s="37" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q16" s="38" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="37" t="s">
+        <v>154</v>
+      </c>
+      <c r="E17" s="37" t="s">
         <v>155</v>
       </c>
-      <c r="E17" s="37" t="s">
+      <c r="G17" s="37" t="s">
         <v>156</v>
       </c>
-      <c r="G17" s="37" t="s">
+      <c r="I17" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="J17" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K17" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="L17" s="37" t="s">
         <v>157</v>
       </c>
-      <c r="I17" s="37" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="37" t="s">
+      <c r="M17" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="K17" s="37" t="s">
-[...2 lines deleted...]
-      <c r="L17" s="37" t="s">
+      <c r="N17" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P17" s="37" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q17" s="38" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="18" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="37" t="s">
+        <v>160</v>
+      </c>
+      <c r="E18" s="37" t="s">
+        <v>161</v>
+      </c>
+      <c r="G18" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="E18" s="37" t="s">
+      <c r="I18" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="J18" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="K18" s="37" t="s">
         <v>163</v>
       </c>
-      <c r="G18" s="37" t="s">
+      <c r="L18" s="37" t="s">
         <v>164</v>
       </c>
-      <c r="I18" s="37" t="s">
-[...8 lines deleted...]
-      <c r="L18" s="37" t="s">
+      <c r="M18" s="37" t="s">
         <v>165</v>
       </c>
-      <c r="M18" s="37" t="s">
+      <c r="N18" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="P18" s="37" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q18" s="38" t="s">
         <v>166</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="19" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="39" t="s">
+        <v>167</v>
+      </c>
+      <c r="E19" s="39" t="s">
         <v>168</v>
       </c>
-      <c r="E19" s="39" t="s">
+      <c r="G19" s="39" t="s">
         <v>169</v>
       </c>
-      <c r="G19" s="39" t="s">
+      <c r="I19" s="39" t="s">
         <v>170</v>
       </c>
-      <c r="I19" s="39" t="s">
+      <c r="J19" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="K19" s="39" t="s">
+        <v>163</v>
+      </c>
+      <c r="L19" s="39" t="s">
         <v>171</v>
       </c>
-      <c r="J19" s="39" t="s">
+      <c r="M19" s="39" t="s">
         <v>172</v>
       </c>
-      <c r="K19" s="39" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="39" t="s">
+      <c r="N19" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P19" s="39" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q19" s="40" t="s">
         <v>173</v>
-      </c>
-[...10 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="20" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="41" t="s">
+        <v>174</v>
+      </c>
+      <c r="E20" s="41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G20" s="41" t="s">
         <v>176</v>
       </c>
-      <c r="E20" s="41" t="s">
+      <c r="I20" s="41" t="s">
         <v>177</v>
       </c>
-      <c r="G20" s="41" t="s">
+      <c r="J20" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L20" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="I20" s="41" t="s">
+      <c r="M20" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="J20" s="41" t="s">
+      <c r="N20" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P20" s="41" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q20" s="42" t="s">
         <v>180</v>
-      </c>
-[...16 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="21" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="41" t="s">
+        <v>181</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>182</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>183</v>
+      </c>
+      <c r="I21" s="41" t="s">
         <v>184</v>
       </c>
-      <c r="E21" s="41" t="s">
+      <c r="J21" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K21" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" s="41" t="s">
         <v>185</v>
       </c>
-      <c r="G21" s="41" t="s">
+      <c r="M21" s="41" t="s">
         <v>186</v>
       </c>
-      <c r="I21" s="41" t="s">
+      <c r="N21" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P21" s="41" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q21" s="42" t="s">
         <v>187</v>
-      </c>
-[...19 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="22" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="41" t="s">
+        <v>188</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="I22" s="41" t="s">
         <v>191</v>
       </c>
-      <c r="E22" s="41" t="s">
+      <c r="J22" s="41" t="s">
         <v>192</v>
       </c>
-      <c r="G22" s="41" t="s">
+      <c r="K22" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L22" s="41" t="s">
         <v>193</v>
       </c>
-      <c r="I22" s="41" t="s">
+      <c r="M22" s="41" t="s">
         <v>194</v>
       </c>
-      <c r="J22" s="41" t="s">
-[...5 lines deleted...]
-      <c r="L22" s="41" t="s">
+      <c r="N22" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P22" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q22" s="42" t="s">
         <v>195</v>
-      </c>
-[...10 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="23" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="39" t="s">
+        <v>196</v>
+      </c>
+      <c r="E23" s="39" t="s">
+        <v>197</v>
+      </c>
+      <c r="G23" s="39" t="s">
         <v>198</v>
       </c>
-      <c r="E23" s="39" t="s">
+      <c r="I23" s="39" t="s">
         <v>199</v>
       </c>
-      <c r="G23" s="39" t="s">
+      <c r="J23" s="39" t="s">
+        <v>192</v>
+      </c>
+      <c r="K23" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L23" s="39" t="s">
         <v>200</v>
       </c>
-      <c r="I23" s="39" t="s">
+      <c r="M23" s="39" t="s">
         <v>201</v>
       </c>
-      <c r="J23" s="39" t="s">
-[...5 lines deleted...]
-      <c r="L23" s="39" t="s">
+      <c r="N23" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P23" s="39" t="s">
+        <v>201</v>
+      </c>
+      <c r="Q23" s="40" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="24" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="E24" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="G24" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E24" s="41" t="s">
+      <c r="I24" s="41" t="s">
         <v>206</v>
       </c>
-      <c r="G24" s="41" t="s">
+      <c r="J24" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K24" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L24" s="41" t="s">
         <v>207</v>
       </c>
-      <c r="I24" s="41" t="s">
+      <c r="M24" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="J24" s="41" t="s">
+      <c r="N24" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P24" s="41" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q24" s="42" t="s">
         <v>209</v>
-      </c>
-[...16 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="25" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="39" t="s">
+        <v>203</v>
+      </c>
+      <c r="E25" s="39" t="s">
+        <v>204</v>
+      </c>
+      <c r="G25" s="39" t="s">
         <v>205</v>
       </c>
-      <c r="E25" s="39" t="s">
+      <c r="I25" s="39" t="s">
         <v>206</v>
       </c>
-      <c r="G25" s="39" t="s">
+      <c r="J25" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="K25" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L25" s="39" t="s">
         <v>207</v>
       </c>
-      <c r="I25" s="39" t="s">
+      <c r="M25" s="39" t="s">
         <v>208</v>
       </c>
-      <c r="J25" s="39" t="s">
+      <c r="N25" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P25" s="39" t="s">
+        <v>208</v>
+      </c>
+      <c r="Q25" s="40" t="s">
         <v>209</v>
-      </c>
-[...16 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="E26" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="I26" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E26" s="41" t="s">
+      <c r="J26" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="G26" s="41" t="s">
+      <c r="K26" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L26" s="41" t="s">
         <v>215</v>
       </c>
-      <c r="I26" s="41" t="s">
+      <c r="M26" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="J26" s="41" t="s">
+      <c r="N26" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P26" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q26" s="42" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="27" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="39" t="s">
+        <v>210</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>211</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>212</v>
+      </c>
+      <c r="I27" s="39" t="s">
         <v>213</v>
       </c>
-      <c r="E27" s="39" t="s">
+      <c r="J27" s="39" t="s">
         <v>214</v>
       </c>
-      <c r="G27" s="39" t="s">
+      <c r="K27" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L27" s="39" t="s">
         <v>215</v>
       </c>
-      <c r="I27" s="39" t="s">
+      <c r="M27" s="39" t="s">
         <v>216</v>
       </c>
-      <c r="J27" s="39" t="s">
+      <c r="N27" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P27" s="39" t="s">
+        <v>216</v>
+      </c>
+      <c r="Q27" s="40" t="s">
         <v>217</v>
-      </c>
-[...16 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="28" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="E28" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="G28" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="I28" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="J28" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K28" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L28" s="41" t="s">
         <v>221</v>
       </c>
-      <c r="E28" s="41" t="s">
+      <c r="M28" s="41" t="s">
         <v>222</v>
       </c>
-      <c r="G28" s="41" t="s">
+      <c r="N28" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P28" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q28" s="42" t="s">
         <v>223</v>
-      </c>
-[...22 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="29" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="41" t="s">
+        <v>224</v>
+      </c>
+      <c r="E29" s="41" t="s">
+        <v>225</v>
+      </c>
+      <c r="G29" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="I29" s="41" t="s">
+        <v>227</v>
+      </c>
+      <c r="J29" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E29" s="41" t="s">
+      <c r="K29" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="41" t="s">
         <v>229</v>
       </c>
-      <c r="G29" s="41" t="s">
+      <c r="M29" s="41" t="s">
         <v>230</v>
       </c>
-      <c r="I29" s="41" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="41" t="s">
+      <c r="N29" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P29" s="41" t="s">
+        <v>230</v>
+      </c>
+      <c r="Q29" s="42" t="s">
         <v>231</v>
-      </c>
-[...16 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="30" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="39" t="s">
+        <v>232</v>
+      </c>
+      <c r="E30" s="39" t="s">
+        <v>233</v>
+      </c>
+      <c r="G30" s="39" t="s">
+        <v>234</v>
+      </c>
+      <c r="I30" s="39" t="s">
+        <v>227</v>
+      </c>
+      <c r="J30" s="39" t="s">
+        <v>228</v>
+      </c>
+      <c r="K30" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L30" s="39" t="s">
         <v>235</v>
       </c>
-      <c r="E30" s="39" t="s">
+      <c r="M30" s="39" t="s">
         <v>236</v>
       </c>
-      <c r="G30" s="39" t="s">
+      <c r="N30" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P30" s="39" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q30" s="40" t="s">
         <v>237</v>
-      </c>
-[...22 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="31" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="41" t="s">
+        <v>238</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>239</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>240</v>
+      </c>
+      <c r="I31" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E31" s="41" t="s">
+      <c r="J31" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K31" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L31" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="G31" s="41" t="s">
+      <c r="M31" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="I31" s="41" t="s">
+      <c r="N31" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P31" s="41" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q31" s="42" t="s">
         <v>244</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="32" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="39" t="s">
+        <v>238</v>
+      </c>
+      <c r="E32" s="39" t="s">
+        <v>239</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>240</v>
+      </c>
+      <c r="I32" s="39" t="s">
         <v>241</v>
       </c>
-      <c r="E32" s="39" t="s">
+      <c r="J32" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="K32" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L32" s="39" t="s">
         <v>242</v>
       </c>
-      <c r="G32" s="39" t="s">
+      <c r="M32" s="39" t="s">
         <v>243</v>
       </c>
-      <c r="I32" s="39" t="s">
+      <c r="N32" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P32" s="39" t="s">
+        <v>243</v>
+      </c>
+      <c r="Q32" s="40" t="s">
         <v>244</v>
-      </c>
-[...19 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="33" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="41" t="s">
+        <v>245</v>
+      </c>
+      <c r="E33" s="41" t="s">
+        <v>246</v>
+      </c>
+      <c r="G33" s="41" t="s">
+        <v>247</v>
+      </c>
+      <c r="I33" s="41" t="s">
         <v>248</v>
       </c>
-      <c r="E33" s="41" t="s">
+      <c r="J33" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K33" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L33" s="41" t="s">
         <v>249</v>
       </c>
-      <c r="G33" s="41" t="s">
+      <c r="M33" s="41" t="s">
         <v>250</v>
       </c>
-      <c r="I33" s="41" t="s">
+      <c r="N33" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P33" s="41" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q33" s="42" t="s">
         <v>251</v>
-      </c>
-[...19 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="34" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="41" t="s">
+        <v>252</v>
+      </c>
+      <c r="E34" s="41" t="s">
+        <v>253</v>
+      </c>
+      <c r="G34" s="41" t="s">
+        <v>254</v>
+      </c>
+      <c r="I34" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="J34" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K34" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L34" s="41" t="s">
         <v>255</v>
       </c>
-      <c r="E34" s="41" t="s">
+      <c r="M34" s="41" t="s">
         <v>256</v>
       </c>
-      <c r="G34" s="41" t="s">
+      <c r="N34" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P34" s="41" t="s">
+        <v>256</v>
+      </c>
+      <c r="Q34" s="42" t="s">
         <v>257</v>
-      </c>
-[...22 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="35" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="41" t="s">
+        <v>258</v>
+      </c>
+      <c r="E35" s="41" t="s">
+        <v>259</v>
+      </c>
+      <c r="G35" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I35" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="J35" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K35" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L35" s="41" t="s">
+        <v>260</v>
+      </c>
+      <c r="M35" s="41" t="s">
+        <v>261</v>
+      </c>
+      <c r="N35" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P35" s="41" t="s">
+        <v>261</v>
+      </c>
+      <c r="Q35" s="42" t="s">
         <v>262</v>
-      </c>
-[...28 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="36" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="41" t="s">
+        <v>263</v>
+      </c>
+      <c r="E36" s="41" t="s">
+        <v>264</v>
+      </c>
+      <c r="G36" s="41" t="s">
+        <v>265</v>
+      </c>
+      <c r="I36" s="41" t="s">
+        <v>266</v>
+      </c>
+      <c r="J36" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K36" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L36" s="41" t="s">
+        <v>267</v>
+      </c>
+      <c r="M36" s="41" t="s">
         <v>268</v>
       </c>
-      <c r="E36" s="41" t="s">
+      <c r="N36" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P36" s="41" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q36" s="42" t="s">
         <v>269</v>
-      </c>
-[...25 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="41" t="s">
+        <v>270</v>
+      </c>
+      <c r="E37" s="41" t="s">
+        <v>271</v>
+      </c>
+      <c r="G37" s="41" t="s">
+        <v>272</v>
+      </c>
+      <c r="I37" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="J37" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K37" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L37" s="41" t="s">
+        <v>273</v>
+      </c>
+      <c r="M37" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="N37" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P37" s="41" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q37" s="42" t="s">
         <v>275</v>
-      </c>
-[...28 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="38" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="39" t="s">
+        <v>276</v>
+      </c>
+      <c r="E38" s="39" t="s">
+        <v>277</v>
+      </c>
+      <c r="G38" s="39" t="s">
+        <v>278</v>
+      </c>
+      <c r="I38" s="39" t="s">
+        <v>279</v>
+      </c>
+      <c r="J38" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="K38" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="L38" s="39" t="s">
+        <v>280</v>
+      </c>
+      <c r="M38" s="39" t="s">
         <v>281</v>
       </c>
-      <c r="E38" s="39" t="s">
+      <c r="N38" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P38" s="39" t="s">
+        <v>281</v>
+      </c>
+      <c r="Q38" s="40" t="s">
         <v>282</v>
-      </c>
-[...25 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="39" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="41" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="E39" s="41" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="G39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J39" s="41" t="s">
-        <v>290</v>
+        <v>117</v>
       </c>
       <c r="K39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L39" s="41" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="M39" s="41" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="N39" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P39" s="41" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="Q39" s="42" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="41" t="s">
+        <v>288</v>
+      </c>
+      <c r="E40" s="41" t="s">
+        <v>289</v>
+      </c>
+      <c r="G40" s="41" t="s">
+        <v>290</v>
+      </c>
+      <c r="I40" s="41" t="s">
+        <v>291</v>
+      </c>
+      <c r="J40" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K40" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L40" s="41" t="s">
+        <v>292</v>
+      </c>
+      <c r="M40" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="N40" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P40" s="41" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q40" s="42" t="s">
         <v>294</v>
-      </c>
-[...28 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="41" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="41" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
       <c r="E41" s="41" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="G41" s="41" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="I41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L41" s="41" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="M41" s="41" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="N41" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P41" s="41" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="Q41" s="42" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="41" t="s">
+        <v>301</v>
+      </c>
+      <c r="E42" s="41" t="s">
+        <v>302</v>
+      </c>
+      <c r="G42" s="41" t="s">
+        <v>303</v>
+      </c>
+      <c r="I42" s="41" t="s">
+        <v>304</v>
+      </c>
+      <c r="J42" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K42" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L42" s="41" t="s">
+        <v>305</v>
+      </c>
+      <c r="M42" s="41" t="s">
+        <v>306</v>
+      </c>
+      <c r="N42" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P42" s="41" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q42" s="42" t="s">
         <v>307</v>
-      </c>
-[...28 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="43" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="41" t="s">
+        <v>308</v>
+      </c>
+      <c r="E43" s="41" t="s">
+        <v>309</v>
+      </c>
+      <c r="G43" s="41" t="s">
+        <v>310</v>
+      </c>
+      <c r="I43" s="41" t="s">
+        <v>311</v>
+      </c>
+      <c r="J43" s="41" t="s">
+        <v>312</v>
+      </c>
+      <c r="K43" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L43" s="41" t="s">
+        <v>313</v>
+      </c>
+      <c r="M43" s="41" t="s">
         <v>314</v>
       </c>
-      <c r="E43" s="41" t="s">
+      <c r="N43" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P43" s="41" t="s">
+        <v>314</v>
+      </c>
+      <c r="Q43" s="42" t="s">
         <v>315</v>
-      </c>
-[...25 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="44" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="41" t="s">
+        <v>316</v>
+      </c>
+      <c r="E44" s="41" t="s">
+        <v>317</v>
+      </c>
+      <c r="G44" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I44" s="41" t="s">
+        <v>318</v>
+      </c>
+      <c r="J44" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K44" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L44" s="41" t="s">
+        <v>319</v>
+      </c>
+      <c r="M44" s="41" t="s">
+        <v>320</v>
+      </c>
+      <c r="N44" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P44" s="41" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q44" s="42" t="s">
         <v>321</v>
-      </c>
-[...28 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="45" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="41" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E45" s="41" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="G45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I45" s="41" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="J45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L45" s="41" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="M45" s="41" t="s">
-        <v>332</v>
+        <v>117</v>
       </c>
       <c r="N45" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P45" s="41" t="s">
-        <v>332</v>
+        <v>117</v>
       </c>
       <c r="Q45" s="42" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="41" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="E46" s="41" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="G46" s="41" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="I46" s="41" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="J46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L46" s="41" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="M46" s="41" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="N46" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P46" s="41" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="Q46" s="42" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="41" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="E47" s="41" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="G47" s="41" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="I47" s="41" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="J47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L47" s="41" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="M47" s="41" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="N47" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P47" s="41" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="Q47" s="42" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="39" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="E48" s="39" t="s">
-        <v>349</v>
+        <v>341</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="I48" s="39" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="J48" s="39" t="s">
-        <v>352</v>
+        <v>312</v>
       </c>
       <c r="K48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L48" s="39" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="M48" s="39" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="N48" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P48" s="39" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="Q48" s="40" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
     </row>
     <row r="49" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="41" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="E49" s="41" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="G49" s="41" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="I49" s="41" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="J49" s="41" t="s">
-        <v>360</v>
+        <v>117</v>
       </c>
       <c r="K49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L49" s="41" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="M49" s="41" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="N49" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P49" s="41" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="Q49" s="42" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
     </row>
     <row r="50" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="41" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="E50" s="41" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="G50" s="41" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="I50" s="41" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="J50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L50" s="41" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="M50" s="41" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="N50" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P50" s="41" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="Q50" s="42" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
     </row>
     <row r="51" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="41" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="E51" s="41" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="G51" s="41" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="I51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L51" s="41" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="M51" s="41" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="N51" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P51" s="41" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="Q51" s="42" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
     </row>
     <row r="52" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="41" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="E52" s="41" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="G52" s="41" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="I52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J52" s="41" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="K52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L52" s="41" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="M52" s="41" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="N52" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P52" s="41" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="Q52" s="42" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
     </row>
     <row r="53" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="39" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="E53" s="39" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="G53" s="39" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="I53" s="39" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
       <c r="J53" s="39" t="s">
-        <v>388</v>
+        <v>370</v>
       </c>
       <c r="K53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L53" s="39" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="M53" s="39" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="N53" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P53" s="39" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="Q53" s="40" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
     </row>
     <row r="54" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="41" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="E54" s="41" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="G54" s="41" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="I54" s="41" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="J54" s="41" t="s">
-        <v>117</v>
+        <v>385</v>
       </c>
       <c r="K54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L54" s="41" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="M54" s="41" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="N54" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P54" s="41" t="s">
-        <v>397</v>
+        <v>387</v>
       </c>
       <c r="Q54" s="42" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="41" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E55" s="41" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="G55" s="41" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="I55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L55" s="41" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="M55" s="41" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="N55" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P55" s="41" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="Q55" s="42" t="s">
-        <v>404</v>
+        <v>394</v>
       </c>
     </row>
     <row r="56" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="39" t="s">
-        <v>405</v>
+        <v>395</v>
       </c>
       <c r="E56" s="39" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="I56" s="39" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="J56" s="39" t="s">
-        <v>117</v>
+        <v>385</v>
       </c>
       <c r="K56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L56" s="39" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="M56" s="39" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="N56" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P56" s="39" t="s">
-        <v>409</v>
+        <v>399</v>
       </c>
       <c r="Q56" s="40" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="41" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="E57" s="41" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="G57" s="41" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="I57" s="41" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="J57" s="41" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="K57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L57" s="41" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="M57" s="41" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="N57" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P57" s="41" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
       <c r="Q57" s="42" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
     </row>
     <row r="58" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="41" t="s">
-        <v>419</v>
+        <v>409</v>
       </c>
       <c r="E58" s="41" t="s">
-        <v>420</v>
+        <v>410</v>
       </c>
       <c r="G58" s="41" t="s">
-        <v>421</v>
+        <v>411</v>
       </c>
       <c r="I58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L58" s="41" t="s">
-        <v>422</v>
+        <v>412</v>
       </c>
       <c r="M58" s="41" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="N58" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P58" s="41" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="Q58" s="42" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
     </row>
     <row r="59" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="41" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
       <c r="E59" s="41" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="G59" s="41" t="s">
-        <v>427</v>
+        <v>417</v>
       </c>
       <c r="I59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L59" s="41" t="s">
-        <v>428</v>
+        <v>418</v>
       </c>
       <c r="M59" s="41" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="N59" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P59" s="41" t="s">
-        <v>429</v>
+        <v>419</v>
       </c>
       <c r="Q59" s="42" t="s">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="60" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="41" t="s">
-        <v>431</v>
+        <v>421</v>
       </c>
       <c r="E60" s="41" t="s">
-        <v>432</v>
+        <v>422</v>
       </c>
       <c r="G60" s="41" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="I60" s="41" t="s">
-        <v>434</v>
+        <v>424</v>
       </c>
       <c r="J60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L60" s="41" t="s">
-        <v>435</v>
+        <v>425</v>
       </c>
       <c r="M60" s="41" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="N60" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P60" s="41" t="s">
-        <v>436</v>
+        <v>426</v>
       </c>
       <c r="Q60" s="42" t="s">
-        <v>437</v>
+        <v>427</v>
       </c>
     </row>
     <row r="61" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="39" t="s">
-        <v>438</v>
+        <v>428</v>
       </c>
       <c r="E61" s="39" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>440</v>
+        <v>430</v>
       </c>
       <c r="I61" s="39" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="J61" s="39" t="s">
-        <v>415</v>
+        <v>405</v>
       </c>
       <c r="K61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L61" s="39" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="M61" s="39" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="N61" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P61" s="39" t="s">
-        <v>443</v>
+        <v>433</v>
       </c>
       <c r="Q61" s="40" t="s">
-        <v>444</v>
+        <v>434</v>
       </c>
     </row>
     <row r="62" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="41" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="E62" s="41" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="G62" s="41" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="I62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L62" s="41" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="M62" s="41" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N62" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P62" s="41" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="Q62" s="42" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="63" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="39" t="s">
-        <v>445</v>
+        <v>435</v>
       </c>
       <c r="E63" s="39" t="s">
-        <v>446</v>
+        <v>436</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="I63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L63" s="39" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="M63" s="39" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="N63" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P63" s="39" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
       <c r="Q63" s="40" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
     </row>
     <row r="64" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="41" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="E64" s="41" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="G64" s="41" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="I64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L64" s="41" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="M64" s="41" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="N64" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P64" s="41" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="Q64" s="42" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
     </row>
     <row r="65" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="39" t="s">
-        <v>451</v>
+        <v>441</v>
       </c>
       <c r="E65" s="39" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="I65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="J65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L65" s="39" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="M65" s="39" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="N65" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P65" s="39" t="s">
-        <v>455</v>
+        <v>445</v>
       </c>
       <c r="Q65" s="40" t="s">
-        <v>456</v>
+        <v>446</v>
       </c>
     </row>
     <row r="66" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="41" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="E66" s="41" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="G66" s="41" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="I66" s="41" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="J66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L66" s="41" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="M66" s="41" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="N66" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P66" s="41" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="Q66" s="42" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
     </row>
     <row r="67" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="39" t="s">
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="E67" s="39" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>459</v>
+        <v>449</v>
       </c>
       <c r="I67" s="39" t="s">
-        <v>460</v>
+        <v>450</v>
       </c>
       <c r="J67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L67" s="39" t="s">
-        <v>461</v>
+        <v>451</v>
       </c>
       <c r="M67" s="39" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="N67" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P67" s="39" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="Q67" s="40" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="41" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="E68" s="41" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="G68" s="41" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="I68" s="41" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="J68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L68" s="41" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="M68" s="41" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="N68" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P68" s="41" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="Q68" s="42" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="69" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="39" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="E69" s="39" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="G69" s="39" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="I69" s="39" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="J69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L69" s="39" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="M69" s="39" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="N69" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P69" s="39" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="Q69" s="40" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
     </row>
     <row r="70" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="41" t="s">
-        <v>471</v>
+        <v>461</v>
       </c>
       <c r="E70" s="41" t="s">
-        <v>472</v>
+        <v>462</v>
       </c>
       <c r="G70" s="41" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="I70" s="41" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="J70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L70" s="41" t="s">
-        <v>475</v>
+        <v>465</v>
       </c>
       <c r="M70" s="41" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="N70" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P70" s="41" t="s">
-        <v>476</v>
+        <v>466</v>
       </c>
       <c r="Q70" s="42" t="s">
-        <v>477</v>
+        <v>467</v>
       </c>
     </row>
     <row r="71" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="41" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="E71" s="41" t="s">
-        <v>479</v>
+        <v>469</v>
       </c>
       <c r="G71" s="41" t="s">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="I71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L71" s="41" t="s">
-        <v>481</v>
+        <v>471</v>
       </c>
       <c r="M71" s="41" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="N71" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P71" s="41" t="s">
-        <v>482</v>
+        <v>472</v>
       </c>
       <c r="Q71" s="42" t="s">
-        <v>483</v>
+        <v>473</v>
       </c>
     </row>
     <row r="72" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="41" t="s">
-        <v>484</v>
+        <v>474</v>
       </c>
       <c r="E72" s="41" t="s">
-        <v>485</v>
+        <v>475</v>
       </c>
       <c r="G72" s="41" t="s">
-        <v>486</v>
+        <v>476</v>
       </c>
       <c r="I72" s="41" t="s">
-        <v>487</v>
+        <v>117</v>
       </c>
       <c r="J72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L72" s="41" t="s">
-        <v>488</v>
+        <v>477</v>
       </c>
       <c r="M72" s="41" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="N72" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P72" s="41" t="s">
-        <v>489</v>
+        <v>478</v>
       </c>
       <c r="Q72" s="42" t="s">
-        <v>490</v>
+        <v>479</v>
       </c>
     </row>
     <row r="73" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="39" t="s">
-        <v>491</v>
+        <v>480</v>
       </c>
       <c r="E73" s="39" t="s">
-        <v>492</v>
+        <v>481</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>493</v>
+        <v>482</v>
       </c>
       <c r="I73" s="39" t="s">
-        <v>494</v>
+        <v>464</v>
       </c>
       <c r="J73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L73" s="39" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="M73" s="39" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="N73" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P73" s="39" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="Q73" s="40" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
     </row>
     <row r="74" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="41" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="E74" s="41" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="G74" s="41" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="I74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="J74" s="41" t="s">
-        <v>501</v>
+        <v>117</v>
       </c>
       <c r="K74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L74" s="41" t="s">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="M74" s="41" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="N74" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P74" s="41" t="s">
-        <v>503</v>
+        <v>490</v>
       </c>
       <c r="Q74" s="42" t="s">
-        <v>504</v>
+        <v>491</v>
       </c>
     </row>
     <row r="75" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="41" t="s">
-        <v>505</v>
+        <v>492</v>
       </c>
       <c r="E75" s="41" t="s">
-        <v>506</v>
+        <v>493</v>
       </c>
       <c r="G75" s="41" t="s">
-        <v>507</v>
+        <v>494</v>
       </c>
       <c r="I75" s="41" t="s">
-        <v>508</v>
+        <v>495</v>
       </c>
       <c r="J75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L75" s="41" t="s">
-        <v>509</v>
+        <v>496</v>
       </c>
       <c r="M75" s="41" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="N75" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P75" s="41" t="s">
-        <v>510</v>
+        <v>497</v>
       </c>
       <c r="Q75" s="42" t="s">
-        <v>511</v>
+        <v>498</v>
       </c>
     </row>
     <row r="76" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="41" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="E76" s="41" t="s">
-        <v>513</v>
+        <v>500</v>
       </c>
       <c r="G76" s="41" t="s">
-        <v>514</v>
+        <v>501</v>
       </c>
       <c r="I76" s="41" t="s">
-        <v>515</v>
+        <v>502</v>
       </c>
       <c r="J76" s="41" t="s">
-        <v>516</v>
+        <v>117</v>
       </c>
       <c r="K76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L76" s="41" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="M76" s="41" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="N76" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P76" s="41" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="Q76" s="42" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="39" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="E77" s="39" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="G77" s="39" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
       <c r="I77" s="39" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="J77" s="39" t="s">
-        <v>524</v>
+        <v>117</v>
       </c>
       <c r="K77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L77" s="39" t="s">
-        <v>525</v>
+        <v>510</v>
       </c>
       <c r="M77" s="39" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="N77" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P77" s="39" t="s">
-        <v>526</v>
+        <v>511</v>
       </c>
       <c r="Q77" s="40" t="s">
-        <v>527</v>
+        <v>512</v>
       </c>
     </row>
     <row r="78" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="41" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="E78" s="41" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="G78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I78" s="41" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="J78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="K78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L78" s="41" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="M78" s="41" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="N78" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P78" s="41" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="Q78" s="42" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
     </row>
     <row r="79" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="39" t="s">
-        <v>528</v>
+        <v>513</v>
       </c>
       <c r="E79" s="39" t="s">
-        <v>529</v>
+        <v>514</v>
       </c>
       <c r="G79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I79" s="39" t="s">
-        <v>530</v>
+        <v>515</v>
       </c>
       <c r="J79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="K79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L79" s="39" t="s">
-        <v>531</v>
+        <v>516</v>
       </c>
       <c r="M79" s="39" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="N79" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P79" s="39" t="s">
-        <v>532</v>
+        <v>517</v>
       </c>
       <c r="Q79" s="40" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
     </row>
     <row r="80" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="41" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="E80" s="41" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="G80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="I80" s="41" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="J80" s="41" t="s">
-        <v>537</v>
+        <v>117</v>
       </c>
       <c r="K80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="L80" s="41" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
       <c r="M80" s="41" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="N80" s="41" t="s">
         <v>117</v>
       </c>
       <c r="P80" s="41" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="Q80" s="42" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
     </row>
     <row r="81" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="39" t="s">
-        <v>534</v>
+        <v>519</v>
       </c>
       <c r="E81" s="39" t="s">
-        <v>535</v>
+        <v>520</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="I81" s="39" t="s">
-        <v>536</v>
+        <v>521</v>
       </c>
       <c r="J81" s="39" t="s">
-        <v>537</v>
+        <v>117</v>
       </c>
       <c r="K81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="L81" s="39" t="s">
-        <v>538</v>
+        <v>522</v>
       </c>
       <c r="M81" s="39" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="N81" s="39" t="s">
         <v>117</v>
       </c>
       <c r="P81" s="39" t="s">
-        <v>539</v>
+        <v>523</v>
       </c>
       <c r="Q81" s="40" t="s">
-        <v>540</v>
+        <v>524</v>
       </c>
     </row>
     <row r="82" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="39" t="s">
-        <v>541</v>
+        <v>525</v>
       </c>
       <c r="E82" s="39" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="G82" s="39" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="I82" s="39" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
       <c r="J82" s="39" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="K82" s="39" t="s">
-        <v>546</v>
+        <v>530</v>
       </c>
       <c r="L82" s="39" t="s">
-        <v>547</v>
+        <v>531</v>
       </c>
       <c r="M82" s="39" t="s">
-        <v>548</v>
+        <v>532</v>
       </c>
       <c r="N82" s="39" t="s">
-        <v>549</v>
+        <v>117</v>
       </c>
       <c r="P82" s="39" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="Q82" s="40" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
     </row>
     <row r="83" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="43" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="43" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
       <c r="F83" s="27"/>
       <c r="G83" s="43" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="H83" s="27"/>
       <c r="I83" s="43" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="J83" s="43" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="K83" s="43" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="L83" s="43" t="s">
-        <v>557</v>
+        <v>540</v>
       </c>
       <c r="M83" s="43" t="s">
-        <v>558</v>
+        <v>541</v>
       </c>
       <c r="N83" s="43" t="s">
-        <v>549</v>
+        <v>117</v>
       </c>
       <c r="O83" s="27"/>
       <c r="P83" s="43" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
       <c r="Q83" s="44" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
     </row>
     <row r="84" ht="9.75" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B85" s="45" t="s">
-        <v>561</v>
+        <v>543</v>
       </c>
     </row>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="F2:N2"/>
     <mergeCell ref="F4:N5"/>
     <mergeCell ref="F7:N7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="N13:O13"/>
@@ -15226,2886 +15172,2886 @@
     <col min="5" max="5" width="14.22265625" customWidth="1" style="1"/>
     <col min="6" max="6" width="2.33203125" customWidth="1" style="1"/>
     <col min="7" max="7" width="8.7109375" customWidth="1" style="1"/>
     <col min="8" max="8" width="3.171875" customWidth="1" style="1"/>
     <col min="9" max="9" width="14.5234375" customWidth="1" style="1"/>
     <col min="10" max="10" width="15.57421875" customWidth="1" style="1"/>
     <col min="11" max="11" width="13.86328125" customWidth="1" style="1"/>
     <col min="12" max="12" width="16.40234375" customWidth="1" style="1"/>
     <col min="13" max="13" width="0.0234375" customWidth="1" style="1"/>
     <col min="14" max="14" width="15.5625" customWidth="1" style="1"/>
     <col min="15" max="15" width="17.1015625" customWidth="1" style="1"/>
     <col min="16" max="16" width="15.2109375" customWidth="1" style="1"/>
     <col min="17" max="17" width="15.08203125" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="0.7" customHeight="1" s="1" customFormat="1"/>
     <row r="2" ht="17" customHeight="1" s="1" customFormat="1"/>
     <row r="3" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G3" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" ht="4" customHeight="1" s="1" customFormat="1"/>
     <row r="5" ht="8.05" customHeight="1" s="1" customFormat="1">
       <c r="G5" s="2" t="s">
-        <v>562</v>
+        <v>544</v>
       </c>
     </row>
     <row r="6" ht="6.1" customHeight="1" s="1" customFormat="1"/>
     <row r="7" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="8" ht="14.15" customHeight="1" s="1" customFormat="1">
       <c r="G8" s="3" t="s">
-        <v>563</v>
+        <v>545</v>
       </c>
     </row>
     <row r="9" ht="19" customHeight="1" s="1" customFormat="1"/>
     <row r="10" ht="1" customHeight="1" s="1" customFormat="1"/>
     <row r="11" ht="41" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>564</v>
+        <v>546</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="5" t="s">
-        <v>565</v>
+        <v>547</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>566</v>
+        <v>548</v>
       </c>
       <c r="G11" s="46"/>
       <c r="H11" s="6"/>
       <c r="I11" s="5" t="s">
-        <v>567</v>
+        <v>549</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>569</v>
+        <v>551</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>570</v>
+        <v>552</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>572</v>
+        <v>554</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>573</v>
+        <v>555</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>1106870363.2</v>
+        <v>661794248.26</v>
       </c>
       <c r="E12" s="9">
-        <v>143495674.92</v>
+        <v>86287313.1</v>
       </c>
       <c r="F12" s="9">
-        <v>37497.56</v>
+        <v>31063.94</v>
       </c>
       <c r="I12" s="9">
-        <v>3204047.61</v>
+        <v>1730186.77</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2616.07</v>
+        <v>2349.65</v>
       </c>
       <c r="L12" s="9">
-        <v>10027155.08</v>
+        <v>5954078.69</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>119228112.78</v>
+        <v>62247147.16</v>
       </c>
       <c r="P12" s="9">
-        <v>44521681.09</v>
+        <v>29679285.76</v>
       </c>
       <c r="Q12" s="33">
-        <v>1427387148.31</v>
+        <v>847725673.33</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>1669066136.6</v>
+        <v>982517777.42</v>
       </c>
       <c r="E13" s="9">
-        <v>158205941.5</v>
+        <v>93035417.87</v>
       </c>
       <c r="F13" s="9">
-        <v>10386.02</v>
+        <v>13476.1</v>
       </c>
       <c r="I13" s="9">
-        <v>37038474.98</v>
+        <v>20539769.28</v>
       </c>
       <c r="J13" s="9">
-        <v>26728.76</v>
+        <v>0</v>
       </c>
       <c r="K13" s="9">
-        <v>774.4</v>
+        <v>553.17</v>
       </c>
       <c r="L13" s="9">
-        <v>16070015.97</v>
+        <v>9421213.27</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>202762589.26</v>
+        <v>125449823.24</v>
       </c>
       <c r="P13" s="9">
-        <v>63985545.25</v>
+        <v>42618477.84</v>
       </c>
       <c r="Q13" s="33">
-        <v>2147166592.74</v>
+        <v>1273596508.19</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>1054126249.28</v>
+        <v>633525198.38</v>
       </c>
       <c r="E14" s="9">
-        <v>129304550.69</v>
+        <v>76068507.54</v>
       </c>
       <c r="F14" s="9">
-        <v>22609.68</v>
+        <v>21949.58</v>
       </c>
       <c r="I14" s="9">
-        <v>3909.77</v>
+        <v>1533.13</v>
       </c>
       <c r="J14" s="9">
-        <v>24080.79</v>
+        <v>8737.92</v>
       </c>
       <c r="K14" s="9">
-        <v>289.34</v>
+        <v>25.7</v>
       </c>
       <c r="L14" s="9">
-        <v>10682708.54</v>
+        <v>6235144.56</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>134173425.69</v>
+        <v>75869382.93</v>
       </c>
       <c r="P14" s="9">
-        <v>42080980.7</v>
+        <v>28149784.6</v>
       </c>
       <c r="Q14" s="33">
-        <v>1370418804.48</v>
+        <v>819880264.34</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>1326001067.74</v>
+        <v>789518210.93</v>
       </c>
       <c r="E15" s="9">
-        <v>161913359.18</v>
+        <v>95652065.93</v>
       </c>
       <c r="F15" s="9">
-        <v>26583.67</v>
+        <v>23698.94</v>
       </c>
       <c r="I15" s="9">
-        <v>807250.31</v>
+        <v>423564.01</v>
       </c>
       <c r="J15" s="9">
-        <v>8544.45</v>
+        <v>3013.5</v>
       </c>
       <c r="K15" s="9">
-        <v>288.77</v>
+        <v>997.72</v>
       </c>
       <c r="L15" s="9">
-        <v>14942865.08</v>
+        <v>8734288.33</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>156503930.82</v>
+        <v>89747906.74</v>
       </c>
       <c r="P15" s="9">
-        <v>51784626.77</v>
+        <v>34444596.32</v>
       </c>
       <c r="Q15" s="33">
-        <v>1711988516.79</v>
+        <v>1018548342.42</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>832538607.65</v>
+        <v>496379211.96</v>
       </c>
       <c r="E16" s="9">
-        <v>70987117.85</v>
+        <v>41598454.26</v>
       </c>
       <c r="F16" s="9">
-        <v>53512.39</v>
+        <v>72972.29</v>
       </c>
       <c r="I16" s="9">
-        <v>7104871.12</v>
+        <v>3691919.37</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>-325.66</v>
+        <v>1534.44</v>
       </c>
       <c r="L16" s="9">
-        <v>8083843.92</v>
+        <v>4858270.74</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>89401153.42</v>
+        <v>50842562.11</v>
       </c>
       <c r="P16" s="9">
-        <v>33869008.2</v>
+        <v>22547862.33</v>
       </c>
       <c r="Q16" s="33">
-        <v>1042037788.89</v>
+        <v>619992787.5</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>773825080.46</v>
+        <v>461242592.69</v>
       </c>
       <c r="E17" s="9">
-        <v>98445145.38</v>
+        <v>57670796.64</v>
       </c>
       <c r="F17" s="9">
-        <v>21030.08</v>
+        <v>25385.57</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>20847.95</v>
+        <v>6597.45</v>
       </c>
       <c r="K17" s="9">
-        <v>-401.55</v>
+        <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>8880576.23</v>
+        <v>5252294.06</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>102590730.43</v>
+        <v>55855349.96</v>
       </c>
       <c r="P17" s="9">
-        <v>31670235.96</v>
+        <v>20897832.25</v>
       </c>
       <c r="Q17" s="33">
-        <v>1015453244.94</v>
+        <v>600951065.41</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>2858265884.18</v>
+        <v>1666501569.68</v>
       </c>
       <c r="E18" s="9">
-        <v>328287513.14</v>
+        <v>196981408.86</v>
       </c>
       <c r="F18" s="9">
-        <v>308.05</v>
+        <v>2198.03</v>
       </c>
       <c r="I18" s="9">
-        <v>4905772.1</v>
+        <v>2875420.39</v>
       </c>
       <c r="J18" s="9">
-        <v>5312.78</v>
+        <v>2414.9</v>
       </c>
       <c r="K18" s="9">
-        <v>1479.3</v>
+        <v>1453.75</v>
       </c>
       <c r="L18" s="9">
-        <v>19193437.96</v>
+        <v>11313755.95</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>280396878.96</v>
+        <v>173379385.96</v>
       </c>
       <c r="P18" s="9">
-        <v>107198891.27</v>
+        <v>71986806.95</v>
       </c>
       <c r="Q18" s="33">
-        <v>3598255477.74</v>
+        <v>2123044414.47</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>3320018933.43</v>
+        <v>1977335503.6</v>
       </c>
       <c r="E19" s="9">
-        <v>288917959.2</v>
+        <v>172362065.1</v>
       </c>
       <c r="F19" s="9">
-        <v>44211.02</v>
+        <v>44582.38</v>
       </c>
       <c r="I19" s="9">
-        <v>2089713.08</v>
+        <v>1255260.92</v>
       </c>
       <c r="J19" s="9">
-        <v>5023.59</v>
+        <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>1695.29</v>
+        <v>558.64</v>
       </c>
       <c r="L19" s="9">
-        <v>28300836.93</v>
+        <v>16696622.08</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>331181509.96</v>
+        <v>193542136.08</v>
       </c>
       <c r="P19" s="9">
-        <v>125104308.85</v>
+        <v>84834806.23</v>
       </c>
       <c r="Q19" s="33">
-        <v>4095664191.35</v>
+        <v>2446071535.03</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>12940712322.54</v>
+        <v>7668814312.92</v>
       </c>
       <c r="E20" s="15">
-        <v>1379557261.86</v>
+        <v>819656029.3</v>
       </c>
       <c r="F20" s="15">
-        <v>216138.47</v>
+        <v>235326.83</v>
       </c>
       <c r="I20" s="15">
-        <v>55154038.97</v>
+        <v>30517653.87</v>
       </c>
       <c r="J20" s="15">
-        <v>90538.32</v>
+        <v>20763.77</v>
       </c>
       <c r="K20" s="15">
-        <v>6415.96</v>
+        <v>7689.86</v>
       </c>
       <c r="L20" s="15">
-        <v>116181439.71</v>
+        <v>68465667.68</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>1416238331.32</v>
+        <v>826933694.18</v>
       </c>
       <c r="P20" s="15">
-        <v>500215278.09</v>
+        <v>335159452.28</v>
       </c>
       <c r="Q20" s="34">
-        <v>16408371765.24</v>
+        <v>9749810590.69</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>435991121.4</v>
+        <v>255802082.59</v>
       </c>
       <c r="E21" s="20">
-        <v>55455523.36</v>
+        <v>33234865.83</v>
       </c>
       <c r="F21" s="20">
-        <v>587.88</v>
+        <v>607.12</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
-        <v>91.78</v>
+        <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>190396.85</v>
+        <v>113548.22</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>28357503.81</v>
+        <v>17327011.77</v>
       </c>
       <c r="P21" s="20">
-        <v>15988676.06</v>
+        <v>10574717.75</v>
       </c>
       <c r="Q21" s="35">
-        <v>535983901.14</v>
+        <v>317052833.28</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>225292466.89</v>
+        <v>130675278.29</v>
       </c>
       <c r="E22" s="20">
-        <v>30177363.31</v>
+        <v>17220761.17</v>
       </c>
       <c r="F22" s="20">
-        <v>-120.64</v>
+        <v>714.7</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>207901.25</v>
+        <v>178768.41</v>
       </c>
       <c r="K22" s="20">
-        <v>-50.62</v>
+        <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>141154.45</v>
+        <v>69398.58</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>15446340.49</v>
+        <v>9140176.67</v>
       </c>
       <c r="P22" s="20">
-        <v>8583715.82</v>
+        <v>5616511.45</v>
       </c>
       <c r="Q22" s="35">
-        <v>279848770.95</v>
+        <v>162901609.27</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>2122287325.76</v>
+        <v>1251884797.64</v>
       </c>
       <c r="E23" s="20">
-        <v>174956367.71</v>
+        <v>101411074.26</v>
       </c>
       <c r="F23" s="20">
-        <v>1244.64</v>
+        <v>1600.13</v>
       </c>
       <c r="I23" s="20">
-        <v>22429.12</v>
+        <v>13925.02</v>
       </c>
       <c r="J23" s="20">
-        <v>9248.36</v>
+        <v>3333.8</v>
       </c>
       <c r="K23" s="20">
-        <v>1659.75</v>
+        <v>2156.13</v>
       </c>
       <c r="L23" s="20">
-        <v>1335993.35</v>
+        <v>602681.74</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>142580357.55</v>
+        <v>82826247.38</v>
       </c>
       <c r="P23" s="20">
-        <v>74703689.7</v>
+        <v>50250471.87</v>
       </c>
       <c r="Q23" s="35">
-        <v>2515898315.94</v>
+        <v>1486996287.97</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>2783570914.05</v>
+        <v>1638362158.52</v>
       </c>
       <c r="E24" s="15">
-        <v>260589254.38</v>
+        <v>151866701.26</v>
       </c>
       <c r="F24" s="15">
-        <v>1711.88</v>
+        <v>2921.95</v>
       </c>
       <c r="I24" s="15">
-        <v>22429.12</v>
+        <v>13925.02</v>
       </c>
       <c r="J24" s="15">
-        <v>217241.39</v>
+        <v>182102.21</v>
       </c>
       <c r="K24" s="15">
-        <v>1609.13</v>
+        <v>2156.13</v>
       </c>
       <c r="L24" s="15">
-        <v>1667544.65</v>
+        <v>785628.54</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>186384201.85</v>
+        <v>109293435.82</v>
       </c>
       <c r="P24" s="15">
-        <v>99276081.58</v>
+        <v>66441701.07</v>
       </c>
       <c r="Q24" s="34">
-        <v>3331730988.03</v>
+        <v>1966950730.52</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>1734662275.74</v>
+        <v>1014173706.27</v>
       </c>
       <c r="E25" s="20">
-        <v>192453694.98</v>
+        <v>110167382.89</v>
       </c>
       <c r="F25" s="20">
-        <v>-43.79</v>
+        <v>-177.78</v>
       </c>
       <c r="I25" s="20">
-        <v>7191215.23</v>
+        <v>3724161.33</v>
       </c>
       <c r="J25" s="20">
-        <v>33386299.01</v>
+        <v>16635048.03</v>
       </c>
       <c r="K25" s="20">
-        <v>1879.51</v>
+        <v>1637.11</v>
       </c>
       <c r="L25" s="20">
-        <v>3411365.39</v>
+        <v>1904350.86</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>145699054.44</v>
+        <v>88856333.21</v>
       </c>
       <c r="P25" s="20">
-        <v>64842197.81</v>
+        <v>43199607.09</v>
       </c>
       <c r="Q25" s="35">
-        <v>2181647938.32</v>
+        <v>1278662049.01</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>1734662275.74</v>
+        <v>1014173706.27</v>
       </c>
       <c r="E26" s="15">
-        <v>192453694.98</v>
+        <v>110167382.89</v>
       </c>
       <c r="F26" s="15">
-        <v>-43.79</v>
+        <v>-177.78</v>
       </c>
       <c r="I26" s="15">
-        <v>7191215.23</v>
+        <v>3724161.33</v>
       </c>
       <c r="J26" s="15">
-        <v>33386299.01</v>
+        <v>16635048.03</v>
       </c>
       <c r="K26" s="15">
-        <v>1879.51</v>
+        <v>1637.11</v>
       </c>
       <c r="L26" s="15">
-        <v>3411365.39</v>
+        <v>1904350.86</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>145699054.44</v>
+        <v>88856333.21</v>
       </c>
       <c r="P26" s="15">
-        <v>64842197.81</v>
+        <v>43199607.09</v>
       </c>
       <c r="Q26" s="34">
-        <v>2181647938.32</v>
+        <v>1278662049.01</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>2636975955.9</v>
+        <v>1385851093.39</v>
       </c>
       <c r="E27" s="20">
-        <v>263503054.02</v>
+        <v>159968187.3</v>
       </c>
       <c r="F27" s="20">
-        <v>1537.75</v>
+        <v>1994.13</v>
       </c>
       <c r="I27" s="20">
-        <v>11925165.39</v>
+        <v>5147869.14</v>
       </c>
       <c r="J27" s="20">
-        <v>20294.46</v>
+        <v>8564.7</v>
       </c>
       <c r="K27" s="20">
-        <v>3454.28</v>
+        <v>2321.63</v>
       </c>
       <c r="L27" s="20">
-        <v>1434277.62</v>
+        <v>652700.69</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>259990779.65</v>
+        <v>198878045.35</v>
       </c>
       <c r="P27" s="20">
-        <v>98691742.23</v>
+        <v>62656367.49</v>
       </c>
       <c r="Q27" s="35">
-        <v>3272546261.3</v>
+        <v>1813167143.82</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>2636975955.9</v>
+        <v>1385851093.39</v>
       </c>
       <c r="E28" s="15">
-        <v>263503054.02</v>
+        <v>159968187.3</v>
       </c>
       <c r="F28" s="15">
-        <v>1537.75</v>
+        <v>1994.13</v>
       </c>
       <c r="I28" s="15">
-        <v>11925165.39</v>
+        <v>5147869.14</v>
       </c>
       <c r="J28" s="15">
-        <v>20294.46</v>
+        <v>8564.7</v>
       </c>
       <c r="K28" s="15">
-        <v>3454.28</v>
+        <v>2321.63</v>
       </c>
       <c r="L28" s="15">
-        <v>1434277.62</v>
+        <v>652700.69</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>259990779.65</v>
+        <v>198878045.35</v>
       </c>
       <c r="P28" s="15">
-        <v>98691742.23</v>
+        <v>62656367.49</v>
       </c>
       <c r="Q28" s="34">
-        <v>3272546261.3</v>
+        <v>1813167143.82</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>2060433562.82</v>
+        <v>1229763301.09</v>
       </c>
       <c r="E29" s="20">
-        <v>172182388.98</v>
+        <v>106025383.27</v>
       </c>
       <c r="F29" s="20">
-        <v>37848.52</v>
+        <v>38429.02</v>
       </c>
       <c r="I29" s="20">
-        <v>18340971.44</v>
+        <v>10503280.53</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5004.66</v>
+        <v>5619.21</v>
       </c>
       <c r="L29" s="20">
-        <v>1311388.32</v>
+        <v>885628.86</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>172364270.07</v>
+        <v>98211476.68</v>
       </c>
       <c r="P29" s="20">
-        <v>73610593.22</v>
+        <v>49773258.03</v>
       </c>
       <c r="Q29" s="35">
-        <v>2498286028.03</v>
+        <v>1495206376.69</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>1813795177.04</v>
+        <v>1099732941.28</v>
       </c>
       <c r="E30" s="20">
-        <v>165066437.35</v>
+        <v>100486111.6</v>
       </c>
       <c r="F30" s="20">
-        <v>9095.79</v>
+        <v>6757.53</v>
       </c>
       <c r="I30" s="20">
-        <v>6916530.26</v>
+        <v>4015285.75</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
-        <v>201.52</v>
+        <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>1049910.2</v>
+        <v>516127.75</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>156062758.85</v>
+        <v>90905918.82</v>
       </c>
       <c r="P30" s="20">
-        <v>65012534.25</v>
+        <v>44593595.24</v>
       </c>
       <c r="Q30" s="35">
-        <v>2207912645.26</v>
+        <v>1340256780.33</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>3874228739.86</v>
+        <v>2329496242.37</v>
       </c>
       <c r="E31" s="15">
-        <v>337248826.33</v>
+        <v>206511494.87</v>
       </c>
       <c r="F31" s="15">
-        <v>46944.31</v>
+        <v>45186.55</v>
       </c>
       <c r="I31" s="15">
-        <v>25257501.7</v>
+        <v>14518566.28</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5206.18</v>
+        <v>5661.57</v>
       </c>
       <c r="L31" s="15">
-        <v>2361298.52</v>
+        <v>1401756.61</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>328427028.92</v>
+        <v>189117395.5</v>
       </c>
       <c r="P31" s="15">
-        <v>138623127.47</v>
+        <v>94366853.27</v>
       </c>
       <c r="Q31" s="34">
-        <v>4706198673.29</v>
+        <v>2835463157.02</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>1015072823.35</v>
+        <v>593291414.67</v>
       </c>
       <c r="E32" s="20">
-        <v>107744620.88</v>
+        <v>62939935.61</v>
       </c>
       <c r="F32" s="20">
-        <v>64.22</v>
+        <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>4980386.38</v>
+        <v>2734015.02</v>
       </c>
       <c r="J32" s="20">
-        <v>23871.2</v>
+        <v>4654.2</v>
       </c>
       <c r="K32" s="20">
-        <v>210.4</v>
+        <v>-393.67</v>
       </c>
       <c r="L32" s="20">
-        <v>1094289.6</v>
+        <v>549921.08</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>80376683.25</v>
+        <v>49969383.46</v>
       </c>
       <c r="P32" s="20">
-        <v>36845402.49</v>
+        <v>24484060.88</v>
       </c>
       <c r="Q32" s="35">
-        <v>1246138351.77</v>
+        <v>733972991.25</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>1015072823.35</v>
+        <v>593291414.67</v>
       </c>
       <c r="E33" s="15">
-        <v>107744620.88</v>
+        <v>62939935.61</v>
       </c>
       <c r="F33" s="15">
-        <v>64.22</v>
+        <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>4980386.38</v>
+        <v>2734015.02</v>
       </c>
       <c r="J33" s="15">
-        <v>23871.2</v>
+        <v>4654.2</v>
       </c>
       <c r="K33" s="15">
-        <v>210.4</v>
+        <v>-393.67</v>
       </c>
       <c r="L33" s="15">
-        <v>1094289.6</v>
+        <v>549921.08</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>80376683.25</v>
+        <v>49969383.46</v>
       </c>
       <c r="P33" s="15">
-        <v>36845402.49</v>
+        <v>24484060.88</v>
       </c>
       <c r="Q33" s="34">
-        <v>1246138351.77</v>
+        <v>733972991.25</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>585779411.25</v>
+        <v>345231614.75</v>
       </c>
       <c r="E34" s="20">
-        <v>71985645.13</v>
+        <v>42068970.06</v>
       </c>
       <c r="F34" s="20">
-        <v>13182.09</v>
+        <v>12707.28</v>
       </c>
       <c r="I34" s="20">
-        <v>7564.25</v>
+        <v>4352.2</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>643.34</v>
+        <v>861.77</v>
       </c>
       <c r="L34" s="20">
-        <v>470234.26</v>
+        <v>274179.15</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>60835635.84</v>
+        <v>35780162.52</v>
       </c>
       <c r="P34" s="20">
-        <v>22275450.32</v>
+        <v>14698006.82</v>
       </c>
       <c r="Q34" s="35">
-        <v>741367766.48</v>
+        <v>438070854.55</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>686340911.16</v>
+        <v>409141753.51</v>
       </c>
       <c r="E35" s="20">
-        <v>83367893.18</v>
+        <v>48703407.93</v>
       </c>
       <c r="F35" s="20">
-        <v>1409.84</v>
+        <v>4280.34</v>
       </c>
       <c r="I35" s="20">
-        <v>0</v>
+        <v>65.38</v>
       </c>
       <c r="J35" s="20">
-        <v>1418.41</v>
+        <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>1974.89</v>
+        <v>647.91</v>
       </c>
       <c r="L35" s="20">
-        <v>423926.56</v>
+        <v>226541.33</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>64501573.64</v>
+        <v>37036169.35</v>
       </c>
       <c r="P35" s="20">
-        <v>25759171.73</v>
+        <v>17146326.2</v>
       </c>
       <c r="Q35" s="35">
-        <v>860398279.41</v>
+        <v>512259191.95</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>273469254.08</v>
+        <v>160492484.82</v>
       </c>
       <c r="E36" s="20">
-        <v>40422634.84</v>
+        <v>23561191.79</v>
       </c>
       <c r="F36" s="20">
-        <v>-2451.64</v>
+        <v>3883.41</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
-        <v>404.05</v>
+        <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>277502.07</v>
+        <v>158024.88</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>25488920.22</v>
+        <v>15482825.95</v>
       </c>
       <c r="P36" s="20">
-        <v>10934563.55</v>
+        <v>7216000.4</v>
       </c>
       <c r="Q36" s="35">
-        <v>350590827.17</v>
+        <v>206914411.25</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>484234141.2</v>
+        <v>284138797.69</v>
       </c>
       <c r="E37" s="20">
-        <v>37908189.04</v>
+        <v>22441824.09</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
-        <v>0</v>
+        <v>27.43</v>
       </c>
       <c r="L37" s="20">
-        <v>291791.42</v>
+        <v>122441.76</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>42848547.02</v>
+        <v>26396749.08</v>
       </c>
       <c r="P37" s="20">
-        <v>17232987.88</v>
+        <v>11570793.62</v>
       </c>
       <c r="Q37" s="35">
-        <v>582515656.56</v>
+        <v>344670633.67</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>1074926303.39</v>
+        <v>644828171.65</v>
       </c>
       <c r="E38" s="20">
-        <v>120951530.42</v>
+        <v>71200539.21</v>
       </c>
       <c r="F38" s="20">
-        <v>4534.66</v>
+        <v>795.56</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
-        <v>2010.64</v>
+        <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>3995.71</v>
+        <v>2465.17</v>
       </c>
       <c r="L38" s="20">
-        <v>181343.44</v>
+        <v>319049.07</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>100192390.66</v>
+        <v>58972526.3</v>
       </c>
       <c r="P38" s="20">
-        <v>39512737.67</v>
+        <v>26714439.66</v>
       </c>
       <c r="Q38" s="35">
-        <v>1335774846.59</v>
+        <v>802037986.62</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>3104750021.08</v>
+        <v>1843832822.42</v>
       </c>
       <c r="E39" s="15">
-        <v>354635892.61</v>
+        <v>207975933.08</v>
       </c>
       <c r="F39" s="15">
-        <v>16674.95</v>
+        <v>21666.59</v>
       </c>
       <c r="I39" s="15">
-        <v>7564.25</v>
+        <v>4417.58</v>
       </c>
       <c r="J39" s="15">
-        <v>3429.05</v>
+        <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>7017.99</v>
+        <v>4002.28</v>
       </c>
       <c r="L39" s="15">
-        <v>1644797.75</v>
+        <v>1100236.19</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>293867067.38</v>
+        <v>173668433.2</v>
       </c>
       <c r="P39" s="15">
-        <v>115714911.15</v>
+        <v>77345566.7</v>
       </c>
       <c r="Q39" s="34">
-        <v>3870647376.21</v>
+        <v>2303953078.04</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>203401360.9</v>
+        <v>118838890.36</v>
       </c>
       <c r="E40" s="20">
-        <v>31577078.25</v>
+        <v>17978504.06</v>
       </c>
       <c r="F40" s="20">
-        <v>16.25</v>
+        <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>2696.14</v>
+        <v>3216.7</v>
       </c>
       <c r="J40" s="20">
-        <v>313.16</v>
+        <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>1499200.63</v>
+        <v>852638.41</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>19308290.29</v>
+        <v>11628863.19</v>
       </c>
       <c r="P40" s="20">
-        <v>7832208.04</v>
+        <v>5127573.76</v>
       </c>
       <c r="Q40" s="35">
-        <v>263621163.66</v>
+        <v>154429686.48</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>718971093.96</v>
+        <v>422492291.76</v>
       </c>
       <c r="E41" s="20">
-        <v>67378157.93</v>
+        <v>39018671.63</v>
       </c>
       <c r="F41" s="20">
-        <v>13.26</v>
+        <v>1019.72</v>
       </c>
       <c r="I41" s="20">
-        <v>2696.14</v>
+        <v>1533.13</v>
       </c>
       <c r="J41" s="20">
-        <v>28970.52</v>
+        <v>20491.7</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>3385339.5</v>
+        <v>1910117.49</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>49040654.05</v>
+        <v>28700119.16</v>
       </c>
       <c r="P41" s="20">
-        <v>25666229.14</v>
+        <v>17203683.27</v>
       </c>
       <c r="Q41" s="35">
-        <v>864473154.5</v>
+        <v>509347927.86</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>668875684.95</v>
+        <v>391391878.65</v>
       </c>
       <c r="E42" s="20">
-        <v>87727295.92</v>
+        <v>50877088.78</v>
       </c>
       <c r="F42" s="20">
-        <v>-348.67</v>
+        <v>-56.16</v>
       </c>
       <c r="I42" s="20">
-        <v>19792.41</v>
+        <v>11333.5</v>
       </c>
       <c r="J42" s="20">
-        <v>4073002.08</v>
+        <v>1264346.08</v>
       </c>
       <c r="K42" s="20">
-        <v>2008.18</v>
+        <v>1519.24</v>
       </c>
       <c r="L42" s="20">
-        <v>5257605.17</v>
+        <v>2889685.93</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>61699372.84</v>
+        <v>35978805.25</v>
       </c>
       <c r="P42" s="20">
-        <v>24991707.72</v>
+        <v>16516270.17</v>
       </c>
       <c r="Q42" s="35">
-        <v>852646120.6</v>
+        <v>498930871.44</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>279998742.78</v>
+        <v>162929179.16</v>
       </c>
       <c r="E43" s="20">
-        <v>30309872.47</v>
+        <v>17598283.6</v>
       </c>
       <c r="F43" s="20">
-        <v>2109.65</v>
+        <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>646325.54</v>
+        <v>342134.53</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>1483764.96</v>
+        <v>860772.63</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>19002480.52</v>
+        <v>11744428.58</v>
       </c>
       <c r="P43" s="20">
-        <v>10053617.17</v>
+        <v>6616329.55</v>
       </c>
       <c r="Q43" s="35">
-        <v>341496913.09</v>
+        <v>200092781.68</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>499794395.41</v>
+        <v>294777824.52</v>
       </c>
       <c r="E44" s="20">
-        <v>60292460.54</v>
+        <v>35939129.81</v>
       </c>
       <c r="F44" s="20">
-        <v>-50.45</v>
+        <v>331.32</v>
       </c>
       <c r="I44" s="20">
-        <v>2094.18</v>
+        <v>0</v>
       </c>
       <c r="J44" s="20">
-        <v>0</v>
+        <v>29857.08</v>
       </c>
       <c r="K44" s="20">
-        <v>343.39</v>
+        <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>3604998.29</v>
+        <v>2082406.89</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>41582842.78</v>
+        <v>24127127.24</v>
       </c>
       <c r="P44" s="20">
-        <v>18463491.11</v>
+        <v>12324069.01</v>
       </c>
       <c r="Q44" s="35">
-        <v>623740575.25</v>
+        <v>369280745.87</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>249764288.31</v>
+        <v>145997790.29</v>
       </c>
       <c r="E45" s="20">
-        <v>34484526.13</v>
+        <v>20181563.8</v>
       </c>
       <c r="F45" s="20">
-        <v>-136.73</v>
+        <v>0</v>
       </c>
       <c r="I45" s="20">
-        <v>3291.39</v>
+        <v>1871.62</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>1405811.58</v>
+        <v>814439.11</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>16645984.67</v>
+        <v>10219005.39</v>
       </c>
       <c r="P45" s="20">
-        <v>9308868.55</v>
+        <v>6091744.8</v>
       </c>
       <c r="Q45" s="35">
-        <v>311612633.9</v>
+        <v>183306415.01</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>167175155.98</v>
+        <v>96168284.69</v>
       </c>
       <c r="E46" s="20">
-        <v>18396881.92</v>
+        <v>10660967.7</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>1039152.03</v>
+        <v>592859.38</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>9682943.59</v>
+        <v>6075688.05</v>
       </c>
       <c r="P46" s="20">
-        <v>6213875.07</v>
+        <v>4059407.52</v>
       </c>
       <c r="Q46" s="35">
-        <v>202508008.59</v>
+        <v>117557207.34</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>1031571190.49</v>
+        <v>606686918.25</v>
       </c>
       <c r="E47" s="20">
-        <v>88272213.96</v>
+        <v>51957054.49</v>
       </c>
       <c r="F47" s="20">
-        <v>1119.17</v>
+        <v>1306.96</v>
       </c>
       <c r="I47" s="20">
-        <v>10036.57</v>
+        <v>5774.72</v>
       </c>
       <c r="J47" s="20">
-        <v>7150</v>
+        <v>3225.19</v>
       </c>
       <c r="K47" s="20">
-        <v>1413.63</v>
+        <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>5636783.83</v>
+        <v>3228599.61</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>66435868.03</v>
+        <v>39525458.25</v>
       </c>
       <c r="P47" s="20">
-        <v>36717514.55</v>
+        <v>24383999.13</v>
       </c>
       <c r="Q47" s="35">
-        <v>1228653290.23</v>
+        <v>725792336.6</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>211531695.84</v>
+        <v>124611849.14</v>
       </c>
       <c r="E48" s="20">
-        <v>35828576.21</v>
+        <v>20861240.67</v>
       </c>
       <c r="F48" s="20">
-        <v>2016.27</v>
+        <v>1963.77</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>8612.4</v>
+        <v>3588.5</v>
       </c>
       <c r="K48" s="20">
-        <v>0</v>
+        <v>404.5</v>
       </c>
       <c r="L48" s="20">
-        <v>1651561.56</v>
+        <v>944003.7</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>20564236.12</v>
+        <v>12426692.77</v>
       </c>
       <c r="P48" s="20">
-        <v>8262565.8</v>
+        <v>5470666.31</v>
       </c>
       <c r="Q48" s="35">
-        <v>277849264.2</v>
+        <v>164320409.36</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>4031083608.62</v>
+        <v>2363894906.82</v>
       </c>
       <c r="E49" s="15">
-        <v>454267063.33</v>
+        <v>265072504.54</v>
       </c>
       <c r="F49" s="15">
-        <v>4738.75</v>
+        <v>6219.24</v>
       </c>
       <c r="I49" s="15">
-        <v>40606.83</v>
+        <v>23729.67</v>
       </c>
       <c r="J49" s="15">
-        <v>4764373.7</v>
+        <v>1663643.08</v>
       </c>
       <c r="K49" s="15">
-        <v>3765.2</v>
+        <v>1923.74</v>
       </c>
       <c r="L49" s="15">
-        <v>24964217.55</v>
+        <v>14175523.15</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>303962672.89</v>
+        <v>180426187.88</v>
       </c>
       <c r="P49" s="15">
-        <v>147510077.15</v>
+        <v>97793743.52</v>
       </c>
       <c r="Q49" s="34">
-        <v>4966601124.02</v>
+        <v>2923058381.64</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>15175586645.81</v>
+        <v>8955963538.94</v>
       </c>
       <c r="E50" s="20">
-        <v>1109162135.63</v>
+        <v>660084561.43</v>
       </c>
       <c r="F50" s="20">
-        <v>800.46</v>
+        <v>720.01</v>
       </c>
       <c r="I50" s="20">
-        <v>29903852.83</v>
+        <v>16729709.1</v>
       </c>
       <c r="J50" s="20">
-        <v>58501.56</v>
+        <v>13395.62</v>
       </c>
       <c r="K50" s="20">
-        <v>-8453.83</v>
+        <v>3956.92</v>
       </c>
       <c r="L50" s="20">
-        <v>7177766.05</v>
+        <v>3736760.65</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>915103455.55</v>
+        <v>541539073.67</v>
       </c>
       <c r="P50" s="20">
-        <v>559520751.92</v>
+        <v>392540943.55</v>
       </c>
       <c r="Q50" s="35">
-        <v>17796505455.98</v>
+        <v>10570612659.89</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>1610560312.62</v>
+        <v>922393649.45</v>
       </c>
       <c r="E51" s="20">
-        <v>168428668</v>
+        <v>99503089.22</v>
       </c>
       <c r="F51" s="20">
-        <v>845.82</v>
+        <v>2055.74</v>
       </c>
       <c r="I51" s="20">
-        <v>4404055.37</v>
+        <v>1881350.19</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>207.88</v>
+        <v>158.6</v>
       </c>
       <c r="L51" s="20">
-        <v>577013.6</v>
+        <v>306078.57</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>118621396.31</v>
+        <v>76569173.72</v>
       </c>
       <c r="P51" s="20">
-        <v>57813678.87</v>
+        <v>38093765.97</v>
       </c>
       <c r="Q51" s="35">
-        <v>1960406178.47</v>
+        <v>1138749321.46</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>882447769.06</v>
+        <v>519184158.77</v>
       </c>
       <c r="E52" s="20">
-        <v>92033959.08</v>
+        <v>54670241.12</v>
       </c>
       <c r="F52" s="20">
-        <v>3728.24</v>
+        <v>1674.06</v>
       </c>
       <c r="I52" s="20">
-        <v>-7652.96</v>
+        <v>-5167.88</v>
       </c>
       <c r="J52" s="20">
-        <v>70048.06</v>
+        <v>19124</v>
       </c>
       <c r="K52" s="20">
-        <v>-6.01</v>
+        <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>314787.13</v>
+        <v>253776.7</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>56272955.5</v>
+        <v>34213744.47</v>
       </c>
       <c r="P52" s="20">
-        <v>31429206.92</v>
+        <v>20944327.11</v>
       </c>
       <c r="Q52" s="35">
-        <v>1062564795.02</v>
+        <v>629281878.35</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>1607328793.06</v>
+        <v>932461677.67</v>
       </c>
       <c r="E53" s="20">
-        <v>138892670.3</v>
+        <v>81659677.15</v>
       </c>
       <c r="F53" s="20">
-        <v>1366.61</v>
+        <v>1048.11</v>
       </c>
       <c r="I53" s="20">
-        <v>9543855.4</v>
+        <v>5431793.29</v>
       </c>
       <c r="J53" s="20">
-        <v>4184.62</v>
+        <v>0</v>
       </c>
       <c r="K53" s="20">
-        <v>986.44</v>
+        <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>870279.94</v>
+        <v>443277.93</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>135646798.76</v>
+        <v>83585458.76</v>
       </c>
       <c r="P53" s="20">
-        <v>58068025.65</v>
+        <v>38694494.52</v>
       </c>
       <c r="Q53" s="35">
-        <v>1950356960.78</v>
+        <v>1142277427.43</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>19275923520.55</v>
+        <v>11330003024.83</v>
       </c>
       <c r="E54" s="15">
-        <v>1508517433.01</v>
+        <v>895917568.92</v>
       </c>
       <c r="F54" s="15">
-        <v>6741.13</v>
+        <v>5497.92</v>
       </c>
       <c r="I54" s="15">
-        <v>43844110.64</v>
+        <v>24037684.7</v>
       </c>
       <c r="J54" s="15">
-        <v>132734.24</v>
+        <v>32519.62</v>
       </c>
       <c r="K54" s="15">
-        <v>-7265.52</v>
+        <v>4115.52</v>
       </c>
       <c r="L54" s="15">
-        <v>8939846.72</v>
+        <v>4739893.85</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>1225644606.12</v>
+        <v>735907450.62</v>
       </c>
       <c r="P54" s="15">
-        <v>706831663.36</v>
+        <v>490273531.15</v>
       </c>
       <c r="Q54" s="34">
-        <v>22769833390.25</v>
+        <v>13480921287.13</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>890284438.79</v>
+        <v>523605306.23</v>
       </c>
       <c r="E55" s="20">
-        <v>110171166.22</v>
+        <v>65103424.09</v>
       </c>
       <c r="F55" s="20">
-        <v>18840.81</v>
+        <v>21314.22</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>25034.35</v>
+        <v>11379.25</v>
       </c>
       <c r="K55" s="20">
-        <v>265.33</v>
+        <v>295.02</v>
       </c>
       <c r="L55" s="20">
-        <v>6376792.72</v>
+        <v>1670018.09</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>113558651.91</v>
+        <v>66166287.56</v>
       </c>
       <c r="P55" s="20">
-        <v>35386259.38</v>
+        <v>23246128.31</v>
       </c>
       <c r="Q55" s="35">
-        <v>1155821449.51</v>
+        <v>679824152.77</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>517426101.58</v>
+        <v>304305264.39</v>
       </c>
       <c r="E56" s="20">
-        <v>68006678.23</v>
+        <v>39568141.98</v>
       </c>
       <c r="F56" s="20">
-        <v>10888.66</v>
+        <v>9381.3</v>
       </c>
       <c r="I56" s="20">
-        <v>3227.74</v>
+        <v>2182.01</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>4005988.51</v>
+        <v>1072428.62</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>68641852.64</v>
+        <v>38614017.91</v>
       </c>
       <c r="P56" s="20">
-        <v>20930598.99</v>
+        <v>13704141.73</v>
       </c>
       <c r="Q56" s="35">
-        <v>679025336.35</v>
+        <v>397275557.94</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>1407710540.37</v>
+        <v>827910570.62</v>
       </c>
       <c r="E57" s="15">
-        <v>178177844.45</v>
+        <v>104671566.07</v>
       </c>
       <c r="F57" s="15">
-        <v>29729.47</v>
+        <v>30695.52</v>
       </c>
       <c r="I57" s="15">
-        <v>3227.74</v>
+        <v>2182.01</v>
       </c>
       <c r="J57" s="15">
-        <v>25034.35</v>
+        <v>11379.25</v>
       </c>
       <c r="K57" s="15">
-        <v>265.33</v>
+        <v>295.02</v>
       </c>
       <c r="L57" s="15">
-        <v>10382781.23</v>
+        <v>2742446.71</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>182200504.55</v>
+        <v>104780305.47</v>
       </c>
       <c r="P57" s="15">
-        <v>56316858.37</v>
+        <v>36950270.04</v>
       </c>
       <c r="Q57" s="34">
-        <v>1834846785.86</v>
+        <v>1077099710.71</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>2051220383.76</v>
+        <v>1217915360.86</v>
       </c>
       <c r="E58" s="20">
-        <v>225910529.4</v>
+        <v>130103518.46</v>
       </c>
       <c r="F58" s="20">
-        <v>-108.05</v>
+        <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>23152618.08</v>
+        <v>12589634.54</v>
       </c>
       <c r="J58" s="20">
-        <v>9183.45</v>
+        <v>17450.19</v>
       </c>
       <c r="K58" s="20">
-        <v>138.27</v>
+        <v>950.93</v>
       </c>
       <c r="L58" s="20">
-        <v>14609812.3</v>
+        <v>8334660.48</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>142838357.13</v>
+        <v>86279053.72</v>
       </c>
       <c r="P58" s="20">
-        <v>76622377.04</v>
+        <v>54285625.74</v>
       </c>
       <c r="Q58" s="35">
-        <v>2534363291.38</v>
+        <v>1509526254.92</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>456374394.52</v>
+        <v>267880406.79</v>
       </c>
       <c r="E59" s="20">
-        <v>78540908.42</v>
+        <v>43705217.98</v>
       </c>
       <c r="F59" s="20">
-        <v>3884.35</v>
+        <v>3055.66</v>
       </c>
       <c r="I59" s="20">
-        <v>6045958.43</v>
+        <v>3304585.72</v>
       </c>
       <c r="J59" s="20">
-        <v>16996.65</v>
+        <v>2462.6</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>3384481.97</v>
+        <v>1964660.46</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>34655268.65</v>
+        <v>21123164.74</v>
       </c>
       <c r="P59" s="20">
-        <v>17727657.4</v>
+        <v>11653826.24</v>
       </c>
       <c r="Q59" s="35">
-        <v>596749550.39</v>
+        <v>349637380.19</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>415169281.58</v>
+        <v>247252695.91</v>
       </c>
       <c r="E60" s="20">
-        <v>57450761.14</v>
+        <v>32810361.38</v>
       </c>
       <c r="F60" s="20">
-        <v>68.5</v>
+        <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>32423.6</v>
+        <v>14738</v>
       </c>
       <c r="K60" s="20">
-        <v>0</v>
+        <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>3111624.82</v>
+        <v>2962486.41</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>34543067.08</v>
+        <v>20730133.04</v>
       </c>
       <c r="P60" s="20">
-        <v>15435251.15</v>
+        <v>10197077.39</v>
       </c>
       <c r="Q60" s="35">
-        <v>525742477.87</v>
+        <v>313967337.52</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>1520874699.47</v>
+        <v>886038609.56</v>
       </c>
       <c r="E61" s="20">
-        <v>179470504.32</v>
+        <v>104240424.81</v>
       </c>
       <c r="F61" s="20">
-        <v>3901.94</v>
+        <v>3189.17</v>
       </c>
       <c r="I61" s="20">
-        <v>39565290.53</v>
+        <v>22025186.28</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>222.07</v>
+        <v>-138.77</v>
       </c>
       <c r="L61" s="20">
-        <v>11067357.89</v>
+        <v>6143803.71</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>134616388.93</v>
+        <v>81159942.07</v>
       </c>
       <c r="P61" s="20">
-        <v>57704521.4</v>
+        <v>38257230.76</v>
       </c>
       <c r="Q61" s="35">
-        <v>1943302886.55</v>
+        <v>1137868247.59</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>4443638759.33</v>
+        <v>2619087073.12</v>
       </c>
       <c r="E62" s="15">
-        <v>541372703.28</v>
+        <v>310859522.63</v>
       </c>
       <c r="F62" s="15">
-        <v>7746.74</v>
+        <v>6244.83</v>
       </c>
       <c r="I62" s="15">
-        <v>68763867.04</v>
+        <v>37919406.54</v>
       </c>
       <c r="J62" s="15">
-        <v>58603.7</v>
+        <v>34650.79</v>
       </c>
       <c r="K62" s="15">
-        <v>360.34</v>
+        <v>657.55</v>
       </c>
       <c r="L62" s="15">
-        <v>32173276.98</v>
+        <v>19405611.06</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>346653081.79</v>
+        <v>209292293.57</v>
       </c>
       <c r="P62" s="15">
-        <v>167489806.99</v>
+        <v>114393760.13</v>
       </c>
       <c r="Q62" s="34">
-        <v>5600158206.19</v>
+        <v>3310999220.22</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>594765421.7</v>
+        <v>348344287.58</v>
       </c>
       <c r="E63" s="20">
-        <v>63475299.42</v>
+        <v>36957433.75</v>
       </c>
       <c r="F63" s="20">
-        <v>1050.06</v>
+        <v>871.11</v>
       </c>
       <c r="I63" s="20">
-        <v>35396.11</v>
+        <v>4730.33</v>
       </c>
       <c r="J63" s="20">
-        <v>5638.5</v>
+        <v>0</v>
       </c>
       <c r="K63" s="20">
-        <v>0</v>
+        <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>431161.71</v>
+        <v>300346.8</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>42321098.56</v>
+        <v>25436452.79</v>
       </c>
       <c r="P63" s="20">
-        <v>21525305.49</v>
+        <v>14323000.26</v>
       </c>
       <c r="Q63" s="35">
-        <v>722560371.55</v>
+        <v>425367250.7</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>594765421.7</v>
+        <v>348344287.58</v>
       </c>
       <c r="E64" s="15">
-        <v>63475299.42</v>
+        <v>36957433.75</v>
       </c>
       <c r="F64" s="15">
-        <v>1050.06</v>
+        <v>871.11</v>
       </c>
       <c r="I64" s="15">
-        <v>35396.11</v>
+        <v>4730.33</v>
       </c>
       <c r="J64" s="15">
-        <v>5638.5</v>
+        <v>0</v>
       </c>
       <c r="K64" s="15">
-        <v>0</v>
+        <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>431161.71</v>
+        <v>300346.8</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>42321098.56</v>
+        <v>25436452.79</v>
       </c>
       <c r="P64" s="15">
-        <v>21525305.49</v>
+        <v>14323000.26</v>
       </c>
       <c r="Q64" s="34">
-        <v>722560371.55</v>
+        <v>425367250.7</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>20394456792.93</v>
+        <v>12117384261.36</v>
       </c>
       <c r="E65" s="20">
-        <v>1131675393.9</v>
+        <v>681939991.58</v>
       </c>
       <c r="F65" s="20">
-        <v>379.18</v>
+        <v>1985.67</v>
       </c>
       <c r="I65" s="20">
-        <v>15776623.75</v>
+        <v>9266753.93</v>
       </c>
       <c r="J65" s="20">
-        <v>258480.05</v>
+        <v>59205.51</v>
       </c>
       <c r="K65" s="20">
-        <v>14936.03</v>
+        <v>9711.03</v>
       </c>
       <c r="L65" s="20">
-        <v>54726419.97</v>
+        <v>31804307.11</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>1047846240.02</v>
+        <v>622933323.54</v>
       </c>
       <c r="P65" s="20">
-        <v>800822424.12</v>
+        <v>581928701.48</v>
       </c>
       <c r="Q65" s="35">
-        <v>23445577689.95</v>
+        <v>14045328241.21</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>20394456792.93</v>
+        <v>12117384261.36</v>
       </c>
       <c r="E66" s="15">
-        <v>1131675393.9</v>
+        <v>681939991.58</v>
       </c>
       <c r="F66" s="15">
-        <v>379.18</v>
+        <v>1985.67</v>
       </c>
       <c r="I66" s="15">
-        <v>15776623.75</v>
+        <v>9266753.93</v>
       </c>
       <c r="J66" s="15">
-        <v>258480.05</v>
+        <v>59205.51</v>
       </c>
       <c r="K66" s="15">
-        <v>14936.03</v>
+        <v>9711.03</v>
       </c>
       <c r="L66" s="15">
-        <v>54726419.97</v>
+        <v>31804307.11</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>1047846240.02</v>
+        <v>622933323.54</v>
       </c>
       <c r="P66" s="15">
-        <v>800822424.12</v>
+        <v>581928701.48</v>
       </c>
       <c r="Q66" s="34">
-        <v>23445577689.95</v>
+        <v>14045328241.21</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>2536545036.38</v>
+        <v>1517170982.01</v>
       </c>
       <c r="E67" s="20">
-        <v>261929360.22</v>
+        <v>154686610.63</v>
       </c>
       <c r="F67" s="20">
-        <v>70311.64</v>
+        <v>62329.78</v>
       </c>
       <c r="I67" s="20">
-        <v>5556556.9</v>
+        <v>3065278.58</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>4000</v>
+        <v>3760.39</v>
       </c>
       <c r="L67" s="20">
-        <v>1294280.79</v>
+        <v>862853.49</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>219659535.17</v>
+        <v>129612847.06</v>
       </c>
       <c r="P67" s="20">
-        <v>96584177.07</v>
+        <v>64900550.26</v>
       </c>
       <c r="Q67" s="35">
-        <v>3121643258.17</v>
+        <v>1870365212.2</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>2536545036.38</v>
+        <v>1517170982.01</v>
       </c>
       <c r="E68" s="15">
-        <v>261929360.22</v>
+        <v>154686610.63</v>
       </c>
       <c r="F68" s="15">
-        <v>70311.64</v>
+        <v>62329.78</v>
       </c>
       <c r="I68" s="15">
-        <v>5556556.9</v>
+        <v>3065278.58</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>4000</v>
+        <v>3760.39</v>
       </c>
       <c r="L68" s="15">
-        <v>1294280.79</v>
+        <v>862853.49</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>219659535.17</v>
+        <v>129612847.06</v>
       </c>
       <c r="P68" s="15">
-        <v>96584177.07</v>
+        <v>64900550.26</v>
       </c>
       <c r="Q68" s="34">
-        <v>3121643258.17</v>
+        <v>1870365212.2</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>1614146006.62</v>
+        <v>953182530.7</v>
       </c>
       <c r="E69" s="20">
-        <v>133371945.19</v>
+        <v>79687314.73</v>
       </c>
       <c r="F69" s="20">
-        <v>2424.27</v>
+        <v>3633.77</v>
       </c>
       <c r="I69" s="20">
-        <v>42796.04</v>
+        <v>25469.36</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
-        <v>639.74</v>
+        <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>2609150.55</v>
+        <v>1412611.87</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>95654468.9</v>
+        <v>58456283.13</v>
       </c>
       <c r="P69" s="20">
-        <v>56669842.84</v>
+        <v>38502226.25</v>
       </c>
       <c r="Q69" s="35">
-        <v>1902497274.15</v>
+        <v>1131270063.28</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>1614146006.62</v>
+        <v>953182530.7</v>
       </c>
       <c r="E70" s="15">
-        <v>133371945.19</v>
+        <v>79687314.73</v>
       </c>
       <c r="F70" s="15">
-        <v>2424.27</v>
+        <v>3633.77</v>
       </c>
       <c r="I70" s="15">
-        <v>42796.04</v>
+        <v>25469.36</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
-        <v>639.74</v>
+        <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>2609150.55</v>
+        <v>1412611.87</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>95654468.9</v>
+        <v>58456283.13</v>
       </c>
       <c r="P70" s="15">
-        <v>56669842.84</v>
+        <v>38502226.25</v>
       </c>
       <c r="Q70" s="34">
-        <v>1902497274.15</v>
+        <v>1131270063.28</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>2868356675.1</v>
+        <v>1694895259.15</v>
       </c>
       <c r="E71" s="20">
-        <v>356079461.77</v>
+        <v>211648071.22</v>
       </c>
       <c r="F71" s="20">
-        <v>7060.2</v>
+        <v>6370.47</v>
       </c>
       <c r="I71" s="20">
-        <v>10272308.27</v>
+        <v>5776796.79</v>
       </c>
       <c r="J71" s="20">
-        <v>26037.21</v>
+        <v>15235.05</v>
       </c>
       <c r="K71" s="20">
-        <v>2460.22</v>
+        <v>1264.86</v>
       </c>
       <c r="L71" s="20">
-        <v>1810297.08</v>
+        <v>876517.26</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>283606982.04</v>
+        <v>168357367.16</v>
       </c>
       <c r="P71" s="20">
-        <v>107886658.23</v>
+        <v>72225802.67</v>
       </c>
       <c r="Q71" s="35">
-        <v>3628047940.12</v>
+        <v>2153802684.63</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>1096305989.75</v>
+        <v>651730043.53</v>
       </c>
       <c r="E72" s="20">
-        <v>111659751.1</v>
+        <v>66011879.9</v>
       </c>
       <c r="F72" s="20">
-        <v>1526.28</v>
+        <v>921.89</v>
       </c>
       <c r="I72" s="20">
-        <v>5429862.93</v>
+        <v>3145816.82</v>
       </c>
       <c r="J72" s="20">
-        <v>0</v>
+        <v>-23775.04</v>
       </c>
       <c r="K72" s="20">
-        <v>27.9</v>
+        <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>496546.33</v>
+        <v>325293.05</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>97506720.57</v>
+        <v>54579989.57</v>
       </c>
       <c r="P72" s="20">
-        <v>41079336.49</v>
+        <v>27707587.17</v>
       </c>
       <c r="Q72" s="35">
-        <v>1352479761.35</v>
+        <v>803477756.89</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>5242036979.72</v>
+        <v>3056046995.13</v>
       </c>
       <c r="E73" s="20">
-        <v>504839496.75</v>
+        <v>292318323.06</v>
       </c>
       <c r="F73" s="20">
-        <v>6297.41</v>
+        <v>16537.16</v>
       </c>
       <c r="I73" s="20">
-        <v>34479187.97</v>
+        <v>19721157.58</v>
       </c>
       <c r="J73" s="20">
-        <v>23265.11</v>
+        <v>40764.41</v>
       </c>
       <c r="K73" s="20">
-        <v>28851.04</v>
+        <v>5196.14</v>
       </c>
       <c r="L73" s="20">
-        <v>4539512.23</v>
+        <v>1942935.18</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>434580212.61</v>
+        <v>242655279.82</v>
       </c>
       <c r="P73" s="20">
-        <v>191752801.12</v>
+        <v>129220249.27</v>
       </c>
       <c r="Q73" s="35">
-        <v>6412286603.96</v>
+        <v>3741967437.75</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>9206699644.57</v>
+        <v>5402672297.81</v>
       </c>
       <c r="E74" s="15">
-        <v>972578709.62</v>
+        <v>569978274.18</v>
       </c>
       <c r="F74" s="15">
-        <v>14883.89</v>
+        <v>23829.52</v>
       </c>
       <c r="I74" s="15">
-        <v>50181359.17</v>
+        <v>28643771.19</v>
       </c>
       <c r="J74" s="15">
-        <v>49302.32</v>
+        <v>32224.42</v>
       </c>
       <c r="K74" s="15">
-        <v>31339.16</v>
+        <v>6461</v>
       </c>
       <c r="L74" s="15">
-        <v>6846355.64</v>
+        <v>3144745.49</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>815693915.22</v>
+        <v>465592636.55</v>
       </c>
       <c r="P74" s="15">
-        <v>340718795.84</v>
+        <v>229153639.11</v>
       </c>
       <c r="Q74" s="34">
-        <v>11392814305.43</v>
+        <v>6699247879.27</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>982131838.47</v>
+        <v>577834138.07</v>
       </c>
       <c r="E75" s="20">
-        <v>58808153.74</v>
+        <v>34992970.96</v>
       </c>
       <c r="F75" s="20">
-        <v>-920.93</v>
+        <v>13.57</v>
       </c>
       <c r="I75" s="20">
-        <v>327.32</v>
+        <v>310.39</v>
       </c>
       <c r="J75" s="20">
-        <v>16863.2</v>
+        <v>5269.75</v>
       </c>
       <c r="K75" s="20">
-        <v>-29.32</v>
+        <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>957552.82</v>
+        <v>541917.32</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>50883379.64</v>
+        <v>28238192.85</v>
       </c>
       <c r="P75" s="20">
-        <v>33297859.8</v>
+        <v>22321373.52</v>
       </c>
       <c r="Q75" s="35">
-        <v>1126095024.74</v>
+        <v>663934186.43</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>1789061399.23</v>
+        <v>1038891618.91</v>
       </c>
       <c r="E76" s="20">
-        <v>254043649.67</v>
+        <v>150945202.82</v>
       </c>
       <c r="F76" s="20">
-        <v>-17.51</v>
+        <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>5913981.75</v>
+        <v>3129873.11</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
-        <v>-50</v>
+        <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>5338937.12</v>
+        <v>3097316.01</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>109880414.08</v>
+        <v>63069609.77</v>
       </c>
       <c r="P76" s="20">
-        <v>66264512.89</v>
+        <v>44400528.29</v>
       </c>
       <c r="Q76" s="35">
-        <v>2230502827.23</v>
+        <v>1303534148.91</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>2799429598.6</v>
+        <v>1636455001.59</v>
       </c>
       <c r="E77" s="20">
-        <v>251965692.08</v>
+        <v>150847146.82</v>
       </c>
       <c r="F77" s="20">
-        <v>-151.65</v>
+        <v>0</v>
       </c>
       <c r="I77" s="20">
-        <v>21686601.56</v>
+        <v>12501431.2</v>
       </c>
       <c r="J77" s="20">
-        <v>27793.01</v>
+        <v>5448.25</v>
       </c>
       <c r="K77" s="20">
-        <v>-480.03</v>
+        <v>405.66</v>
       </c>
       <c r="L77" s="20">
-        <v>3379799.43</v>
+        <v>1960772.63</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>168502578.74</v>
+        <v>98445392.22</v>
       </c>
       <c r="P77" s="20">
-        <v>101705939.24</v>
+        <v>69670556.61</v>
       </c>
       <c r="Q77" s="35">
-        <v>3346697370.98</v>
+        <v>1969886154.98</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>5570622836.3</v>
+        <v>3253180758.57</v>
       </c>
       <c r="E78" s="15">
-        <v>564817495.49</v>
+        <v>336785320.6</v>
       </c>
       <c r="F78" s="15">
-        <v>-1090.09</v>
+        <v>13.57</v>
       </c>
       <c r="I78" s="15">
-        <v>27600910.63</v>
+        <v>15631614.7</v>
       </c>
       <c r="J78" s="15">
-        <v>44656.21</v>
+        <v>10718</v>
       </c>
       <c r="K78" s="15">
-        <v>-559.35</v>
+        <v>405.66</v>
       </c>
       <c r="L78" s="15">
-        <v>9676289.37</v>
+        <v>5600005.96</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>329266372.46</v>
+        <v>189753194.84</v>
       </c>
       <c r="P78" s="15">
-        <v>201268311.93</v>
+        <v>136392458.42</v>
       </c>
       <c r="Q78" s="34">
-        <v>6703295222.95</v>
+        <v>3937354490.32</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>92824440.38</v>
+        <v>56135281.08</v>
       </c>
       <c r="E79" s="20">
-        <v>4417232.31</v>
+        <v>2563629.86</v>
       </c>
       <c r="F79" s="20">
-        <v>-22.69</v>
+        <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>2034361.7</v>
+        <v>1254048.27</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>798842.17</v>
+        <v>455985.47</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>37826271.03</v>
+        <v>22157428.7</v>
       </c>
       <c r="P79" s="20">
-        <v>4171709.11</v>
+        <v>2828253.68</v>
       </c>
       <c r="Q79" s="35">
-        <v>142072834.01</v>
+        <v>85394627.06</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>92824440.38</v>
+        <v>56135281.08</v>
       </c>
       <c r="E80" s="15">
-        <v>4417232.31</v>
+        <v>2563629.86</v>
       </c>
       <c r="F80" s="15">
-        <v>-22.69</v>
+        <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>2034361.7</v>
+        <v>1254048.27</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>798842.17</v>
+        <v>455985.47</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>37826271.03</v>
+        <v>22157428.7</v>
       </c>
       <c r="P80" s="15">
-        <v>4171709.11</v>
+        <v>2828253.68</v>
       </c>
       <c r="Q80" s="34">
-        <v>142072834.01</v>
+        <v>85394627.06</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>86508498.86</v>
+        <v>54707234.27</v>
       </c>
       <c r="E81" s="20">
-        <v>5226068.16</v>
+        <v>3137358.38</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>259468.13</v>
+        <v>147122.66</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
-        <v>-609.55</v>
+        <v>248.33</v>
       </c>
       <c r="L81" s="20">
-        <v>1921505.27</v>
+        <v>1237805.32</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>36153035.9</v>
+        <v>20325206.27</v>
       </c>
       <c r="P81" s="20">
-        <v>3827686.07</v>
+        <v>2654698.75</v>
       </c>
       <c r="Q81" s="35">
-        <v>133895652.84</v>
+        <v>82209673.98</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>86508498.86</v>
+        <v>54707234.27</v>
       </c>
       <c r="E82" s="15">
-        <v>5226068.16</v>
+        <v>3137358.38</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>259468.13</v>
+        <v>147122.66</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
-        <v>-609.55</v>
+        <v>248.33</v>
       </c>
       <c r="L82" s="15">
-        <v>1921505.27</v>
+        <v>1237805.32</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>36153035.9</v>
+        <v>20325206.27</v>
       </c>
       <c r="P82" s="15">
-        <v>3827686.07</v>
+        <v>2654698.75</v>
       </c>
       <c r="Q82" s="34">
-        <v>133895652.84</v>
+        <v>82209673.98</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>-3249829162.35</v>
+        <v>31347156.01</v>
       </c>
       <c r="E83" s="15">
-        <v>-649495672.99</v>
+        <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>-3899324835.34</v>
+        <v>37152178.25</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>94095068996.78</v>
+        <v>57348842115.34</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>8066063480.45</v>
+        <v>5167147782.42</v>
       </c>
       <c r="F84" s="26">
-        <v>419920.14</v>
+        <v>448239.2</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>318677585.72</v>
+        <v>176682400.18</v>
       </c>
       <c r="J84" s="26">
-        <v>39080496.5</v>
+        <v>18695473.58</v>
       </c>
       <c r="K84" s="26">
-        <v>72664.83</v>
+        <v>50774.7</v>
       </c>
       <c r="L84" s="26">
-        <v>282559141.19</v>
+        <v>160742397.93</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>7393864949.42</v>
+        <v>4401390331.14</v>
       </c>
       <c r="P84" s="26">
-        <v>3657945399.16</v>
+        <v>2513748441.83</v>
       </c>
       <c r="Q84" s="36">
-        <v>113853752634.19</v>
+        <v>69787747956.32</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
-        <v>561</v>
+        <v>543</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="F18:H18"/>