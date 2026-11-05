--- v1 (2026-09-23)
+++ v2 (2026-11-05)
@@ -55,51 +55,51 @@
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LAS OBLIGACIONES RECONOCIDAS NETAS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
@@ -1460,51 +1460,51 @@
     <t xml:space="preserve">A partir del Ejercicio 2014, el epígrafe  'Pensiones' no incorpora las cantidades correspondientes a los Complementos a Mínimo de Pensiones Contributivas</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. PENSIONES  </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">            INVALIDEZ</t>
   </si>
   <si>
     <t xml:space="preserve">      JUBILACIÓN</t>
   </si>
   <si>
     <t xml:space="preserve">       VIUDEDAD</t>
   </si>
   <si>
     <t xml:space="preserve">      ORFANDAD</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
@@ -1528,51 +1528,51 @@
     <t xml:space="preserve">                   TOTAL</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PRESTACIONES CONTRIBUTIVAS. SUBSIDIOS Y OTRAS PRESTACIONES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">INCAPACIDAD
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -1791,51 +1791,51 @@
     <t xml:space="preserve">DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS </t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">CAPÍTULOS </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">1 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -2048,1366 +2048,1366 @@
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">PASIVOS 
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">FINANCIEROS</t>
     </r>
   </si>
   <si>
-    <t>847.725.673,33</t>
-[...5 lines deleted...]
-    <t>9.870,25</t>
+    <t>1.016.372.636,97</t>
+  </si>
+  <si>
+    <t>9.978.691,09</t>
+  </si>
+  <si>
+    <t>11.943,58</t>
   </si>
   <si>
     <t>0,00</t>
   </si>
   <si>
-    <t>856.436.026,64</t>
-[...92 lines deleted...]
-    <t>8.389,46</t>
+    <t>1.026.363.271,64</t>
+  </si>
+  <si>
+    <t>53.382,67</t>
+  </si>
+  <si>
+    <t>1.026.416.654,31</t>
+  </si>
+  <si>
+    <t>1.527.471.785,16</t>
+  </si>
+  <si>
+    <t>14.561.411,07</t>
+  </si>
+  <si>
+    <t>511.994,35</t>
+  </si>
+  <si>
+    <t>23.552,14</t>
+  </si>
+  <si>
+    <t>1.542.568.742,72</t>
+  </si>
+  <si>
+    <t>79.475,77</t>
+  </si>
+  <si>
+    <t>1.542.648.218,49</t>
+  </si>
+  <si>
+    <t>982.397.597,37</t>
+  </si>
+  <si>
+    <t>5.607.912,16</t>
+  </si>
+  <si>
+    <t>35.985,32</t>
+  </si>
+  <si>
+    <t>988.041.494,85</t>
+  </si>
+  <si>
+    <t>54.725,28</t>
+  </si>
+  <si>
+    <t>988.096.220,13</t>
+  </si>
+  <si>
+    <t>1.218.062.471,55</t>
+  </si>
+  <si>
+    <t>9.866.322,11</t>
+  </si>
+  <si>
+    <t>38.850,48</t>
+  </si>
+  <si>
+    <t>1.227.967.644,14</t>
+  </si>
+  <si>
+    <t>66.923,63</t>
+  </si>
+  <si>
+    <t>1.228.034.567,77</t>
+  </si>
+  <si>
+    <t>754.385.576,73</t>
+  </si>
+  <si>
+    <t>6.290.733,46</t>
+  </si>
+  <si>
+    <t>276.938,89</t>
+  </si>
+  <si>
+    <t>6.279,61</t>
+  </si>
+  <si>
+    <t>760.959.528,69</t>
+  </si>
+  <si>
+    <t>30.964,95</t>
+  </si>
+  <si>
+    <t>760.990.493,64</t>
+  </si>
+  <si>
+    <t>719.562.019,43</t>
+  </si>
+  <si>
+    <t>5.631.107,57</t>
+  </si>
+  <si>
+    <t>10.052,33</t>
   </si>
   <si>
     <t>66.994,77</t>
   </si>
   <si>
-    <t>605.779.376,87</t>
-[...32 lines deleted...]
-    <t>798.987,01</t>
+    <t>725.270.174,10</t>
+  </si>
+  <si>
+    <t>45.477,92</t>
+  </si>
+  <si>
+    <t>725.315.652,02</t>
+  </si>
+  <si>
+    <t>2.552.570.409,33</t>
+  </si>
+  <si>
+    <t>21.162.030,30</t>
+  </si>
+  <si>
+    <t>124.997,19</t>
+  </si>
+  <si>
+    <t>2.573.857.436,82</t>
+  </si>
+  <si>
+    <t>110.544,94</t>
+  </si>
+  <si>
+    <t>2.573.967.981,76</t>
+  </si>
+  <si>
+    <t>2.937.116.157,91</t>
+  </si>
+  <si>
+    <t>23.822.977,90</t>
+  </si>
+  <si>
+    <t>966.509,13</t>
   </si>
   <si>
     <t>9.450,00</t>
   </si>
   <si>
-    <t>2.467.773.953,64</t>
-[...56 lines deleted...]
-    <t>5.951,51</t>
+    <t>2.961.915.094,94</t>
+  </si>
+  <si>
+    <t>120.536,61</t>
+  </si>
+  <si>
+    <t>2.962.035.631,55</t>
+  </si>
+  <si>
+    <t>11.707.938.654,45</t>
+  </si>
+  <si>
+    <t>96.921.185,66</t>
+  </si>
+  <si>
+    <t>1.977.271,27</t>
+  </si>
+  <si>
+    <t>96.826,52</t>
+  </si>
+  <si>
+    <t>11.806.943.387,90</t>
+  </si>
+  <si>
+    <t>562.031,77</t>
+  </si>
+  <si>
+    <t>11.807.505.419,67</t>
+  </si>
+  <si>
+    <t>381.040.367,54</t>
+  </si>
+  <si>
+    <t>2.692.884,00</t>
+  </si>
+  <si>
+    <t>11.376,19</t>
+  </si>
+  <si>
+    <t>61.045,90</t>
+  </si>
+  <si>
+    <t>383.805.673,63</t>
+  </si>
+  <si>
+    <t>5.917,98</t>
+  </si>
+  <si>
+    <t>383.811.591,61</t>
+  </si>
+  <si>
+    <t>195.780.058,33</t>
+  </si>
+  <si>
+    <t>1.059.618,41</t>
+  </si>
+  <si>
+    <t>7.154,84</t>
   </si>
   <si>
     <t>85.120,61</t>
   </si>
   <si>
-    <t>163.903.185,39</t>
-[...17 lines deleted...]
-    <t>8.532,79</t>
+    <t>196.931.952,19</t>
+  </si>
+  <si>
+    <t>13.084,19</t>
+  </si>
+  <si>
+    <t>196.945.036,38</t>
+  </si>
+  <si>
+    <t>1.786.338.590,08</t>
+  </si>
+  <si>
+    <t>7.273.032,80</t>
+  </si>
+  <si>
+    <t>264.596,93</t>
+  </si>
+  <si>
+    <t>9.751,76</t>
   </si>
   <si>
     <t>469.029,00</t>
   </si>
   <si>
-    <t>1.493.596.725,49</t>
-[...41 lines deleted...]
-    <t>1.284.161.520,00</t>
+    <t>1.794.355.000,57</t>
+  </si>
+  <si>
+    <t>42.008,04</t>
+  </si>
+  <si>
+    <t>1.794.397.008,61</t>
+  </si>
+  <si>
+    <t>2.363.159.015,95</t>
+  </si>
+  <si>
+    <t>11.025.535,21</t>
+  </si>
+  <si>
+    <t>283.127,96</t>
+  </si>
+  <si>
+    <t>155.918,27</t>
+  </si>
+  <si>
+    <t>2.375.092.626,39</t>
+  </si>
+  <si>
+    <t>61.010,21</t>
+  </si>
+  <si>
+    <t>2.375.153.636,60</t>
+  </si>
+  <si>
+    <t>1.535.460.547,21</t>
+  </si>
+  <si>
+    <t>6.430.496,56</t>
+  </si>
+  <si>
+    <t>1.027.856,52</t>
+  </si>
+  <si>
+    <t>87.432,52</t>
+  </si>
+  <si>
+    <t>1.543.006.332,81</t>
   </si>
   <si>
     <t>26.128,24</t>
   </si>
   <si>
-    <t>1.284.187.648,24</t>
-[...11 lines deleted...]
-    <t>116.806,92</t>
+    <t>1.543.032.461,05</t>
+  </si>
+  <si>
+    <t>2.231.673.976,18</t>
+  </si>
+  <si>
+    <t>17.168.444,73</t>
+  </si>
+  <si>
+    <t>98.098,70</t>
+  </si>
+  <si>
+    <t>122.033,00</t>
   </si>
   <si>
     <t>17.729,26</t>
   </si>
   <si>
-    <t>1.828.240.443,54</t>
-[...35 lines deleted...]
-    <t>24,10</t>
+    <t>2.249.080.281,87</t>
+  </si>
+  <si>
+    <t>58.611,63</t>
+  </si>
+  <si>
+    <t>2.249.138.893,50</t>
+  </si>
+  <si>
+    <t>1.788.603.086,42</t>
+  </si>
+  <si>
+    <t>17.657.981,60</t>
+  </si>
+  <si>
+    <t>115.775,91</t>
+  </si>
+  <si>
+    <t>1.806.376.843,93</t>
+  </si>
+  <si>
+    <t>98.916,74</t>
+  </si>
+  <si>
+    <t>1.806.475.760,67</t>
+  </si>
+  <si>
+    <t>1.602.346.703,97</t>
+  </si>
+  <si>
+    <t>11.859.380,70</t>
+  </si>
+  <si>
+    <t>88.177,50</t>
+  </si>
+  <si>
+    <t>25,41</t>
   </si>
   <si>
     <t>997.636,00</t>
   </si>
   <si>
-    <t>1.351.623.870,85</t>
-[...107 lines deleted...]
-    <t>20.996,35</t>
+    <t>1.615.291.923,58</t>
+  </si>
+  <si>
+    <t>36.846,42</t>
+  </si>
+  <si>
+    <t>1.615.328.770,00</t>
+  </si>
+  <si>
+    <t>3.390.949.790,39</t>
+  </si>
+  <si>
+    <t>29.517.362,30</t>
+  </si>
+  <si>
+    <t>203.953,41</t>
+  </si>
+  <si>
+    <t>3.421.668.767,51</t>
+  </si>
+  <si>
+    <t>135.763,16</t>
+  </si>
+  <si>
+    <t>3.421.804.530,67</t>
+  </si>
+  <si>
+    <t>880.882.767,72</t>
+  </si>
+  <si>
+    <t>4.675.277,87</t>
+  </si>
+  <si>
+    <t>101.652,65</t>
+  </si>
+  <si>
+    <t>38.738,95</t>
+  </si>
+  <si>
+    <t>885.698.437,19</t>
+  </si>
+  <si>
+    <t>25.890,22</t>
+  </si>
+  <si>
+    <t>885.724.327,41</t>
+  </si>
+  <si>
+    <t>525.587.296,85</t>
+  </si>
+  <si>
+    <t>4.212.613,49</t>
+  </si>
+  <si>
+    <t>12.828,59</t>
+  </si>
+  <si>
+    <t>83.623,78</t>
+  </si>
+  <si>
+    <t>529.896.362,71</t>
+  </si>
+  <si>
+    <t>20.825,57</t>
+  </si>
+  <si>
+    <t>529.917.188,28</t>
+  </si>
+  <si>
+    <t>613.321.351,22</t>
+  </si>
+  <si>
+    <t>2.619.524,57</t>
+  </si>
+  <si>
+    <t>209.037,90</t>
+  </si>
+  <si>
+    <t>616.149.913,69</t>
+  </si>
+  <si>
+    <t>12.941,07</t>
+  </si>
+  <si>
+    <t>616.162.854,76</t>
+  </si>
+  <si>
+    <t>248.940.078,08</t>
+  </si>
+  <si>
+    <t>1.601.915,38</t>
+  </si>
+  <si>
+    <t>250.541.993,46</t>
+  </si>
+  <si>
+    <t>6.950,16</t>
+  </si>
+  <si>
+    <t>250.548.943,62</t>
+  </si>
+  <si>
+    <t>414.310.423,96</t>
+  </si>
+  <si>
+    <t>1.819.444,23</t>
+  </si>
+  <si>
+    <t>25.316,92</t>
   </si>
   <si>
     <t>25.114,06</t>
   </si>
   <si>
-    <t>346.440.240,58</t>
-[...68 lines deleted...]
-    <t>182.421,16</t>
+    <t>416.180.299,17</t>
+  </si>
+  <si>
+    <t>26.894,73</t>
+  </si>
+  <si>
+    <t>416.207.193,90</t>
+  </si>
+  <si>
+    <t>961.457.195,38</t>
+  </si>
+  <si>
+    <t>4.530.099,12</t>
+  </si>
+  <si>
+    <t>146.006,77</t>
+  </si>
+  <si>
+    <t>966.133.301,27</t>
+  </si>
+  <si>
+    <t>27.663,86</t>
+  </si>
+  <si>
+    <t>966.160.965,13</t>
+  </si>
+  <si>
+    <t>2.763.616.345,49</t>
+  </si>
+  <si>
+    <t>14.783.596,79</t>
+  </si>
+  <si>
+    <t>393.190,18</t>
+  </si>
+  <si>
+    <t>108.737,84</t>
+  </si>
+  <si>
+    <t>2.778.901.870,30</t>
+  </si>
+  <si>
+    <t>95.275,39</t>
+  </si>
+  <si>
+    <t>2.778.997.145,69</t>
+  </si>
+  <si>
+    <t>185.218.919,29</t>
+  </si>
+  <si>
+    <t>693.028,83</t>
+  </si>
+  <si>
+    <t>185.911.948,12</t>
+  </si>
+  <si>
+    <t>5.404,00</t>
+  </si>
+  <si>
+    <t>185.917.352,12</t>
+  </si>
+  <si>
+    <t>611.076.896,62</t>
+  </si>
+  <si>
+    <t>2.326.144,39</t>
+  </si>
+  <si>
+    <t>218.574,94</t>
   </si>
   <si>
     <t>22.352,52</t>
   </si>
   <si>
-    <t>511.720.910,15</t>
-[...56 lines deleted...]
-    <t>3.790,15</t>
+    <t>613.643.968,47</t>
+  </si>
+  <si>
+    <t>10.554,18</t>
+  </si>
+  <si>
+    <t>613.654.522,65</t>
+  </si>
+  <si>
+    <t>598.598.014,40</t>
+  </si>
+  <si>
+    <t>1.742.064,06</t>
+  </si>
+  <si>
+    <t>30.738,59</t>
+  </si>
+  <si>
+    <t>600.370.817,05</t>
+  </si>
+  <si>
+    <t>18.735,55</t>
+  </si>
+  <si>
+    <t>600.389.552,60</t>
+  </si>
+  <si>
+    <t>239.836.026,25</t>
+  </si>
+  <si>
+    <t>549.323,19</t>
+  </si>
+  <si>
+    <t>129.908,05</t>
+  </si>
+  <si>
+    <t>68.441,95</t>
+  </si>
+  <si>
+    <t>240.583.699,44</t>
+  </si>
+  <si>
+    <t>800,00</t>
+  </si>
+  <si>
+    <t>240.584.499,44</t>
+  </si>
+  <si>
+    <t>442.140.591,07</t>
+  </si>
+  <si>
+    <t>1.700.826,60</t>
+  </si>
+  <si>
+    <t>31.546,84</t>
+  </si>
+  <si>
+    <t>4.331,60</t>
   </si>
   <si>
     <t>6.850,00</t>
   </si>
   <si>
-    <t>371.388.510,71</t>
-[...11 lines deleted...]
-    <t>471.769,95</t>
+    <t>443.884.146,11</t>
+  </si>
+  <si>
+    <t>25.401,54</t>
+  </si>
+  <si>
+    <t>443.909.547,65</t>
+  </si>
+  <si>
+    <t>220.049.326,70</t>
+  </si>
+  <si>
+    <t>655.304,59</t>
   </si>
   <si>
     <t>5.836,44</t>
   </si>
   <si>
-    <t>183.784.021,40</t>
-[...110 lines deleted...]
-    <t>19.454,21</t>
+    <t>220.710.467,73</t>
+  </si>
+  <si>
+    <t>7.915,00</t>
+  </si>
+  <si>
+    <t>220.718.382,73</t>
+  </si>
+  <si>
+    <t>140.755.759,64</t>
+  </si>
+  <si>
+    <t>518.171,20</t>
+  </si>
+  <si>
+    <t>15.894,56</t>
+  </si>
+  <si>
+    <t>141.289.825,40</t>
+  </si>
+  <si>
+    <t>868.367.902,90</t>
+  </si>
+  <si>
+    <t>3.789.532,81</t>
+  </si>
+  <si>
+    <t>761.108,75</t>
+  </si>
+  <si>
+    <t>45.657,40</t>
+  </si>
+  <si>
+    <t>872.964.201,86</t>
+  </si>
+  <si>
+    <t>21.047,00</t>
+  </si>
+  <si>
+    <t>872.985.248,86</t>
+  </si>
+  <si>
+    <t>196.908.061,79</t>
+  </si>
+  <si>
+    <t>963.689,95</t>
+  </si>
+  <si>
+    <t>11.544,34</t>
+  </si>
+  <si>
+    <t>31.096,00</t>
+  </si>
+  <si>
+    <t>197.914.392,08</t>
+  </si>
+  <si>
+    <t>9.442,36</t>
+  </si>
+  <si>
+    <t>197.923.834,44</t>
+  </si>
+  <si>
+    <t>3.502.951.498,66</t>
+  </si>
+  <si>
+    <t>12.938.085,62</t>
+  </si>
+  <si>
+    <t>1.183.421,51</t>
+  </si>
+  <si>
+    <t>193.610,47</t>
+  </si>
+  <si>
+    <t>3.517.273.466,26</t>
+  </si>
+  <si>
+    <t>99.299,63</t>
+  </si>
+  <si>
+    <t>3.517.372.765,89</t>
+  </si>
+  <si>
+    <t>12.673.338.267,63</t>
+  </si>
+  <si>
+    <t>96.958.912,50</t>
+  </si>
+  <si>
+    <t>3.321.404,00</t>
+  </si>
+  <si>
+    <t>151.811,92</t>
+  </si>
+  <si>
+    <t>12.773.770.396,05</t>
+  </si>
+  <si>
+    <t>138.983,56</t>
+  </si>
+  <si>
+    <t>12.773.909.379,61</t>
+  </si>
+  <si>
+    <t>1.371.456.473,51</t>
+  </si>
+  <si>
+    <t>8.678.832,44</t>
+  </si>
+  <si>
+    <t>23.379,72</t>
   </si>
   <si>
     <t>62.614,84</t>
   </si>
   <si>
-    <t>1.145.592.721,98</t>
-[...32 lines deleted...]
-    <t>135.537,63</t>
+    <t>1.380.221.300,51</t>
+  </si>
+  <si>
+    <t>33.693,22</t>
+  </si>
+  <si>
+    <t>1.380.254.993,73</t>
+  </si>
+  <si>
+    <t>755.686.701,42</t>
+  </si>
+  <si>
+    <t>4.945.262,07</t>
+  </si>
+  <si>
+    <t>29.339,27</t>
+  </si>
+  <si>
+    <t>760.661.302,76</t>
+  </si>
+  <si>
+    <t>13.545,20</t>
+  </si>
+  <si>
+    <t>760.674.847,96</t>
+  </si>
+  <si>
+    <t>1.374.869.481,06</t>
+  </si>
+  <si>
+    <t>9.808.858,69</t>
+  </si>
+  <si>
+    <t>163.082,59</t>
   </si>
   <si>
     <t>1.829,30</t>
   </si>
   <si>
-    <t>1.150.550.137,09</t>
-[...38 lines deleted...]
-    <t>7.774,43</t>
+    <t>1.384.843.251,64</t>
+  </si>
+  <si>
+    <t>16.873,08</t>
+  </si>
+  <si>
+    <t>1.384.860.124,72</t>
+  </si>
+  <si>
+    <t>16.175.350.923,62</t>
+  </si>
+  <si>
+    <t>120.391.865,70</t>
+  </si>
+  <si>
+    <t>3.537.205,58</t>
+  </si>
+  <si>
+    <t>214.426,76</t>
+  </si>
+  <si>
+    <t>16.299.496.250,96</t>
+  </si>
+  <si>
+    <t>203.095,06</t>
+  </si>
+  <si>
+    <t>16.299.699.346,02</t>
+  </si>
+  <si>
+    <t>815.645.508,74</t>
+  </si>
+  <si>
+    <t>7.443.966,93</t>
+  </si>
+  <si>
+    <t>25.857,74</t>
+  </si>
+  <si>
+    <t>8.839,89</t>
   </si>
   <si>
     <t>6.089,00</t>
   </si>
   <si>
-    <t>686.345.863,22</t>
-[...53 lines deleted...]
-    <t>37.724,30</t>
+    <t>823.130.262,30</t>
+  </si>
+  <si>
+    <t>25.693,00</t>
+  </si>
+  <si>
+    <t>823.155.955,30</t>
+  </si>
+  <si>
+    <t>476.998.597,41</t>
+  </si>
+  <si>
+    <t>4.179.371,77</t>
+  </si>
+  <si>
+    <t>26.996,67</t>
+  </si>
+  <si>
+    <t>481.204.965,85</t>
+  </si>
+  <si>
+    <t>29.222,32</t>
+  </si>
+  <si>
+    <t>481.234.188,17</t>
+  </si>
+  <si>
+    <t>1.292.644.106,15</t>
+  </si>
+  <si>
+    <t>11.623.338,70</t>
+  </si>
+  <si>
+    <t>52.854,41</t>
+  </si>
+  <si>
+    <t>1.304.335.228,15</t>
+  </si>
+  <si>
+    <t>54.915,32</t>
+  </si>
+  <si>
+    <t>1.304.390.143,47</t>
+  </si>
+  <si>
+    <t>1.809.455.277,64</t>
+  </si>
+  <si>
+    <t>8.004.308,47</t>
+  </si>
+  <si>
+    <t>299.620,81</t>
+  </si>
+  <si>
+    <t>38.177,43</t>
   </si>
   <si>
     <t>84.500,00</t>
   </si>
   <si>
-    <t>1.516.734.943,53</t>
-[...170 lines deleted...]
-    <t>61.708,46</t>
+    <t>1.817.881.884,35</t>
+  </si>
+  <si>
+    <t>80.905,15</t>
+  </si>
+  <si>
+    <t>1.817.962.789,50</t>
+  </si>
+  <si>
+    <t>419.746.347,95</t>
+  </si>
+  <si>
+    <t>5.135.407,38</t>
+  </si>
+  <si>
+    <t>131.369,36</t>
+  </si>
+  <si>
+    <t>425.013.124,69</t>
+  </si>
+  <si>
+    <t>26.891,65</t>
+  </si>
+  <si>
+    <t>425.040.016,34</t>
+  </si>
+  <si>
+    <t>376.200.629,67</t>
+  </si>
+  <si>
+    <t>1.440.778,04</t>
+  </si>
+  <si>
+    <t>30.263,24</t>
+  </si>
+  <si>
+    <t>377.671.670,95</t>
+  </si>
+  <si>
+    <t>28.724,49</t>
+  </si>
+  <si>
+    <t>377.700.395,44</t>
+  </si>
+  <si>
+    <t>1.366.429.254,92</t>
+  </si>
+  <si>
+    <t>8.242.140,83</t>
+  </si>
+  <si>
+    <t>31.315,68</t>
+  </si>
+  <si>
+    <t>59.407,63</t>
+  </si>
+  <si>
+    <t>1.374.762.119,06</t>
+  </si>
+  <si>
+    <t>87.806,49</t>
+  </si>
+  <si>
+    <t>1.374.849.925,55</t>
+  </si>
+  <si>
+    <t>3.971.831.510,18</t>
+  </si>
+  <si>
+    <t>22.822.634,72</t>
+  </si>
+  <si>
+    <t>492.569,09</t>
+  </si>
+  <si>
+    <t>97.585,06</t>
+  </si>
+  <si>
+    <t>3.995.328.799,05</t>
+  </si>
+  <si>
+    <t>224.327,78</t>
+  </si>
+  <si>
+    <t>3.995.553.126,83</t>
+  </si>
+  <si>
+    <t>510.401.122,45</t>
+  </si>
+  <si>
+    <t>3.205.575,68</t>
+  </si>
+  <si>
+    <t>8.289,23</t>
+  </si>
+  <si>
+    <t>513.614.987,36</t>
+  </si>
+  <si>
+    <t>7.481,99</t>
+  </si>
+  <si>
+    <t>513.622.469,35</t>
+  </si>
+  <si>
+    <t>16.839.705.319,41</t>
+  </si>
+  <si>
+    <t>137.550.113,77</t>
+  </si>
+  <si>
+    <t>12.465.272,96</t>
+  </si>
+  <si>
+    <t>16.989.720.706,14</t>
+  </si>
+  <si>
+    <t>135.054,00</t>
+  </si>
+  <si>
+    <t>16.989.855.760,14</t>
+  </si>
+  <si>
+    <t>2.244.840.043,77</t>
+  </si>
+  <si>
+    <t>15.196.640,08</t>
+  </si>
+  <si>
+    <t>361.719,63</t>
+  </si>
+  <si>
+    <t>4.579,94</t>
+  </si>
+  <si>
+    <t>2.260.402.983,42</t>
+  </si>
+  <si>
+    <t>67.083,52</t>
+  </si>
+  <si>
+    <t>2.260.470.066,94</t>
+  </si>
+  <si>
+    <t>1.356.759.921,51</t>
+  </si>
+  <si>
+    <t>6.846.786,10</t>
+  </si>
+  <si>
+    <t>315.898,36</t>
+  </si>
+  <si>
+    <t>20.809,92</t>
+  </si>
+  <si>
+    <t>1.363.943.415,89</t>
+  </si>
+  <si>
+    <t>8.733,06</t>
+  </si>
+  <si>
+    <t>1.363.952.148,95</t>
+  </si>
+  <si>
+    <t>2.586.963.237,78</t>
+  </si>
+  <si>
+    <t>20.430.255,82</t>
+  </si>
+  <si>
+    <t>73.999,93</t>
   </si>
   <si>
     <t>42.274,92</t>
   </si>
   <si>
-    <t>2.170.953.864,94</t>
-[...230 lines deleted...]
-    <t>112.999.489.262,54</t>
+    <t>2.607.509.768,45</t>
+  </si>
+  <si>
+    <t>82.311,25</t>
+  </si>
+  <si>
+    <t>2.607.592.079,70</t>
+  </si>
+  <si>
+    <t>963.455.947,77</t>
+  </si>
+  <si>
+    <t>5.501.730,55</t>
+  </si>
+  <si>
+    <t>100.314,11</t>
+  </si>
+  <si>
+    <t>969.057.992,43</t>
+  </si>
+  <si>
+    <t>22.856,60</t>
+  </si>
+  <si>
+    <t>969.080.849,03</t>
+  </si>
+  <si>
+    <t>4.481.669.658,35</t>
+  </si>
+  <si>
+    <t>27.601.810,93</t>
+  </si>
+  <si>
+    <t>792.985,11</t>
+  </si>
+  <si>
+    <t>4.510.064.454,39</t>
+  </si>
+  <si>
+    <t>80.593,66</t>
+  </si>
+  <si>
+    <t>4.510.145.048,05</t>
+  </si>
+  <si>
+    <t>8.032.088.843,90</t>
+  </si>
+  <si>
+    <t>53.533.797,30</t>
+  </si>
+  <si>
+    <t>967.299,15</t>
+  </si>
+  <si>
+    <t>8.086.632.215,27</t>
+  </si>
+  <si>
+    <t>185.761,51</t>
+  </si>
+  <si>
+    <t>8.086.817.976,78</t>
+  </si>
+  <si>
+    <t>797.535.749,11</t>
+  </si>
+  <si>
+    <t>4.921.099,63</t>
+  </si>
+  <si>
+    <t>534.123,50</t>
+  </si>
+  <si>
+    <t>802.990.972,24</t>
+  </si>
+  <si>
+    <t>12.943,93</t>
+  </si>
+  <si>
+    <t>803.003.916,17</t>
+  </si>
+  <si>
+    <t>1.567.718.670,60</t>
+  </si>
+  <si>
+    <t>1.222.789,18</t>
+  </si>
+  <si>
+    <t>537.060,66</t>
+  </si>
+  <si>
+    <t>1.661,52</t>
+  </si>
+  <si>
+    <t>1.569.480.181,96</t>
+  </si>
+  <si>
+    <t>10.304,16</t>
+  </si>
+  <si>
+    <t>1.569.490.486,12</t>
+  </si>
+  <si>
+    <t>2.368.418.642,57</t>
+  </si>
+  <si>
+    <t>8.516.038,60</t>
+  </si>
+  <si>
+    <t>320.516,39</t>
+  </si>
+  <si>
+    <t>30.994,69</t>
+  </si>
+  <si>
+    <t>2.377.286.192,25</t>
+  </si>
+  <si>
+    <t>17.133,09</t>
+  </si>
+  <si>
+    <t>2.377.303.325,34</t>
+  </si>
+  <si>
+    <t>4.733.673.062,28</t>
+  </si>
+  <si>
+    <t>14.659.927,41</t>
+  </si>
+  <si>
+    <t>1.391.700,55</t>
+  </si>
+  <si>
+    <t>32.656,21</t>
+  </si>
+  <si>
+    <t>4.749.757.346,45</t>
+  </si>
+  <si>
+    <t>40.381,18</t>
+  </si>
+  <si>
+    <t>4.749.797.727,63</t>
+  </si>
+  <si>
+    <t>102.993.522,98</t>
+  </si>
+  <si>
+    <t>1.194.121,51</t>
+  </si>
+  <si>
+    <t>7.424,00</t>
+  </si>
+  <si>
+    <t>104.195.068,49</t>
+  </si>
+  <si>
+    <t>43.416,21</t>
+  </si>
+  <si>
+    <t>104.238.484,70</t>
+  </si>
+  <si>
+    <t>98.731.810,32</t>
+  </si>
+  <si>
+    <t>2.141.719,16</t>
+  </si>
+  <si>
+    <t>7.250,35</t>
+  </si>
+  <si>
+    <t>100.880.779,83</t>
+  </si>
+  <si>
+    <t>119.671,69</t>
+  </si>
+  <si>
+    <t>101.000.451,52</t>
+  </si>
+  <si>
+    <t>37.193.614,47</t>
+  </si>
+  <si>
+    <t>160.765.556,02</t>
+  </si>
+  <si>
+    <t>42.896.852.453,88</t>
+  </si>
+  <si>
+    <t>356.970.333,45</t>
+  </si>
+  <si>
+    <t>16.338.110,19</t>
+  </si>
+  <si>
+    <t>219.552.564,30</t>
+  </si>
+  <si>
+    <t>43.687.672.632,31</t>
+  </si>
+  <si>
+    <t>638.782,96</t>
+  </si>
+  <si>
+    <t>43.688.311.415,27</t>
+  </si>
+  <si>
+    <t>83.772.846.397,09</t>
+  </si>
+  <si>
+    <t>743.392.060,89</t>
+  </si>
+  <si>
+    <t>42.921.713.835,04</t>
+  </si>
+  <si>
+    <t>358.209.503,48</t>
+  </si>
+  <si>
+    <t>17.921.772,75</t>
+  </si>
+  <si>
+    <t>219.562.014,30</t>
+  </si>
+  <si>
+    <t>128.033.645.583,55</t>
+  </si>
+  <si>
+    <t>2.792.714,53</t>
+  </si>
+  <si>
+    <t>128.036.438.298,08</t>
   </si>
   <si>
     <t>No se incluyen los ingresos pendientes de aplicación</t>
   </si>
   <si>
     <t>DISTRIBUCIÓN GEOGRÁFICA DE LOS DERECHOS RECONOCIDOS NETOS</t>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">COTIZACIONES SOCIALES </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
-      <t xml:space="preserve">A FIN DE JULIO DE 2026</t>
+      <t xml:space="preserve">A FIN DE AGOSTO DE 2026</t>
     </r>
   </si>
   <si>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
       </rPr>
       <t xml:space="preserve">RÉGIMEN
 </t>
     </r>
     <r xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <rPr>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <u val="none"/>
         <sz val="6"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
@@ -4414,2821 +4414,2821 @@
         <v>9</v>
       </c>
       <c r="K11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>12</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P11" s="6"/>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>9565621.92</v>
+        <v>10772566.29</v>
       </c>
       <c r="E12" s="10">
-        <v>1666930.73</v>
+        <v>1866143.95</v>
       </c>
       <c r="G12" s="11">
         <v>6.3</v>
       </c>
       <c r="H12" s="11">
-        <v>1317533141.65</v>
+        <v>1490284111.22</v>
       </c>
       <c r="I12" s="11">
         <v>31341.42</v>
       </c>
       <c r="J12" s="11">
         <v>0</v>
       </c>
       <c r="K12" s="12">
-        <v>1328797042.02</v>
+        <v>1502954169.18</v>
       </c>
       <c r="L12" s="11">
-        <v>39729.84</v>
+        <v>45553.84</v>
       </c>
       <c r="N12" s="11">
         <v>0</v>
       </c>
       <c r="O12" s="12">
-        <v>39729.84</v>
+        <v>45553.84</v>
       </c>
       <c r="Q12" s="13">
-        <v>1328836771.86</v>
+        <v>1502999723.02</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>16548854.08</v>
+        <v>18627178.11</v>
       </c>
       <c r="E13" s="10">
-        <v>3671904.58</v>
+        <v>4079757.85</v>
       </c>
       <c r="G13" s="11">
         <v>0</v>
       </c>
       <c r="H13" s="11">
-        <v>2943876502.78</v>
+        <v>3320257026.11</v>
       </c>
       <c r="I13" s="11">
-        <v>146406.79</v>
+        <v>152707.05</v>
       </c>
       <c r="J13" s="11">
         <v>0</v>
       </c>
       <c r="K13" s="12">
-        <v>2964243668.23</v>
+        <v>3343116669.12</v>
       </c>
       <c r="L13" s="11">
         <v>61369.02</v>
       </c>
       <c r="N13" s="11">
         <v>0</v>
       </c>
       <c r="O13" s="12">
         <v>61369.02</v>
       </c>
       <c r="Q13" s="13">
-        <v>2964305037.25</v>
+        <v>3343178038.14</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>14812370.9</v>
+        <v>16702267.78</v>
       </c>
       <c r="E14" s="10">
-        <v>2027727.2</v>
+        <v>2357346.87</v>
       </c>
       <c r="G14" s="11">
         <v>273.61</v>
       </c>
       <c r="H14" s="11">
-        <v>1925479090.25</v>
+        <v>2173128952.92</v>
       </c>
       <c r="I14" s="11">
-        <v>17423.64</v>
+        <v>20382.25</v>
       </c>
       <c r="J14" s="11">
         <v>0</v>
       </c>
       <c r="K14" s="12">
-        <v>1942336885.6</v>
+        <v>2192209223.43</v>
       </c>
       <c r="L14" s="11">
-        <v>24417.12</v>
+        <v>28337.12</v>
       </c>
       <c r="N14" s="11">
         <v>0</v>
       </c>
       <c r="O14" s="12">
-        <v>24417.12</v>
+        <v>28337.12</v>
       </c>
       <c r="Q14" s="13">
-        <v>1942361302.72</v>
+        <v>2192237560.55</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>13185573.46</v>
+        <v>14810649.2</v>
       </c>
       <c r="E15" s="10">
-        <v>1947336.62</v>
+        <v>2187628.64</v>
       </c>
       <c r="G15" s="11">
         <v>0</v>
       </c>
       <c r="H15" s="11">
-        <v>2202059785.23</v>
+        <v>2487130200.05</v>
       </c>
       <c r="I15" s="11">
         <v>0</v>
       </c>
       <c r="J15" s="11">
         <v>0</v>
       </c>
       <c r="K15" s="12">
-        <v>2217192695.31</v>
+        <v>2504128477.89</v>
       </c>
       <c r="L15" s="11">
         <v>34628.28</v>
       </c>
       <c r="N15" s="11">
         <v>0</v>
       </c>
       <c r="O15" s="12">
         <v>34628.28</v>
       </c>
       <c r="Q15" s="13">
-        <v>2217227323.59</v>
+        <v>2504163106.17</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>8751140.18</v>
+        <v>9872431.41</v>
       </c>
       <c r="E16" s="10">
-        <v>2278897</v>
+        <v>2567523.88</v>
       </c>
       <c r="G16" s="11">
         <v>4.65</v>
       </c>
       <c r="H16" s="11">
-        <v>1222707122.98</v>
+        <v>1380805971.54</v>
       </c>
       <c r="I16" s="11">
         <v>114372.84</v>
       </c>
       <c r="J16" s="11">
         <v>0</v>
       </c>
       <c r="K16" s="12">
-        <v>1233851537.65</v>
+        <v>1393360304.32</v>
       </c>
       <c r="L16" s="11">
-        <v>22649.03</v>
+        <v>32648.87</v>
       </c>
       <c r="N16" s="11">
         <v>0</v>
       </c>
       <c r="O16" s="12">
-        <v>22649.03</v>
+        <v>32648.87</v>
       </c>
       <c r="Q16" s="13">
-        <v>1233874186.68</v>
+        <v>1393392953.19</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>10694113.52</v>
+        <v>12021388.39</v>
       </c>
       <c r="E17" s="10">
-        <v>1572456.14</v>
+        <v>1777397.03</v>
       </c>
       <c r="G17" s="11">
         <v>0</v>
       </c>
       <c r="H17" s="11">
-        <v>1573841792.84</v>
+        <v>1776998656.52</v>
       </c>
       <c r="I17" s="11">
         <v>8984.25</v>
       </c>
       <c r="J17" s="11">
         <v>0</v>
       </c>
       <c r="K17" s="12">
-        <v>1586117346.75</v>
+        <v>1790806426.19</v>
       </c>
       <c r="L17" s="11">
-        <v>16886.2</v>
+        <v>19886.2</v>
       </c>
       <c r="N17" s="11">
         <v>0</v>
       </c>
       <c r="O17" s="12">
-        <v>16886.2</v>
+        <v>19886.2</v>
       </c>
       <c r="Q17" s="13">
-        <v>1586134232.95</v>
+        <v>1790826312.39</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>20539773.55</v>
+        <v>23131432.32</v>
       </c>
       <c r="E18" s="10">
-        <v>3015468.46</v>
+        <v>3501913.18</v>
       </c>
       <c r="G18" s="11">
         <v>345.98</v>
       </c>
       <c r="H18" s="11">
-        <v>3382772771.51</v>
+        <v>3815871465.36</v>
       </c>
       <c r="I18" s="11">
-        <v>859682.16</v>
+        <v>862953.96</v>
       </c>
       <c r="J18" s="11">
         <v>0</v>
       </c>
       <c r="K18" s="12">
-        <v>3407188041.66</v>
+        <v>3843368110.8</v>
       </c>
       <c r="L18" s="11">
-        <v>81050</v>
+        <v>104077.6</v>
       </c>
       <c r="N18" s="11">
         <v>0</v>
       </c>
       <c r="O18" s="12">
-        <v>81050</v>
+        <v>104077.6</v>
       </c>
       <c r="Q18" s="13">
-        <v>3407269091.66</v>
+        <v>3843472188.4</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>22564058.26</v>
+        <v>25377903.51</v>
       </c>
       <c r="E19" s="10">
-        <v>3257906.62</v>
+        <v>3631749.7</v>
       </c>
       <c r="G19" s="11">
-        <v>17692.89</v>
+        <v>28746.95</v>
       </c>
       <c r="H19" s="11">
-        <v>4770000996.8</v>
+        <v>5382538866.8</v>
       </c>
       <c r="I19" s="11">
         <v>93129.6</v>
       </c>
       <c r="J19" s="11">
         <v>0</v>
       </c>
       <c r="K19" s="12">
-        <v>4795933784.17</v>
+        <v>5411670396.56</v>
       </c>
       <c r="L19" s="11">
-        <v>97574.44</v>
+        <v>112415.32</v>
       </c>
       <c r="N19" s="11">
         <v>0</v>
       </c>
       <c r="O19" s="12">
-        <v>97574.44</v>
+        <v>112415.32</v>
       </c>
       <c r="Q19" s="13">
-        <v>4796031358.61</v>
+        <v>5411782811.88</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>116661505.87</v>
+        <v>131315817.01</v>
       </c>
       <c r="E20" s="16">
-        <v>19438627.35</v>
+        <v>21969461.1</v>
       </c>
       <c r="G20" s="17">
-        <v>18323.43</v>
+        <v>29377.49</v>
       </c>
       <c r="H20" s="17">
-        <v>19338271204.04</v>
+        <v>21827015250.52</v>
       </c>
       <c r="I20" s="17">
-        <v>1271340.7</v>
+        <v>1283871.37</v>
       </c>
       <c r="J20" s="17">
         <v>0</v>
       </c>
       <c r="K20" s="18">
-        <v>19475661001.39</v>
+        <v>21981613777.49</v>
       </c>
       <c r="L20" s="17">
-        <v>378303.93</v>
+        <v>438916.25</v>
       </c>
       <c r="N20" s="17">
         <v>0</v>
       </c>
       <c r="O20" s="18">
-        <v>378303.93</v>
+        <v>438916.25</v>
       </c>
       <c r="Q20" s="19">
-        <v>19476039305.32</v>
+        <v>21982052693.74</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>3429552.77</v>
+        <v>3856909.4</v>
       </c>
       <c r="E21" s="21">
-        <v>450506.24</v>
+        <v>508949.21</v>
       </c>
       <c r="G21" s="22">
         <v>0</v>
       </c>
       <c r="H21" s="22">
-        <v>631425992.17</v>
+        <v>712015342.28</v>
       </c>
       <c r="I21" s="22">
-        <v>0</v>
+        <v>4444.94</v>
       </c>
       <c r="J21" s="22">
         <v>0</v>
       </c>
       <c r="K21" s="23">
-        <v>635306051.18</v>
+        <v>716385645.83</v>
       </c>
       <c r="L21" s="22">
         <v>4749.6</v>
       </c>
       <c r="N21" s="22">
         <v>0</v>
       </c>
       <c r="O21" s="23">
         <v>4749.6</v>
       </c>
       <c r="Q21" s="24">
-        <v>635310800.78</v>
+        <v>716390395.43</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>2722587.12</v>
+        <v>3067461.7</v>
       </c>
       <c r="E22" s="21">
-        <v>386751.4</v>
+        <v>438081.18</v>
       </c>
       <c r="G22" s="22">
         <v>35</v>
       </c>
       <c r="H22" s="22">
-        <v>415467229.21</v>
+        <v>467820204.29</v>
       </c>
       <c r="I22" s="22">
         <v>5566</v>
       </c>
       <c r="J22" s="22">
         <v>0</v>
       </c>
       <c r="K22" s="23">
-        <v>418582168.73</v>
+        <v>471331348.17</v>
       </c>
       <c r="L22" s="22">
-        <v>4482.24</v>
+        <v>6482.16</v>
       </c>
       <c r="N22" s="22">
         <v>0</v>
       </c>
       <c r="O22" s="23">
-        <v>4482.24</v>
+        <v>6482.16</v>
       </c>
       <c r="Q22" s="24">
-        <v>418586650.97</v>
+        <v>471337830.33</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>11991067.8</v>
+        <v>13522213.09</v>
       </c>
       <c r="E23" s="21">
-        <v>1683045.54</v>
+        <v>1887831.19</v>
       </c>
       <c r="G23" s="22">
         <v>34.29</v>
       </c>
       <c r="H23" s="22">
-        <v>2934448473.38</v>
+        <v>3309849102.38</v>
       </c>
       <c r="I23" s="22">
         <v>157712.23</v>
       </c>
       <c r="J23" s="22">
         <v>0</v>
       </c>
       <c r="K23" s="23">
-        <v>2948280333.24</v>
+        <v>3325416893.18</v>
       </c>
       <c r="L23" s="22">
-        <v>31336.7</v>
+        <v>31836.68</v>
       </c>
       <c r="N23" s="22">
         <v>0</v>
       </c>
       <c r="O23" s="23">
-        <v>31336.7</v>
+        <v>31836.68</v>
       </c>
       <c r="Q23" s="24">
-        <v>2948311669.94</v>
+        <v>3325448729.86</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>18143207.69</v>
+        <v>20446584.19</v>
       </c>
       <c r="E24" s="16">
-        <v>2520303.18</v>
+        <v>2834861.58</v>
       </c>
       <c r="G24" s="17">
         <v>69.29</v>
       </c>
       <c r="H24" s="17">
-        <v>3981341694.76</v>
+        <v>4489684648.95</v>
       </c>
       <c r="I24" s="17">
-        <v>163278.23</v>
+        <v>167723.17</v>
       </c>
       <c r="J24" s="17">
         <v>0</v>
       </c>
       <c r="K24" s="18">
-        <v>4002168553.15</v>
+        <v>4513133887.18</v>
       </c>
       <c r="L24" s="17">
-        <v>40568.54</v>
+        <v>43068.44</v>
       </c>
       <c r="N24" s="17">
         <v>0</v>
       </c>
       <c r="O24" s="18">
-        <v>40568.54</v>
+        <v>43068.44</v>
       </c>
       <c r="Q24" s="19">
-        <v>4002209121.69</v>
+        <v>4513176955.62</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>16072624.58</v>
+        <v>18098320.47</v>
       </c>
       <c r="E25" s="21">
-        <v>2430263.87</v>
+        <v>2694182.67</v>
       </c>
       <c r="G25" s="22">
         <v>0</v>
       </c>
       <c r="H25" s="22">
-        <v>4101973132.46</v>
+        <v>4625607298.6</v>
       </c>
       <c r="I25" s="22">
-        <v>131791.03</v>
+        <v>174335.92</v>
       </c>
       <c r="J25" s="22">
         <v>0</v>
       </c>
       <c r="K25" s="23">
-        <v>4120607811.94</v>
+        <v>4646574137.66</v>
       </c>
       <c r="L25" s="22">
-        <v>30893.28</v>
+        <v>34493.28</v>
       </c>
       <c r="N25" s="22">
         <v>0</v>
       </c>
       <c r="O25" s="23">
-        <v>30893.28</v>
+        <v>34493.28</v>
       </c>
       <c r="Q25" s="24">
-        <v>4120638705.22</v>
+        <v>4646608630.94</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>16072624.58</v>
+        <v>18098320.47</v>
       </c>
       <c r="E26" s="16">
-        <v>2430263.87</v>
+        <v>2694182.67</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
-        <v>4101973132.46</v>
+        <v>4625607298.6</v>
       </c>
       <c r="I26" s="17">
-        <v>131791.03</v>
+        <v>174335.92</v>
       </c>
       <c r="J26" s="17">
         <v>0</v>
       </c>
       <c r="K26" s="18">
-        <v>4120607811.94</v>
+        <v>4646574137.66</v>
       </c>
       <c r="L26" s="17">
-        <v>30893.28</v>
+        <v>34493.28</v>
       </c>
       <c r="N26" s="17">
         <v>0</v>
       </c>
       <c r="O26" s="18">
-        <v>30893.28</v>
+        <v>34493.28</v>
       </c>
       <c r="Q26" s="19">
-        <v>4120638705.22</v>
+        <v>4646608630.94</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>12738778.48</v>
+        <v>14438968.05</v>
       </c>
       <c r="E27" s="21">
-        <v>2112071.27</v>
+        <v>2386960.61</v>
       </c>
       <c r="G27" s="22">
         <v>0</v>
       </c>
       <c r="H27" s="22">
-        <v>2418284375.1</v>
+        <v>2729420174.91</v>
       </c>
       <c r="I27" s="22">
-        <v>211498.43</v>
+        <v>218848.86</v>
       </c>
       <c r="J27" s="22">
         <v>0</v>
       </c>
       <c r="K27" s="23">
-        <v>2433346723.28</v>
+        <v>2746464952.43</v>
       </c>
       <c r="L27" s="22">
-        <v>49031.32</v>
+        <v>59623.24</v>
       </c>
       <c r="N27" s="22">
         <v>0</v>
       </c>
       <c r="O27" s="23">
-        <v>49031.32</v>
+        <v>59623.24</v>
       </c>
       <c r="Q27" s="24">
-        <v>2433395754.6</v>
+        <v>2746524575.67</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>12738778.48</v>
+        <v>14438968.05</v>
       </c>
       <c r="E28" s="16">
-        <v>2112071.27</v>
+        <v>2386960.61</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
-        <v>2418284375.1</v>
+        <v>2729420174.91</v>
       </c>
       <c r="I28" s="17">
-        <v>211498.43</v>
+        <v>218848.86</v>
       </c>
       <c r="J28" s="17">
         <v>0</v>
       </c>
       <c r="K28" s="18">
-        <v>2433346723.28</v>
+        <v>2746464952.43</v>
       </c>
       <c r="L28" s="17">
-        <v>49031.32</v>
+        <v>59623.24</v>
       </c>
       <c r="N28" s="17">
         <v>0</v>
       </c>
       <c r="O28" s="18">
-        <v>49031.32</v>
+        <v>59623.24</v>
       </c>
       <c r="Q28" s="19">
-        <v>2433395754.6</v>
+        <v>2746524575.67</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>18193042.18</v>
+        <v>20529476.77</v>
       </c>
       <c r="E29" s="21">
-        <v>3254330.7</v>
+        <v>4078833.53</v>
       </c>
       <c r="G29" s="22">
-        <v>44589.23</v>
+        <v>44692.13</v>
       </c>
       <c r="H29" s="22">
-        <v>2394320689.47</v>
+        <v>2709987327.97</v>
       </c>
       <c r="I29" s="22">
-        <v>175023.86</v>
+        <v>180174.95</v>
       </c>
       <c r="J29" s="22">
         <v>0</v>
       </c>
       <c r="K29" s="23">
-        <v>2415987675.44</v>
+        <v>2734820505.35</v>
       </c>
       <c r="L29" s="22">
-        <v>98328.04</v>
+        <v>109272.28</v>
       </c>
       <c r="N29" s="22">
         <v>0</v>
       </c>
       <c r="O29" s="23">
-        <v>98328.04</v>
+        <v>109272.28</v>
       </c>
       <c r="Q29" s="24">
-        <v>2416086003.48</v>
+        <v>2734929777.63</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>12337548.56</v>
+        <v>13909985.7</v>
       </c>
       <c r="E30" s="21">
-        <v>1880584.84</v>
+        <v>2106830.09</v>
       </c>
       <c r="G30" s="22">
         <v>0</v>
       </c>
       <c r="H30" s="22">
-        <v>2051653635.22</v>
+        <v>2318850676.77</v>
       </c>
       <c r="I30" s="22">
-        <v>554854.6</v>
+        <v>558529.18</v>
       </c>
       <c r="J30" s="22">
         <v>0</v>
       </c>
       <c r="K30" s="23">
-        <v>2066426623.22</v>
+        <v>2335426021.74</v>
       </c>
       <c r="L30" s="22">
-        <v>33727.32</v>
+        <v>48035.16</v>
       </c>
       <c r="N30" s="22">
         <v>0</v>
       </c>
       <c r="O30" s="23">
-        <v>33727.32</v>
+        <v>48035.16</v>
       </c>
       <c r="Q30" s="24">
-        <v>2066460350.54</v>
+        <v>2335474056.9</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>30530590.74</v>
+        <v>34439462.47</v>
       </c>
       <c r="E31" s="16">
-        <v>5134915.54</v>
+        <v>6185663.62</v>
       </c>
       <c r="G31" s="17">
-        <v>44589.23</v>
+        <v>44692.13</v>
       </c>
       <c r="H31" s="17">
-        <v>4445974324.69</v>
+        <v>5028838004.74</v>
       </c>
       <c r="I31" s="17">
-        <v>729878.46</v>
+        <v>738704.13</v>
       </c>
       <c r="J31" s="17">
         <v>0</v>
       </c>
       <c r="K31" s="18">
-        <v>4482414298.66</v>
+        <v>5070246527.09</v>
       </c>
       <c r="L31" s="17">
-        <v>132055.36</v>
+        <v>157307.44</v>
       </c>
       <c r="N31" s="17">
         <v>0</v>
       </c>
       <c r="O31" s="18">
-        <v>132055.36</v>
+        <v>157307.44</v>
       </c>
       <c r="Q31" s="19">
-        <v>4482546354.02</v>
+        <v>5070403834.53</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>11194859.22</v>
+        <v>12584714.97</v>
       </c>
       <c r="E32" s="21">
-        <v>2158552.89</v>
+        <v>2532037.95</v>
       </c>
       <c r="G32" s="22">
         <v>0</v>
       </c>
       <c r="H32" s="22">
-        <v>1858086730.06</v>
+        <v>2095692167.34</v>
       </c>
       <c r="I32" s="22">
-        <v>14757.28</v>
+        <v>20990.52</v>
       </c>
       <c r="J32" s="22">
         <v>0</v>
       </c>
       <c r="K32" s="23">
-        <v>1871454899.45</v>
+        <v>2110829910.78</v>
       </c>
       <c r="L32" s="22">
         <v>12052.8</v>
       </c>
       <c r="N32" s="22">
         <v>0</v>
       </c>
       <c r="O32" s="23">
         <v>12052.8</v>
       </c>
       <c r="Q32" s="24">
-        <v>1871466952.25</v>
+        <v>2110841963.58</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>11194859.22</v>
+        <v>12584714.97</v>
       </c>
       <c r="E33" s="16">
-        <v>2158552.89</v>
+        <v>2532037.95</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
-        <v>1858086730.06</v>
+        <v>2095692167.34</v>
       </c>
       <c r="I33" s="17">
-        <v>14757.28</v>
+        <v>20990.52</v>
       </c>
       <c r="J33" s="17">
         <v>0</v>
       </c>
       <c r="K33" s="18">
-        <v>1871454899.45</v>
+        <v>2110829910.78</v>
       </c>
       <c r="L33" s="17">
         <v>12052.8</v>
       </c>
       <c r="N33" s="17">
         <v>0</v>
       </c>
       <c r="O33" s="18">
         <v>12052.8</v>
       </c>
       <c r="Q33" s="19">
-        <v>1871466952.25</v>
+        <v>2110841963.58</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>7427739.89</v>
+        <v>8365906.53</v>
       </c>
       <c r="E34" s="21">
-        <v>1473905.1</v>
+        <v>1593219.14</v>
       </c>
       <c r="G34" s="22">
         <v>0</v>
       </c>
       <c r="H34" s="22">
-        <v>870499579.71</v>
+        <v>981545463.43</v>
       </c>
       <c r="I34" s="22">
-        <v>7895.25</v>
+        <v>29278.64</v>
       </c>
       <c r="J34" s="22">
         <v>0</v>
       </c>
       <c r="K34" s="23">
-        <v>879409119.95</v>
+        <v>991533867.74</v>
       </c>
       <c r="L34" s="22">
-        <v>4970.88</v>
+        <v>9285.36</v>
       </c>
       <c r="N34" s="22">
         <v>0</v>
       </c>
       <c r="O34" s="23">
-        <v>4970.88</v>
+        <v>9285.36</v>
       </c>
       <c r="Q34" s="24">
-        <v>879414090.83</v>
+        <v>991543153.1</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>6333940.46</v>
+        <v>7157400.11</v>
       </c>
       <c r="E35" s="21">
-        <v>1318100.69</v>
+        <v>1484182.42</v>
       </c>
       <c r="G35" s="22">
-        <v>1504.24</v>
+        <v>16495.22</v>
       </c>
       <c r="H35" s="22">
-        <v>1214804295.29</v>
+        <v>1370954601.13</v>
       </c>
       <c r="I35" s="22">
         <v>2626.18</v>
       </c>
       <c r="J35" s="22">
         <v>0</v>
       </c>
       <c r="K35" s="23">
-        <v>1222460466.86</v>
+        <v>1379615305.06</v>
       </c>
       <c r="L35" s="22">
         <v>28149.84</v>
       </c>
       <c r="N35" s="22">
         <v>0</v>
       </c>
       <c r="O35" s="23">
         <v>28149.84</v>
       </c>
       <c r="Q35" s="24">
-        <v>1222488616.7</v>
+        <v>1379643454.9</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>2811534.51</v>
+        <v>3187826.57</v>
       </c>
       <c r="E36" s="21">
-        <v>465460.24</v>
+        <v>526498.57</v>
       </c>
       <c r="G36" s="22">
         <v>260.25</v>
       </c>
       <c r="H36" s="22">
-        <v>476905192.99</v>
+        <v>537937382.47</v>
       </c>
       <c r="I36" s="22">
-        <v>98861.58</v>
+        <v>102491.58</v>
       </c>
       <c r="J36" s="22">
         <v>0</v>
       </c>
       <c r="K36" s="23">
-        <v>480281309.57</v>
+        <v>541754459.44</v>
       </c>
       <c r="L36" s="22">
         <v>7470</v>
       </c>
       <c r="N36" s="22">
         <v>0</v>
       </c>
       <c r="O36" s="23">
         <v>7470</v>
       </c>
       <c r="Q36" s="24">
-        <v>480288779.57</v>
+        <v>541761929.44</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>6902837.53</v>
+        <v>7841739.65</v>
       </c>
       <c r="E37" s="21">
-        <v>996054.58</v>
+        <v>1104768.52</v>
       </c>
       <c r="G37" s="22">
         <v>0</v>
       </c>
       <c r="H37" s="22">
-        <v>603693736.73</v>
+        <v>681814126.22</v>
       </c>
       <c r="I37" s="22">
-        <v>36582.09</v>
+        <v>46600.89</v>
       </c>
       <c r="J37" s="22">
         <v>0</v>
       </c>
       <c r="K37" s="23">
-        <v>611629210.93</v>
+        <v>690807235.28</v>
       </c>
       <c r="L37" s="22">
-        <v>5766.24</v>
+        <v>8766.24</v>
       </c>
       <c r="N37" s="22">
         <v>0</v>
       </c>
       <c r="O37" s="23">
-        <v>5766.24</v>
+        <v>8766.24</v>
       </c>
       <c r="Q37" s="24">
-        <v>611634977.17</v>
+        <v>690816001.52</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>7066399.94</v>
+        <v>7971998.23</v>
       </c>
       <c r="E38" s="21">
-        <v>1098612.01</v>
+        <v>1265977.25</v>
       </c>
       <c r="G38" s="22">
         <v>0</v>
       </c>
       <c r="H38" s="22">
-        <v>1472109737.4</v>
+        <v>1661942156.52</v>
       </c>
       <c r="I38" s="22">
-        <v>16177.85</v>
+        <v>295009.24</v>
       </c>
       <c r="J38" s="22">
         <v>0</v>
       </c>
       <c r="K38" s="23">
-        <v>1480290927.2</v>
+        <v>1671475141.24</v>
       </c>
       <c r="L38" s="22">
         <v>12814.33</v>
       </c>
       <c r="N38" s="22">
         <v>0</v>
       </c>
       <c r="O38" s="23">
         <v>12814.33</v>
       </c>
       <c r="Q38" s="24">
-        <v>1480303741.53</v>
+        <v>1671487955.57</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>30542452.33</v>
+        <v>34524871.09</v>
       </c>
       <c r="E39" s="16">
-        <v>5352132.62</v>
+        <v>5974645.9</v>
       </c>
       <c r="G39" s="17">
-        <v>1764.49</v>
+        <v>16755.47</v>
       </c>
       <c r="H39" s="17">
-        <v>4638012542.12</v>
+        <v>5234193729.77</v>
       </c>
       <c r="I39" s="17">
-        <v>162142.95</v>
+        <v>476006.53</v>
       </c>
       <c r="J39" s="17">
         <v>0</v>
       </c>
       <c r="K39" s="18">
-        <v>4674071034.51</v>
+        <v>5275186008.76</v>
       </c>
       <c r="L39" s="17">
-        <v>59171.29</v>
+        <v>66485.77</v>
       </c>
       <c r="N39" s="17">
         <v>0</v>
       </c>
       <c r="O39" s="18">
-        <v>59171.29</v>
+        <v>66485.77</v>
       </c>
       <c r="Q39" s="19">
-        <v>4674130205.8</v>
+        <v>5275252494.53</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>3011842.12</v>
+        <v>3375514.1</v>
       </c>
       <c r="E40" s="21">
-        <v>373982.04</v>
+        <v>418831.44</v>
       </c>
       <c r="G40" s="22">
         <v>36.49</v>
       </c>
       <c r="H40" s="22">
-        <v>421520037.76</v>
+        <v>475116672.31</v>
       </c>
       <c r="I40" s="22">
         <v>0</v>
       </c>
       <c r="J40" s="22">
         <v>0</v>
       </c>
       <c r="K40" s="23">
-        <v>424905898.41</v>
+        <v>478911054.34</v>
       </c>
       <c r="L40" s="22">
-        <v>0</v>
+        <v>7608</v>
       </c>
       <c r="N40" s="22">
         <v>0</v>
       </c>
       <c r="O40" s="23">
-        <v>0</v>
+        <v>7608</v>
       </c>
       <c r="Q40" s="24">
-        <v>424905898.41</v>
+        <v>478918662.34</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>6584217.7</v>
+        <v>7426574.09</v>
       </c>
       <c r="E41" s="21">
-        <v>2275020.09</v>
+        <v>2550034.24</v>
       </c>
       <c r="G41" s="22">
         <v>0</v>
       </c>
       <c r="H41" s="22">
-        <v>1187961228.67</v>
+        <v>1338876977.66</v>
       </c>
       <c r="I41" s="22">
-        <v>19296.7</v>
+        <v>34703.89</v>
       </c>
       <c r="J41" s="22">
         <v>0</v>
       </c>
       <c r="K41" s="23">
-        <v>1196839763.16</v>
+        <v>1348888289.88</v>
       </c>
       <c r="L41" s="22">
         <v>2249.52</v>
       </c>
       <c r="N41" s="22">
         <v>0</v>
       </c>
       <c r="O41" s="23">
         <v>2249.52</v>
       </c>
       <c r="Q41" s="24">
-        <v>1196842012.68</v>
+        <v>1348890539.4</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>11274691.35</v>
+        <v>12691409.6</v>
       </c>
       <c r="E42" s="21">
-        <v>2489030.21</v>
+        <v>2733339.33</v>
       </c>
       <c r="G42" s="22">
         <v>2140.8</v>
       </c>
       <c r="H42" s="22">
-        <v>1637297857.36</v>
+        <v>1845017398.29</v>
       </c>
       <c r="I42" s="22">
-        <v>75601.52</v>
+        <v>96160.45</v>
       </c>
       <c r="J42" s="22">
         <v>0</v>
       </c>
       <c r="K42" s="23">
-        <v>1651139321.24</v>
+        <v>1860540448.47</v>
       </c>
       <c r="L42" s="22">
         <v>15811.08</v>
       </c>
       <c r="N42" s="22">
         <v>0</v>
       </c>
       <c r="O42" s="23">
         <v>15811.08</v>
       </c>
       <c r="Q42" s="24">
-        <v>1651155132.32</v>
+        <v>1860556259.55</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>3108359.94</v>
+        <v>3515110.04</v>
       </c>
       <c r="E43" s="21">
-        <v>440284.07</v>
+        <v>492744.53</v>
       </c>
       <c r="G43" s="22">
         <v>4.98</v>
       </c>
       <c r="H43" s="22">
-        <v>530998861.52</v>
+        <v>598751326.48</v>
       </c>
       <c r="I43" s="22">
         <v>7929.53</v>
       </c>
       <c r="J43" s="22">
         <v>0</v>
       </c>
       <c r="K43" s="23">
-        <v>534555440.04</v>
+        <v>602767115.56</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="22">
         <v>0</v>
       </c>
       <c r="O43" s="23">
         <v>0</v>
       </c>
       <c r="Q43" s="24">
-        <v>534555440.04</v>
+        <v>602767115.56</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>8137069.27</v>
+        <v>9169699</v>
       </c>
       <c r="E44" s="21">
-        <v>4016965.35</v>
+        <v>4522804.71</v>
       </c>
       <c r="G44" s="22">
         <v>0</v>
       </c>
       <c r="H44" s="22">
-        <v>926509642.44</v>
+        <v>1044560046.5</v>
       </c>
       <c r="I44" s="22">
-        <v>40158.76</v>
+        <v>45872.76</v>
       </c>
       <c r="J44" s="22">
         <v>0</v>
       </c>
       <c r="K44" s="23">
-        <v>938703835.82</v>
+        <v>1058298422.97</v>
       </c>
       <c r="L44" s="22">
         <v>3800.4</v>
       </c>
       <c r="N44" s="22">
         <v>0</v>
       </c>
       <c r="O44" s="23">
         <v>3800.4</v>
       </c>
       <c r="Q44" s="24">
-        <v>938707636.22</v>
+        <v>1058302223.37</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>2919785.87</v>
+        <v>3295611.11</v>
       </c>
       <c r="E45" s="21">
-        <v>419199.11</v>
+        <v>467630.24</v>
       </c>
       <c r="G45" s="22">
         <v>1545.49</v>
       </c>
       <c r="H45" s="22">
-        <v>405950083.04</v>
+        <v>457867687.44</v>
       </c>
       <c r="I45" s="22">
         <v>0</v>
       </c>
       <c r="J45" s="22">
         <v>0</v>
       </c>
       <c r="K45" s="23">
-        <v>409290613.51</v>
+        <v>461632474.28</v>
       </c>
       <c r="L45" s="22">
         <v>8016</v>
       </c>
       <c r="N45" s="22">
         <v>0</v>
       </c>
       <c r="O45" s="23">
         <v>8016</v>
       </c>
       <c r="Q45" s="24">
-        <v>409298629.51</v>
+        <v>461640490.28</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>3053100.51</v>
+        <v>3437657.87</v>
       </c>
       <c r="E46" s="21">
-        <v>341135.63</v>
+        <v>376682.49</v>
       </c>
       <c r="G46" s="22">
         <v>0</v>
       </c>
       <c r="H46" s="22">
-        <v>261299520.55</v>
+        <v>294604144.49</v>
       </c>
       <c r="I46" s="22">
         <v>2315.26</v>
       </c>
       <c r="J46" s="22">
         <v>0</v>
       </c>
       <c r="K46" s="23">
-        <v>264696071.95</v>
+        <v>298420800.11</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="22">
         <v>0</v>
       </c>
       <c r="O46" s="23">
         <v>0</v>
       </c>
       <c r="Q46" s="24">
-        <v>264696071.95</v>
+        <v>298420800.11</v>
       </c>
     </row>
     <row r="47" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>7188424.2</v>
+        <v>8082466.19</v>
       </c>
       <c r="E47" s="21">
-        <v>1289543.41</v>
+        <v>1348362.69</v>
       </c>
       <c r="G47" s="22">
         <v>21.36</v>
       </c>
       <c r="H47" s="22">
-        <v>1604359583</v>
+        <v>1809172046.96</v>
       </c>
       <c r="I47" s="22">
         <v>80165.81</v>
       </c>
       <c r="J47" s="22">
         <v>0</v>
       </c>
       <c r="K47" s="23">
-        <v>1612917737.78</v>
+        <v>1818683063.01</v>
       </c>
       <c r="L47" s="22">
-        <v>11892</v>
+        <v>18660</v>
       </c>
       <c r="N47" s="22">
         <v>0</v>
       </c>
       <c r="O47" s="23">
-        <v>11892</v>
+        <v>18660</v>
       </c>
       <c r="Q47" s="24">
-        <v>1612929629.78</v>
+        <v>1818701723.01</v>
       </c>
     </row>
     <row r="48" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>3529174.44</v>
+        <v>3982655.33</v>
       </c>
       <c r="E48" s="21">
-        <v>258279.28</v>
+        <v>301731.34</v>
       </c>
       <c r="G48" s="22">
         <v>5</v>
       </c>
       <c r="H48" s="22">
-        <v>482178176.47</v>
+        <v>543212383.49</v>
       </c>
       <c r="I48" s="22">
-        <v>15444</v>
+        <v>25443.76</v>
       </c>
       <c r="J48" s="22">
         <v>0</v>
       </c>
       <c r="K48" s="23">
-        <v>485981079.19</v>
+        <v>547522218.92</v>
       </c>
       <c r="L48" s="22">
         <v>5676.24</v>
       </c>
       <c r="N48" s="22">
         <v>0</v>
       </c>
       <c r="O48" s="23">
         <v>5676.24</v>
       </c>
       <c r="Q48" s="24">
-        <v>485986755.43</v>
+        <v>547527895.16</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>48806665.4</v>
+        <v>54976697.33</v>
       </c>
       <c r="E49" s="16">
-        <v>11903439.19</v>
+        <v>13212161.01</v>
       </c>
       <c r="G49" s="17">
         <v>3754.12</v>
       </c>
       <c r="H49" s="17">
-        <v>7458074990.81</v>
+        <v>8407178683.62</v>
       </c>
       <c r="I49" s="17">
-        <v>240911.58</v>
+        <v>292591.46</v>
       </c>
       <c r="J49" s="17">
         <v>0</v>
       </c>
       <c r="K49" s="18">
-        <v>7519029761.1</v>
+        <v>8475663887.54</v>
       </c>
       <c r="L49" s="17">
-        <v>47445.24</v>
+        <v>61821.24</v>
       </c>
       <c r="N49" s="17">
         <v>0</v>
       </c>
       <c r="O49" s="18">
-        <v>47445.24</v>
+        <v>61821.24</v>
       </c>
       <c r="Q49" s="19">
-        <v>7519077206.34</v>
+        <v>8475725708.78</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>45055710.79</v>
+        <v>50559826.68</v>
       </c>
       <c r="E50" s="21">
-        <v>9951872.52</v>
+        <v>11170298.91</v>
       </c>
       <c r="G50" s="22">
         <v>0</v>
       </c>
       <c r="H50" s="22">
-        <v>17187277520.43</v>
+        <v>19383269089.83</v>
       </c>
       <c r="I50" s="22">
-        <v>311389.87</v>
+        <v>326848.33</v>
       </c>
       <c r="J50" s="22">
         <v>0</v>
       </c>
       <c r="K50" s="23">
-        <v>17242596493.61</v>
+        <v>19445326063.75</v>
       </c>
       <c r="L50" s="22">
-        <v>73556.78</v>
+        <v>103464.13</v>
       </c>
       <c r="N50" s="22">
         <v>0</v>
       </c>
       <c r="O50" s="23">
-        <v>73556.78</v>
+        <v>103464.13</v>
       </c>
       <c r="Q50" s="24">
-        <v>17242670050.39</v>
+        <v>19445429527.88</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>7041630.17</v>
+        <v>7890466.15</v>
       </c>
       <c r="E51" s="21">
-        <v>1090073.48</v>
+        <v>1300056.59</v>
       </c>
       <c r="G51" s="22">
-        <v>0</v>
+        <v>799.41</v>
       </c>
       <c r="H51" s="22">
-        <v>1934863796.83</v>
+        <v>2182827918.64</v>
       </c>
       <c r="I51" s="22">
         <v>20586.21</v>
       </c>
       <c r="J51" s="22">
         <v>0</v>
       </c>
       <c r="K51" s="23">
-        <v>1943016086.69</v>
+        <v>2192039827</v>
       </c>
       <c r="L51" s="22">
-        <v>33480</v>
+        <v>41880</v>
       </c>
       <c r="N51" s="22">
         <v>0</v>
       </c>
       <c r="O51" s="23">
-        <v>33480</v>
+        <v>41880</v>
       </c>
       <c r="Q51" s="24">
-        <v>1943049566.69</v>
+        <v>2192081707</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>5323101.73</v>
+        <v>6013423.93</v>
       </c>
       <c r="E52" s="21">
-        <v>778211.28</v>
+        <v>862735.68</v>
       </c>
       <c r="G52" s="22">
         <v>0</v>
       </c>
       <c r="H52" s="22">
-        <v>1130064423.14</v>
+        <v>1274769838.35</v>
       </c>
       <c r="I52" s="22">
         <v>88230.67</v>
       </c>
       <c r="J52" s="22">
         <v>0</v>
       </c>
       <c r="K52" s="23">
-        <v>1136253966.82</v>
+        <v>1281734228.63</v>
       </c>
       <c r="L52" s="22">
         <v>5200</v>
       </c>
       <c r="N52" s="22">
         <v>0</v>
       </c>
       <c r="O52" s="23">
         <v>5200</v>
       </c>
       <c r="Q52" s="24">
-        <v>1136259166.82</v>
+        <v>1281739428.63</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>8661403.21</v>
+        <v>9770145.65</v>
       </c>
       <c r="E53" s="21">
-        <v>1378524.39</v>
+        <v>1511278.63</v>
       </c>
       <c r="G53" s="22">
         <v>0</v>
       </c>
       <c r="H53" s="22">
-        <v>2198736568.11</v>
+        <v>2482550156.04</v>
       </c>
       <c r="I53" s="22">
-        <v>48540.35</v>
+        <v>68765.45</v>
       </c>
       <c r="J53" s="22">
         <v>0</v>
       </c>
       <c r="K53" s="23">
-        <v>2208825036.06</v>
+        <v>2493900345.77</v>
       </c>
       <c r="L53" s="22">
-        <v>13334</v>
+        <v>17834</v>
       </c>
       <c r="N53" s="22">
         <v>0</v>
       </c>
       <c r="O53" s="23">
-        <v>13334</v>
+        <v>17834</v>
       </c>
       <c r="Q53" s="24">
-        <v>2208838370.06</v>
+        <v>2493918179.77</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>66081845.9</v>
+        <v>74233862.41</v>
       </c>
       <c r="E54" s="16">
-        <v>13198681.67</v>
+        <v>14844369.81</v>
       </c>
       <c r="G54" s="17">
-        <v>0</v>
+        <v>799.41</v>
       </c>
       <c r="H54" s="17">
-        <v>22450942308.51</v>
+        <v>25323417002.86</v>
       </c>
       <c r="I54" s="17">
-        <v>468747.1</v>
+        <v>504430.66</v>
       </c>
       <c r="J54" s="17">
         <v>0</v>
       </c>
       <c r="K54" s="18">
-        <v>22530691583.18</v>
+        <v>25413000465.15</v>
       </c>
       <c r="L54" s="17">
-        <v>125570.78</v>
+        <v>168378.13</v>
       </c>
       <c r="N54" s="17">
         <v>0</v>
       </c>
       <c r="O54" s="18">
-        <v>125570.78</v>
+        <v>168378.13</v>
       </c>
       <c r="Q54" s="19">
-        <v>22530817153.96</v>
+        <v>25413168843.28</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>8955357.5</v>
+        <v>9967528.16</v>
       </c>
       <c r="E55" s="21">
-        <v>1274707.74</v>
+        <v>1522723.32</v>
       </c>
       <c r="G55" s="22">
         <v>0</v>
       </c>
       <c r="H55" s="22">
-        <v>1558258536.61</v>
+        <v>1758809895.3</v>
       </c>
       <c r="I55" s="22">
-        <v>166340.71</v>
+        <v>170333.71</v>
       </c>
       <c r="J55" s="22">
         <v>0</v>
       </c>
       <c r="K55" s="23">
-        <v>1568654942.56</v>
+        <v>1770470480.49</v>
       </c>
       <c r="L55" s="22">
         <v>23052</v>
       </c>
       <c r="N55" s="22">
         <v>0</v>
       </c>
       <c r="O55" s="23">
         <v>23052</v>
       </c>
       <c r="Q55" s="24">
-        <v>1568677994.56</v>
+        <v>1770493532.49</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>9600233.4</v>
+        <v>10870405.56</v>
       </c>
       <c r="E56" s="21">
-        <v>1453098.63</v>
+        <v>1601814.66</v>
       </c>
       <c r="G56" s="22">
         <v>8.3</v>
       </c>
       <c r="H56" s="22">
-        <v>1036560912.32</v>
+        <v>1169260129.6</v>
       </c>
       <c r="I56" s="22">
         <v>55085.91</v>
       </c>
       <c r="J56" s="22">
         <v>0</v>
       </c>
       <c r="K56" s="23">
-        <v>1047669338.56</v>
+        <v>1181787444.03</v>
       </c>
       <c r="L56" s="22">
-        <v>13896</v>
+        <v>14696</v>
       </c>
       <c r="N56" s="22">
         <v>0</v>
       </c>
       <c r="O56" s="23">
-        <v>13896</v>
+        <v>14696</v>
       </c>
       <c r="Q56" s="24">
-        <v>1047683234.56</v>
+        <v>1181802140.03</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>18555590.9</v>
+        <v>20837933.72</v>
       </c>
       <c r="E57" s="16">
-        <v>2727806.37</v>
+        <v>3124537.98</v>
       </c>
       <c r="G57" s="17">
         <v>8.3</v>
       </c>
       <c r="H57" s="17">
-        <v>2594819448.93</v>
+        <v>2928070024.9</v>
       </c>
       <c r="I57" s="17">
-        <v>221426.62</v>
+        <v>225419.62</v>
       </c>
       <c r="J57" s="17">
         <v>0</v>
       </c>
       <c r="K57" s="18">
-        <v>2616324281.12</v>
+        <v>2952257924.52</v>
       </c>
       <c r="L57" s="17">
-        <v>36948</v>
+        <v>37748</v>
       </c>
       <c r="N57" s="17">
         <v>0</v>
       </c>
       <c r="O57" s="18">
-        <v>36948</v>
+        <v>37748</v>
       </c>
       <c r="Q57" s="19">
-        <v>2616361229.12</v>
+        <v>2952295672.52</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>24525446.15</v>
+        <v>27614937.1</v>
       </c>
       <c r="E58" s="21">
-        <v>3917760.42</v>
+        <v>4615095.83</v>
       </c>
       <c r="G58" s="22">
         <v>33.55</v>
       </c>
       <c r="H58" s="22">
-        <v>3285230099.47</v>
+        <v>3708490776.88</v>
       </c>
       <c r="I58" s="22">
-        <v>144871.78</v>
+        <v>159564.91</v>
       </c>
       <c r="J58" s="22">
         <v>0</v>
       </c>
       <c r="K58" s="23">
-        <v>3313818211.37</v>
+        <v>3740880408.27</v>
       </c>
       <c r="L58" s="22">
-        <v>68610.42</v>
+        <v>72310.42</v>
       </c>
       <c r="N58" s="22">
         <v>0</v>
       </c>
       <c r="O58" s="23">
-        <v>68610.42</v>
+        <v>72310.42</v>
       </c>
       <c r="Q58" s="24">
-        <v>3313886821.79</v>
+        <v>3740952718.69</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>7000189.6</v>
+        <v>7916736.55</v>
       </c>
       <c r="E59" s="21">
-        <v>1340904.21</v>
+        <v>1517552.41</v>
       </c>
       <c r="G59" s="22">
-        <v>4377.1</v>
+        <v>4723.59</v>
       </c>
       <c r="H59" s="22">
-        <v>1046759090.82</v>
+        <v>1180799406.47</v>
       </c>
       <c r="I59" s="22">
         <v>63603.46</v>
       </c>
       <c r="J59" s="22">
         <v>0</v>
       </c>
       <c r="K59" s="23">
-        <v>1055168165.19</v>
+        <v>1190302022.48</v>
       </c>
       <c r="L59" s="22">
         <v>24000</v>
       </c>
       <c r="N59" s="22">
         <v>0</v>
       </c>
       <c r="O59" s="23">
         <v>24000</v>
       </c>
       <c r="Q59" s="24">
-        <v>1055192165.19</v>
+        <v>1190326022.48</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>6898243.49</v>
+        <v>7756448.91</v>
       </c>
       <c r="E60" s="21">
-        <v>662628.84</v>
+        <v>770889.83</v>
       </c>
       <c r="G60" s="22">
         <v>0</v>
       </c>
       <c r="H60" s="22">
-        <v>964766644.75</v>
+        <v>1088528150.4</v>
       </c>
       <c r="I60" s="22">
         <v>145754.23</v>
       </c>
       <c r="J60" s="22">
         <v>0</v>
       </c>
       <c r="K60" s="23">
-        <v>972473271.31</v>
+        <v>1097201243.37</v>
       </c>
       <c r="L60" s="22">
-        <v>16482.84</v>
+        <v>22062.84</v>
       </c>
       <c r="N60" s="22">
         <v>0</v>
       </c>
       <c r="O60" s="23">
-        <v>16482.84</v>
+        <v>22062.84</v>
       </c>
       <c r="Q60" s="24">
-        <v>972489754.15</v>
+        <v>1097223306.21</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>19941714.66</v>
+        <v>22350734.8</v>
       </c>
       <c r="E61" s="21">
-        <v>4582127.52</v>
+        <v>5085759.39</v>
       </c>
       <c r="G61" s="22">
-        <v>5.25</v>
+        <v>57713.12</v>
       </c>
       <c r="H61" s="22">
-        <v>2785317011.55</v>
+        <v>3140875990.32</v>
       </c>
       <c r="I61" s="22">
-        <v>77928.96</v>
+        <v>105646.21</v>
       </c>
       <c r="J61" s="22">
         <v>0</v>
       </c>
       <c r="K61" s="23">
-        <v>2809918787.94</v>
+        <v>3168475843.84</v>
       </c>
       <c r="L61" s="22">
         <v>49397.4</v>
       </c>
       <c r="N61" s="22">
         <v>0</v>
       </c>
       <c r="O61" s="23">
         <v>49397.4</v>
       </c>
       <c r="Q61" s="24">
-        <v>2809968185.34</v>
+        <v>3168525241.24</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>58365593.9</v>
+        <v>65638857.36</v>
       </c>
       <c r="E62" s="16">
-        <v>10503420.99</v>
+        <v>11989297.46</v>
       </c>
       <c r="G62" s="17">
-        <v>4415.9</v>
+        <v>62470.26</v>
       </c>
       <c r="H62" s="17">
-        <v>8082072846.59</v>
+        <v>9118694324.07</v>
       </c>
       <c r="I62" s="17">
-        <v>432158.43</v>
+        <v>474568.81</v>
       </c>
       <c r="J62" s="17">
         <v>0</v>
       </c>
       <c r="K62" s="18">
-        <v>8151378435.81</v>
+        <v>9196859517.96</v>
       </c>
       <c r="L62" s="17">
-        <v>158490.66</v>
+        <v>167770.66</v>
       </c>
       <c r="N62" s="17">
         <v>0</v>
       </c>
       <c r="O62" s="18">
-        <v>158490.66</v>
+        <v>167770.66</v>
       </c>
       <c r="Q62" s="19">
-        <v>8151536926.47</v>
+        <v>9197027288.62</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>5446477.11</v>
+        <v>6108912.45</v>
       </c>
       <c r="E63" s="21">
-        <v>1185115.82</v>
+        <v>1340495.44</v>
       </c>
       <c r="G63" s="22">
         <v>0</v>
       </c>
       <c r="H63" s="22">
-        <v>886307127.55</v>
+        <v>999876750.17</v>
       </c>
       <c r="I63" s="22">
         <v>18968.63</v>
       </c>
       <c r="J63" s="22">
         <v>0</v>
       </c>
       <c r="K63" s="23">
-        <v>892957689.11</v>
+        <v>1007345126.69</v>
       </c>
       <c r="L63" s="22">
         <v>3000</v>
       </c>
       <c r="N63" s="22">
         <v>0</v>
       </c>
       <c r="O63" s="23">
         <v>3000</v>
       </c>
       <c r="Q63" s="24">
-        <v>892960689.11</v>
+        <v>1007348126.69</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>5446477.11</v>
+        <v>6108912.45</v>
       </c>
       <c r="E64" s="16">
-        <v>1185115.82</v>
+        <v>1340495.44</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
-        <v>886307127.55</v>
+        <v>999876750.17</v>
       </c>
       <c r="I64" s="17">
         <v>18968.63</v>
       </c>
       <c r="J64" s="17">
         <v>0</v>
       </c>
       <c r="K64" s="18">
-        <v>892957689.11</v>
+        <v>1007345126.69</v>
       </c>
       <c r="L64" s="17">
         <v>3000</v>
       </c>
       <c r="N64" s="17">
         <v>0</v>
       </c>
       <c r="O64" s="18">
         <v>3000</v>
       </c>
       <c r="Q64" s="19">
-        <v>892960689.11</v>
+        <v>1007348126.69</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>49191890.67</v>
+        <v>55255714.49</v>
       </c>
       <c r="E65" s="21">
-        <v>8808411.52</v>
+        <v>9959802.03</v>
       </c>
       <c r="G65" s="22">
         <v>40.68</v>
       </c>
       <c r="H65" s="22">
-        <v>17888296744.4</v>
+        <v>20179068360.47</v>
       </c>
       <c r="I65" s="22">
-        <v>176635.17</v>
+        <v>266239.3</v>
       </c>
       <c r="J65" s="22">
         <v>0</v>
       </c>
       <c r="K65" s="23">
-        <v>17946473722.44</v>
+        <v>20244550156.97</v>
       </c>
       <c r="L65" s="22">
-        <v>124928</v>
+        <v>136032</v>
       </c>
       <c r="N65" s="22">
         <v>0</v>
       </c>
       <c r="O65" s="23">
-        <v>124928</v>
+        <v>136032</v>
       </c>
       <c r="Q65" s="24">
-        <v>17946598650.44</v>
+        <v>20244686188.97</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>49191890.67</v>
+        <v>55255714.49</v>
       </c>
       <c r="E66" s="16">
-        <v>8808411.52</v>
+        <v>9959802.03</v>
       </c>
       <c r="G66" s="17">
         <v>40.68</v>
       </c>
       <c r="H66" s="17">
-        <v>17888296744.4</v>
+        <v>20179068360.47</v>
       </c>
       <c r="I66" s="17">
-        <v>176635.17</v>
+        <v>266239.3</v>
       </c>
       <c r="J66" s="17">
         <v>0</v>
       </c>
       <c r="K66" s="18">
-        <v>17946473722.44</v>
+        <v>20244550156.97</v>
       </c>
       <c r="L66" s="17">
-        <v>124928</v>
+        <v>136032</v>
       </c>
       <c r="N66" s="17">
         <v>0</v>
       </c>
       <c r="O66" s="18">
-        <v>124928</v>
+        <v>136032</v>
       </c>
       <c r="Q66" s="19">
-        <v>17946598650.44</v>
+        <v>20244686188.97</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>17357493.95</v>
+        <v>19555035.9</v>
       </c>
       <c r="E67" s="21">
-        <v>2632955.95</v>
+        <v>2963887.29</v>
       </c>
       <c r="G67" s="22">
         <v>0</v>
       </c>
       <c r="H67" s="22">
-        <v>3100353600.56</v>
+        <v>3503285737.7</v>
       </c>
       <c r="I67" s="22">
-        <v>61224.41</v>
+        <v>66036.82</v>
       </c>
       <c r="J67" s="22">
         <v>0</v>
       </c>
       <c r="K67" s="23">
-        <v>3120405274.87</v>
+        <v>3525870697.71</v>
       </c>
       <c r="L67" s="22">
-        <v>53561.16</v>
+        <v>59561.16</v>
       </c>
       <c r="N67" s="22">
         <v>0</v>
       </c>
       <c r="O67" s="23">
-        <v>53561.16</v>
+        <v>59561.16</v>
       </c>
       <c r="Q67" s="24">
-        <v>3120458836.03</v>
+        <v>3525930258.87</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>17357493.95</v>
+        <v>19555035.9</v>
       </c>
       <c r="E68" s="16">
-        <v>2632955.95</v>
+        <v>2963887.29</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
-        <v>3100353600.56</v>
+        <v>3503285737.7</v>
       </c>
       <c r="I68" s="17">
-        <v>61224.41</v>
+        <v>66036.82</v>
       </c>
       <c r="J68" s="17">
         <v>0</v>
       </c>
       <c r="K68" s="18">
-        <v>3120405274.87</v>
+        <v>3525870697.71</v>
       </c>
       <c r="L68" s="17">
-        <v>53561.16</v>
+        <v>59561.16</v>
       </c>
       <c r="N68" s="17">
         <v>0</v>
       </c>
       <c r="O68" s="18">
-        <v>53561.16</v>
+        <v>59561.16</v>
       </c>
       <c r="Q68" s="19">
-        <v>3120458836.03</v>
+        <v>3525930258.87</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>6304313.28</v>
+        <v>7107427.24</v>
       </c>
       <c r="E69" s="21">
-        <v>814640.93</v>
+        <v>878987.58</v>
       </c>
       <c r="G69" s="22">
-        <v>0</v>
+        <v>287.1</v>
       </c>
       <c r="H69" s="22">
-        <v>1997314714.55</v>
+        <v>2253808226.69</v>
       </c>
       <c r="I69" s="22">
         <v>161.5</v>
       </c>
       <c r="J69" s="22">
         <v>0</v>
       </c>
       <c r="K69" s="23">
-        <v>2004433830.26</v>
+        <v>2261795090.11</v>
       </c>
       <c r="L69" s="22">
         <v>6904.12</v>
       </c>
       <c r="N69" s="22">
         <v>0</v>
       </c>
       <c r="O69" s="23">
         <v>6904.12</v>
       </c>
       <c r="Q69" s="24">
-        <v>2004440734.38</v>
+        <v>2261801994.23</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>6304313.28</v>
+        <v>7107427.24</v>
       </c>
       <c r="E70" s="16">
-        <v>814640.93</v>
+        <v>878987.58</v>
       </c>
       <c r="G70" s="17">
-        <v>0</v>
+        <v>287.1</v>
       </c>
       <c r="H70" s="17">
-        <v>1997314714.55</v>
+        <v>2253808226.69</v>
       </c>
       <c r="I70" s="17">
         <v>161.5</v>
       </c>
       <c r="J70" s="17">
         <v>0</v>
       </c>
       <c r="K70" s="18">
-        <v>2004433830.26</v>
+        <v>2261795090.11</v>
       </c>
       <c r="L70" s="17">
         <v>6904.12</v>
       </c>
       <c r="N70" s="17">
         <v>0</v>
       </c>
       <c r="O70" s="18">
         <v>6904.12</v>
       </c>
       <c r="Q70" s="19">
-        <v>2004440734.38</v>
+        <v>2261801994.23</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>18994819.08</v>
+        <v>21315482.49</v>
       </c>
       <c r="E71" s="21">
-        <v>2815035.33</v>
+        <v>3236430.63</v>
       </c>
       <c r="G71" s="22">
         <v>4360.06</v>
       </c>
       <c r="H71" s="22">
-        <v>3798696574.88</v>
+        <v>4289402602.02</v>
       </c>
       <c r="I71" s="22">
-        <v>11937.34</v>
+        <v>31284.51</v>
       </c>
       <c r="J71" s="22">
         <v>0</v>
       </c>
       <c r="K71" s="23">
-        <v>3820522726.69</v>
+        <v>4313990159.71</v>
       </c>
       <c r="L71" s="22">
-        <v>48600.9</v>
+        <v>61289.46</v>
       </c>
       <c r="N71" s="22">
         <v>0</v>
       </c>
       <c r="O71" s="23">
-        <v>48600.9</v>
+        <v>61289.46</v>
       </c>
       <c r="Q71" s="24">
-        <v>3820571327.59</v>
+        <v>4314051449.17</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>6912949.84</v>
+        <v>7728775.69</v>
       </c>
       <c r="E72" s="21">
-        <v>1427235.78</v>
+        <v>1543692.29</v>
       </c>
       <c r="G72" s="22">
         <v>51.63</v>
       </c>
       <c r="H72" s="22">
-        <v>1543222339.33</v>
+        <v>1740663548.33</v>
       </c>
       <c r="I72" s="22">
-        <v>13326.94</v>
+        <v>14173.94</v>
       </c>
       <c r="J72" s="22">
         <v>0</v>
       </c>
       <c r="K72" s="23">
-        <v>1551575903.52</v>
+        <v>1749950241.88</v>
       </c>
       <c r="L72" s="22">
-        <v>12002.64</v>
+        <v>16002.48</v>
       </c>
       <c r="N72" s="22">
         <v>0</v>
       </c>
       <c r="O72" s="23">
-        <v>12002.64</v>
+        <v>16002.48</v>
       </c>
       <c r="Q72" s="24">
-        <v>1551587906.16</v>
+        <v>1749966244.36</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>32092667.41</v>
+        <v>36085037.21</v>
       </c>
       <c r="E73" s="21">
-        <v>6366950.8</v>
+        <v>7220016.87</v>
       </c>
       <c r="G73" s="22">
         <v>98.94</v>
       </c>
       <c r="H73" s="22">
-        <v>6743623912.31</v>
+        <v>7606709372.66</v>
       </c>
       <c r="I73" s="22">
-        <v>386445.51</v>
+        <v>490161.79</v>
       </c>
       <c r="J73" s="22">
         <v>0</v>
       </c>
       <c r="K73" s="23">
-        <v>6782470074.97</v>
+        <v>7650504687.47</v>
       </c>
       <c r="L73" s="22">
-        <v>88960.64</v>
+        <v>102107.12</v>
       </c>
       <c r="N73" s="22">
         <v>0</v>
       </c>
       <c r="O73" s="23">
-        <v>88960.64</v>
+        <v>102107.12</v>
       </c>
       <c r="Q73" s="24">
-        <v>6782559035.61</v>
+        <v>7650606794.59</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>58000436.33</v>
+        <v>65129295.39</v>
       </c>
       <c r="E74" s="16">
-        <v>10609221.91</v>
+        <v>12000139.79</v>
       </c>
       <c r="G74" s="17">
         <v>4510.63</v>
       </c>
       <c r="H74" s="17">
-        <v>12085542826.52</v>
+        <v>13636775523.01</v>
       </c>
       <c r="I74" s="17">
-        <v>411709.79</v>
+        <v>535620.24</v>
       </c>
       <c r="J74" s="17">
         <v>0</v>
       </c>
       <c r="K74" s="18">
-        <v>12154568705.18</v>
+        <v>13714445089.06</v>
       </c>
       <c r="L74" s="17">
-        <v>149564.18</v>
+        <v>179399.06</v>
       </c>
       <c r="N74" s="17">
         <v>0</v>
       </c>
       <c r="O74" s="18">
-        <v>149564.18</v>
+        <v>179399.06</v>
       </c>
       <c r="Q74" s="19">
-        <v>12154718269.36</v>
+        <v>13714624488.12</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>4703099.96</v>
+        <v>5300243.33</v>
       </c>
       <c r="E75" s="21">
-        <v>778551.08</v>
+        <v>872608.7</v>
       </c>
       <c r="G75" s="22">
         <v>0</v>
       </c>
       <c r="H75" s="22">
-        <v>1250174442.58</v>
+        <v>1411215348.68</v>
       </c>
       <c r="I75" s="22">
-        <v>14798.59</v>
+        <v>16952.53</v>
       </c>
       <c r="J75" s="22">
         <v>0</v>
       </c>
       <c r="K75" s="23">
-        <v>1255670892.21</v>
+        <v>1417405153.24</v>
       </c>
       <c r="L75" s="22">
         <v>0</v>
       </c>
       <c r="N75" s="22">
         <v>0</v>
       </c>
       <c r="O75" s="23">
         <v>0</v>
       </c>
       <c r="Q75" s="24">
-        <v>1255670892.21</v>
+        <v>1417405153.24</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>7700168.45</v>
+        <v>8676903.24</v>
       </c>
       <c r="E76" s="21">
-        <v>1551897.05</v>
+        <v>1746956.93</v>
       </c>
       <c r="G76" s="22">
         <v>453.63</v>
       </c>
       <c r="H76" s="22">
-        <v>2801028571.49</v>
+        <v>3158830152.01</v>
       </c>
       <c r="I76" s="22">
-        <v>4718.25</v>
+        <v>49908.47</v>
       </c>
       <c r="J76" s="22">
         <v>0</v>
       </c>
       <c r="K76" s="23">
-        <v>2810285808.87</v>
+        <v>3169304374.28</v>
       </c>
       <c r="L76" s="22">
         <v>9859</v>
       </c>
       <c r="N76" s="22">
         <v>0</v>
       </c>
       <c r="O76" s="23">
         <v>9859</v>
       </c>
       <c r="Q76" s="24">
-        <v>2810295667.87</v>
+        <v>3169314233.28</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>15225924.33</v>
+        <v>17161220.65</v>
       </c>
       <c r="E77" s="21">
-        <v>2895462.53</v>
+        <v>3248580.46</v>
       </c>
       <c r="G77" s="22">
         <v>0</v>
       </c>
       <c r="H77" s="22">
-        <v>4449848842.92</v>
+        <v>5020502651.13</v>
       </c>
       <c r="I77" s="22">
-        <v>149519.82</v>
+        <v>153046.69</v>
       </c>
       <c r="J77" s="22">
         <v>0</v>
       </c>
       <c r="K77" s="23">
-        <v>4468119749.6</v>
+        <v>5041065498.93</v>
       </c>
       <c r="L77" s="22">
         <v>12365.84</v>
       </c>
       <c r="N77" s="22">
         <v>0</v>
       </c>
       <c r="O77" s="23">
         <v>12365.84</v>
       </c>
       <c r="Q77" s="24">
-        <v>4468132115.44</v>
+        <v>5041077864.77</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>27629192.74</v>
+        <v>31138367.22</v>
       </c>
       <c r="E78" s="16">
-        <v>5225910.66</v>
+        <v>5868146.09</v>
       </c>
       <c r="G78" s="17">
         <v>453.63</v>
       </c>
       <c r="H78" s="17">
-        <v>8501051856.99</v>
+        <v>9590548151.82</v>
       </c>
       <c r="I78" s="17">
-        <v>169036.66</v>
+        <v>219907.69</v>
       </c>
       <c r="J78" s="17">
         <v>0</v>
       </c>
       <c r="K78" s="18">
-        <v>8534076450.68</v>
+        <v>9627775026.45</v>
       </c>
       <c r="L78" s="17">
         <v>22224.84</v>
       </c>
       <c r="N78" s="17">
         <v>0</v>
       </c>
       <c r="O78" s="18">
         <v>22224.84</v>
       </c>
       <c r="Q78" s="19">
-        <v>8534098675.52</v>
+        <v>9627797251.29</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>56096222.28</v>
+        <v>64025420.16</v>
       </c>
       <c r="E79" s="21">
-        <v>27457255.25</v>
+        <v>29083445.6</v>
       </c>
       <c r="G79" s="22">
         <v>0</v>
       </c>
       <c r="H79" s="22">
-        <v>151941732.54</v>
+        <v>171996204.94</v>
       </c>
       <c r="I79" s="22">
-        <v>872088.24</v>
+        <v>943449.05</v>
       </c>
       <c r="J79" s="22">
         <v>0</v>
       </c>
       <c r="K79" s="23">
-        <v>236367298.31</v>
+        <v>266048519.75</v>
       </c>
       <c r="L79" s="22">
-        <v>23867.84</v>
+        <v>27767.84</v>
       </c>
       <c r="N79" s="22">
         <v>0</v>
       </c>
       <c r="O79" s="23">
-        <v>23867.84</v>
+        <v>27767.84</v>
       </c>
       <c r="Q79" s="24">
-        <v>236391166.15</v>
+        <v>266076287.59</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>56096222.28</v>
+        <v>64025420.16</v>
       </c>
       <c r="E80" s="16">
-        <v>27457255.25</v>
+        <v>29083445.6</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
-        <v>151941732.54</v>
+        <v>171996204.94</v>
       </c>
       <c r="I80" s="17">
-        <v>872088.24</v>
+        <v>943449.05</v>
       </c>
       <c r="J80" s="17">
         <v>0</v>
       </c>
       <c r="K80" s="18">
-        <v>236367298.31</v>
+        <v>266048519.75</v>
       </c>
       <c r="L80" s="17">
-        <v>23867.84</v>
+        <v>27767.84</v>
       </c>
       <c r="N80" s="17">
         <v>0</v>
       </c>
       <c r="O80" s="18">
-        <v>23867.84</v>
+        <v>27767.84</v>
       </c>
       <c r="Q80" s="19">
-        <v>236391166.15</v>
+        <v>266076287.59</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>66900253.42</v>
+        <v>76112735.95</v>
       </c>
       <c r="E81" s="21">
-        <v>32646650.92</v>
+        <v>37325194.07</v>
       </c>
       <c r="G81" s="22">
         <v>1416.7</v>
       </c>
       <c r="H81" s="22">
-        <v>153291168.67</v>
+        <v>173820982.59</v>
       </c>
       <c r="I81" s="22">
-        <v>969558.66</v>
+        <v>1049500.21</v>
       </c>
       <c r="J81" s="22">
         <v>0</v>
       </c>
       <c r="K81" s="23">
-        <v>253809048.37</v>
+        <v>288309829.52</v>
       </c>
       <c r="L81" s="22">
         <v>14045.76</v>
       </c>
       <c r="N81" s="22">
         <v>0</v>
       </c>
       <c r="O81" s="23">
         <v>14045.76</v>
       </c>
       <c r="Q81" s="24">
-        <v>253823094.13</v>
+        <v>288323875.28</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>66900253.42</v>
+        <v>76112735.95</v>
       </c>
       <c r="E82" s="16">
-        <v>32646650.92</v>
+        <v>37325194.07</v>
       </c>
       <c r="G82" s="17">
         <v>1416.7</v>
       </c>
       <c r="H82" s="17">
-        <v>153291168.67</v>
+        <v>173820982.59</v>
       </c>
       <c r="I82" s="17">
-        <v>969558.66</v>
+        <v>1049500.21</v>
       </c>
       <c r="J82" s="17">
         <v>0</v>
       </c>
       <c r="K82" s="18">
-        <v>253809048.37</v>
+        <v>288309829.52</v>
       </c>
       <c r="L82" s="17">
         <v>14045.76</v>
       </c>
       <c r="N82" s="17">
         <v>0</v>
       </c>
       <c r="O82" s="18">
         <v>14045.76</v>
       </c>
       <c r="Q82" s="19">
-        <v>253823094.13</v>
+        <v>288323875.28</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>186670280.16</v>
+        <v>211087699.15</v>
       </c>
       <c r="E83" s="16">
-        <v>285378906.52</v>
+        <v>310679648.62</v>
       </c>
       <c r="G83" s="17">
-        <v>152247.62</v>
+        <v>176362.55</v>
       </c>
       <c r="H83" s="17">
-        <v>4631929939.91</v>
+        <v>5451852780.81</v>
       </c>
       <c r="I83" s="17">
-        <v>111436963.97</v>
+        <v>126579729.76</v>
       </c>
       <c r="J83" s="17">
         <v>797896.13</v>
       </c>
       <c r="K83" s="18">
-        <v>5216366234.31</v>
+        <v>6101174117.02</v>
       </c>
       <c r="L83" s="17">
-        <v>706065.34</v>
+        <v>789435.54</v>
       </c>
       <c r="N83" s="17">
         <v>0</v>
       </c>
       <c r="O83" s="18">
-        <v>706065.34</v>
+        <v>789435.54</v>
       </c>
       <c r="Q83" s="19">
-        <v>5217072299.65</v>
+        <v>6101963552.56</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>901290274.95</v>
+        <v>1017056697.02</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="28">
-        <v>452239284.42</v>
+        <v>497847926.2</v>
       </c>
       <c r="F84" s="27"/>
       <c r="G84" s="29">
-        <v>231594.02</v>
+        <v>340997.76</v>
       </c>
       <c r="H84" s="29">
-        <v>130763883309.76</v>
+        <v>147768844028.48</v>
       </c>
       <c r="I84" s="29">
-        <v>118164277.84</v>
+        <v>134257104.25</v>
       </c>
       <c r="J84" s="29">
         <v>797896.13</v>
       </c>
       <c r="K84" s="29">
-        <v>132236606637.12</v>
+        <v>149419144649.84</v>
       </c>
       <c r="L84" s="29">
-        <v>2174692.44</v>
+        <v>2486035.57</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="29">
         <v>0</v>
       </c>
       <c r="O84" s="29">
-        <v>2174692.44</v>
+        <v>2486035.57</v>
       </c>
       <c r="P84" s="27"/>
       <c r="Q84" s="30">
-        <v>132238781329.56</v>
+        <v>149421630685.41</v>
       </c>
     </row>
     <row r="85" ht="1.05" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="5.45" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="F5:L6"/>
     <mergeCell ref="F8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="O13:P13"/>
     <mergeCell ref="C14:D14"/>
@@ -7508,1724 +7508,1724 @@
         <v>90</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="32" t="s">
         <v>91</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>92</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H10" s="32" t="s">
         <v>94</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="11" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>107607991.68</v>
+        <v>121559323.44</v>
       </c>
       <c r="E11" s="9">
-        <v>706662289.96</v>
+        <v>797109439.04</v>
       </c>
       <c r="F11" s="9">
-        <v>156848403.27</v>
+        <v>176804283.26</v>
       </c>
       <c r="G11" s="9">
-        <v>15771082.69</v>
+        <v>17787735.74</v>
       </c>
       <c r="H11" s="9">
-        <v>2922476.02</v>
+        <v>3287055.62</v>
       </c>
       <c r="J11" s="33">
-        <v>989812243.62</v>
+        <v>1116547837.1</v>
       </c>
     </row>
     <row r="12" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>355236730.51</v>
+        <v>400081604.77</v>
       </c>
       <c r="E12" s="9">
-        <v>1589090397.89</v>
+        <v>1790868880.64</v>
       </c>
       <c r="F12" s="9">
-        <v>385631756.33</v>
+        <v>434145644.77</v>
       </c>
       <c r="G12" s="9">
-        <v>37655153.32</v>
+        <v>42367979.67</v>
       </c>
       <c r="H12" s="9">
-        <v>17596288.22</v>
+        <v>19836567.46</v>
       </c>
       <c r="J12" s="33">
-        <v>2385210326.27</v>
+        <v>2687300677.31</v>
       </c>
     </row>
     <row r="13" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>150740642.76</v>
+        <v>170033954.02</v>
       </c>
       <c r="E13" s="9">
-        <v>1129787309.78</v>
+        <v>1273148824.68</v>
       </c>
       <c r="F13" s="9">
-        <v>240739243.23</v>
+        <v>271143237.09</v>
       </c>
       <c r="G13" s="9">
-        <v>22593349.77</v>
+        <v>25437969</v>
       </c>
       <c r="H13" s="9">
-        <v>7861535.47</v>
+        <v>8854845.26</v>
       </c>
       <c r="J13" s="33">
-        <v>1551722081.01</v>
+        <v>1748618830.05</v>
       </c>
     </row>
     <row r="14" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>223176417.77</v>
+        <v>252267037.6</v>
       </c>
       <c r="E14" s="9">
-        <v>1257054522.79</v>
+        <v>1416998868.35</v>
       </c>
       <c r="F14" s="9">
-        <v>246755305.46</v>
+        <v>277840231.5</v>
       </c>
       <c r="G14" s="9">
-        <v>24014505.82</v>
+        <v>27095849.85</v>
       </c>
       <c r="H14" s="9">
-        <v>8306801.55</v>
+        <v>9346727.98</v>
       </c>
       <c r="J14" s="33">
-        <v>1759307553.39</v>
+        <v>1983548715.28</v>
       </c>
     </row>
     <row r="15" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>120128465.09</v>
+        <v>135207146.99</v>
       </c>
       <c r="E15" s="9">
-        <v>682877565.78</v>
+        <v>769601499.23</v>
       </c>
       <c r="F15" s="9">
-        <v>158135786.12</v>
+        <v>178136565.29</v>
       </c>
       <c r="G15" s="9">
-        <v>14689211.46</v>
+        <v>16547628.07</v>
       </c>
       <c r="H15" s="9">
-        <v>4944591.11</v>
+        <v>5567826.9</v>
       </c>
       <c r="J15" s="33">
-        <v>980775619.56</v>
+        <v>1105060666.48</v>
       </c>
     </row>
     <row r="16" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>192191700.88</v>
+        <v>216671730.37</v>
       </c>
       <c r="E16" s="9">
-        <v>838551395.86</v>
+        <v>945488025.41</v>
       </c>
       <c r="F16" s="9">
-        <v>194665476.6</v>
+        <v>219144254.4</v>
       </c>
       <c r="G16" s="9">
-        <v>16583277.84</v>
+        <v>18694430.13</v>
       </c>
       <c r="H16" s="9">
-        <v>4443061.03</v>
+        <v>5014317.25</v>
       </c>
       <c r="J16" s="33">
-        <v>1246434912.21</v>
+        <v>1405012757.56</v>
       </c>
     </row>
     <row r="17" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>319343526.31</v>
+        <v>359410497.26</v>
       </c>
       <c r="E17" s="9">
-        <v>1977335066.04</v>
+        <v>2228709352.76</v>
       </c>
       <c r="F17" s="9">
-        <v>413120675.48</v>
+        <v>465232960.56</v>
       </c>
       <c r="G17" s="9">
-        <v>41963660.66</v>
+        <v>47266615.02</v>
       </c>
       <c r="H17" s="9">
-        <v>9942593.51</v>
+        <v>11195960.43</v>
       </c>
       <c r="J17" s="33">
-        <v>2761705522</v>
+        <v>3111815386.03</v>
       </c>
     </row>
     <row r="18" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>566347152.51</v>
+        <v>638716281.91</v>
       </c>
       <c r="E18" s="9">
-        <v>2634297559.81</v>
+        <v>2968938169.57</v>
       </c>
       <c r="F18" s="9">
-        <v>593076939.72</v>
+        <v>668001870.01</v>
       </c>
       <c r="G18" s="9">
-        <v>56826951.12</v>
+        <v>64020124.09</v>
       </c>
       <c r="H18" s="9">
-        <v>17290694.29</v>
+        <v>19472996.26</v>
       </c>
       <c r="J18" s="33">
-        <v>3867839297.45</v>
+        <v>4359149441.84</v>
       </c>
     </row>
     <row r="19" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>2034772627.51</v>
+        <v>2293947576.36</v>
       </c>
       <c r="E19" s="15">
-        <v>10815656107.91</v>
+        <v>12190863059.68</v>
       </c>
       <c r="F19" s="15">
-        <v>2388973586.21</v>
+        <v>2690449046.88</v>
       </c>
       <c r="G19" s="15">
-        <v>230097192.68</v>
+        <v>259218331.57</v>
       </c>
       <c r="H19" s="15">
-        <v>73308041.2</v>
+        <v>82576297.16</v>
       </c>
       <c r="J19" s="34">
-        <v>15542807555.51</v>
+        <v>17517054311.65</v>
       </c>
     </row>
     <row r="20" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>46388266.98</v>
+        <v>52167036.19</v>
       </c>
       <c r="E20" s="20">
-        <v>413382492.99</v>
+        <v>465849692.51</v>
       </c>
       <c r="F20" s="20">
-        <v>82235965.06</v>
+        <v>92595366.79</v>
       </c>
       <c r="G20" s="20">
-        <v>5754217.58</v>
+        <v>6491400.88</v>
       </c>
       <c r="H20" s="20">
-        <v>433796.67</v>
+        <v>486466.99</v>
       </c>
       <c r="J20" s="35">
-        <v>548194739.28</v>
+        <v>617589963.36</v>
       </c>
     </row>
     <row r="21" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>33793664.39</v>
+        <v>38001565.52</v>
       </c>
       <c r="E21" s="20">
-        <v>274304512.08</v>
+        <v>309072276.18</v>
       </c>
       <c r="F21" s="20">
-        <v>51667887.38</v>
+        <v>58203762.75</v>
       </c>
       <c r="G21" s="20">
-        <v>3731276.43</v>
+        <v>4186896.79</v>
       </c>
       <c r="H21" s="20">
-        <v>624527.43</v>
+        <v>707535.53</v>
       </c>
       <c r="J21" s="35">
-        <v>364121867.71</v>
+        <v>410172036.77</v>
       </c>
     </row>
     <row r="22" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>155847924.2</v>
+        <v>175926518.15</v>
       </c>
       <c r="E22" s="20">
-        <v>2010006321.31</v>
+        <v>2264320923.81</v>
       </c>
       <c r="F22" s="20">
-        <v>396263245.35</v>
+        <v>446120527.75</v>
       </c>
       <c r="G22" s="20">
-        <v>26998371.89</v>
+        <v>30432760.5</v>
       </c>
       <c r="H22" s="20">
-        <v>4094686.45</v>
+        <v>4604186.68</v>
       </c>
       <c r="J22" s="35">
-        <v>2593210549.2</v>
+        <v>2921404916.89</v>
       </c>
     </row>
     <row r="23" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>236029855.57</v>
+        <v>266095119.86</v>
       </c>
       <c r="E23" s="15">
-        <v>2697693326.38</v>
+        <v>3039242892.5</v>
       </c>
       <c r="F23" s="15">
-        <v>530167097.79</v>
+        <v>596919657.29</v>
       </c>
       <c r="G23" s="15">
-        <v>36483865.9</v>
+        <v>41111058.17</v>
       </c>
       <c r="H23" s="15">
-        <v>5153010.55</v>
+        <v>5798189.2</v>
       </c>
       <c r="J23" s="34">
-        <v>3505527156.19</v>
+        <v>3949166917.02</v>
       </c>
     </row>
     <row r="24" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>315397850.72</v>
+        <v>355173651.95</v>
       </c>
       <c r="E24" s="20">
-        <v>2676027921.22</v>
+        <v>3014283076.61</v>
       </c>
       <c r="F24" s="20">
-        <v>627156554.71</v>
+        <v>706254548.7</v>
       </c>
       <c r="G24" s="20">
-        <v>41288819.17</v>
+        <v>46513467.38</v>
       </c>
       <c r="H24" s="20">
-        <v>17045591.86</v>
+        <v>19186412.15</v>
       </c>
       <c r="J24" s="35">
-        <v>3676916737.68</v>
+        <v>4141411156.79</v>
       </c>
     </row>
     <row r="25" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>315397850.72</v>
+        <v>355173651.95</v>
       </c>
       <c r="E25" s="15">
-        <v>2676027921.22</v>
+        <v>3014283076.61</v>
       </c>
       <c r="F25" s="15">
-        <v>627156554.71</v>
+        <v>706254548.7</v>
       </c>
       <c r="G25" s="15">
-        <v>41288819.17</v>
+        <v>46513467.38</v>
       </c>
       <c r="H25" s="15">
-        <v>17045591.86</v>
+        <v>19186412.15</v>
       </c>
       <c r="J25" s="34">
-        <v>3676916737.68</v>
+        <v>4141411156.79</v>
       </c>
     </row>
     <row r="26" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>177400307.68</v>
+        <v>199560338.64</v>
       </c>
       <c r="E26" s="20">
-        <v>1613060379.2</v>
+        <v>1817476507.14</v>
       </c>
       <c r="F26" s="20">
-        <v>291017070.9</v>
+        <v>327811663.31</v>
       </c>
       <c r="G26" s="20">
-        <v>20565990.8</v>
+        <v>23207428.04</v>
       </c>
       <c r="H26" s="20">
-        <v>694617.33</v>
+        <v>778655.4</v>
       </c>
       <c r="J26" s="35">
-        <v>2102738365.91</v>
+        <v>2368834592.53</v>
       </c>
     </row>
     <row r="27" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>177400307.68</v>
+        <v>199560338.64</v>
       </c>
       <c r="E27" s="15">
-        <v>1613060379.2</v>
+        <v>1817476507.14</v>
       </c>
       <c r="F27" s="15">
-        <v>291017070.9</v>
+        <v>327811663.31</v>
       </c>
       <c r="G27" s="15">
-        <v>20565990.8</v>
+        <v>23207428.04</v>
       </c>
       <c r="H27" s="15">
-        <v>694617.33</v>
+        <v>778655.4</v>
       </c>
       <c r="J27" s="34">
-        <v>2102738365.91</v>
+        <v>2368834592.53</v>
       </c>
     </row>
     <row r="28" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>351079746.19</v>
+        <v>397618997.85</v>
       </c>
       <c r="E28" s="20">
-        <v>1244448543.86</v>
+        <v>1402498748.86</v>
       </c>
       <c r="F28" s="20">
-        <v>268230934.49</v>
+        <v>301954066.38</v>
       </c>
       <c r="G28" s="20">
-        <v>31661141.49</v>
+        <v>35703434.69</v>
       </c>
       <c r="H28" s="20">
-        <v>10601232.47</v>
+        <v>11991281.57</v>
       </c>
       <c r="J28" s="35">
-        <v>1906021598.5</v>
+        <v>2149766529.35</v>
       </c>
     </row>
     <row r="29" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>232981561.66</v>
+        <v>263431333.98</v>
       </c>
       <c r="E29" s="20">
-        <v>1103711624.17</v>
+        <v>1244327351.44</v>
       </c>
       <c r="F29" s="20">
-        <v>235355252.85</v>
+        <v>265017646.39</v>
       </c>
       <c r="G29" s="20">
-        <v>23234635.59</v>
+        <v>26157254.64</v>
       </c>
       <c r="H29" s="20">
-        <v>4943013.54</v>
+        <v>5578939.98</v>
       </c>
       <c r="J29" s="35">
-        <v>1600226087.81</v>
+        <v>1804512526.43</v>
       </c>
     </row>
     <row r="30" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>584061307.85</v>
+        <v>661050331.83</v>
       </c>
       <c r="E30" s="15">
-        <v>2348160168.03</v>
+        <v>2646826100.3</v>
       </c>
       <c r="F30" s="15">
-        <v>503586187.34</v>
+        <v>566971712.77</v>
       </c>
       <c r="G30" s="15">
-        <v>54895777.08</v>
+        <v>61860689.33</v>
       </c>
       <c r="H30" s="15">
-        <v>15544246.01</v>
+        <v>17570221.55</v>
       </c>
       <c r="J30" s="34">
-        <v>3506247686.31</v>
+        <v>3954279055.78</v>
       </c>
     </row>
     <row r="31" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>146261457.88</v>
+        <v>164866216.22</v>
       </c>
       <c r="E31" s="20">
-        <v>1204600544.55</v>
+        <v>1357342936.62</v>
       </c>
       <c r="F31" s="20">
-        <v>259931520.98</v>
+        <v>292684518.32</v>
       </c>
       <c r="G31" s="20">
-        <v>19257917.16</v>
+        <v>21713118.07</v>
       </c>
       <c r="H31" s="20">
-        <v>9480625.52</v>
+        <v>10672137.04</v>
       </c>
       <c r="J31" s="35">
-        <v>1639532066.09</v>
+        <v>1847278926.27</v>
       </c>
     </row>
     <row r="32" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>146261457.88</v>
+        <v>164866216.22</v>
       </c>
       <c r="E32" s="15">
-        <v>1204600544.55</v>
+        <v>1357342936.62</v>
       </c>
       <c r="F32" s="15">
-        <v>259931520.98</v>
+        <v>292684518.32</v>
       </c>
       <c r="G32" s="15">
-        <v>19257917.16</v>
+        <v>21713118.07</v>
       </c>
       <c r="H32" s="15">
-        <v>9480625.52</v>
+        <v>10672137.04</v>
       </c>
       <c r="J32" s="34">
-        <v>1639532066.09</v>
+        <v>1847278926.27</v>
       </c>
     </row>
     <row r="33" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>63107059.68</v>
+        <v>71067586.45</v>
       </c>
       <c r="E33" s="20">
-        <v>507283901.18</v>
+        <v>571684076.11</v>
       </c>
       <c r="F33" s="20">
-        <v>105036003.13</v>
+        <v>118378457</v>
       </c>
       <c r="G33" s="20">
-        <v>9497809.02</v>
+        <v>10719859.28</v>
       </c>
       <c r="H33" s="20">
-        <v>3661022.58</v>
+        <v>4128529.55</v>
       </c>
       <c r="J33" s="35">
-        <v>688585795.59</v>
+        <v>775978508.39</v>
       </c>
     </row>
     <row r="34" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>151822572.86</v>
+        <v>171264209.6</v>
       </c>
       <c r="E34" s="20">
-        <v>651732669.49</v>
+        <v>734499864.33</v>
       </c>
       <c r="F34" s="20">
-        <v>163035830.84</v>
+        <v>183589473.8</v>
       </c>
       <c r="G34" s="20">
-        <v>13925502.48</v>
+        <v>15702615.28</v>
       </c>
       <c r="H34" s="20">
-        <v>5085354.75</v>
+        <v>5747628.84</v>
       </c>
       <c r="J34" s="35">
-        <v>985601930.42</v>
+        <v>1110803791.85</v>
       </c>
     </row>
     <row r="35" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>55975828.03</v>
+        <v>63028889.79</v>
       </c>
       <c r="E35" s="20">
-        <v>263079750.32</v>
+        <v>296614140.61</v>
       </c>
       <c r="F35" s="20">
-        <v>57843005.96</v>
+        <v>65153721.99</v>
       </c>
       <c r="G35" s="20">
-        <v>5307946.9</v>
+        <v>5974684.37</v>
       </c>
       <c r="H35" s="20">
-        <v>1486711.31</v>
+        <v>1673520.2</v>
       </c>
       <c r="J35" s="35">
-        <v>383693242.52</v>
+        <v>432444956.96</v>
       </c>
     </row>
     <row r="36" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>63455666.82</v>
+        <v>71496696.54</v>
       </c>
       <c r="E36" s="20">
-        <v>386644117.22</v>
+        <v>436118318.37</v>
       </c>
       <c r="F36" s="20">
-        <v>69433468.67</v>
+        <v>78240279.99</v>
       </c>
       <c r="G36" s="20">
-        <v>5776981.66</v>
+        <v>6522294.64</v>
       </c>
       <c r="H36" s="20">
-        <v>620845.9</v>
+        <v>697725.65</v>
       </c>
       <c r="J36" s="35">
-        <v>525931080.27</v>
+        <v>593075315.19</v>
       </c>
     </row>
     <row r="37" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>110588236.46</v>
+        <v>125016258.14</v>
       </c>
       <c r="E37" s="20">
-        <v>886850075.57</v>
+        <v>999457921.18</v>
       </c>
       <c r="F37" s="20">
-        <v>183049820.04</v>
+        <v>206206154.19</v>
       </c>
       <c r="G37" s="20">
-        <v>15022563.97</v>
+        <v>16887853.28</v>
       </c>
       <c r="H37" s="20">
-        <v>2969416.32</v>
+        <v>3342557.75</v>
       </c>
       <c r="J37" s="35">
-        <v>1198480112.36</v>
+        <v>1350910744.54</v>
       </c>
     </row>
     <row r="38" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>444949363.85</v>
+        <v>501873640.52</v>
       </c>
       <c r="E38" s="15">
-        <v>2695590513.78</v>
+        <v>3038374320.6</v>
       </c>
       <c r="F38" s="15">
-        <v>578398128.64</v>
+        <v>651568086.97</v>
       </c>
       <c r="G38" s="15">
-        <v>49530804.03</v>
+        <v>55807306.85</v>
       </c>
       <c r="H38" s="15">
-        <v>13823350.86</v>
+        <v>15589961.99</v>
       </c>
       <c r="J38" s="34">
-        <v>3782292161.16</v>
+        <v>4263213316.93</v>
       </c>
     </row>
     <row r="39" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>30868365.81</v>
+        <v>34843718.96</v>
       </c>
       <c r="E39" s="20">
-        <v>261510507.04</v>
+        <v>294629469.76</v>
       </c>
       <c r="F39" s="20">
-        <v>52513356.43</v>
+        <v>59122500.5</v>
       </c>
       <c r="G39" s="20">
-        <v>4412279.67</v>
+        <v>4970254.91</v>
       </c>
       <c r="H39" s="20">
-        <v>1239935.92</v>
+        <v>1397998.37</v>
       </c>
       <c r="J39" s="35">
-        <v>350544444.87</v>
+        <v>394963942.5</v>
       </c>
     </row>
     <row r="40" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>59044982.56</v>
+        <v>66484903.46</v>
       </c>
       <c r="E40" s="20">
-        <v>845679646.61</v>
+        <v>952624647.53</v>
       </c>
       <c r="F40" s="20">
-        <v>147245237.05</v>
+        <v>165819710.8</v>
       </c>
       <c r="G40" s="20">
-        <v>10628758.33</v>
+        <v>11972704.59</v>
       </c>
       <c r="H40" s="20">
-        <v>2090966.29</v>
+        <v>2338212.7</v>
       </c>
       <c r="J40" s="35">
-        <v>1064689590.84</v>
+        <v>1199240179.08</v>
       </c>
     </row>
     <row r="41" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>146535033.71</v>
+        <v>165006853.95</v>
       </c>
       <c r="E41" s="20">
-        <v>1054056630.82</v>
+        <v>1187167121.89</v>
       </c>
       <c r="F41" s="20">
-        <v>226646972.68</v>
+        <v>255239207.85</v>
       </c>
       <c r="G41" s="20">
-        <v>16224771.16</v>
+        <v>18275097.62</v>
       </c>
       <c r="H41" s="20">
-        <v>7486050.24</v>
+        <v>8426922.21</v>
       </c>
       <c r="J41" s="35">
-        <v>1450949458.61</v>
+        <v>1634115203.52</v>
       </c>
     </row>
     <row r="42" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>38938556.7</v>
+        <v>43904416.41</v>
       </c>
       <c r="E42" s="20">
-        <v>351321412.05</v>
+        <v>395833865.72</v>
       </c>
       <c r="F42" s="20">
-        <v>68403543.42</v>
+        <v>77011375.53</v>
       </c>
       <c r="G42" s="20">
-        <v>5400240.16</v>
+        <v>6079551.89</v>
       </c>
       <c r="H42" s="20">
-        <v>1711148.38</v>
+        <v>1926468.42</v>
       </c>
       <c r="J42" s="35">
-        <v>465774900.71</v>
+        <v>524755677.97</v>
       </c>
     </row>
     <row r="43" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>54495699.97</v>
+        <v>61453702.35</v>
       </c>
       <c r="E43" s="20">
-        <v>596952416</v>
+        <v>672541513.5</v>
       </c>
       <c r="F43" s="20">
-        <v>117761245.59</v>
+        <v>132608099.74</v>
       </c>
       <c r="G43" s="20">
-        <v>8860159.15</v>
+        <v>9976783.86</v>
       </c>
       <c r="H43" s="20">
-        <v>3595298.45</v>
+        <v>4047158.08</v>
       </c>
       <c r="J43" s="35">
-        <v>781664819.16</v>
+        <v>880627257.53</v>
       </c>
     </row>
     <row r="44" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>24977732.68</v>
+        <v>28182504.18</v>
       </c>
       <c r="E44" s="20">
-        <v>270817808.76</v>
+        <v>305265562.71</v>
       </c>
       <c r="F44" s="20">
-        <v>50628404.84</v>
+        <v>57008744.5</v>
       </c>
       <c r="G44" s="20">
-        <v>3742036.35</v>
+        <v>4222067.55</v>
       </c>
       <c r="H44" s="20">
-        <v>719817.18</v>
+        <v>807542.51</v>
       </c>
       <c r="J44" s="35">
-        <v>350885799.81</v>
+        <v>395486421.45</v>
       </c>
     </row>
     <row r="45" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>12773668.28</v>
+        <v>14382185.04</v>
       </c>
       <c r="E45" s="20">
-        <v>183753583.32</v>
+        <v>207137274.56</v>
       </c>
       <c r="F45" s="20">
-        <v>30780488.97</v>
+        <v>34667845.2</v>
       </c>
       <c r="G45" s="20">
-        <v>2537531.1</v>
+        <v>2860830.31</v>
       </c>
       <c r="H45" s="20">
-        <v>365351.04</v>
+        <v>409960.61</v>
       </c>
       <c r="J45" s="35">
-        <v>230210622.71</v>
+        <v>259458095.72</v>
       </c>
     </row>
     <row r="46" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>108867417.68</v>
+        <v>122845602.04</v>
       </c>
       <c r="E46" s="20">
-        <v>1072270205.02</v>
+        <v>1208106616.92</v>
       </c>
       <c r="F46" s="20">
-        <v>217563942.76</v>
+        <v>245030943.82</v>
       </c>
       <c r="G46" s="20">
-        <v>14600189.37</v>
+        <v>16463062.69</v>
       </c>
       <c r="H46" s="20">
-        <v>4494912.65</v>
+        <v>5052710.91</v>
       </c>
       <c r="J46" s="35">
-        <v>1417796667.48</v>
+        <v>1597498936.38</v>
       </c>
     </row>
     <row r="47" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>20040614.7</v>
+        <v>22513772.43</v>
       </c>
       <c r="E47" s="20">
-        <v>305516535.91</v>
+        <v>344228708.98</v>
       </c>
       <c r="F47" s="20">
-        <v>65160213.11</v>
+        <v>73331343.75</v>
       </c>
       <c r="G47" s="20">
-        <v>5138837.8</v>
+        <v>5759728.98</v>
       </c>
       <c r="H47" s="20">
-        <v>1948528.31</v>
+        <v>2191135.43</v>
       </c>
       <c r="J47" s="35">
-        <v>397804729.83</v>
+        <v>448024689.57</v>
       </c>
     </row>
     <row r="48" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>496542072.09</v>
+        <v>559617658.82</v>
       </c>
       <c r="E48" s="15">
-        <v>4941878745.53</v>
+        <v>5567534781.57</v>
       </c>
       <c r="F48" s="15">
-        <v>976703404.85</v>
+        <v>1099839771.69</v>
       </c>
       <c r="G48" s="15">
-        <v>71544803.09</v>
+        <v>80580082.4</v>
       </c>
       <c r="H48" s="15">
-        <v>23652008.46</v>
+        <v>26598109.24</v>
       </c>
       <c r="J48" s="34">
-        <v>6510321034.02</v>
+        <v>7334170403.72</v>
       </c>
     </row>
     <row r="49" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>1408360784.24</v>
+        <v>1585913489.77</v>
       </c>
       <c r="E49" s="20">
-        <v>11512602481.91</v>
+        <v>12966998607.75</v>
       </c>
       <c r="F49" s="20">
-        <v>2203721330.22</v>
+        <v>2481096391.28</v>
       </c>
       <c r="G49" s="20">
-        <v>151421688.4</v>
+        <v>170102259.22</v>
       </c>
       <c r="H49" s="20">
-        <v>7775688.23</v>
+        <v>8774970.47</v>
       </c>
       <c r="J49" s="35">
-        <v>15283881973</v>
+        <v>17212885718.49</v>
       </c>
     </row>
     <row r="50" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>141601373.55</v>
+        <v>159627998.88</v>
       </c>
       <c r="E50" s="20">
-        <v>1301412789.6</v>
+        <v>1466465748.07</v>
       </c>
       <c r="F50" s="20">
-        <v>232056590.51</v>
+        <v>261258262.66</v>
       </c>
       <c r="G50" s="20">
-        <v>15430076.79</v>
+        <v>17373834.75</v>
       </c>
       <c r="H50" s="20">
-        <v>379908.56</v>
+        <v>427839.6</v>
       </c>
       <c r="J50" s="35">
-        <v>1690880739.01</v>
+        <v>1905153683.96</v>
       </c>
     </row>
     <row r="51" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>111293217.41</v>
+        <v>125615106.89</v>
       </c>
       <c r="E51" s="20">
-        <v>714594257.97</v>
+        <v>805271297.33</v>
       </c>
       <c r="F51" s="20">
-        <v>140407511.3</v>
+        <v>158166585.95</v>
       </c>
       <c r="G51" s="20">
-        <v>10535598.02</v>
+        <v>11875418.5</v>
       </c>
       <c r="H51" s="20">
-        <v>388949.38</v>
+        <v>447134.14</v>
       </c>
       <c r="J51" s="35">
-        <v>977219534.08</v>
+        <v>1101375542.81</v>
       </c>
     </row>
     <row r="52" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>195382411.97</v>
+        <v>220948626.7</v>
       </c>
       <c r="E52" s="20">
-        <v>1409382592.5</v>
+        <v>1588649260.02</v>
       </c>
       <c r="F52" s="20">
-        <v>275849548.3</v>
+        <v>310704164.88</v>
       </c>
       <c r="G52" s="20">
-        <v>19417505.04</v>
+        <v>21844678.07</v>
       </c>
       <c r="H52" s="20">
-        <v>1110763.31</v>
+        <v>1249811.11</v>
       </c>
       <c r="J52" s="35">
-        <v>1901142821.12</v>
+        <v>2143396540.78</v>
       </c>
     </row>
     <row r="53" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>1856637787.17</v>
+        <v>2092105222.24</v>
       </c>
       <c r="E53" s="15">
-        <v>14937992121.98</v>
+        <v>16827384913.17</v>
       </c>
       <c r="F53" s="15">
-        <v>2852034980.33</v>
+        <v>3211225404.77</v>
       </c>
       <c r="G53" s="15">
-        <v>196804868.25</v>
+        <v>221196190.54</v>
       </c>
       <c r="H53" s="15">
-        <v>9655309.48</v>
+        <v>10899755.32</v>
       </c>
       <c r="J53" s="34">
-        <v>19853125067.21</v>
+        <v>22362811486.04</v>
       </c>
     </row>
     <row r="54" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>167685987.13</v>
+        <v>189157982.51</v>
       </c>
       <c r="E54" s="20">
-        <v>809419233.34</v>
+        <v>912568941.63</v>
       </c>
       <c r="F54" s="20">
-        <v>191518220.32</v>
+        <v>215655969.12</v>
       </c>
       <c r="G54" s="20">
-        <v>18863184.04</v>
+        <v>21241696.47</v>
       </c>
       <c r="H54" s="20">
-        <v>7941665.41</v>
+        <v>8972982.81</v>
       </c>
       <c r="J54" s="35">
-        <v>1195428290.24</v>
+        <v>1347597572.54</v>
       </c>
     </row>
     <row r="55" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>90492634.74</v>
+        <v>102027754.39</v>
       </c>
       <c r="E55" s="20">
-        <v>600974627.42</v>
+        <v>677558233.62</v>
       </c>
       <c r="F55" s="20">
-        <v>126225629.2</v>
+        <v>142081340.76</v>
       </c>
       <c r="G55" s="20">
-        <v>10194037.23</v>
+        <v>11474585.07</v>
       </c>
       <c r="H55" s="20">
-        <v>3266752.86</v>
+        <v>3672703.97</v>
       </c>
       <c r="J55" s="35">
-        <v>831153681.45</v>
+        <v>936814617.81</v>
       </c>
     </row>
     <row r="56" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>258178621.87</v>
+        <v>291185736.9</v>
       </c>
       <c r="E56" s="15">
-        <v>1410393860.76</v>
+        <v>1590127175.25</v>
       </c>
       <c r="F56" s="15">
-        <v>317743849.52</v>
+        <v>357737309.88</v>
       </c>
       <c r="G56" s="15">
-        <v>29057221.27</v>
+        <v>32716281.54</v>
       </c>
       <c r="H56" s="15">
-        <v>11208418.27</v>
+        <v>12645686.78</v>
       </c>
       <c r="J56" s="34">
-        <v>2026581971.69</v>
+        <v>2284412190.35</v>
       </c>
     </row>
     <row r="57" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>288775672.38</v>
+        <v>327804165.64</v>
       </c>
       <c r="E57" s="20">
-        <v>2015715845.49</v>
+        <v>2271558249.66</v>
       </c>
       <c r="F57" s="20">
-        <v>432200224.3</v>
+        <v>486725297.06</v>
       </c>
       <c r="G57" s="20">
-        <v>32407424.41</v>
+        <v>36545620.69</v>
       </c>
       <c r="H57" s="20">
-        <v>13017593.09</v>
+        <v>14706280.6</v>
       </c>
       <c r="J57" s="35">
-        <v>2782116759.67</v>
+        <v>3137339613.65</v>
       </c>
     </row>
     <row r="58" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>108622704.57</v>
+        <v>122601708.98</v>
       </c>
       <c r="E58" s="20">
-        <v>630284679.68</v>
+        <v>710059018.82</v>
       </c>
       <c r="F58" s="20">
-        <v>132925637.1</v>
+        <v>149716570.8</v>
       </c>
       <c r="G58" s="20">
-        <v>9445947.55</v>
+        <v>10681683.99</v>
       </c>
       <c r="H58" s="20">
-        <v>4822002.01</v>
+        <v>5440363.3</v>
       </c>
       <c r="J58" s="35">
-        <v>886100970.91</v>
+        <v>998499345.89</v>
       </c>
     </row>
     <row r="59" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>117813362.52</v>
+        <v>132900534.62</v>
       </c>
       <c r="E59" s="20">
-        <v>546784102.41</v>
+        <v>616294732.18</v>
       </c>
       <c r="F59" s="20">
-        <v>116433214.19</v>
+        <v>131160369.44</v>
       </c>
       <c r="G59" s="20">
-        <v>8860421.16</v>
+        <v>10020948.49</v>
       </c>
       <c r="H59" s="20">
-        <v>4994148.66</v>
+        <v>5643381.1</v>
       </c>
       <c r="J59" s="35">
-        <v>794885248.94</v>
+        <v>896019965.83</v>
       </c>
     </row>
     <row r="60" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>241648920.48</v>
+        <v>272538112.46</v>
       </c>
       <c r="E60" s="20">
-        <v>1728572488.33</v>
+        <v>1947394553.01</v>
       </c>
       <c r="F60" s="20">
-        <v>362498110.01</v>
+        <v>408284567.15</v>
       </c>
       <c r="G60" s="20">
-        <v>30289454.53</v>
+        <v>34092884.91</v>
       </c>
       <c r="H60" s="20">
-        <v>12393298.11</v>
+        <v>13984784.18</v>
       </c>
       <c r="J60" s="35">
-        <v>2375402271.46</v>
+        <v>2676294901.71</v>
       </c>
     </row>
     <row r="61" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>756860659.95</v>
+        <v>855844521.7</v>
       </c>
       <c r="E61" s="15">
-        <v>4921357115.91</v>
+        <v>5545306553.67</v>
       </c>
       <c r="F61" s="15">
-        <v>1044057185.6</v>
+        <v>1175886804.45</v>
       </c>
       <c r="G61" s="15">
-        <v>81003247.65</v>
+        <v>91341138.08</v>
       </c>
       <c r="H61" s="15">
-        <v>35227041.87</v>
+        <v>39774809.18</v>
       </c>
       <c r="J61" s="34">
-        <v>6838505250.98</v>
+        <v>7708153827.08</v>
       </c>
     </row>
     <row r="62" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>53167347.1</v>
+        <v>60020618.59</v>
       </c>
       <c r="E62" s="20">
-        <v>606161903.6</v>
+        <v>682841201.2</v>
       </c>
       <c r="F62" s="20">
-        <v>108721883.75</v>
+        <v>122432232.15</v>
       </c>
       <c r="G62" s="20">
-        <v>7064396.66</v>
+        <v>7949853.77</v>
       </c>
       <c r="H62" s="20">
-        <v>1047075.24</v>
+        <v>1175059.99</v>
       </c>
       <c r="J62" s="35">
-        <v>776162606.35</v>
+        <v>874418965.7</v>
       </c>
     </row>
     <row r="63" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>53167347.1</v>
+        <v>60020618.59</v>
       </c>
       <c r="E63" s="15">
-        <v>606161903.6</v>
+        <v>682841201.2</v>
       </c>
       <c r="F63" s="15">
-        <v>108721883.75</v>
+        <v>122432232.15</v>
       </c>
       <c r="G63" s="15">
-        <v>7064396.66</v>
+        <v>7949853.77</v>
       </c>
       <c r="H63" s="15">
-        <v>1047075.24</v>
+        <v>1175059.99</v>
       </c>
       <c r="J63" s="34">
-        <v>776162606.35</v>
+        <v>874418965.7</v>
       </c>
     </row>
     <row r="64" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>1060635566.81</v>
+        <v>1194558431</v>
       </c>
       <c r="E64" s="20">
-        <v>12256397467.9</v>
+        <v>13808507571.98</v>
       </c>
       <c r="F64" s="20">
-        <v>2232988631.77</v>
+        <v>2513928569.75</v>
       </c>
       <c r="G64" s="20">
-        <v>150151715.83</v>
+        <v>169141366.78</v>
       </c>
       <c r="H64" s="20">
-        <v>19765951.97</v>
+        <v>22194029.87</v>
       </c>
       <c r="J64" s="35">
-        <v>15719939334.28</v>
+        <v>17708329969.38</v>
       </c>
     </row>
     <row r="65" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>1060635566.81</v>
+        <v>1194558431</v>
       </c>
       <c r="E65" s="15">
-        <v>12256397467.9</v>
+        <v>13808507571.98</v>
       </c>
       <c r="F65" s="15">
-        <v>2232988631.77</v>
+        <v>2513928569.75</v>
       </c>
       <c r="G65" s="15">
-        <v>150151715.83</v>
+        <v>169141366.78</v>
       </c>
       <c r="H65" s="15">
-        <v>19765951.97</v>
+        <v>22194029.87</v>
       </c>
       <c r="J65" s="34">
-        <v>15719939334.28</v>
+        <v>17708329969.38</v>
       </c>
     </row>
     <row r="66" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>287670918.96</v>
+        <v>325057914.71</v>
       </c>
       <c r="E66" s="20">
-        <v>1715042260.89</v>
+        <v>1933676670.3</v>
       </c>
       <c r="F66" s="20">
-        <v>375255054.59</v>
+        <v>422679847.29</v>
       </c>
       <c r="G66" s="20">
-        <v>38807930.93</v>
+        <v>43703159.44</v>
       </c>
       <c r="H66" s="20">
-        <v>9069053.38</v>
+        <v>10221559.41</v>
       </c>
       <c r="J66" s="35">
-        <v>2425845218.75</v>
+        <v>2735339151.15</v>
       </c>
     </row>
     <row r="67" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>287670918.96</v>
+        <v>325057914.71</v>
       </c>
       <c r="E67" s="15">
-        <v>1715042260.89</v>
+        <v>1933676670.3</v>
       </c>
       <c r="F67" s="15">
-        <v>375255054.59</v>
+        <v>422679847.29</v>
       </c>
       <c r="G67" s="15">
-        <v>38807930.93</v>
+        <v>43703159.44</v>
       </c>
       <c r="H67" s="15">
-        <v>9069053.38</v>
+        <v>10221559.41</v>
       </c>
       <c r="J67" s="34">
-        <v>2425845218.75</v>
+        <v>2735339151.15</v>
       </c>
     </row>
     <row r="68" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>128800006.11</v>
+        <v>144978687.18</v>
       </c>
       <c r="E68" s="20">
-        <v>1407631777.51</v>
+        <v>1586484699.71</v>
       </c>
       <c r="F68" s="20">
-        <v>236338946.76</v>
+        <v>266230500.96</v>
       </c>
       <c r="G68" s="20">
-        <v>17015325.98</v>
+        <v>19245682.28</v>
       </c>
       <c r="H68" s="20">
-        <v>2371262.97</v>
+        <v>2669269.41</v>
       </c>
       <c r="J68" s="35">
-        <v>1792157319.33</v>
+        <v>2019608839.54</v>
       </c>
     </row>
     <row r="69" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>128800006.11</v>
+        <v>144978687.18</v>
       </c>
       <c r="E69" s="15">
-        <v>1407631777.51</v>
+        <v>1586484699.71</v>
       </c>
       <c r="F69" s="15">
-        <v>236338946.76</v>
+        <v>266230500.96</v>
       </c>
       <c r="G69" s="15">
-        <v>17015325.98</v>
+        <v>19245682.28</v>
       </c>
       <c r="H69" s="15">
-        <v>2371262.97</v>
+        <v>2669269.41</v>
       </c>
       <c r="J69" s="34">
-        <v>1792157319.33</v>
+        <v>2019608839.54</v>
       </c>
     </row>
     <row r="70" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>232288932.94</v>
+        <v>262774624.88</v>
       </c>
       <c r="E70" s="20">
-        <v>2308351796.66</v>
+        <v>2601135690.17</v>
       </c>
       <c r="F70" s="20">
-        <v>493728068.42</v>
+        <v>556089391.55</v>
       </c>
       <c r="G70" s="20">
-        <v>38697345.65</v>
+        <v>43479057.52</v>
       </c>
       <c r="H70" s="20">
-        <v>7090148.5</v>
+        <v>8028378.68</v>
       </c>
       <c r="J70" s="35">
-        <v>3080156292.17</v>
+        <v>3471507142.8</v>
       </c>
     </row>
     <row r="71" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>146133748.29</v>
+        <v>164669431.65</v>
       </c>
       <c r="E71" s="20">
-        <v>966284963.76</v>
+        <v>1088779141.42</v>
       </c>
       <c r="F71" s="20">
-        <v>194752706.02</v>
+        <v>219333699.89</v>
       </c>
       <c r="G71" s="20">
-        <v>15516309.81</v>
+        <v>17450532.6</v>
       </c>
       <c r="H71" s="20">
-        <v>1340917.37</v>
+        <v>1506602.79</v>
       </c>
       <c r="J71" s="35">
-        <v>1324028645.25</v>
+        <v>1491739408.35</v>
       </c>
     </row>
     <row r="72" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>595066883.9</v>
+        <v>669609949.5</v>
       </c>
       <c r="E72" s="20">
-        <v>4194183521.42</v>
+        <v>4725728922.12</v>
       </c>
       <c r="F72" s="20">
-        <v>863404403.74</v>
+        <v>972124108.37</v>
       </c>
       <c r="G72" s="20">
-        <v>73241109.3</v>
+        <v>82512224.41</v>
       </c>
       <c r="H72" s="20">
-        <v>6545867.49</v>
+        <v>7389664.24</v>
       </c>
       <c r="J72" s="35">
-        <v>5732441785.85</v>
+        <v>6457364868.64</v>
       </c>
     </row>
     <row r="73" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>973489565.13</v>
+        <v>1097054006.03</v>
       </c>
       <c r="E73" s="15">
-        <v>7468820281.84</v>
+        <v>8415643753.71</v>
       </c>
       <c r="F73" s="15">
-        <v>1551885178.18</v>
+        <v>1747547199.81</v>
       </c>
       <c r="G73" s="15">
-        <v>127454764.76</v>
+        <v>143441814.53</v>
       </c>
       <c r="H73" s="15">
-        <v>14976933.36</v>
+        <v>16924645.71</v>
       </c>
       <c r="J73" s="34">
-        <v>10136626723.27</v>
+        <v>11420611419.79</v>
       </c>
     </row>
     <row r="74" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>84720204.99</v>
+        <v>95455621.97</v>
       </c>
       <c r="E74" s="20">
-        <v>877793826.58</v>
+        <v>988994217.19</v>
       </c>
       <c r="F74" s="20">
-        <v>152410657.16</v>
+        <v>171628390.88</v>
       </c>
       <c r="G74" s="20">
-        <v>9491843.87</v>
+        <v>10691762.52</v>
       </c>
       <c r="H74" s="20">
-        <v>1176887.08</v>
+        <v>1319457.07</v>
       </c>
       <c r="J74" s="35">
-        <v>1125593419.68</v>
+        <v>1268089449.63</v>
       </c>
     </row>
     <row r="75" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>170284949.64</v>
+        <v>191951192.24</v>
       </c>
       <c r="E75" s="20">
-        <v>1965758282.04</v>
+        <v>2214307620.27</v>
       </c>
       <c r="F75" s="20">
-        <v>371981069.58</v>
+        <v>418728119.72</v>
       </c>
       <c r="G75" s="20">
-        <v>22854565.82</v>
+        <v>25778364.22</v>
       </c>
       <c r="H75" s="20">
-        <v>4151621.49</v>
+        <v>4685985.98</v>
       </c>
       <c r="J75" s="35">
-        <v>2535030488.57</v>
+        <v>2855451282.43</v>
       </c>
     </row>
     <row r="76" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>288978245.88</v>
+        <v>325581657.27</v>
       </c>
       <c r="E76" s="20">
-        <v>3023422565.78</v>
+        <v>3406193622.33</v>
       </c>
       <c r="F76" s="20">
-        <v>644941335.6</v>
+        <v>726114146.28</v>
       </c>
       <c r="G76" s="20">
-        <v>45392720.38</v>
+        <v>51193603.02</v>
       </c>
       <c r="H76" s="20">
-        <v>12995089.11</v>
+        <v>14698975.92</v>
       </c>
       <c r="J76" s="35">
-        <v>4015729956.75</v>
+        <v>4523782004.82</v>
       </c>
     </row>
     <row r="77" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>543983400.51</v>
+        <v>612988471.48</v>
       </c>
       <c r="E77" s="15">
-        <v>5866974674.4</v>
+        <v>6609495459.79</v>
       </c>
       <c r="F77" s="15">
-        <v>1169333062.34</v>
+        <v>1316470656.88</v>
       </c>
       <c r="G77" s="15">
-        <v>77739130.07</v>
+        <v>87663729.76</v>
       </c>
       <c r="H77" s="15">
-        <v>18323597.68</v>
+        <v>20704418.97</v>
       </c>
       <c r="J77" s="34">
-        <v>7676353865</v>
+        <v>8647322736.88</v>
       </c>
     </row>
     <row r="78" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>12860949.11</v>
+        <v>14509529.71</v>
       </c>
       <c r="E78" s="20">
-        <v>66370422.92</v>
+        <v>74866787.93</v>
       </c>
       <c r="F78" s="20">
-        <v>18603791.16</v>
+        <v>20929408.29</v>
       </c>
       <c r="G78" s="20">
-        <v>2259406.89</v>
+        <v>2544939.34</v>
       </c>
       <c r="H78" s="20">
-        <v>342109.63</v>
+        <v>385992.7</v>
       </c>
       <c r="J78" s="35">
-        <v>100436679.71</v>
+        <v>113236657.97</v>
       </c>
     </row>
     <row r="79" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>12860949.11</v>
+        <v>14509529.71</v>
       </c>
       <c r="E79" s="15">
-        <v>66370422.92</v>
+        <v>74866787.93</v>
       </c>
       <c r="F79" s="15">
-        <v>18603791.16</v>
+        <v>20929408.29</v>
       </c>
       <c r="G79" s="15">
-        <v>2259406.89</v>
+        <v>2544939.34</v>
       </c>
       <c r="H79" s="15">
-        <v>342109.63</v>
+        <v>385992.7</v>
       </c>
       <c r="J79" s="34">
-        <v>100436679.71</v>
+        <v>113236657.97</v>
       </c>
     </row>
     <row r="80" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>15017664.78</v>
+        <v>16874714.83</v>
       </c>
       <c r="E80" s="20">
-        <v>59796640.19</v>
+        <v>67501522.7</v>
       </c>
       <c r="F80" s="20">
-        <v>15044593.19</v>
+        <v>16950818.29</v>
       </c>
       <c r="G80" s="20">
-        <v>2003905.5</v>
+        <v>2239830.32</v>
       </c>
       <c r="H80" s="20">
-        <v>129814.22</v>
+        <v>145771.69</v>
       </c>
       <c r="J80" s="35">
-        <v>91992617.88</v>
+        <v>103712657.83</v>
       </c>
     </row>
     <row r="81" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>15017664.78</v>
+        <v>16874714.83</v>
       </c>
       <c r="E81" s="15">
-        <v>59796640.19</v>
+        <v>67501522.7</v>
       </c>
       <c r="F81" s="15">
-        <v>15044593.19</v>
+        <v>16950818.29</v>
       </c>
       <c r="G81" s="15">
-        <v>2003905.5</v>
+        <v>2239830.32</v>
       </c>
       <c r="H81" s="15">
-        <v>129814.22</v>
+        <v>145771.69</v>
       </c>
       <c r="J81" s="34">
-        <v>91992617.88</v>
+        <v>103712657.83</v>
       </c>
     </row>
     <row r="82" ht="12.1" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>0</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="34">
         <v>0</v>
       </c>
     </row>
     <row r="83" ht="12.05" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>10382717330.65</v>
+        <v>11707362388.57</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>79709606234.5</v>
+        <v>89813779984.43</v>
       </c>
       <c r="F83" s="26">
-        <v>16077940708.61</v>
+        <v>18104517758.45</v>
       </c>
       <c r="G83" s="26">
-        <v>1253027083.7</v>
+        <v>1411195468.19</v>
       </c>
       <c r="H83" s="26">
-        <v>280818059.86</v>
+        <v>316510982.76</v>
       </c>
       <c r="I83" s="27"/>
       <c r="J83" s="36">
-        <v>107704109417.32</v>
+        <v>121353366582.4</v>
       </c>
     </row>
     <row r="84" ht="0.05" customHeight="1" s="1" customFormat="1"/>
     <row r="85" ht="3.95" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="16.05" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="87" ht="20.2" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B4"/>
     <mergeCell ref="D2:H2"/>
     <mergeCell ref="D4:H5"/>
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="C14:D14"/>
@@ -9443,2381 +9443,2381 @@
       <c r="G10" s="5" t="s">
         <v>100</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>102</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>103</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>104</v>
       </c>
       <c r="L10" s="6"/>
       <c r="M10" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="9">
-        <v>43739394.32</v>
+        <v>50949949.86</v>
       </c>
       <c r="E11" s="9">
-        <v>1086580.83</v>
+        <v>1169299.61</v>
       </c>
       <c r="F11" s="9">
-        <v>51155204.38</v>
+        <v>59485462.38</v>
       </c>
       <c r="G11" s="9">
-        <v>520617.78</v>
+        <v>555650.91</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="33">
-        <v>96501797.31</v>
+        <v>112160362.76</v>
       </c>
     </row>
     <row r="12" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="9">
-        <v>64728910.86</v>
+        <v>74342573.48</v>
       </c>
       <c r="E12" s="9">
-        <v>1719522.3</v>
+        <v>1969318.5</v>
       </c>
       <c r="F12" s="9">
-        <v>52495160.22</v>
+        <v>60111520.19</v>
       </c>
       <c r="G12" s="9">
-        <v>1041497.12</v>
+        <v>1104564.56</v>
       </c>
       <c r="H12" s="9">
-        <v>1689605.33</v>
+        <v>1821166.04</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="33">
-        <v>121674695.83</v>
+        <v>139349142.77</v>
       </c>
     </row>
     <row r="13" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="9">
-        <v>47515071.97</v>
+        <v>55138591.05</v>
       </c>
       <c r="E13" s="9">
-        <v>688603.34</v>
+        <v>828399.45</v>
       </c>
       <c r="F13" s="9">
-        <v>41024371.15</v>
+        <v>47441127.46</v>
       </c>
       <c r="G13" s="9">
-        <v>680528.18</v>
+        <v>730699.02</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="33">
-        <v>89908574.64</v>
+        <v>104138816.98</v>
       </c>
     </row>
     <row r="14" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="9">
-        <v>54182898.84</v>
+        <v>62737551.83</v>
       </c>
       <c r="E14" s="9">
-        <v>1116808.3</v>
+        <v>1235480.88</v>
       </c>
       <c r="F14" s="9">
-        <v>48178959.62</v>
+        <v>54997201.26</v>
       </c>
       <c r="G14" s="9">
-        <v>700274.39</v>
+        <v>765007.43</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>25.84</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="33">
-        <v>104178966.99</v>
+        <v>119735267.24</v>
       </c>
     </row>
     <row r="15" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="9">
-        <v>47656404.54</v>
+        <v>55403542.12</v>
       </c>
       <c r="E15" s="9">
-        <v>701273.98</v>
+        <v>770611.52</v>
       </c>
       <c r="F15" s="9">
-        <v>29402101.75</v>
+        <v>34847589.28</v>
       </c>
       <c r="G15" s="9">
-        <v>242446.81</v>
+        <v>266158.52</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>33.28</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="33">
-        <v>78002260.36</v>
+        <v>91287934.72</v>
       </c>
     </row>
     <row r="16" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="9">
-        <v>34174065.48</v>
+        <v>39247437.47</v>
       </c>
       <c r="E16" s="9">
-        <v>1057771.29</v>
+        <v>1176281.36</v>
       </c>
       <c r="F16" s="9">
-        <v>31192405.45</v>
+        <v>36428480.54</v>
       </c>
       <c r="G16" s="9">
-        <v>419350.57</v>
+        <v>446364.66</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
-        <v>2866.85</v>
+        <v>2932.11</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="33">
-        <v>66846459.64</v>
+        <v>77301496.14</v>
       </c>
     </row>
     <row r="17" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="9">
-        <v>75599355.76</v>
+        <v>86944932.24</v>
       </c>
       <c r="E17" s="9">
-        <v>1809538.96</v>
+        <v>2167129.78</v>
       </c>
       <c r="F17" s="9">
-        <v>84330940.32</v>
+        <v>97814016.18</v>
       </c>
       <c r="G17" s="9">
-        <v>1142448.34</v>
+        <v>1255931.93</v>
       </c>
       <c r="H17" s="9">
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
         <v>0</v>
       </c>
       <c r="K17" s="9">
         <v>0</v>
       </c>
       <c r="M17" s="33">
-        <v>162882283.38</v>
+        <v>188182010.13</v>
       </c>
     </row>
     <row r="18" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="9">
-        <v>135965479.25</v>
+        <v>156306721.13</v>
       </c>
       <c r="E18" s="9">
-        <v>2852638.19</v>
+        <v>3155436.79</v>
       </c>
       <c r="F18" s="9">
-        <v>116207638.64</v>
+        <v>135149986.26</v>
       </c>
       <c r="G18" s="9">
-        <v>1984159.69</v>
+        <v>2162664.94</v>
       </c>
       <c r="H18" s="9">
-        <v>93293.82</v>
+        <v>101458.37</v>
       </c>
       <c r="I18" s="9">
         <v>1097.44</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>0</v>
       </c>
       <c r="M18" s="33">
-        <v>257104307.03</v>
+        <v>296877364.93</v>
       </c>
     </row>
     <row r="19" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="15">
-        <v>503561581.02</v>
+        <v>581071299.18</v>
       </c>
       <c r="E19" s="15">
-        <v>11032737.19</v>
+        <v>12471957.89</v>
       </c>
       <c r="F19" s="15">
-        <v>453986781.53</v>
+        <v>526275383.55</v>
       </c>
       <c r="G19" s="15">
-        <v>6731322.88</v>
+        <v>7287041.97</v>
       </c>
       <c r="H19" s="15">
-        <v>1782899.15</v>
+        <v>1922624.41</v>
       </c>
       <c r="I19" s="15">
-        <v>4023.41</v>
+        <v>4088.67</v>
       </c>
       <c r="J19" s="15">
         <v>0</v>
       </c>
       <c r="K19" s="15">
         <v>0</v>
       </c>
       <c r="M19" s="34">
-        <v>977099345.18</v>
+        <v>1129032395.67</v>
       </c>
     </row>
     <row r="20" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="20">
-        <v>12030761.59</v>
+        <v>13867084.88</v>
       </c>
       <c r="E20" s="20">
-        <v>688480.29</v>
+        <v>802409.75</v>
       </c>
       <c r="F20" s="20">
-        <v>13872829.14</v>
+        <v>16071876.34</v>
       </c>
       <c r="G20" s="20">
-        <v>188513.7</v>
+        <v>206110.55</v>
       </c>
       <c r="H20" s="20">
         <v>0</v>
       </c>
       <c r="I20" s="20">
         <v>115.93</v>
       </c>
       <c r="J20" s="20">
         <v>0</v>
       </c>
       <c r="K20" s="20">
         <v>0</v>
       </c>
       <c r="M20" s="35">
-        <v>26780700.65</v>
+        <v>30947597.45</v>
       </c>
     </row>
     <row r="21" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="20">
-        <v>7116649.46</v>
+        <v>8093905.89</v>
       </c>
       <c r="E21" s="20">
-        <v>395688.39</v>
+        <v>428861.96</v>
       </c>
       <c r="F21" s="20">
-        <v>7098797.01</v>
+        <v>8176084.94</v>
       </c>
       <c r="G21" s="20">
-        <v>200075.75</v>
+        <v>222894.85</v>
       </c>
       <c r="H21" s="20">
         <v>0</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="M21" s="35">
-        <v>14811210.61</v>
+        <v>16921747.64</v>
       </c>
     </row>
     <row r="22" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="20">
-        <v>57763099.57</v>
+        <v>66794744.45</v>
       </c>
       <c r="E22" s="20">
-        <v>1718896.32</v>
+        <v>1925324.48</v>
       </c>
       <c r="F22" s="20">
-        <v>56661528.79</v>
+        <v>65456794.11</v>
       </c>
       <c r="G22" s="20">
-        <v>919322.3</v>
+        <v>989175.89</v>
       </c>
       <c r="H22" s="20">
         <v>0</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
         <v>0</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="M22" s="35">
-        <v>117062846.98</v>
+        <v>135166038.93</v>
       </c>
     </row>
     <row r="23" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="15">
-        <v>76910510.62</v>
+        <v>88755735.22</v>
       </c>
       <c r="E23" s="15">
-        <v>2803065</v>
+        <v>3156596.19</v>
       </c>
       <c r="F23" s="15">
-        <v>77633154.94</v>
+        <v>89704755.39</v>
       </c>
       <c r="G23" s="15">
-        <v>1307911.75</v>
+        <v>1418181.29</v>
       </c>
       <c r="H23" s="15">
         <v>0</v>
       </c>
       <c r="I23" s="15">
         <v>115.93</v>
       </c>
       <c r="J23" s="15">
         <v>0</v>
       </c>
       <c r="K23" s="15">
         <v>0</v>
       </c>
       <c r="M23" s="34">
-        <v>158654758.24</v>
+        <v>183035384.02</v>
       </c>
     </row>
     <row r="24" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="20">
-        <v>103609586.68</v>
+        <v>119560117.87</v>
       </c>
       <c r="E24" s="20">
-        <v>3039153.01</v>
+        <v>3381459.83</v>
       </c>
       <c r="F24" s="20">
-        <v>38561259.75</v>
+        <v>45022545.23</v>
       </c>
       <c r="G24" s="20">
-        <v>1357554.02</v>
+        <v>1569859.92</v>
       </c>
       <c r="H24" s="20">
-        <v>789104.36</v>
+        <v>1100190.89</v>
       </c>
       <c r="I24" s="20">
         <v>10004.92</v>
       </c>
       <c r="J24" s="20">
         <v>0</v>
       </c>
       <c r="K24" s="20">
         <v>0</v>
       </c>
       <c r="M24" s="35">
-        <v>147366662.74</v>
+        <v>170644178.66</v>
       </c>
     </row>
     <row r="25" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="15">
-        <v>103609586.68</v>
+        <v>119560117.87</v>
       </c>
       <c r="E25" s="15">
-        <v>3039153.01</v>
+        <v>3381459.83</v>
       </c>
       <c r="F25" s="15">
-        <v>38561259.75</v>
+        <v>45022545.23</v>
       </c>
       <c r="G25" s="15">
-        <v>1357554.02</v>
+        <v>1569859.92</v>
       </c>
       <c r="H25" s="15">
-        <v>789104.36</v>
+        <v>1100190.89</v>
       </c>
       <c r="I25" s="15">
         <v>10004.92</v>
       </c>
       <c r="J25" s="15">
         <v>0</v>
       </c>
       <c r="K25" s="15">
         <v>0</v>
       </c>
       <c r="M25" s="34">
-        <v>147366662.74</v>
+        <v>170644178.66</v>
       </c>
     </row>
     <row r="26" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="20">
-        <v>65404752.86</v>
+        <v>75801795.53</v>
       </c>
       <c r="E26" s="20">
-        <v>1010924.34</v>
+        <v>1095616.37</v>
       </c>
       <c r="F26" s="20">
-        <v>75015784.51</v>
+        <v>86375803.34</v>
       </c>
       <c r="G26" s="20">
-        <v>700848.04</v>
+        <v>750825.36</v>
       </c>
       <c r="H26" s="20">
         <v>0</v>
       </c>
       <c r="I26" s="20">
         <v>0</v>
       </c>
       <c r="J26" s="20">
         <v>0</v>
       </c>
       <c r="K26" s="20">
         <v>0</v>
       </c>
       <c r="M26" s="35">
-        <v>142132309.75</v>
+        <v>164024040.6</v>
       </c>
     </row>
     <row r="27" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="15">
-        <v>65404752.86</v>
+        <v>75801795.53</v>
       </c>
       <c r="E27" s="15">
-        <v>1010924.34</v>
+        <v>1095616.37</v>
       </c>
       <c r="F27" s="15">
-        <v>75015784.51</v>
+        <v>86375803.34</v>
       </c>
       <c r="G27" s="15">
-        <v>700848.04</v>
+        <v>750825.36</v>
       </c>
       <c r="H27" s="15">
         <v>0</v>
       </c>
       <c r="I27" s="15">
         <v>0</v>
       </c>
       <c r="J27" s="15">
         <v>0</v>
       </c>
       <c r="K27" s="15">
         <v>0</v>
       </c>
       <c r="M27" s="34">
-        <v>142132309.75</v>
+        <v>164024040.6</v>
       </c>
     </row>
     <row r="28" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="20">
-        <v>171241107.13</v>
+        <v>197192535.59</v>
       </c>
       <c r="E28" s="20">
-        <v>1396932.2</v>
+        <v>1578988.77</v>
       </c>
       <c r="F28" s="20">
-        <v>46038402.85</v>
+        <v>52699991.72</v>
       </c>
       <c r="G28" s="20">
-        <v>272276.54</v>
+        <v>303318.48</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="20">
         <v>0</v>
       </c>
       <c r="M28" s="35">
-        <v>218948718.72</v>
+        <v>251774834.56</v>
       </c>
     </row>
     <row r="29" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="20">
-        <v>124515973.64</v>
+        <v>143529848.24</v>
       </c>
       <c r="E29" s="20">
-        <v>714467.71</v>
+        <v>769856.8</v>
       </c>
       <c r="F29" s="20">
-        <v>40456791.59</v>
+        <v>46416941.88</v>
       </c>
       <c r="G29" s="20">
-        <v>479293.74</v>
+        <v>622675.73</v>
       </c>
       <c r="H29" s="20">
         <v>0</v>
       </c>
       <c r="I29" s="20">
-        <v>7260.56</v>
+        <v>8220.47</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
         <v>0</v>
       </c>
       <c r="M29" s="35">
-        <v>166173787.24</v>
+        <v>191347543.12</v>
       </c>
     </row>
     <row r="30" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="15">
-        <v>295757080.77</v>
+        <v>340722383.83</v>
       </c>
       <c r="E30" s="15">
-        <v>2111399.91</v>
+        <v>2348845.57</v>
       </c>
       <c r="F30" s="15">
-        <v>86495194.44</v>
+        <v>99116933.6</v>
       </c>
       <c r="G30" s="15">
-        <v>751570.28</v>
+        <v>925994.21</v>
       </c>
       <c r="H30" s="15">
         <v>0</v>
       </c>
       <c r="I30" s="15">
-        <v>7260.56</v>
+        <v>8220.47</v>
       </c>
       <c r="J30" s="15">
         <v>0</v>
       </c>
       <c r="K30" s="15">
         <v>0</v>
       </c>
       <c r="M30" s="34">
-        <v>385122505.96</v>
+        <v>443122377.68</v>
       </c>
     </row>
     <row r="31" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="20">
-        <v>48202495.36</v>
+        <v>55707246.52</v>
       </c>
       <c r="E31" s="20">
-        <v>1155684.15</v>
+        <v>1313690.4</v>
       </c>
       <c r="F31" s="20">
-        <v>25492821.04</v>
+        <v>29599142.65</v>
       </c>
       <c r="G31" s="20">
-        <v>782856.68</v>
+        <v>831199.83</v>
       </c>
       <c r="H31" s="20">
-        <v>11861.2</v>
+        <v>13343.85</v>
       </c>
       <c r="I31" s="20">
         <v>9.88</v>
       </c>
       <c r="J31" s="20">
         <v>0</v>
       </c>
       <c r="K31" s="20">
         <v>0</v>
       </c>
       <c r="M31" s="35">
-        <v>75645728.31</v>
+        <v>87464633.13</v>
       </c>
     </row>
     <row r="32" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="15">
-        <v>48202495.36</v>
+        <v>55707246.52</v>
       </c>
       <c r="E32" s="15">
-        <v>1155684.15</v>
+        <v>1313690.4</v>
       </c>
       <c r="F32" s="15">
-        <v>25492821.04</v>
+        <v>29599142.65</v>
       </c>
       <c r="G32" s="15">
-        <v>782856.68</v>
+        <v>831199.83</v>
       </c>
       <c r="H32" s="15">
-        <v>11861.2</v>
+        <v>13343.85</v>
       </c>
       <c r="I32" s="15">
         <v>9.88</v>
       </c>
       <c r="J32" s="15">
         <v>0</v>
       </c>
       <c r="K32" s="15">
         <v>0</v>
       </c>
       <c r="M32" s="34">
-        <v>75645728.31</v>
+        <v>87464633.13</v>
       </c>
     </row>
     <row r="33" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="20">
-        <v>25920211.53</v>
+        <v>29749895.22</v>
       </c>
       <c r="E33" s="20">
-        <v>978829.74</v>
+        <v>1082734.05</v>
       </c>
       <c r="F33" s="20">
-        <v>19996067.74</v>
+        <v>22765929.86</v>
       </c>
       <c r="G33" s="20">
-        <v>179431.81</v>
+        <v>196866.06</v>
       </c>
       <c r="H33" s="20">
         <v>0</v>
       </c>
       <c r="I33" s="20">
         <v>32.76</v>
       </c>
       <c r="J33" s="20">
         <v>0</v>
       </c>
       <c r="K33" s="20">
         <v>0</v>
       </c>
       <c r="M33" s="35">
-        <v>47074573.58</v>
+        <v>53795457.95</v>
       </c>
     </row>
     <row r="34" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="20">
-        <v>32471794.41</v>
+        <v>37165430.62</v>
       </c>
       <c r="E34" s="20">
-        <v>674095.84</v>
+        <v>748070.77</v>
       </c>
       <c r="F34" s="20">
-        <v>22314089.35</v>
+        <v>25902381.87</v>
       </c>
       <c r="G34" s="20">
-        <v>328845.22</v>
+        <v>350918.66</v>
       </c>
       <c r="H34" s="20">
         <v>0</v>
       </c>
       <c r="I34" s="20">
-        <v>110.58</v>
+        <v>151.24</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
         <v>0</v>
       </c>
       <c r="M34" s="35">
-        <v>55788935.4</v>
+        <v>64166953.16</v>
       </c>
     </row>
     <row r="35" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="20">
-        <v>9351717.06</v>
+        <v>10802358.4</v>
       </c>
       <c r="E35" s="20">
-        <v>319789.29</v>
+        <v>404374.96</v>
       </c>
       <c r="F35" s="20">
-        <v>9632014</v>
+        <v>11139882.24</v>
       </c>
       <c r="G35" s="20">
-        <v>132359.02</v>
+        <v>147907.9</v>
       </c>
       <c r="H35" s="20">
         <v>0</v>
       </c>
       <c r="I35" s="20">
         <v>0</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
         <v>0</v>
       </c>
       <c r="M35" s="35">
-        <v>19435879.37</v>
+        <v>22494523.5</v>
       </c>
     </row>
     <row r="36" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="20">
-        <v>11601485.84</v>
+        <v>13440211.2</v>
       </c>
       <c r="E36" s="20">
-        <v>434287.57</v>
+        <v>508281.02</v>
       </c>
       <c r="F36" s="20">
-        <v>17122217.71</v>
+        <v>20137208.61</v>
       </c>
       <c r="G36" s="20">
-        <v>513738.52</v>
+        <v>558869.62</v>
       </c>
       <c r="H36" s="20">
         <v>0</v>
       </c>
       <c r="I36" s="20">
         <v>142.48</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="M36" s="35">
-        <v>29671872.12</v>
+        <v>34644712.93</v>
       </c>
     </row>
     <row r="37" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="20">
-        <v>35771072.47</v>
+        <v>41497153.8</v>
       </c>
       <c r="E37" s="20">
-        <v>944254.72</v>
+        <v>1085221.92</v>
       </c>
       <c r="F37" s="20">
-        <v>38852577.83</v>
+        <v>44786206.43</v>
       </c>
       <c r="G37" s="20">
-        <v>460269.79</v>
+        <v>549471.6</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
         <v>0</v>
       </c>
       <c r="M37" s="35">
-        <v>76028174.81</v>
+        <v>87918053.75</v>
       </c>
     </row>
     <row r="38" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="15">
-        <v>115116281.31</v>
+        <v>132655049.24</v>
       </c>
       <c r="E38" s="15">
-        <v>3351257.16</v>
+        <v>3828682.72</v>
       </c>
       <c r="F38" s="15">
-        <v>107916966.63</v>
+        <v>124731609.01</v>
       </c>
       <c r="G38" s="15">
-        <v>1614644.36</v>
+        <v>1804033.84</v>
       </c>
       <c r="H38" s="15">
         <v>0</v>
       </c>
       <c r="I38" s="15">
-        <v>285.82</v>
+        <v>326.48</v>
       </c>
       <c r="J38" s="15">
         <v>0</v>
       </c>
       <c r="K38" s="15">
         <v>0</v>
       </c>
       <c r="M38" s="34">
-        <v>227999435.28</v>
+        <v>263019701.29</v>
       </c>
     </row>
     <row r="39" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="20">
-        <v>4982234.93</v>
+        <v>5700929.53</v>
       </c>
       <c r="E39" s="20">
-        <v>158867.67</v>
+        <v>175245.22</v>
       </c>
       <c r="F39" s="20">
-        <v>6039990.44</v>
+        <v>7035154.66</v>
       </c>
       <c r="G39" s="20">
-        <v>187255.99</v>
+        <v>207313.12</v>
       </c>
       <c r="H39" s="20">
         <v>0</v>
       </c>
       <c r="I39" s="20">
         <v>3342.42</v>
       </c>
       <c r="J39" s="20">
         <v>0</v>
       </c>
       <c r="K39" s="20">
         <v>0</v>
       </c>
       <c r="M39" s="35">
-        <v>11371691.45</v>
+        <v>13121984.95</v>
       </c>
     </row>
     <row r="40" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="20">
-        <v>16208611.65</v>
+        <v>18658594.55</v>
       </c>
       <c r="E40" s="20">
-        <v>904181</v>
+        <v>1011574.06</v>
       </c>
       <c r="F40" s="20">
-        <v>18911631.21</v>
+        <v>22161378.17</v>
       </c>
       <c r="G40" s="20">
-        <v>354163.35</v>
+        <v>388566.21</v>
       </c>
       <c r="H40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
         <v>0</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="M40" s="35">
-        <v>36378587.21</v>
+        <v>42220112.99</v>
       </c>
     </row>
     <row r="41" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="20">
-        <v>29177015.23</v>
+        <v>33361724.02</v>
       </c>
       <c r="E41" s="20">
-        <v>973626.95</v>
+        <v>1169002.83</v>
       </c>
       <c r="F41" s="20">
-        <v>15283390.16</v>
+        <v>17863173.48</v>
       </c>
       <c r="G41" s="20">
-        <v>748270.88</v>
+        <v>841754.98</v>
       </c>
       <c r="H41" s="20">
         <v>0</v>
       </c>
       <c r="I41" s="20">
         <v>0</v>
       </c>
       <c r="J41" s="20">
         <v>0</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="M41" s="35">
-        <v>46182303.22</v>
+        <v>53235655.31</v>
       </c>
     </row>
     <row r="42" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="20">
-        <v>9089050.78</v>
+        <v>10431798.93</v>
       </c>
       <c r="E42" s="20">
-        <v>286611.88</v>
+        <v>310037.21</v>
       </c>
       <c r="F42" s="20">
-        <v>6253532.82</v>
+        <v>7293132.05</v>
       </c>
       <c r="G42" s="20">
-        <v>264630.34</v>
+        <v>283050.04</v>
       </c>
       <c r="H42" s="20">
         <v>0</v>
       </c>
       <c r="I42" s="20">
         <v>0</v>
       </c>
       <c r="J42" s="20">
         <v>0</v>
       </c>
       <c r="K42" s="20">
         <v>0</v>
       </c>
       <c r="M42" s="35">
-        <v>15893825.82</v>
+        <v>18318018.23</v>
       </c>
     </row>
     <row r="43" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="20">
-        <v>15359198.62</v>
+        <v>17752047.77</v>
       </c>
       <c r="E43" s="20">
-        <v>231939.19</v>
+        <v>269818.07</v>
       </c>
       <c r="F43" s="20">
-        <v>12736579.99</v>
+        <v>14849527.75</v>
       </c>
       <c r="G43" s="20">
-        <v>593015.72</v>
+        <v>633687</v>
       </c>
       <c r="H43" s="20">
         <v>0</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
         <v>0</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="M43" s="35">
-        <v>28920733.52</v>
+        <v>33505080.59</v>
       </c>
     </row>
     <row r="44" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="20">
-        <v>4708498.73</v>
+        <v>5382913.35</v>
       </c>
       <c r="E44" s="20">
-        <v>170853.47</v>
+        <v>191173.46</v>
       </c>
       <c r="F44" s="20">
-        <v>8465227.72</v>
+        <v>9796707.93</v>
       </c>
       <c r="G44" s="20">
-        <v>255711.67</v>
+        <v>274585.23</v>
       </c>
       <c r="H44" s="20">
         <v>0</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
         <v>0</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="M44" s="35">
-        <v>13600291.59</v>
+        <v>15645379.97</v>
       </c>
     </row>
     <row r="45" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="20">
-        <v>4063722.19</v>
+        <v>4648701.59</v>
       </c>
       <c r="E45" s="20">
-        <v>145044.94</v>
+        <v>171602.25</v>
       </c>
       <c r="F45" s="20">
-        <v>4740333.88</v>
+        <v>5513264.36</v>
       </c>
       <c r="G45" s="20">
-        <v>114980.06</v>
+        <v>129201.85</v>
       </c>
       <c r="H45" s="20">
         <v>0</v>
       </c>
       <c r="I45" s="20">
         <v>0</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="M45" s="35">
-        <v>9064081.07</v>
+        <v>10462770.05</v>
       </c>
     </row>
     <row r="46" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="20">
-        <v>24388188.04</v>
+        <v>27971770.1</v>
       </c>
       <c r="E46" s="20">
-        <v>720849.38</v>
+        <v>797462.82</v>
       </c>
       <c r="F46" s="20">
-        <v>26822881.31</v>
+        <v>31167375.75</v>
       </c>
       <c r="G46" s="20">
-        <v>320220.64</v>
+        <v>356217.84</v>
       </c>
       <c r="H46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>212.04</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="M46" s="35">
-        <v>52252351.41</v>
+        <v>60293038.55</v>
       </c>
     </row>
     <row r="47" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="20">
-        <v>5622326.86</v>
+        <v>6375106.74</v>
       </c>
       <c r="E47" s="20">
-        <v>229701.53</v>
+        <v>277228.46</v>
       </c>
       <c r="F47" s="20">
-        <v>4865291.22</v>
+        <v>5581963.12</v>
       </c>
       <c r="G47" s="20">
-        <v>147673.17</v>
+        <v>229796.25</v>
       </c>
       <c r="H47" s="20">
         <v>0</v>
       </c>
       <c r="I47" s="20">
         <v>0</v>
       </c>
       <c r="J47" s="20">
         <v>0</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="M47" s="35">
-        <v>10864992.78</v>
+        <v>12464094.57</v>
       </c>
     </row>
     <row r="48" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="15">
-        <v>113598847.03</v>
+        <v>130283586.58</v>
       </c>
       <c r="E48" s="15">
-        <v>3821676.01</v>
+        <v>4373144.38</v>
       </c>
       <c r="F48" s="15">
-        <v>104118858.75</v>
+        <v>121261677.27</v>
       </c>
       <c r="G48" s="15">
-        <v>2985921.82</v>
+        <v>3344172.52</v>
       </c>
       <c r="H48" s="15">
         <v>0</v>
       </c>
       <c r="I48" s="15">
         <v>3554.46</v>
       </c>
       <c r="J48" s="15">
         <v>0</v>
       </c>
       <c r="K48" s="15">
         <v>0</v>
       </c>
       <c r="M48" s="34">
-        <v>224528858.07</v>
+        <v>259266135.21</v>
       </c>
     </row>
     <row r="49" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="20">
-        <v>470266300.44</v>
+        <v>544402279.93</v>
       </c>
       <c r="E49" s="20">
-        <v>12297657.63</v>
+        <v>14033992.95</v>
       </c>
       <c r="F49" s="20">
-        <v>407617883.6</v>
+        <v>470032488.92</v>
       </c>
       <c r="G49" s="20">
-        <v>3795377.1</v>
+        <v>4256326.08</v>
       </c>
       <c r="H49" s="20">
         <v>0</v>
       </c>
       <c r="I49" s="20">
         <v>66.55</v>
       </c>
       <c r="J49" s="20">
         <v>0</v>
       </c>
       <c r="K49" s="20">
         <v>0</v>
       </c>
       <c r="M49" s="35">
-        <v>893977285.32</v>
+        <v>1032725154.43</v>
       </c>
     </row>
     <row r="50" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="20">
-        <v>37675542.51</v>
+        <v>43647016.32</v>
       </c>
       <c r="E50" s="20">
-        <v>981236.94</v>
+        <v>1134663.27</v>
       </c>
       <c r="F50" s="20">
-        <v>51258240.52</v>
+        <v>58947411.02</v>
       </c>
       <c r="G50" s="20">
-        <v>415066.19</v>
+        <v>458531.44</v>
       </c>
       <c r="H50" s="20">
         <v>0</v>
       </c>
       <c r="I50" s="20">
         <v>0</v>
       </c>
       <c r="J50" s="20">
         <v>0</v>
       </c>
       <c r="K50" s="20">
         <v>0</v>
       </c>
       <c r="M50" s="35">
-        <v>90330086.16</v>
+        <v>104187622.05</v>
       </c>
     </row>
     <row r="51" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="20">
-        <v>15813439.12</v>
+        <v>18307905.13</v>
       </c>
       <c r="E51" s="20">
-        <v>1288179.29</v>
+        <v>1371999.55</v>
       </c>
       <c r="F51" s="20">
-        <v>31109731.11</v>
+        <v>35340310.91</v>
       </c>
       <c r="G51" s="20">
-        <v>310228.9</v>
+        <v>344684.96</v>
       </c>
       <c r="H51" s="20">
         <v>0</v>
       </c>
       <c r="I51" s="20">
         <v>0</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
         <v>0</v>
       </c>
       <c r="M51" s="35">
-        <v>48521578.42</v>
+        <v>55364900.55</v>
       </c>
     </row>
     <row r="52" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="20">
-        <v>49973199.28</v>
+        <v>57835497.92</v>
       </c>
       <c r="E52" s="20">
-        <v>1663696.3</v>
+        <v>1945946.72</v>
       </c>
       <c r="F52" s="20">
-        <v>46151449.46</v>
+        <v>53664245</v>
       </c>
       <c r="G52" s="20">
-        <v>1721860.12</v>
+        <v>2110316.92</v>
       </c>
       <c r="H52" s="20">
         <v>0</v>
       </c>
       <c r="I52" s="20">
         <v>0</v>
       </c>
       <c r="J52" s="20">
         <v>0</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="M52" s="35">
-        <v>99510205.16</v>
+        <v>115556006.56</v>
       </c>
     </row>
     <row r="53" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="15">
-        <v>573728481.35</v>
+        <v>664192699.3</v>
       </c>
       <c r="E53" s="15">
-        <v>16230770.16</v>
+        <v>18486602.49</v>
       </c>
       <c r="F53" s="15">
-        <v>536137304.69</v>
+        <v>617984455.85</v>
       </c>
       <c r="G53" s="15">
-        <v>6242532.31</v>
+        <v>7169859.4</v>
       </c>
       <c r="H53" s="15">
         <v>0</v>
       </c>
       <c r="I53" s="15">
         <v>66.55</v>
       </c>
       <c r="J53" s="15">
         <v>0</v>
       </c>
       <c r="K53" s="15">
         <v>0</v>
       </c>
       <c r="M53" s="34">
-        <v>1132339155.06</v>
+        <v>1307833683.59</v>
       </c>
     </row>
     <row r="54" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="20">
-        <v>51576390.36</v>
+        <v>59312081.01</v>
       </c>
       <c r="E54" s="20">
-        <v>660407.88</v>
+        <v>763555.82</v>
       </c>
       <c r="F54" s="20">
-        <v>30371250.43</v>
+        <v>34929682.37</v>
       </c>
       <c r="G54" s="20">
-        <v>898468.32</v>
+        <v>962143.17</v>
       </c>
       <c r="H54" s="20">
         <v>0</v>
       </c>
       <c r="I54" s="20">
-        <v>15716.3</v>
+        <v>22307.36</v>
       </c>
       <c r="J54" s="20">
         <v>0</v>
       </c>
       <c r="K54" s="20">
         <v>0</v>
       </c>
       <c r="M54" s="35">
-        <v>83522233.29</v>
+        <v>95989769.73</v>
       </c>
     </row>
     <row r="55" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="20">
-        <v>24847293.41</v>
+        <v>28640844.37</v>
       </c>
       <c r="E55" s="20">
-        <v>501854.71</v>
+        <v>555805.69</v>
       </c>
       <c r="F55" s="20">
-        <v>15128507.04</v>
+        <v>17329255.14</v>
       </c>
       <c r="G55" s="20">
-        <v>368052.37</v>
+        <v>407940.94</v>
       </c>
       <c r="H55" s="20">
         <v>0</v>
       </c>
       <c r="I55" s="20">
         <v>747.84</v>
       </c>
       <c r="J55" s="20">
         <v>0</v>
       </c>
       <c r="K55" s="20">
         <v>0</v>
       </c>
       <c r="M55" s="35">
-        <v>40846455.37</v>
+        <v>46934593.98</v>
       </c>
     </row>
     <row r="56" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="15">
-        <v>76423683.77</v>
+        <v>87952925.38</v>
       </c>
       <c r="E56" s="15">
-        <v>1162262.59</v>
+        <v>1319361.51</v>
       </c>
       <c r="F56" s="15">
-        <v>45499757.47</v>
+        <v>52258937.51</v>
       </c>
       <c r="G56" s="15">
-        <v>1266520.69</v>
+        <v>1370084.11</v>
       </c>
       <c r="H56" s="15">
         <v>0</v>
       </c>
       <c r="I56" s="15">
-        <v>16464.14</v>
+        <v>23055.2</v>
       </c>
       <c r="J56" s="15">
         <v>0</v>
       </c>
       <c r="K56" s="15">
         <v>0</v>
       </c>
       <c r="M56" s="34">
-        <v>124368688.66</v>
+        <v>142924363.71</v>
       </c>
     </row>
     <row r="57" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="20">
-        <v>107541843.91</v>
+        <v>122606981.9</v>
       </c>
       <c r="E57" s="20">
-        <v>2904444.7</v>
+        <v>3330301.91</v>
       </c>
       <c r="F57" s="20">
-        <v>50521284.28</v>
+        <v>58952532.03</v>
       </c>
       <c r="G57" s="20">
-        <v>1304800.42</v>
+        <v>1438228.09</v>
       </c>
       <c r="H57" s="20">
-        <v>1726205.12</v>
+        <v>1859818.44</v>
       </c>
       <c r="I57" s="20">
         <v>0</v>
       </c>
       <c r="J57" s="20">
         <v>0</v>
       </c>
       <c r="K57" s="20">
         <v>0</v>
       </c>
       <c r="M57" s="35">
-        <v>163998578.43</v>
+        <v>188187862.37</v>
       </c>
     </row>
     <row r="58" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="20">
-        <v>28021000.95</v>
+        <v>32247992.26</v>
       </c>
       <c r="E58" s="20">
-        <v>760065.21</v>
+        <v>831770.49</v>
       </c>
       <c r="F58" s="20">
-        <v>11951531.78</v>
+        <v>13783476.16</v>
       </c>
       <c r="G58" s="20">
-        <v>234999.3</v>
+        <v>265314.48</v>
       </c>
       <c r="H58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
         <v>0</v>
       </c>
       <c r="J58" s="20">
         <v>0</v>
       </c>
       <c r="K58" s="20">
         <v>0</v>
       </c>
       <c r="M58" s="35">
-        <v>40967597.24</v>
+        <v>47128553.39</v>
       </c>
     </row>
     <row r="59" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="20">
-        <v>27569346.59</v>
+        <v>31480764.74</v>
       </c>
       <c r="E59" s="20">
-        <v>541824.62</v>
+        <v>621967.29</v>
       </c>
       <c r="F59" s="20">
-        <v>9367892.75</v>
+        <v>10917474.77</v>
       </c>
       <c r="G59" s="20">
-        <v>262293.65</v>
+        <v>291369.65</v>
       </c>
       <c r="H59" s="20">
         <v>0</v>
       </c>
       <c r="I59" s="20">
         <v>39.14</v>
       </c>
       <c r="J59" s="20">
         <v>0</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="M59" s="35">
-        <v>37741396.75</v>
+        <v>43311615.59</v>
       </c>
     </row>
     <row r="60" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="20">
-        <v>87512395.85</v>
+        <v>100373218.74</v>
       </c>
       <c r="E60" s="20">
-        <v>1886976.83</v>
+        <v>2141249.91</v>
       </c>
       <c r="F60" s="20">
-        <v>38906779.8</v>
+        <v>44805656.12</v>
       </c>
       <c r="G60" s="20">
-        <v>923922.74</v>
+        <v>965599.05</v>
       </c>
       <c r="H60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>318.23</v>
       </c>
       <c r="J60" s="20">
         <v>0</v>
       </c>
       <c r="K60" s="20">
         <v>0</v>
       </c>
       <c r="M60" s="35">
-        <v>129230393.45</v>
+        <v>148286042.05</v>
       </c>
     </row>
     <row r="61" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="15">
-        <v>250644587.3</v>
+        <v>286708957.64</v>
       </c>
       <c r="E61" s="15">
-        <v>6093311.36</v>
+        <v>6925289.6</v>
       </c>
       <c r="F61" s="15">
-        <v>110747488.61</v>
+        <v>128459139.08</v>
       </c>
       <c r="G61" s="15">
-        <v>2726016.11</v>
+        <v>2960511.27</v>
       </c>
       <c r="H61" s="15">
-        <v>1726205.12</v>
+        <v>1859818.44</v>
       </c>
       <c r="I61" s="15">
         <v>357.37</v>
       </c>
       <c r="J61" s="15">
         <v>0</v>
       </c>
       <c r="K61" s="15">
         <v>0</v>
       </c>
       <c r="M61" s="34">
-        <v>371937965.87</v>
+        <v>426914073.4</v>
       </c>
     </row>
     <row r="62" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="20">
-        <v>9804590.83</v>
+        <v>11411559.33</v>
       </c>
       <c r="E62" s="20">
-        <v>672042.35</v>
+        <v>740773.6</v>
       </c>
       <c r="F62" s="20">
-        <v>16469427.34</v>
+        <v>19086401.97</v>
       </c>
       <c r="G62" s="20">
-        <v>184015.13</v>
+        <v>201489.15</v>
       </c>
       <c r="H62" s="20">
         <v>0</v>
       </c>
       <c r="I62" s="20">
         <v>0</v>
       </c>
       <c r="J62" s="20">
         <v>0</v>
       </c>
       <c r="K62" s="20">
         <v>0</v>
       </c>
       <c r="M62" s="35">
-        <v>27130075.65</v>
+        <v>31440224.05</v>
       </c>
     </row>
     <row r="63" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="15">
-        <v>9804590.83</v>
+        <v>11411559.33</v>
       </c>
       <c r="E63" s="15">
-        <v>672042.35</v>
+        <v>740773.6</v>
       </c>
       <c r="F63" s="15">
-        <v>16469427.34</v>
+        <v>19086401.97</v>
       </c>
       <c r="G63" s="15">
-        <v>184015.13</v>
+        <v>201489.15</v>
       </c>
       <c r="H63" s="15">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <v>0</v>
       </c>
       <c r="J63" s="15">
         <v>0</v>
       </c>
       <c r="K63" s="15">
         <v>0</v>
       </c>
       <c r="M63" s="34">
-        <v>27130075.65</v>
+        <v>31440224.05</v>
       </c>
     </row>
     <row r="64" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="20">
-        <v>421798266.49</v>
+        <v>488083541.96</v>
       </c>
       <c r="E64" s="20">
-        <v>4786658.9</v>
+        <v>5435827.62</v>
       </c>
       <c r="F64" s="20">
-        <v>535415895.51</v>
+        <v>621381427.1</v>
       </c>
       <c r="G64" s="20">
-        <v>10030103.92</v>
+        <v>11107516.13</v>
       </c>
       <c r="H64" s="20">
-        <v>249397.46</v>
+        <v>269681.41</v>
       </c>
       <c r="I64" s="20">
         <v>590</v>
       </c>
       <c r="J64" s="20">
         <v>0</v>
       </c>
       <c r="K64" s="20">
         <v>0</v>
       </c>
       <c r="M64" s="35">
-        <v>972280912.28</v>
+        <v>1126278584.22</v>
       </c>
     </row>
     <row r="65" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="15">
-        <v>421798266.49</v>
+        <v>488083541.96</v>
       </c>
       <c r="E65" s="15">
-        <v>4786658.9</v>
+        <v>5435827.62</v>
       </c>
       <c r="F65" s="15">
-        <v>535415895.51</v>
+        <v>621381427.1</v>
       </c>
       <c r="G65" s="15">
-        <v>10030103.92</v>
+        <v>11107516.13</v>
       </c>
       <c r="H65" s="15">
-        <v>249397.46</v>
+        <v>269681.41</v>
       </c>
       <c r="I65" s="15">
         <v>590</v>
       </c>
       <c r="J65" s="15">
         <v>0</v>
       </c>
       <c r="K65" s="15">
         <v>0</v>
       </c>
       <c r="M65" s="34">
-        <v>972280912.28</v>
+        <v>1126278584.22</v>
       </c>
     </row>
     <row r="66" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="20">
-        <v>139891347.36</v>
+        <v>160288936.89</v>
       </c>
       <c r="E66" s="20">
-        <v>2232971.03</v>
+        <v>2587473.38</v>
       </c>
       <c r="F66" s="20">
-        <v>94157342.68</v>
+        <v>109308735.91</v>
       </c>
       <c r="G66" s="20">
-        <v>934587.76</v>
+        <v>1009978.45</v>
       </c>
       <c r="H66" s="20">
-        <v>589803.44</v>
+        <v>649861.8</v>
       </c>
       <c r="I66" s="20">
         <v>469.04</v>
       </c>
       <c r="J66" s="20">
         <v>0</v>
       </c>
       <c r="K66" s="20">
         <v>0</v>
       </c>
       <c r="M66" s="35">
-        <v>237806521.31</v>
+        <v>273845455.47</v>
       </c>
     </row>
     <row r="67" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="15">
-        <v>139891347.36</v>
+        <v>160288936.89</v>
       </c>
       <c r="E67" s="15">
-        <v>2232971.03</v>
+        <v>2587473.38</v>
       </c>
       <c r="F67" s="15">
-        <v>94157342.68</v>
+        <v>109308735.91</v>
       </c>
       <c r="G67" s="15">
-        <v>934587.76</v>
+        <v>1009978.45</v>
       </c>
       <c r="H67" s="15">
-        <v>589803.44</v>
+        <v>649861.8</v>
       </c>
       <c r="I67" s="15">
         <v>469.04</v>
       </c>
       <c r="J67" s="15">
         <v>0</v>
       </c>
       <c r="K67" s="15">
         <v>0</v>
       </c>
       <c r="M67" s="34">
-        <v>237806521.31</v>
+        <v>273845455.47</v>
       </c>
     </row>
     <row r="68" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="20">
-        <v>60010886.76</v>
+        <v>69345203.71</v>
       </c>
       <c r="E68" s="20">
-        <v>993675.04</v>
+        <v>1131302.2</v>
       </c>
       <c r="F68" s="20">
-        <v>42655908.78</v>
+        <v>50187850.88</v>
       </c>
       <c r="G68" s="20">
-        <v>558935.6</v>
+        <v>651974.61</v>
       </c>
       <c r="H68" s="20">
         <v>0</v>
       </c>
       <c r="I68" s="20">
         <v>0</v>
       </c>
       <c r="J68" s="20">
         <v>0</v>
       </c>
       <c r="K68" s="20">
         <v>0</v>
       </c>
       <c r="M68" s="35">
-        <v>104219406.18</v>
+        <v>121316331.4</v>
       </c>
     </row>
     <row r="69" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="15">
-        <v>60010886.76</v>
+        <v>69345203.71</v>
       </c>
       <c r="E69" s="15">
-        <v>993675.04</v>
+        <v>1131302.2</v>
       </c>
       <c r="F69" s="15">
-        <v>42655908.78</v>
+        <v>50187850.88</v>
       </c>
       <c r="G69" s="15">
-        <v>558935.6</v>
+        <v>651974.61</v>
       </c>
       <c r="H69" s="15">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <v>0</v>
       </c>
       <c r="J69" s="15">
         <v>0</v>
       </c>
       <c r="K69" s="15">
         <v>0</v>
       </c>
       <c r="M69" s="34">
-        <v>104219406.18</v>
+        <v>121316331.4</v>
       </c>
     </row>
     <row r="70" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="20">
-        <v>81859606.4</v>
+        <v>94920307.15</v>
       </c>
       <c r="E70" s="20">
-        <v>1476287.56</v>
+        <v>1683015.5</v>
       </c>
       <c r="F70" s="20">
-        <v>84687858.1</v>
+        <v>97618155.13</v>
       </c>
       <c r="G70" s="20">
-        <v>946745.51</v>
+        <v>1141423.61</v>
       </c>
       <c r="H70" s="20">
         <v>896.3</v>
       </c>
       <c r="I70" s="20">
-        <v>150.74</v>
+        <v>177.79</v>
       </c>
       <c r="J70" s="20">
         <v>0</v>
       </c>
       <c r="K70" s="20">
         <v>0</v>
       </c>
       <c r="M70" s="35">
-        <v>168971544.61</v>
+        <v>195363975.48</v>
       </c>
     </row>
     <row r="71" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="20">
-        <v>24157638.49</v>
+        <v>27804529.87</v>
       </c>
       <c r="E71" s="20">
-        <v>588590.79</v>
+        <v>867753.68</v>
       </c>
       <c r="F71" s="20">
-        <v>32923987.36</v>
+        <v>37966395.85</v>
       </c>
       <c r="G71" s="20">
-        <v>359864.49</v>
+        <v>395451.88</v>
       </c>
       <c r="H71" s="20">
         <v>0</v>
       </c>
       <c r="I71" s="20">
         <v>0</v>
       </c>
       <c r="J71" s="20">
         <v>0</v>
       </c>
       <c r="K71" s="20">
         <v>0</v>
       </c>
       <c r="M71" s="35">
-        <v>58030081.13</v>
+        <v>67034131.28</v>
       </c>
     </row>
     <row r="72" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="20">
-        <v>174723655.8</v>
+        <v>201302185.58</v>
       </c>
       <c r="E72" s="20">
-        <v>3724514.7</v>
+        <v>4224228.67</v>
       </c>
       <c r="F72" s="20">
-        <v>153904042.73</v>
+        <v>176182614.65</v>
       </c>
       <c r="G72" s="20">
-        <v>2103335.24</v>
+        <v>2283600.37</v>
       </c>
       <c r="H72" s="20">
         <v>46332.97</v>
       </c>
       <c r="I72" s="20">
         <v>0</v>
       </c>
       <c r="J72" s="20">
         <v>0</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="M72" s="35">
-        <v>334501881.44</v>
+        <v>384038962.24</v>
       </c>
     </row>
     <row r="73" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="15">
-        <v>280740900.69</v>
+        <v>324027022.6</v>
       </c>
       <c r="E73" s="15">
-        <v>5789393.05</v>
+        <v>6774997.85</v>
       </c>
       <c r="F73" s="15">
-        <v>271515888.19</v>
+        <v>311767165.63</v>
       </c>
       <c r="G73" s="15">
-        <v>3409945.24</v>
+        <v>3820475.86</v>
       </c>
       <c r="H73" s="15">
         <v>47229.27</v>
       </c>
       <c r="I73" s="15">
-        <v>150.74</v>
+        <v>177.79</v>
       </c>
       <c r="J73" s="15">
         <v>0</v>
       </c>
       <c r="K73" s="15">
         <v>0</v>
       </c>
       <c r="M73" s="34">
-        <v>561503507.18</v>
+        <v>646437069</v>
       </c>
     </row>
     <row r="74" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="20">
-        <v>58649867.7</v>
+        <v>68380129.54</v>
       </c>
       <c r="E74" s="20">
-        <v>1323641.92</v>
+        <v>1636756.36</v>
       </c>
       <c r="F74" s="20">
-        <v>21000476.99</v>
+        <v>24281718.21</v>
       </c>
       <c r="G74" s="20">
-        <v>451180.69</v>
+        <v>481715.98</v>
       </c>
       <c r="H74" s="20">
         <v>0</v>
       </c>
       <c r="I74" s="20">
         <v>0</v>
       </c>
       <c r="J74" s="20">
         <v>0</v>
       </c>
       <c r="K74" s="20">
         <v>0</v>
       </c>
       <c r="M74" s="35">
-        <v>81425167.3</v>
+        <v>94780320.09</v>
       </c>
     </row>
     <row r="75" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="20">
-        <v>115026601.7</v>
+        <v>132830760.05</v>
       </c>
       <c r="E75" s="20">
-        <v>2038054.08</v>
+        <v>2304003.39</v>
       </c>
       <c r="F75" s="20">
-        <v>51884980.27</v>
+        <v>59164087.73</v>
       </c>
       <c r="G75" s="20">
-        <v>589862.3</v>
+        <v>660528.21</v>
       </c>
       <c r="H75" s="20">
         <v>5708.75</v>
       </c>
       <c r="I75" s="20">
         <v>0</v>
       </c>
       <c r="J75" s="20">
         <v>0</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="M75" s="35">
-        <v>169545207.1</v>
+        <v>194965088.13</v>
       </c>
     </row>
     <row r="76" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="20">
-        <v>189300759.58</v>
+        <v>219116132.57</v>
       </c>
       <c r="E76" s="20">
-        <v>2986763.08</v>
+        <v>3391949.81</v>
       </c>
       <c r="F76" s="20">
-        <v>71670385.67</v>
+        <v>82198690.82</v>
       </c>
       <c r="G76" s="20">
-        <v>812033.66</v>
+        <v>924856.64</v>
       </c>
       <c r="H76" s="20">
-        <v>41192.52</v>
+        <v>73879.86</v>
       </c>
       <c r="I76" s="20">
         <v>912</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="M76" s="35">
-        <v>264812046.51</v>
+        <v>305706421.7</v>
       </c>
     </row>
     <row r="77" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="15">
-        <v>362977228.98</v>
+        <v>420327022.16</v>
       </c>
       <c r="E77" s="15">
-        <v>6348459.08</v>
+        <v>7332709.56</v>
       </c>
       <c r="F77" s="15">
-        <v>144555842.93</v>
+        <v>165644496.76</v>
       </c>
       <c r="G77" s="15">
-        <v>1853076.65</v>
+        <v>2067100.83</v>
       </c>
       <c r="H77" s="15">
-        <v>46901.27</v>
+        <v>79588.61</v>
       </c>
       <c r="I77" s="15">
         <v>912</v>
       </c>
       <c r="J77" s="15">
         <v>0</v>
       </c>
       <c r="K77" s="15">
         <v>0</v>
       </c>
       <c r="M77" s="34">
-        <v>515782420.91</v>
+        <v>595451829.92</v>
       </c>
     </row>
     <row r="78" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="20">
-        <v>7865452.17</v>
+        <v>9113511.34</v>
       </c>
       <c r="E78" s="20">
-        <v>89292.56</v>
+        <v>98162.22</v>
       </c>
       <c r="F78" s="20">
-        <v>2952284.23</v>
+        <v>3360414.1</v>
       </c>
       <c r="G78" s="20">
-        <v>60917.63</v>
+        <v>67942.96</v>
       </c>
       <c r="H78" s="20">
         <v>0</v>
       </c>
       <c r="I78" s="20">
         <v>0</v>
       </c>
       <c r="J78" s="20">
         <v>0</v>
       </c>
       <c r="K78" s="20">
         <v>0</v>
       </c>
       <c r="M78" s="35">
-        <v>10967946.59</v>
+        <v>12640030.62</v>
       </c>
     </row>
     <row r="79" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="15">
-        <v>7865452.17</v>
+        <v>9113511.34</v>
       </c>
       <c r="E79" s="15">
-        <v>89292.56</v>
+        <v>98162.22</v>
       </c>
       <c r="F79" s="15">
-        <v>2952284.23</v>
+        <v>3360414.1</v>
       </c>
       <c r="G79" s="15">
-        <v>60917.63</v>
+        <v>67942.96</v>
       </c>
       <c r="H79" s="15">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <v>0</v>
       </c>
       <c r="J79" s="15">
         <v>0</v>
       </c>
       <c r="K79" s="15">
         <v>0</v>
       </c>
       <c r="M79" s="34">
-        <v>10967946.59</v>
+        <v>12640030.62</v>
       </c>
     </row>
     <row r="80" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="20">
-        <v>9575739.07</v>
+        <v>11046057.32</v>
       </c>
       <c r="E80" s="20">
-        <v>54661.72</v>
+        <v>61792.92</v>
       </c>
       <c r="F80" s="20">
-        <v>3972304.32</v>
+        <v>4655256.88</v>
       </c>
       <c r="G80" s="20">
-        <v>40218.99</v>
+        <v>44968.6</v>
       </c>
       <c r="H80" s="20">
         <v>0</v>
       </c>
       <c r="I80" s="20">
         <v>0</v>
       </c>
       <c r="J80" s="20">
         <v>0</v>
       </c>
       <c r="K80" s="20">
         <v>0</v>
       </c>
       <c r="M80" s="35">
-        <v>13642924.1</v>
+        <v>15808075.72</v>
       </c>
     </row>
     <row r="81" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="15">
-        <v>9575739.07</v>
+        <v>11046057.32</v>
       </c>
       <c r="E81" s="15">
-        <v>54661.72</v>
+        <v>61792.92</v>
       </c>
       <c r="F81" s="15">
-        <v>3972304.32</v>
+        <v>4655256.88</v>
       </c>
       <c r="G81" s="15">
-        <v>40218.99</v>
+        <v>44968.6</v>
       </c>
       <c r="H81" s="15">
         <v>0</v>
       </c>
       <c r="I81" s="15">
         <v>0</v>
       </c>
       <c r="J81" s="15">
         <v>0</v>
       </c>
       <c r="K81" s="15">
         <v>0</v>
       </c>
       <c r="M81" s="34">
-        <v>13642924.1</v>
+        <v>15808075.72</v>
       </c>
     </row>
     <row r="82" ht="12.2" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="E82" s="15">
         <v>0</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="G82" s="15">
         <v>101344.05</v>
       </c>
       <c r="H82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
         <v>0</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
         <v>0</v>
       </c>
       <c r="M82" s="34">
         <v>101344.05</v>
       </c>
     </row>
     <row r="83" ht="12.15" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="26">
-        <v>3515622300.42</v>
+        <v>4057054651.6</v>
       </c>
       <c r="D83" s="27"/>
       <c r="E83" s="26">
-        <v>72779394.61</v>
+        <v>82864286.3</v>
       </c>
       <c r="F83" s="26">
-        <v>2773300266.34</v>
+        <v>3206182131.71</v>
       </c>
       <c r="G83" s="26">
-        <v>43640843.91</v>
+        <v>48504554.36</v>
       </c>
       <c r="H83" s="26">
-        <v>5243401.27</v>
+        <v>5942338.68</v>
       </c>
       <c r="I83" s="26">
-        <v>44264.82</v>
+        <v>51948.76</v>
       </c>
       <c r="J83" s="26">
         <v>0</v>
       </c>
       <c r="K83" s="26">
         <v>0</v>
       </c>
       <c r="L83" s="27"/>
       <c r="M83" s="36">
-        <v>6410630471.37</v>
+        <v>7400599911.41</v>
       </c>
     </row>
     <row r="84" ht="38.3" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="E2:K2"/>
     <mergeCell ref="E4:K5"/>
     <mergeCell ref="E7:K7"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="K17:L17"/>
@@ -15231,2821 +15231,2821 @@
       <c r="K11" s="5" t="s">
         <v>551</v>
       </c>
       <c r="L11" s="5" t="s">
         <v>552</v>
       </c>
       <c r="M11" s="7"/>
       <c r="N11" s="5" t="s">
         <v>553</v>
       </c>
       <c r="O11" s="5" t="s">
         <v>554</v>
       </c>
       <c r="P11" s="5" t="s">
         <v>555</v>
       </c>
       <c r="Q11" s="5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="9">
-        <v>661794248.26</v>
+        <v>794951318.62</v>
       </c>
       <c r="E12" s="9">
-        <v>86287313.1</v>
+        <v>101903372.69</v>
       </c>
       <c r="F12" s="9">
-        <v>31063.94</v>
+        <v>29374.27</v>
       </c>
       <c r="I12" s="9">
-        <v>1730186.77</v>
+        <v>2107718.85</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
-        <v>2349.65</v>
+        <v>2429.79</v>
       </c>
       <c r="L12" s="9">
-        <v>5954078.69</v>
+        <v>7195303.62</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>62247147.16</v>
+        <v>74483139.07</v>
       </c>
       <c r="P12" s="9">
-        <v>29679285.76</v>
+        <v>35699980.06</v>
       </c>
       <c r="Q12" s="33">
-        <v>847725673.33</v>
+        <v>1016372636.97</v>
       </c>
     </row>
     <row r="13" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="9">
-        <v>982517777.42</v>
+        <v>1181605935.63</v>
       </c>
       <c r="E13" s="9">
-        <v>93035417.87</v>
+        <v>110735158.02</v>
       </c>
       <c r="F13" s="9">
-        <v>13476.1</v>
+        <v>13970.66</v>
       </c>
       <c r="I13" s="9">
-        <v>20539769.28</v>
+        <v>25047682.97</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
-        <v>553.17</v>
+        <v>601.67</v>
       </c>
       <c r="L13" s="9">
-        <v>9421213.27</v>
+        <v>11229889.14</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
-        <v>125449823.24</v>
+        <v>147419878.58</v>
       </c>
       <c r="P13" s="9">
-        <v>42618477.84</v>
+        <v>51418668.49</v>
       </c>
       <c r="Q13" s="33">
-        <v>1273596508.19</v>
+        <v>1527471785.16</v>
       </c>
     </row>
     <row r="14" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B14" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="9">
-        <v>633525198.38</v>
+        <v>759691622.69</v>
       </c>
       <c r="E14" s="9">
-        <v>76068507.54</v>
+        <v>90473741.23</v>
       </c>
       <c r="F14" s="9">
-        <v>21949.58</v>
+        <v>23645.92</v>
       </c>
       <c r="I14" s="9">
-        <v>1533.13</v>
+        <v>2163.32</v>
       </c>
       <c r="J14" s="9">
-        <v>8737.92</v>
+        <v>10634.4</v>
       </c>
       <c r="K14" s="9">
         <v>25.7</v>
       </c>
       <c r="L14" s="9">
-        <v>6235144.56</v>
+        <v>7430583.6</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
-        <v>75869382.93</v>
+        <v>90914462.81</v>
       </c>
       <c r="P14" s="9">
-        <v>28149784.6</v>
+        <v>33850717.7</v>
       </c>
       <c r="Q14" s="33">
-        <v>819880264.34</v>
+        <v>982397597.37</v>
       </c>
     </row>
     <row r="15" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="9">
-        <v>789518210.93</v>
+        <v>945182104.09</v>
       </c>
       <c r="E15" s="9">
-        <v>95652065.93</v>
+        <v>113761134.56</v>
       </c>
       <c r="F15" s="9">
-        <v>23698.94</v>
+        <v>25199.82</v>
       </c>
       <c r="I15" s="9">
-        <v>423564.01</v>
+        <v>517542.01</v>
       </c>
       <c r="J15" s="9">
-        <v>3013.5</v>
+        <v>3616.2</v>
       </c>
       <c r="K15" s="9">
-        <v>997.72</v>
+        <v>973.3</v>
       </c>
       <c r="L15" s="9">
-        <v>8734288.33</v>
+        <v>10424553.24</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
-        <v>89747906.74</v>
+        <v>106773713.28</v>
       </c>
       <c r="P15" s="9">
-        <v>34444596.32</v>
+        <v>41373635.05</v>
       </c>
       <c r="Q15" s="33">
-        <v>1018548342.42</v>
+        <v>1218062471.55</v>
       </c>
     </row>
     <row r="16" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B16" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="9">
-        <v>496379211.96</v>
+        <v>607837298.27</v>
       </c>
       <c r="E16" s="9">
-        <v>41598454.26</v>
+        <v>49426185.92</v>
       </c>
       <c r="F16" s="9">
-        <v>72972.29</v>
+        <v>72185.43</v>
       </c>
       <c r="I16" s="9">
-        <v>3691919.37</v>
+        <v>4440647.88</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
-        <v>1534.44</v>
+        <v>1508.2</v>
       </c>
       <c r="L16" s="9">
-        <v>4858270.74</v>
+        <v>5811007.01</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
-        <v>50842562.11</v>
+        <v>59075428.27</v>
       </c>
       <c r="P16" s="9">
-        <v>22547862.33</v>
+        <v>27721315.75</v>
       </c>
       <c r="Q16" s="33">
-        <v>619992787.5</v>
+        <v>754385576.73</v>
       </c>
     </row>
     <row r="17" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B17" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="9">
-        <v>461242592.69</v>
+        <v>552107140.13</v>
       </c>
       <c r="E17" s="9">
-        <v>57670796.64</v>
+        <v>68744882.26</v>
       </c>
       <c r="F17" s="9">
-        <v>25385.57</v>
+        <v>25965</v>
       </c>
       <c r="I17" s="9">
         <v>0</v>
       </c>
       <c r="J17" s="9">
-        <v>6597.45</v>
+        <v>7916.94</v>
       </c>
       <c r="K17" s="9">
         <v>216.79</v>
       </c>
       <c r="L17" s="9">
-        <v>5252294.06</v>
+        <v>6249145.5</v>
       </c>
       <c r="N17" s="9">
         <v>0</v>
       </c>
       <c r="O17" s="9">
-        <v>55855349.96</v>
+        <v>67334772.37</v>
       </c>
       <c r="P17" s="9">
-        <v>20897832.25</v>
+        <v>25091980.44</v>
       </c>
       <c r="Q17" s="33">
-        <v>600951065.41</v>
+        <v>719562019.43</v>
       </c>
     </row>
     <row r="18" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B18" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="9">
-        <v>1666501569.68</v>
+        <v>2010707113.25</v>
       </c>
       <c r="E18" s="9">
-        <v>196981408.86</v>
+        <v>234203717.54</v>
       </c>
       <c r="F18" s="9">
-        <v>2198.03</v>
+        <v>2199.05</v>
       </c>
       <c r="I18" s="9">
-        <v>2875420.39</v>
+        <v>3518274.27</v>
       </c>
       <c r="J18" s="9">
-        <v>2414.9</v>
+        <v>2897.88</v>
       </c>
       <c r="K18" s="9">
-        <v>1453.75</v>
+        <v>1228.98</v>
       </c>
       <c r="L18" s="9">
-        <v>11313755.95</v>
+        <v>13512690.81</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
-        <v>173379385.96</v>
+        <v>203715431.61</v>
       </c>
       <c r="P18" s="9">
-        <v>71986806.95</v>
+        <v>86906855.94</v>
       </c>
       <c r="Q18" s="33">
-        <v>2123044414.47</v>
+        <v>2552570409.33</v>
       </c>
     </row>
     <row r="19" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B19" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C19" s="9">
-        <v>1977335503.6</v>
+        <v>2376419551.56</v>
       </c>
       <c r="E19" s="9">
-        <v>172362065.1</v>
+        <v>205083040.57</v>
       </c>
       <c r="F19" s="9">
-        <v>44582.38</v>
+        <v>44753.02</v>
       </c>
       <c r="I19" s="9">
-        <v>1255260.92</v>
+        <v>1502563.73</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
-        <v>558.64</v>
+        <v>558.72</v>
       </c>
       <c r="L19" s="9">
-        <v>16696622.08</v>
+        <v>20178127.74</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
-        <v>193542136.08</v>
+        <v>231206441.86</v>
       </c>
       <c r="P19" s="9">
-        <v>84834806.23</v>
+        <v>102681120.71</v>
       </c>
       <c r="Q19" s="33">
-        <v>2446071535.03</v>
+        <v>2937116157.91</v>
       </c>
     </row>
     <row r="20" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B20" s="14" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="15">
-        <v>7668814312.92</v>
+        <v>9228502084.24</v>
       </c>
       <c r="E20" s="15">
-        <v>819656029.3</v>
+        <v>974331232.79</v>
       </c>
       <c r="F20" s="15">
-        <v>235326.83</v>
+        <v>237293.17</v>
       </c>
       <c r="I20" s="15">
-        <v>30517653.87</v>
+        <v>37136593.03</v>
       </c>
       <c r="J20" s="15">
-        <v>20763.77</v>
+        <v>25065.42</v>
       </c>
       <c r="K20" s="15">
-        <v>7689.86</v>
+        <v>7543.15</v>
       </c>
       <c r="L20" s="15">
-        <v>68465667.68</v>
+        <v>82031300.66</v>
       </c>
       <c r="N20" s="15">
         <v>0</v>
       </c>
       <c r="O20" s="15">
-        <v>826933694.18</v>
+        <v>980923267.85</v>
       </c>
       <c r="P20" s="15">
-        <v>335159452.28</v>
+        <v>404744274.14</v>
       </c>
       <c r="Q20" s="34">
-        <v>9749810590.69</v>
+        <v>11707938654.45</v>
       </c>
     </row>
     <row r="21" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B21" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="20">
-        <v>255802082.59</v>
+        <v>307987503.21</v>
       </c>
       <c r="E21" s="20">
-        <v>33234865.83</v>
+        <v>39406045.62</v>
       </c>
       <c r="F21" s="20">
-        <v>607.12</v>
+        <v>876.58</v>
       </c>
       <c r="I21" s="20">
         <v>0</v>
       </c>
       <c r="J21" s="20">
         <v>0</v>
       </c>
       <c r="K21" s="20">
         <v>0</v>
       </c>
       <c r="L21" s="20">
-        <v>113548.22</v>
+        <v>142404.36</v>
       </c>
       <c r="N21" s="20">
         <v>0</v>
       </c>
       <c r="O21" s="20">
-        <v>17327011.77</v>
+        <v>20696662.46</v>
       </c>
       <c r="P21" s="20">
-        <v>10574717.75</v>
+        <v>12806875.31</v>
       </c>
       <c r="Q21" s="35">
-        <v>317052833.28</v>
+        <v>381040367.54</v>
       </c>
     </row>
     <row r="22" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B22" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="20">
-        <v>130675278.29</v>
+        <v>157163650.88</v>
       </c>
       <c r="E22" s="20">
-        <v>17220761.17</v>
+        <v>20580618.67</v>
       </c>
       <c r="F22" s="20">
-        <v>714.7</v>
+        <v>760.55</v>
       </c>
       <c r="I22" s="20">
         <v>0</v>
       </c>
       <c r="J22" s="20">
-        <v>178768.41</v>
+        <v>197097.14</v>
       </c>
       <c r="K22" s="20">
         <v>0</v>
       </c>
       <c r="L22" s="20">
-        <v>69398.58</v>
+        <v>85073.93</v>
       </c>
       <c r="N22" s="20">
         <v>0</v>
       </c>
       <c r="O22" s="20">
-        <v>9140176.67</v>
+        <v>10974572.98</v>
       </c>
       <c r="P22" s="20">
-        <v>5616511.45</v>
+        <v>6778284.18</v>
       </c>
       <c r="Q22" s="35">
-        <v>162901609.27</v>
+        <v>195780058.33</v>
       </c>
     </row>
     <row r="23" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B23" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="20">
-        <v>1251884797.64</v>
+        <v>1505761417.39</v>
       </c>
       <c r="E23" s="20">
-        <v>101411074.26</v>
+        <v>120524219.53</v>
       </c>
       <c r="F23" s="20">
-        <v>1600.13</v>
+        <v>1514.72</v>
       </c>
       <c r="I23" s="20">
-        <v>13925.02</v>
+        <v>16683.54</v>
       </c>
       <c r="J23" s="20">
-        <v>3333.8</v>
+        <v>4000.56</v>
       </c>
       <c r="K23" s="20">
-        <v>2156.13</v>
+        <v>2227.4</v>
       </c>
       <c r="L23" s="20">
-        <v>602681.74</v>
+        <v>726266.68</v>
       </c>
       <c r="N23" s="20">
         <v>0</v>
       </c>
       <c r="O23" s="20">
-        <v>82826247.38</v>
+        <v>98718251.9</v>
       </c>
       <c r="P23" s="20">
-        <v>50250471.87</v>
+        <v>60584008.36</v>
       </c>
       <c r="Q23" s="35">
-        <v>1486996287.97</v>
+        <v>1786338590.08</v>
       </c>
     </row>
     <row r="24" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B24" s="14" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="15">
-        <v>1638362158.52</v>
+        <v>1970912571.48</v>
       </c>
       <c r="E24" s="15">
-        <v>151866701.26</v>
+        <v>180510883.82</v>
       </c>
       <c r="F24" s="15">
-        <v>2921.95</v>
+        <v>3151.85</v>
       </c>
       <c r="I24" s="15">
-        <v>13925.02</v>
+        <v>16683.54</v>
       </c>
       <c r="J24" s="15">
-        <v>182102.21</v>
+        <v>201097.7</v>
       </c>
       <c r="K24" s="15">
-        <v>2156.13</v>
+        <v>2227.4</v>
       </c>
       <c r="L24" s="15">
-        <v>785628.54</v>
+        <v>953744.97</v>
       </c>
       <c r="N24" s="15">
         <v>0</v>
       </c>
       <c r="O24" s="15">
-        <v>109293435.82</v>
+        <v>130389487.34</v>
       </c>
       <c r="P24" s="15">
-        <v>66441701.07</v>
+        <v>80169167.85</v>
       </c>
       <c r="Q24" s="34">
-        <v>1966950730.52</v>
+        <v>2363159015.95</v>
       </c>
     </row>
     <row r="25" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B25" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="20">
-        <v>1014173706.27</v>
+        <v>1219343520.37</v>
       </c>
       <c r="E25" s="20">
-        <v>110167382.89</v>
+        <v>132120811.29</v>
       </c>
       <c r="F25" s="20">
         <v>-177.78</v>
       </c>
       <c r="I25" s="20">
-        <v>3724161.33</v>
+        <v>4468368.92</v>
       </c>
       <c r="J25" s="20">
-        <v>16635048.03</v>
+        <v>19691064.3</v>
       </c>
       <c r="K25" s="20">
-        <v>1637.11</v>
+        <v>1689.5</v>
       </c>
       <c r="L25" s="20">
-        <v>1904350.86</v>
+        <v>2291067.39</v>
       </c>
       <c r="N25" s="20">
         <v>0</v>
       </c>
       <c r="O25" s="20">
-        <v>88856333.21</v>
+        <v>105528412.65</v>
       </c>
       <c r="P25" s="20">
-        <v>43199607.09</v>
+        <v>52015790.57</v>
       </c>
       <c r="Q25" s="35">
-        <v>1278662049.01</v>
+        <v>1535460547.21</v>
       </c>
     </row>
     <row r="26" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B26" s="14" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="15">
-        <v>1014173706.27</v>
+        <v>1219343520.37</v>
       </c>
       <c r="E26" s="15">
-        <v>110167382.89</v>
+        <v>132120811.29</v>
       </c>
       <c r="F26" s="15">
         <v>-177.78</v>
       </c>
       <c r="I26" s="15">
-        <v>3724161.33</v>
+        <v>4468368.92</v>
       </c>
       <c r="J26" s="15">
-        <v>16635048.03</v>
+        <v>19691064.3</v>
       </c>
       <c r="K26" s="15">
-        <v>1637.11</v>
+        <v>1689.5</v>
       </c>
       <c r="L26" s="15">
-        <v>1904350.86</v>
+        <v>2291067.39</v>
       </c>
       <c r="N26" s="15">
         <v>0</v>
       </c>
       <c r="O26" s="15">
-        <v>88856333.21</v>
+        <v>105528412.65</v>
       </c>
       <c r="P26" s="15">
-        <v>43199607.09</v>
+        <v>52015790.57</v>
       </c>
       <c r="Q26" s="34">
-        <v>1278662049.01</v>
+        <v>1535460547.21</v>
       </c>
     </row>
     <row r="27" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B27" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="20">
-        <v>1385851093.39</v>
+        <v>1743116842.08</v>
       </c>
       <c r="E27" s="20">
-        <v>159968187.3</v>
+        <v>190058087.17</v>
       </c>
       <c r="F27" s="20">
-        <v>1994.13</v>
+        <v>1986.97</v>
       </c>
       <c r="I27" s="20">
-        <v>5147869.14</v>
+        <v>6741479.03</v>
       </c>
       <c r="J27" s="20">
-        <v>8564.7</v>
+        <v>10277.64</v>
       </c>
       <c r="K27" s="20">
-        <v>2321.63</v>
+        <v>2282.94</v>
       </c>
       <c r="L27" s="20">
-        <v>652700.69</v>
+        <v>782372.38</v>
       </c>
       <c r="N27" s="20">
         <v>0</v>
       </c>
       <c r="O27" s="20">
-        <v>198878045.35</v>
+        <v>213823258.4</v>
       </c>
       <c r="P27" s="20">
-        <v>62656367.49</v>
+        <v>77137389.57</v>
       </c>
       <c r="Q27" s="35">
-        <v>1813167143.82</v>
+        <v>2231673976.18</v>
       </c>
     </row>
     <row r="28" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B28" s="14" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="15">
-        <v>1385851093.39</v>
+        <v>1743116842.08</v>
       </c>
       <c r="E28" s="15">
-        <v>159968187.3</v>
+        <v>190058087.17</v>
       </c>
       <c r="F28" s="15">
-        <v>1994.13</v>
+        <v>1986.97</v>
       </c>
       <c r="I28" s="15">
-        <v>5147869.14</v>
+        <v>6741479.03</v>
       </c>
       <c r="J28" s="15">
-        <v>8564.7</v>
+        <v>10277.64</v>
       </c>
       <c r="K28" s="15">
-        <v>2321.63</v>
+        <v>2282.94</v>
       </c>
       <c r="L28" s="15">
-        <v>652700.69</v>
+        <v>782372.38</v>
       </c>
       <c r="N28" s="15">
         <v>0</v>
       </c>
       <c r="O28" s="15">
-        <v>198878045.35</v>
+        <v>213823258.4</v>
       </c>
       <c r="P28" s="15">
-        <v>62656367.49</v>
+        <v>77137389.57</v>
       </c>
       <c r="Q28" s="34">
-        <v>1813167143.82</v>
+        <v>2231673976.18</v>
       </c>
     </row>
     <row r="29" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="20">
-        <v>1229763301.09</v>
+        <v>1472094652.72</v>
       </c>
       <c r="E29" s="20">
-        <v>106025383.27</v>
+        <v>125119393.35</v>
       </c>
       <c r="F29" s="20">
-        <v>38429.02</v>
+        <v>37457.07</v>
       </c>
       <c r="I29" s="20">
-        <v>10503280.53</v>
+        <v>12724410.77</v>
       </c>
       <c r="J29" s="20">
         <v>0</v>
       </c>
       <c r="K29" s="20">
-        <v>5619.21</v>
+        <v>5453.77</v>
       </c>
       <c r="L29" s="20">
-        <v>885628.86</v>
+        <v>1059166.47</v>
       </c>
       <c r="N29" s="20">
         <v>0</v>
       </c>
       <c r="O29" s="20">
-        <v>98211476.68</v>
+        <v>117802485.47</v>
       </c>
       <c r="P29" s="20">
-        <v>49773258.03</v>
+        <v>59760066.8</v>
       </c>
       <c r="Q29" s="35">
-        <v>1495206376.69</v>
+        <v>1788603086.42</v>
       </c>
     </row>
     <row r="30" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B30" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C30" s="20">
-        <v>1099732941.28</v>
+        <v>1315615153.51</v>
       </c>
       <c r="E30" s="20">
-        <v>100486111.6</v>
+        <v>118698092.97</v>
       </c>
       <c r="F30" s="20">
-        <v>6757.53</v>
+        <v>7261.49</v>
       </c>
       <c r="I30" s="20">
-        <v>4015285.75</v>
+        <v>4900034.85</v>
       </c>
       <c r="J30" s="20">
         <v>0</v>
       </c>
       <c r="K30" s="20">
         <v>42.36</v>
       </c>
       <c r="L30" s="20">
-        <v>516127.75</v>
+        <v>609596.63</v>
       </c>
       <c r="N30" s="20">
         <v>0</v>
       </c>
       <c r="O30" s="20">
-        <v>90905918.82</v>
+        <v>108995882.71</v>
       </c>
       <c r="P30" s="20">
-        <v>44593595.24</v>
+        <v>53520639.45</v>
       </c>
       <c r="Q30" s="35">
-        <v>1340256780.33</v>
+        <v>1602346703.97</v>
       </c>
     </row>
     <row r="31" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B31" s="14" t="s">
         <v>34</v>
       </c>
       <c r="C31" s="15">
-        <v>2329496242.37</v>
+        <v>2787709806.23</v>
       </c>
       <c r="E31" s="15">
-        <v>206511494.87</v>
+        <v>243817486.32</v>
       </c>
       <c r="F31" s="15">
-        <v>45186.55</v>
+        <v>44718.56</v>
       </c>
       <c r="I31" s="15">
-        <v>14518566.28</v>
+        <v>17624445.62</v>
       </c>
       <c r="J31" s="15">
         <v>0</v>
       </c>
       <c r="K31" s="15">
-        <v>5661.57</v>
+        <v>5496.13</v>
       </c>
       <c r="L31" s="15">
-        <v>1401756.61</v>
+        <v>1668763.1</v>
       </c>
       <c r="N31" s="15">
         <v>0</v>
       </c>
       <c r="O31" s="15">
-        <v>189117395.5</v>
+        <v>226798368.18</v>
       </c>
       <c r="P31" s="15">
-        <v>94366853.27</v>
+        <v>113280706.25</v>
       </c>
       <c r="Q31" s="34">
-        <v>2835463157.02</v>
+        <v>3390949790.39</v>
       </c>
     </row>
     <row r="32" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B32" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="20">
-        <v>593291414.67</v>
+        <v>713032522.5</v>
       </c>
       <c r="E32" s="20">
-        <v>62939935.61</v>
+        <v>75084100.62</v>
       </c>
       <c r="F32" s="20">
         <v>0</v>
       </c>
       <c r="I32" s="20">
-        <v>2734015.02</v>
+        <v>3392966.83</v>
       </c>
       <c r="J32" s="20">
-        <v>4654.2</v>
+        <v>5432.25</v>
       </c>
       <c r="K32" s="20">
         <v>-393.67</v>
       </c>
       <c r="L32" s="20">
-        <v>549921.08</v>
+        <v>691931.74</v>
       </c>
       <c r="N32" s="20">
         <v>0</v>
       </c>
       <c r="O32" s="20">
-        <v>49969383.46</v>
+        <v>59206561.39</v>
       </c>
       <c r="P32" s="20">
-        <v>24484060.88</v>
+        <v>29469646.06</v>
       </c>
       <c r="Q32" s="35">
-        <v>733972991.25</v>
+        <v>880882767.72</v>
       </c>
     </row>
     <row r="33" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B33" s="14" t="s">
         <v>36</v>
       </c>
       <c r="C33" s="15">
-        <v>593291414.67</v>
+        <v>713032522.5</v>
       </c>
       <c r="E33" s="15">
-        <v>62939935.61</v>
+        <v>75084100.62</v>
       </c>
       <c r="F33" s="15">
         <v>0</v>
       </c>
       <c r="I33" s="15">
-        <v>2734015.02</v>
+        <v>3392966.83</v>
       </c>
       <c r="J33" s="15">
-        <v>4654.2</v>
+        <v>5432.25</v>
       </c>
       <c r="K33" s="15">
         <v>-393.67</v>
       </c>
       <c r="L33" s="15">
-        <v>549921.08</v>
+        <v>691931.74</v>
       </c>
       <c r="N33" s="15">
         <v>0</v>
       </c>
       <c r="O33" s="15">
-        <v>49969383.46</v>
+        <v>59206561.39</v>
       </c>
       <c r="P33" s="15">
-        <v>24484060.88</v>
+        <v>29469646.06</v>
       </c>
       <c r="Q33" s="34">
-        <v>733972991.25</v>
+        <v>880882767.72</v>
       </c>
     </row>
     <row r="34" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B34" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C34" s="20">
-        <v>345231614.75</v>
+        <v>414847792.48</v>
       </c>
       <c r="E34" s="20">
-        <v>42068970.06</v>
+        <v>50033497.01</v>
       </c>
       <c r="F34" s="20">
-        <v>12707.28</v>
+        <v>13178.49</v>
       </c>
       <c r="I34" s="20">
-        <v>4352.2</v>
+        <v>5229.23</v>
       </c>
       <c r="J34" s="20">
         <v>0</v>
       </c>
       <c r="K34" s="20">
-        <v>861.77</v>
+        <v>880.08</v>
       </c>
       <c r="L34" s="20">
-        <v>274179.15</v>
+        <v>319612.65</v>
       </c>
       <c r="N34" s="20">
         <v>0</v>
       </c>
       <c r="O34" s="20">
-        <v>35780162.52</v>
+        <v>42650726.14</v>
       </c>
       <c r="P34" s="20">
-        <v>14698006.82</v>
+        <v>17716380.77</v>
       </c>
       <c r="Q34" s="35">
-        <v>438070854.55</v>
+        <v>525587296.85</v>
       </c>
     </row>
     <row r="35" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C35" s="20">
-        <v>409141753.51</v>
+        <v>490256942.32</v>
       </c>
       <c r="E35" s="20">
-        <v>48703407.93</v>
+        <v>57888831.47</v>
       </c>
       <c r="F35" s="20">
-        <v>4280.34</v>
+        <v>4272.35</v>
       </c>
       <c r="I35" s="20">
-        <v>65.38</v>
+        <v>133.01</v>
       </c>
       <c r="J35" s="20">
         <v>0</v>
       </c>
       <c r="K35" s="20">
-        <v>647.91</v>
+        <v>648.04</v>
       </c>
       <c r="L35" s="20">
-        <v>226541.33</v>
+        <v>275683.21</v>
       </c>
       <c r="N35" s="20">
         <v>0</v>
       </c>
       <c r="O35" s="20">
-        <v>37036169.35</v>
+        <v>44285760.49</v>
       </c>
       <c r="P35" s="20">
-        <v>17146326.2</v>
+        <v>20609080.33</v>
       </c>
       <c r="Q35" s="35">
-        <v>512259191.95</v>
+        <v>613321351.22</v>
       </c>
     </row>
     <row r="36" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B36" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="20">
-        <v>160492484.82</v>
+        <v>193339760.16</v>
       </c>
       <c r="E36" s="20">
-        <v>23561191.79</v>
+        <v>28107307.7</v>
       </c>
       <c r="F36" s="20">
-        <v>3883.41</v>
+        <v>3883.95</v>
       </c>
       <c r="I36" s="20">
         <v>0</v>
       </c>
       <c r="J36" s="20">
         <v>0</v>
       </c>
       <c r="K36" s="20">
         <v>0</v>
       </c>
       <c r="L36" s="20">
-        <v>158024.88</v>
+        <v>200141.68</v>
       </c>
       <c r="N36" s="20">
         <v>0</v>
       </c>
       <c r="O36" s="20">
-        <v>15482825.95</v>
+        <v>18583708.25</v>
       </c>
       <c r="P36" s="20">
-        <v>7216000.4</v>
+        <v>8705276.34</v>
       </c>
       <c r="Q36" s="35">
-        <v>206914411.25</v>
+        <v>248940078.08</v>
       </c>
     </row>
     <row r="37" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B37" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C37" s="20">
-        <v>284138797.69</v>
+        <v>342002272.85</v>
       </c>
       <c r="E37" s="20">
-        <v>22441824.09</v>
+        <v>26677617.89</v>
       </c>
       <c r="F37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="20">
-        <v>27.43</v>
+        <v>54.86</v>
       </c>
       <c r="L37" s="20">
-        <v>122441.76</v>
+        <v>147463.89</v>
       </c>
       <c r="N37" s="20">
         <v>0</v>
       </c>
       <c r="O37" s="20">
-        <v>26396749.08</v>
+        <v>31531451.12</v>
       </c>
       <c r="P37" s="20">
-        <v>11570793.62</v>
+        <v>13951563.35</v>
       </c>
       <c r="Q37" s="35">
-        <v>344670633.67</v>
+        <v>414310423.96</v>
       </c>
     </row>
     <row r="38" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B38" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="20">
-        <v>644828171.65</v>
+        <v>774652108.05</v>
       </c>
       <c r="E38" s="20">
-        <v>71200539.21</v>
+        <v>83889914.38</v>
       </c>
       <c r="F38" s="20">
-        <v>795.56</v>
+        <v>796.83</v>
       </c>
       <c r="I38" s="20">
         <v>0</v>
       </c>
       <c r="J38" s="20">
         <v>0</v>
       </c>
       <c r="K38" s="20">
-        <v>2465.17</v>
+        <v>2465.75</v>
       </c>
       <c r="L38" s="20">
-        <v>319049.07</v>
+        <v>370696.17</v>
       </c>
       <c r="N38" s="20">
         <v>0</v>
       </c>
       <c r="O38" s="20">
-        <v>58972526.3</v>
+        <v>70377361.09</v>
       </c>
       <c r="P38" s="20">
-        <v>26714439.66</v>
+        <v>32163853.11</v>
       </c>
       <c r="Q38" s="35">
-        <v>802037986.62</v>
+        <v>961457195.38</v>
       </c>
     </row>
     <row r="39" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B39" s="14" t="s">
         <v>42</v>
       </c>
       <c r="C39" s="15">
-        <v>1843832822.42</v>
+        <v>2215098875.86</v>
       </c>
       <c r="E39" s="15">
-        <v>207975933.08</v>
+        <v>246597168.45</v>
       </c>
       <c r="F39" s="15">
-        <v>21666.59</v>
+        <v>22131.62</v>
       </c>
       <c r="I39" s="15">
-        <v>4417.58</v>
+        <v>5362.24</v>
       </c>
       <c r="J39" s="15">
         <v>0</v>
       </c>
       <c r="K39" s="15">
-        <v>4002.28</v>
+        <v>4048.73</v>
       </c>
       <c r="L39" s="15">
-        <v>1100236.19</v>
+        <v>1313597.6</v>
       </c>
       <c r="N39" s="15">
         <v>0</v>
       </c>
       <c r="O39" s="15">
-        <v>173668433.2</v>
+        <v>207429007.09</v>
       </c>
       <c r="P39" s="15">
-        <v>77345566.7</v>
+        <v>93146153.9</v>
       </c>
       <c r="Q39" s="34">
-        <v>2303953078.04</v>
+        <v>2763616345.49</v>
       </c>
     </row>
     <row r="40" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B40" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C40" s="20">
-        <v>118838890.36</v>
+        <v>142749669.49</v>
       </c>
       <c r="E40" s="20">
-        <v>17978504.06</v>
+        <v>21395692.39</v>
       </c>
       <c r="F40" s="20">
         <v>0</v>
       </c>
       <c r="I40" s="20">
-        <v>3216.7</v>
+        <v>4507.79</v>
       </c>
       <c r="J40" s="20">
         <v>0</v>
       </c>
       <c r="K40" s="20">
         <v>0</v>
       </c>
       <c r="L40" s="20">
-        <v>852638.41</v>
+        <v>1026116.45</v>
       </c>
       <c r="N40" s="20">
         <v>0</v>
       </c>
       <c r="O40" s="20">
-        <v>11628863.19</v>
+        <v>13871570.64</v>
       </c>
       <c r="P40" s="20">
-        <v>5127573.76</v>
+        <v>6171362.53</v>
       </c>
       <c r="Q40" s="35">
-        <v>154429686.48</v>
+        <v>185218919.29</v>
       </c>
     </row>
     <row r="41" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="20">
-        <v>422492291.76</v>
+        <v>507392004.81</v>
       </c>
       <c r="E41" s="20">
-        <v>39018671.63</v>
+        <v>46530902.3</v>
       </c>
       <c r="F41" s="20">
-        <v>1019.72</v>
+        <v>750.68</v>
       </c>
       <c r="I41" s="20">
-        <v>1533.13</v>
+        <v>1852.93</v>
       </c>
       <c r="J41" s="20">
-        <v>20491.7</v>
+        <v>24590.04</v>
       </c>
       <c r="K41" s="20">
         <v>0</v>
       </c>
       <c r="L41" s="20">
-        <v>1910117.49</v>
+        <v>2282336.62</v>
       </c>
       <c r="N41" s="20">
         <v>0</v>
       </c>
       <c r="O41" s="20">
-        <v>28700119.16</v>
+        <v>34170373.91</v>
       </c>
       <c r="P41" s="20">
-        <v>17203683.27</v>
+        <v>20674085.33</v>
       </c>
       <c r="Q41" s="35">
-        <v>509347927.86</v>
+        <v>611076896.62</v>
       </c>
     </row>
     <row r="42" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B42" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="20">
-        <v>391391878.65</v>
+        <v>470081843.07</v>
       </c>
       <c r="E42" s="20">
-        <v>50877088.78</v>
+        <v>60758797.46</v>
       </c>
       <c r="F42" s="20">
-        <v>-56.16</v>
+        <v>-91.22</v>
       </c>
       <c r="I42" s="20">
-        <v>11333.5</v>
+        <v>13649.92</v>
       </c>
       <c r="J42" s="20">
-        <v>1264346.08</v>
+        <v>1518822.53</v>
       </c>
       <c r="K42" s="20">
-        <v>1519.24</v>
+        <v>1519.33</v>
       </c>
       <c r="L42" s="20">
-        <v>2889685.93</v>
+        <v>3441850.48</v>
       </c>
       <c r="N42" s="20">
         <v>0</v>
       </c>
       <c r="O42" s="20">
-        <v>35978805.25</v>
+        <v>42905221.58</v>
       </c>
       <c r="P42" s="20">
-        <v>16516270.17</v>
+        <v>19876401.25</v>
       </c>
       <c r="Q42" s="35">
-        <v>498930871.44</v>
+        <v>598598014.4</v>
       </c>
     </row>
     <row r="43" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B43" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20">
-        <v>162929179.16</v>
+        <v>195604630.55</v>
       </c>
       <c r="E43" s="20">
-        <v>17598283.6</v>
+        <v>20903138.96</v>
       </c>
       <c r="F43" s="20">
         <v>1653.63</v>
       </c>
       <c r="I43" s="20">
         <v>0</v>
       </c>
       <c r="J43" s="20">
-        <v>342134.53</v>
+        <v>406410.16</v>
       </c>
       <c r="K43" s="20">
         <v>0</v>
       </c>
       <c r="L43" s="20">
-        <v>860772.63</v>
+        <v>1029021.5</v>
       </c>
       <c r="N43" s="20">
         <v>0</v>
       </c>
       <c r="O43" s="20">
-        <v>11744428.58</v>
+        <v>13931738.65</v>
       </c>
       <c r="P43" s="20">
-        <v>6616329.55</v>
+        <v>7959432.8</v>
       </c>
       <c r="Q43" s="35">
-        <v>200092781.68</v>
+        <v>239836026.25</v>
       </c>
     </row>
     <row r="44" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B44" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C44" s="20">
-        <v>294777824.52</v>
+        <v>353476486.36</v>
       </c>
       <c r="E44" s="20">
-        <v>35939129.81</v>
+        <v>42568636.42</v>
       </c>
       <c r="F44" s="20">
-        <v>331.32</v>
+        <v>366.77</v>
       </c>
       <c r="I44" s="20">
         <v>0</v>
       </c>
       <c r="J44" s="20">
-        <v>29857.08</v>
+        <v>31124.08</v>
       </c>
       <c r="K44" s="20">
         <v>0</v>
       </c>
       <c r="L44" s="20">
-        <v>2082406.89</v>
+        <v>2479563.52</v>
       </c>
       <c r="N44" s="20">
         <v>0</v>
       </c>
       <c r="O44" s="20">
-        <v>24127127.24</v>
+        <v>28770467.37</v>
       </c>
       <c r="P44" s="20">
-        <v>12324069.01</v>
+        <v>14813946.55</v>
       </c>
       <c r="Q44" s="35">
-        <v>369280745.87</v>
+        <v>442140591.07</v>
       </c>
     </row>
     <row r="45" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B45" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C45" s="20">
-        <v>145997790.29</v>
+        <v>175620155.67</v>
       </c>
       <c r="E45" s="20">
-        <v>20181563.8</v>
+        <v>24002889.24</v>
       </c>
       <c r="F45" s="20">
-        <v>0</v>
+        <v>184.12</v>
       </c>
       <c r="I45" s="20">
-        <v>1871.62</v>
+        <v>2262.03</v>
       </c>
       <c r="J45" s="20">
         <v>0</v>
       </c>
       <c r="K45" s="20">
         <v>0</v>
       </c>
       <c r="L45" s="20">
-        <v>814439.11</v>
+        <v>971288.49</v>
       </c>
       <c r="N45" s="20">
         <v>0</v>
       </c>
       <c r="O45" s="20">
-        <v>10219005.39</v>
+        <v>12110940.19</v>
       </c>
       <c r="P45" s="20">
-        <v>6091744.8</v>
+        <v>7341606.96</v>
       </c>
       <c r="Q45" s="35">
-        <v>183306415.01</v>
+        <v>220049326.7</v>
       </c>
     </row>
     <row r="46" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B46" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C46" s="20">
-        <v>96168284.69</v>
+        <v>115232243.16</v>
       </c>
       <c r="E46" s="20">
-        <v>10660967.7</v>
+        <v>12700694.38</v>
       </c>
       <c r="F46" s="20">
         <v>0</v>
       </c>
       <c r="I46" s="20">
         <v>0</v>
       </c>
       <c r="J46" s="20">
         <v>0</v>
       </c>
       <c r="K46" s="20">
         <v>0</v>
       </c>
       <c r="L46" s="20">
-        <v>592859.38</v>
+        <v>709048.12</v>
       </c>
       <c r="N46" s="20">
         <v>0</v>
       </c>
       <c r="O46" s="20">
-        <v>6075688.05</v>
+        <v>7238337.22</v>
       </c>
       <c r="P46" s="20">
-        <v>4059407.52</v>
+        <v>4875436.76</v>
       </c>
       <c r="Q46" s="35">
-        <v>117557207.34</v>
+        <v>140755759.64</v>
       </c>
     </row>
     <row r="47" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B47" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C47" s="20">
-        <v>606686918.25</v>
+        <v>726346951.16</v>
       </c>
       <c r="E47" s="20">
-        <v>51957054.49</v>
+        <v>61676605.86</v>
       </c>
       <c r="F47" s="20">
-        <v>1306.96</v>
+        <v>1203.15</v>
       </c>
       <c r="I47" s="20">
-        <v>5774.72</v>
+        <v>6938.41</v>
       </c>
       <c r="J47" s="20">
-        <v>3225.19</v>
+        <v>3875.19</v>
       </c>
       <c r="K47" s="20">
         <v>0</v>
       </c>
       <c r="L47" s="20">
-        <v>3228599.61</v>
+        <v>3847568.67</v>
       </c>
       <c r="N47" s="20">
         <v>0</v>
       </c>
       <c r="O47" s="20">
-        <v>39525458.25</v>
+        <v>47208782.69</v>
       </c>
       <c r="P47" s="20">
-        <v>24383999.13</v>
+        <v>29275977.77</v>
       </c>
       <c r="Q47" s="35">
-        <v>725792336.6</v>
+        <v>868367902.9</v>
       </c>
     </row>
     <row r="48" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B48" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C48" s="20">
-        <v>124611849.14</v>
+        <v>149592928.55</v>
       </c>
       <c r="E48" s="20">
-        <v>20861240.67</v>
+        <v>24791286.38</v>
       </c>
       <c r="F48" s="20">
-        <v>1963.77</v>
+        <v>1951.75</v>
       </c>
       <c r="I48" s="20">
         <v>0</v>
       </c>
       <c r="J48" s="20">
-        <v>3588.5</v>
+        <v>4306.2</v>
       </c>
       <c r="K48" s="20">
-        <v>404.5</v>
+        <v>470.16</v>
       </c>
       <c r="L48" s="20">
-        <v>944003.7</v>
+        <v>1127619.7</v>
       </c>
       <c r="N48" s="20">
         <v>0</v>
       </c>
       <c r="O48" s="20">
-        <v>12426692.77</v>
+        <v>14811050.61</v>
       </c>
       <c r="P48" s="20">
-        <v>5470666.31</v>
+        <v>6578448.44</v>
       </c>
       <c r="Q48" s="35">
-        <v>164320409.36</v>
+        <v>196908061.79</v>
       </c>
     </row>
     <row r="49" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B49" s="14" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="15">
-        <v>2363894906.82</v>
+        <v>2836096912.82</v>
       </c>
       <c r="E49" s="15">
-        <v>265072504.54</v>
+        <v>315328643.39</v>
       </c>
       <c r="F49" s="15">
-        <v>6219.24</v>
+        <v>6018.88</v>
       </c>
       <c r="I49" s="15">
-        <v>23729.67</v>
+        <v>29211.08</v>
       </c>
       <c r="J49" s="15">
-        <v>1663643.08</v>
+        <v>1989128.2</v>
       </c>
       <c r="K49" s="15">
-        <v>1923.74</v>
+        <v>1989.49</v>
       </c>
       <c r="L49" s="15">
-        <v>14175523.15</v>
+        <v>16914413.55</v>
       </c>
       <c r="N49" s="15">
         <v>0</v>
       </c>
       <c r="O49" s="15">
-        <v>180426187.88</v>
+        <v>215018482.86</v>
       </c>
       <c r="P49" s="15">
-        <v>97793743.52</v>
+        <v>117566698.39</v>
       </c>
       <c r="Q49" s="34">
-        <v>2923058381.64</v>
+        <v>3502951498.66</v>
       </c>
     </row>
     <row r="50" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B50" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="20">
-        <v>8955963538.94</v>
+        <v>10748803473.64</v>
       </c>
       <c r="E50" s="20">
-        <v>660084561.43</v>
+        <v>782853805.42</v>
       </c>
       <c r="F50" s="20">
-        <v>720.01</v>
+        <v>968.21</v>
       </c>
       <c r="I50" s="20">
-        <v>16729709.1</v>
+        <v>20212220.85</v>
       </c>
       <c r="J50" s="20">
-        <v>13395.62</v>
+        <v>15419.12</v>
       </c>
       <c r="K50" s="20">
-        <v>3956.92</v>
+        <v>4508.61</v>
       </c>
       <c r="L50" s="20">
-        <v>3736760.65</v>
+        <v>4252901.63</v>
       </c>
       <c r="N50" s="20">
         <v>0</v>
       </c>
       <c r="O50" s="20">
-        <v>541539073.67</v>
+        <v>646383798.16</v>
       </c>
       <c r="P50" s="20">
-        <v>392540943.55</v>
+        <v>470811171.99</v>
       </c>
       <c r="Q50" s="35">
-        <v>10570612659.89</v>
+        <v>12673338267.63</v>
       </c>
     </row>
     <row r="51" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C51" s="20">
-        <v>922393649.45</v>
+        <v>1115932071.52</v>
       </c>
       <c r="E51" s="20">
-        <v>99503089.22</v>
+        <v>118237003.22</v>
       </c>
       <c r="F51" s="20">
-        <v>2055.74</v>
+        <v>2056.6</v>
       </c>
       <c r="I51" s="20">
-        <v>1881350.19</v>
+        <v>2424975.88</v>
       </c>
       <c r="J51" s="20">
         <v>0</v>
       </c>
       <c r="K51" s="20">
-        <v>158.6</v>
+        <v>-111.09</v>
       </c>
       <c r="L51" s="20">
-        <v>306078.57</v>
+        <v>344699.13</v>
       </c>
       <c r="N51" s="20">
         <v>0</v>
       </c>
       <c r="O51" s="20">
-        <v>76569173.72</v>
+        <v>88554893.32</v>
       </c>
       <c r="P51" s="20">
-        <v>38093765.97</v>
+        <v>45960884.93</v>
       </c>
       <c r="Q51" s="35">
-        <v>1138749321.46</v>
+        <v>1371456473.51</v>
       </c>
     </row>
     <row r="52" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B52" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C52" s="20">
-        <v>519184158.77</v>
+        <v>624828501.09</v>
       </c>
       <c r="E52" s="20">
-        <v>54670241.12</v>
+        <v>64779988.14</v>
       </c>
       <c r="F52" s="20">
-        <v>1674.06</v>
+        <v>1440.79</v>
       </c>
       <c r="I52" s="20">
-        <v>-5167.88</v>
+        <v>-6115.34</v>
       </c>
       <c r="J52" s="20">
-        <v>19124</v>
+        <v>22948.8</v>
       </c>
       <c r="K52" s="20">
         <v>0</v>
       </c>
       <c r="L52" s="20">
-        <v>253776.7</v>
+        <v>312593.62</v>
       </c>
       <c r="N52" s="20">
         <v>0</v>
       </c>
       <c r="O52" s="20">
-        <v>34213744.47</v>
+        <v>40468097.93</v>
       </c>
       <c r="P52" s="20">
-        <v>20944327.11</v>
+        <v>25279246.39</v>
       </c>
       <c r="Q52" s="35">
-        <v>629281878.35</v>
+        <v>755686701.42</v>
       </c>
     </row>
     <row r="53" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B53" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C53" s="20">
-        <v>932461677.67</v>
+        <v>1126702678.66</v>
       </c>
       <c r="E53" s="20">
-        <v>81659677.15</v>
+        <v>97143868.27</v>
       </c>
       <c r="F53" s="20">
-        <v>1048.11</v>
+        <v>1048.49</v>
       </c>
       <c r="I53" s="20">
-        <v>5431793.29</v>
+        <v>6610983.46</v>
       </c>
       <c r="J53" s="20">
         <v>0</v>
       </c>
       <c r="K53" s="20">
         <v>0</v>
       </c>
       <c r="L53" s="20">
-        <v>443277.93</v>
+        <v>548077.35</v>
       </c>
       <c r="N53" s="20">
         <v>0</v>
       </c>
       <c r="O53" s="20">
-        <v>83585458.76</v>
+        <v>97190894</v>
       </c>
       <c r="P53" s="20">
-        <v>38694494.52</v>
+        <v>46671930.83</v>
       </c>
       <c r="Q53" s="35">
-        <v>1142277427.43</v>
+        <v>1374869481.06</v>
       </c>
     </row>
     <row r="54" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B54" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="15">
-        <v>11330003024.83</v>
+        <v>13616266724.91</v>
       </c>
       <c r="E54" s="15">
-        <v>895917568.92</v>
+        <v>1063014665.05</v>
       </c>
       <c r="F54" s="15">
-        <v>5497.92</v>
+        <v>5514.09</v>
       </c>
       <c r="I54" s="15">
-        <v>24037684.7</v>
+        <v>29242064.85</v>
       </c>
       <c r="J54" s="15">
-        <v>32519.62</v>
+        <v>38367.92</v>
       </c>
       <c r="K54" s="15">
-        <v>4115.52</v>
+        <v>4397.52</v>
       </c>
       <c r="L54" s="15">
-        <v>4739893.85</v>
+        <v>5458271.73</v>
       </c>
       <c r="N54" s="15">
         <v>0</v>
       </c>
       <c r="O54" s="15">
-        <v>735907450.62</v>
+        <v>872597683.41</v>
       </c>
       <c r="P54" s="15">
-        <v>490273531.15</v>
+        <v>588723234.14</v>
       </c>
       <c r="Q54" s="34">
-        <v>13480921287.13</v>
+        <v>16175350923.62</v>
       </c>
     </row>
     <row r="55" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B55" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C55" s="20">
-        <v>523605306.23</v>
+        <v>630279249.14</v>
       </c>
       <c r="E55" s="20">
-        <v>65103424.09</v>
+        <v>77143411.25</v>
       </c>
       <c r="F55" s="20">
-        <v>21314.22</v>
+        <v>21590.34</v>
       </c>
       <c r="I55" s="20">
         <v>0</v>
       </c>
       <c r="J55" s="20">
-        <v>11379.25</v>
+        <v>13655.1</v>
       </c>
       <c r="K55" s="20">
-        <v>295.02</v>
+        <v>214.84</v>
       </c>
       <c r="L55" s="20">
-        <v>1670018.09</v>
+        <v>1730476.98</v>
       </c>
       <c r="N55" s="20">
         <v>0</v>
       </c>
       <c r="O55" s="20">
-        <v>66166287.56</v>
+        <v>78421601.35</v>
       </c>
       <c r="P55" s="20">
-        <v>23246128.31</v>
+        <v>28035309.74</v>
       </c>
       <c r="Q55" s="35">
-        <v>679824152.77</v>
+        <v>815645508.74</v>
       </c>
     </row>
     <row r="56" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B56" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C56" s="20">
-        <v>304305264.39</v>
+        <v>366427316.24</v>
       </c>
       <c r="E56" s="20">
-        <v>39568141.98</v>
+        <v>47270099.79</v>
       </c>
       <c r="F56" s="20">
-        <v>9381.3</v>
+        <v>9487.63</v>
       </c>
       <c r="I56" s="20">
-        <v>2182.01</v>
+        <v>2882.81</v>
       </c>
       <c r="J56" s="20">
         <v>0</v>
       </c>
       <c r="K56" s="20">
         <v>0</v>
       </c>
       <c r="L56" s="20">
-        <v>1072428.62</v>
+        <v>1105697.05</v>
       </c>
       <c r="N56" s="20">
         <v>0</v>
       </c>
       <c r="O56" s="20">
-        <v>38614017.91</v>
+        <v>45660475.89</v>
       </c>
       <c r="P56" s="20">
-        <v>13704141.73</v>
+        <v>16522638</v>
       </c>
       <c r="Q56" s="35">
-        <v>397275557.94</v>
+        <v>476998597.41</v>
       </c>
     </row>
     <row r="57" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B57" s="14" t="s">
         <v>60</v>
       </c>
       <c r="C57" s="15">
-        <v>827910570.62</v>
+        <v>996706565.38</v>
       </c>
       <c r="E57" s="15">
-        <v>104671566.07</v>
+        <v>124413511.04</v>
       </c>
       <c r="F57" s="15">
-        <v>30695.52</v>
+        <v>31077.97</v>
       </c>
       <c r="I57" s="15">
-        <v>2182.01</v>
+        <v>2882.81</v>
       </c>
       <c r="J57" s="15">
-        <v>11379.25</v>
+        <v>13655.1</v>
       </c>
       <c r="K57" s="15">
-        <v>295.02</v>
+        <v>214.84</v>
       </c>
       <c r="L57" s="15">
-        <v>2742446.71</v>
+        <v>2836174.03</v>
       </c>
       <c r="N57" s="15">
         <v>0</v>
       </c>
       <c r="O57" s="15">
-        <v>104780305.47</v>
+        <v>124082077.24</v>
       </c>
       <c r="P57" s="15">
-        <v>36950270.04</v>
+        <v>44557947.74</v>
       </c>
       <c r="Q57" s="34">
-        <v>1077099710.71</v>
+        <v>1292644106.15</v>
       </c>
     </row>
     <row r="58" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B58" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="20">
-        <v>1217915360.86</v>
+        <v>1460783849.63</v>
       </c>
       <c r="E58" s="20">
-        <v>130103518.46</v>
+        <v>155504166.39</v>
       </c>
       <c r="F58" s="20">
         <v>0</v>
       </c>
       <c r="I58" s="20">
-        <v>12589634.54</v>
+        <v>15121999.07</v>
       </c>
       <c r="J58" s="20">
-        <v>17450.19</v>
+        <v>18968.67</v>
       </c>
       <c r="K58" s="20">
-        <v>950.93</v>
+        <v>891.51</v>
       </c>
       <c r="L58" s="20">
-        <v>8334660.48</v>
+        <v>9975301.73</v>
       </c>
       <c r="N58" s="20">
         <v>0</v>
       </c>
       <c r="O58" s="20">
-        <v>86279053.72</v>
+        <v>103137688.62</v>
       </c>
       <c r="P58" s="20">
-        <v>54285625.74</v>
+        <v>64912412.02</v>
       </c>
       <c r="Q58" s="35">
-        <v>1509526254.92</v>
+        <v>1809455277.64</v>
       </c>
     </row>
     <row r="59" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B59" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C59" s="20">
-        <v>267880406.79</v>
+        <v>321699822.55</v>
       </c>
       <c r="E59" s="20">
-        <v>43705217.98</v>
+        <v>52557534.84</v>
       </c>
       <c r="F59" s="20">
-        <v>3055.66</v>
+        <v>4033.87</v>
       </c>
       <c r="I59" s="20">
-        <v>3304585.72</v>
+        <v>3981323.54</v>
       </c>
       <c r="J59" s="20">
-        <v>2462.6</v>
+        <v>2955.12</v>
       </c>
       <c r="K59" s="20">
         <v>0</v>
       </c>
       <c r="L59" s="20">
-        <v>1964660.46</v>
+        <v>2349067.57</v>
       </c>
       <c r="N59" s="20">
         <v>0</v>
       </c>
       <c r="O59" s="20">
-        <v>21123164.74</v>
+        <v>25125368.51</v>
       </c>
       <c r="P59" s="20">
-        <v>11653826.24</v>
+        <v>14026241.95</v>
       </c>
       <c r="Q59" s="35">
-        <v>349637380.19</v>
+        <v>419746347.95</v>
       </c>
     </row>
     <row r="60" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B60" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C60" s="20">
-        <v>247252695.91</v>
+        <v>296650649.19</v>
       </c>
       <c r="E60" s="20">
-        <v>32810361.38</v>
+        <v>39257600.92</v>
       </c>
       <c r="F60" s="20">
         <v>0</v>
       </c>
       <c r="I60" s="20">
         <v>0</v>
       </c>
       <c r="J60" s="20">
-        <v>14738</v>
+        <v>17685.6</v>
       </c>
       <c r="K60" s="20">
         <v>-154.61</v>
       </c>
       <c r="L60" s="20">
-        <v>2962486.41</v>
+        <v>3312132.82</v>
       </c>
       <c r="N60" s="20">
         <v>0</v>
       </c>
       <c r="O60" s="20">
-        <v>20730133.04</v>
+        <v>24691545.76</v>
       </c>
       <c r="P60" s="20">
-        <v>10197077.39</v>
+        <v>12271169.99</v>
       </c>
       <c r="Q60" s="35">
-        <v>313967337.52</v>
+        <v>376200629.67</v>
       </c>
     </row>
     <row r="61" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B61" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="20">
-        <v>886038609.56</v>
+        <v>1065517989.49</v>
       </c>
       <c r="E61" s="20">
-        <v>104240424.81</v>
+        <v>124888184.03</v>
       </c>
       <c r="F61" s="20">
-        <v>3189.17</v>
+        <v>3190.6</v>
       </c>
       <c r="I61" s="20">
-        <v>22025186.28</v>
+        <v>26181504.61</v>
       </c>
       <c r="J61" s="20">
         <v>0</v>
       </c>
       <c r="K61" s="20">
-        <v>-138.77</v>
+        <v>-184.29</v>
       </c>
       <c r="L61" s="20">
-        <v>6143803.71</v>
+        <v>7421614.95</v>
       </c>
       <c r="N61" s="20">
         <v>0</v>
       </c>
       <c r="O61" s="20">
-        <v>81159942.07</v>
+        <v>96346603.63</v>
       </c>
       <c r="P61" s="20">
-        <v>38257230.76</v>
+        <v>46070351.9</v>
       </c>
       <c r="Q61" s="35">
-        <v>1137868247.59</v>
+        <v>1366429254.92</v>
       </c>
     </row>
     <row r="62" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B62" s="14" t="s">
         <v>65</v>
       </c>
       <c r="C62" s="15">
-        <v>2619087073.12</v>
+        <v>3144652310.86</v>
       </c>
       <c r="E62" s="15">
-        <v>310859522.63</v>
+        <v>372207486.18</v>
       </c>
       <c r="F62" s="15">
-        <v>6244.83</v>
+        <v>7224.47</v>
       </c>
       <c r="I62" s="15">
-        <v>37919406.54</v>
+        <v>45284827.22</v>
       </c>
       <c r="J62" s="15">
-        <v>34650.79</v>
+        <v>39609.39</v>
       </c>
       <c r="K62" s="15">
-        <v>657.55</v>
+        <v>552.61</v>
       </c>
       <c r="L62" s="15">
-        <v>19405611.06</v>
+        <v>23058117.07</v>
       </c>
       <c r="N62" s="15">
         <v>0</v>
       </c>
       <c r="O62" s="15">
-        <v>209292293.57</v>
+        <v>249301206.52</v>
       </c>
       <c r="P62" s="15">
-        <v>114393760.13</v>
+        <v>137280175.86</v>
       </c>
       <c r="Q62" s="34">
-        <v>3310999220.22</v>
+        <v>3971831510.18</v>
       </c>
     </row>
     <row r="63" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B63" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C63" s="20">
-        <v>348344287.58</v>
+        <v>418732956.66</v>
       </c>
       <c r="E63" s="20">
-        <v>36957433.75</v>
+        <v>43927366.26</v>
       </c>
       <c r="F63" s="20">
-        <v>871.11</v>
+        <v>793.01</v>
       </c>
       <c r="I63" s="20">
-        <v>4730.33</v>
+        <v>6039.59</v>
       </c>
       <c r="J63" s="20">
         <v>0</v>
       </c>
       <c r="K63" s="20">
         <v>128.08</v>
       </c>
       <c r="L63" s="20">
-        <v>300346.8</v>
+        <v>344323.08</v>
       </c>
       <c r="N63" s="20">
         <v>0</v>
       </c>
       <c r="O63" s="20">
-        <v>25436452.79</v>
+        <v>30162327.15</v>
       </c>
       <c r="P63" s="20">
-        <v>14323000.26</v>
+        <v>17227188.62</v>
       </c>
       <c r="Q63" s="35">
-        <v>425367250.7</v>
+        <v>510401122.45</v>
       </c>
     </row>
     <row r="64" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B64" s="14" t="s">
         <v>67</v>
       </c>
       <c r="C64" s="15">
-        <v>348344287.58</v>
+        <v>418732956.66</v>
       </c>
       <c r="E64" s="15">
-        <v>36957433.75</v>
+        <v>43927366.26</v>
       </c>
       <c r="F64" s="15">
-        <v>871.11</v>
+        <v>793.01</v>
       </c>
       <c r="I64" s="15">
-        <v>4730.33</v>
+        <v>6039.59</v>
       </c>
       <c r="J64" s="15">
         <v>0</v>
       </c>
       <c r="K64" s="15">
         <v>128.08</v>
       </c>
       <c r="L64" s="15">
-        <v>300346.8</v>
+        <v>344323.08</v>
       </c>
       <c r="N64" s="15">
         <v>0</v>
       </c>
       <c r="O64" s="15">
-        <v>25436452.79</v>
+        <v>30162327.15</v>
       </c>
       <c r="P64" s="15">
-        <v>14323000.26</v>
+        <v>17227188.62</v>
       </c>
       <c r="Q64" s="34">
-        <v>425367250.7</v>
+        <v>510401122.45</v>
       </c>
     </row>
     <row r="65" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B65" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C65" s="20">
-        <v>12117384261.36</v>
+        <v>14537280897.63</v>
       </c>
       <c r="E65" s="20">
-        <v>681939991.58</v>
+        <v>809538402.6</v>
       </c>
       <c r="F65" s="20">
-        <v>1985.67</v>
+        <v>2118.07</v>
       </c>
       <c r="I65" s="20">
-        <v>9266753.93</v>
+        <v>11201068.66</v>
       </c>
       <c r="J65" s="20">
-        <v>59205.51</v>
+        <v>70903.27</v>
       </c>
       <c r="K65" s="20">
-        <v>9711.03</v>
+        <v>10004.56</v>
       </c>
       <c r="L65" s="20">
-        <v>31804307.11</v>
+        <v>37821620.32</v>
       </c>
       <c r="N65" s="20">
         <v>0</v>
       </c>
       <c r="O65" s="20">
-        <v>622933323.54</v>
+        <v>746887386.61</v>
       </c>
       <c r="P65" s="20">
-        <v>581928701.48</v>
+        <v>696892917.69</v>
       </c>
       <c r="Q65" s="35">
-        <v>14045328241.21</v>
+        <v>16839705319.41</v>
       </c>
     </row>
     <row r="66" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B66" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C66" s="15">
-        <v>12117384261.36</v>
+        <v>14537280897.63</v>
       </c>
       <c r="E66" s="15">
-        <v>681939991.58</v>
+        <v>809538402.6</v>
       </c>
       <c r="F66" s="15">
-        <v>1985.67</v>
+        <v>2118.07</v>
       </c>
       <c r="I66" s="15">
-        <v>9266753.93</v>
+        <v>11201068.66</v>
       </c>
       <c r="J66" s="15">
-        <v>59205.51</v>
+        <v>70903.27</v>
       </c>
       <c r="K66" s="15">
-        <v>9711.03</v>
+        <v>10004.56</v>
       </c>
       <c r="L66" s="15">
-        <v>31804307.11</v>
+        <v>37821620.32</v>
       </c>
       <c r="N66" s="15">
         <v>0</v>
       </c>
       <c r="O66" s="15">
-        <v>622933323.54</v>
+        <v>746887386.61</v>
       </c>
       <c r="P66" s="15">
-        <v>581928701.48</v>
+        <v>696892917.69</v>
       </c>
       <c r="Q66" s="34">
-        <v>14045328241.21</v>
+        <v>16839705319.41</v>
       </c>
     </row>
     <row r="67" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B67" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C67" s="20">
-        <v>1517170982.01</v>
+        <v>1824205112.82</v>
       </c>
       <c r="E67" s="20">
-        <v>154686610.63</v>
+        <v>183052154.25</v>
       </c>
       <c r="F67" s="20">
-        <v>62329.78</v>
+        <v>64909.03</v>
       </c>
       <c r="I67" s="20">
-        <v>3065278.58</v>
+        <v>3728810.63</v>
       </c>
       <c r="J67" s="20">
         <v>0</v>
       </c>
       <c r="K67" s="20">
-        <v>3760.39</v>
+        <v>3795.22</v>
       </c>
       <c r="L67" s="20">
-        <v>862853.49</v>
+        <v>1010840.22</v>
       </c>
       <c r="N67" s="20">
         <v>0</v>
       </c>
       <c r="O67" s="20">
-        <v>129612847.06</v>
+        <v>154538590.54</v>
       </c>
       <c r="P67" s="20">
-        <v>64900550.26</v>
+        <v>78235831.06</v>
       </c>
       <c r="Q67" s="35">
-        <v>1870365212.2</v>
+        <v>2244840043.77</v>
       </c>
     </row>
     <row r="68" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B68" s="14" t="s">
         <v>71</v>
       </c>
       <c r="C68" s="15">
-        <v>1517170982.01</v>
+        <v>1824205112.82</v>
       </c>
       <c r="E68" s="15">
-        <v>154686610.63</v>
+        <v>183052154.25</v>
       </c>
       <c r="F68" s="15">
-        <v>62329.78</v>
+        <v>64909.03</v>
       </c>
       <c r="I68" s="15">
-        <v>3065278.58</v>
+        <v>3728810.63</v>
       </c>
       <c r="J68" s="15">
         <v>0</v>
       </c>
       <c r="K68" s="15">
-        <v>3760.39</v>
+        <v>3795.22</v>
       </c>
       <c r="L68" s="15">
-        <v>862853.49</v>
+        <v>1010840.22</v>
       </c>
       <c r="N68" s="15">
         <v>0</v>
       </c>
       <c r="O68" s="15">
-        <v>129612847.06</v>
+        <v>154538590.54</v>
       </c>
       <c r="P68" s="15">
-        <v>64900550.26</v>
+        <v>78235831.06</v>
       </c>
       <c r="Q68" s="34">
-        <v>1870365212.2</v>
+        <v>2244840043.77</v>
       </c>
     </row>
     <row r="69" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B69" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="20">
-        <v>953182530.7</v>
+        <v>1144482207.84</v>
       </c>
       <c r="E69" s="20">
-        <v>79687314.73</v>
+        <v>94776146.59</v>
       </c>
       <c r="F69" s="20">
-        <v>3633.77</v>
+        <v>3573.52</v>
       </c>
       <c r="I69" s="20">
-        <v>25469.36</v>
+        <v>30613.73</v>
       </c>
       <c r="J69" s="20">
         <v>0</v>
       </c>
       <c r="K69" s="20">
         <v>-6.53</v>
       </c>
       <c r="L69" s="20">
-        <v>1412611.87</v>
+        <v>1589872.18</v>
       </c>
       <c r="N69" s="20">
         <v>0</v>
       </c>
       <c r="O69" s="20">
-        <v>58456283.13</v>
+        <v>69501898.52</v>
       </c>
       <c r="P69" s="20">
-        <v>38502226.25</v>
+        <v>46375615.66</v>
       </c>
       <c r="Q69" s="35">
-        <v>1131270063.28</v>
+        <v>1356759921.51</v>
       </c>
     </row>
     <row r="70" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B70" s="14" t="s">
         <v>73</v>
       </c>
       <c r="C70" s="15">
-        <v>953182530.7</v>
+        <v>1144482207.84</v>
       </c>
       <c r="E70" s="15">
-        <v>79687314.73</v>
+        <v>94776146.59</v>
       </c>
       <c r="F70" s="15">
-        <v>3633.77</v>
+        <v>3573.52</v>
       </c>
       <c r="I70" s="15">
-        <v>25469.36</v>
+        <v>30613.73</v>
       </c>
       <c r="J70" s="15">
         <v>0</v>
       </c>
       <c r="K70" s="15">
         <v>-6.53</v>
       </c>
       <c r="L70" s="15">
-        <v>1412611.87</v>
+        <v>1589872.18</v>
       </c>
       <c r="N70" s="15">
         <v>0</v>
       </c>
       <c r="O70" s="15">
-        <v>58456283.13</v>
+        <v>69501898.52</v>
       </c>
       <c r="P70" s="15">
-        <v>38502226.25</v>
+        <v>46375615.66</v>
       </c>
       <c r="Q70" s="34">
-        <v>1131270063.28</v>
+        <v>1356759921.51</v>
       </c>
     </row>
     <row r="71" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B71" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="20">
-        <v>1694895259.15</v>
+        <v>2040453919.69</v>
       </c>
       <c r="E71" s="20">
-        <v>211648071.22</v>
+        <v>251980753.03</v>
       </c>
       <c r="F71" s="20">
-        <v>6370.47</v>
+        <v>6091.91</v>
       </c>
       <c r="I71" s="20">
-        <v>5776796.79</v>
+        <v>7013085.48</v>
       </c>
       <c r="J71" s="20">
-        <v>15235.05</v>
+        <v>17843.86</v>
       </c>
       <c r="K71" s="20">
-        <v>1264.86</v>
+        <v>1127.7</v>
       </c>
       <c r="L71" s="20">
-        <v>876517.26</v>
+        <v>1064514.08</v>
       </c>
       <c r="N71" s="20">
         <v>0</v>
       </c>
       <c r="O71" s="20">
-        <v>168357367.16</v>
+        <v>199291401.61</v>
       </c>
       <c r="P71" s="20">
-        <v>72225802.67</v>
+        <v>87134500.42</v>
       </c>
       <c r="Q71" s="35">
-        <v>2153802684.63</v>
+        <v>2586963237.78</v>
       </c>
     </row>
     <row r="72" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B72" s="8" t="s">
         <v>75</v>
       </c>
       <c r="C72" s="20">
-        <v>651730043.53</v>
+        <v>780945457.81</v>
       </c>
       <c r="E72" s="20">
-        <v>66011879.9</v>
+        <v>78601565.52</v>
       </c>
       <c r="F72" s="20">
-        <v>921.89</v>
+        <v>986.18</v>
       </c>
       <c r="I72" s="20">
-        <v>3145816.82</v>
+        <v>3779783.4</v>
       </c>
       <c r="J72" s="20">
         <v>-23775.04</v>
       </c>
       <c r="K72" s="20">
         <v>0</v>
       </c>
       <c r="L72" s="20">
-        <v>325293.05</v>
+        <v>368770.28</v>
       </c>
       <c r="N72" s="20">
         <v>0</v>
       </c>
       <c r="O72" s="20">
-        <v>54579989.57</v>
+        <v>66467338.97</v>
       </c>
       <c r="P72" s="20">
-        <v>27707587.17</v>
+        <v>33315820.65</v>
       </c>
       <c r="Q72" s="35">
-        <v>803477756.89</v>
+        <v>963455947.77</v>
       </c>
     </row>
     <row r="73" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B73" s="8" t="s">
         <v>76</v>
       </c>
       <c r="C73" s="20">
-        <v>3056046995.13</v>
+        <v>3661879704.79</v>
       </c>
       <c r="E73" s="20">
-        <v>292318323.06</v>
+        <v>347329517.7</v>
       </c>
       <c r="F73" s="20">
-        <v>16537.16</v>
+        <v>16944.31</v>
       </c>
       <c r="I73" s="20">
-        <v>19721157.58</v>
+        <v>23834587.77</v>
       </c>
       <c r="J73" s="20">
-        <v>40764.41</v>
+        <v>44082.03</v>
       </c>
       <c r="K73" s="20">
-        <v>5196.14</v>
+        <v>5097.51</v>
       </c>
       <c r="L73" s="20">
-        <v>1942935.18</v>
+        <v>2265997.58</v>
       </c>
       <c r="N73" s="20">
         <v>0</v>
       </c>
       <c r="O73" s="20">
-        <v>242655279.82</v>
+        <v>291043954.68</v>
       </c>
       <c r="P73" s="20">
-        <v>129220249.27</v>
+        <v>155249771.98</v>
       </c>
       <c r="Q73" s="35">
-        <v>3741967437.75</v>
+        <v>4481669658.35</v>
       </c>
     </row>
     <row r="74" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B74" s="14" t="s">
         <v>77</v>
       </c>
       <c r="C74" s="15">
-        <v>5402672297.81</v>
+        <v>6483279082.29</v>
       </c>
       <c r="E74" s="15">
-        <v>569978274.18</v>
+        <v>677911836.25</v>
       </c>
       <c r="F74" s="15">
-        <v>23829.52</v>
+        <v>24022.4</v>
       </c>
       <c r="I74" s="15">
-        <v>28643771.19</v>
+        <v>34627456.65</v>
       </c>
       <c r="J74" s="15">
-        <v>32224.42</v>
+        <v>38150.85</v>
       </c>
       <c r="K74" s="15">
-        <v>6461</v>
+        <v>6225.21</v>
       </c>
       <c r="L74" s="15">
-        <v>3144745.49</v>
+        <v>3699281.94</v>
       </c>
       <c r="N74" s="15">
         <v>0</v>
       </c>
       <c r="O74" s="15">
-        <v>465592636.55</v>
+        <v>556802695.26</v>
       </c>
       <c r="P74" s="15">
-        <v>229153639.11</v>
+        <v>275700093.05</v>
       </c>
       <c r="Q74" s="34">
-        <v>6699247879.27</v>
+        <v>8032088843.9</v>
       </c>
     </row>
     <row r="75" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B75" s="8" t="s">
         <v>78</v>
       </c>
       <c r="C75" s="20">
-        <v>577834138.07</v>
+        <v>693876950.41</v>
       </c>
       <c r="E75" s="20">
-        <v>34992970.96</v>
+        <v>42167910.08</v>
       </c>
       <c r="F75" s="20">
         <v>13.57</v>
       </c>
       <c r="I75" s="20">
-        <v>310.39</v>
+        <v>620.78</v>
       </c>
       <c r="J75" s="20">
-        <v>5269.75</v>
+        <v>6323.7</v>
       </c>
       <c r="K75" s="20">
         <v>0</v>
       </c>
       <c r="L75" s="20">
-        <v>541917.32</v>
+        <v>673302.11</v>
       </c>
       <c r="N75" s="20">
         <v>0</v>
       </c>
       <c r="O75" s="20">
-        <v>28238192.85</v>
+        <v>33890233.85</v>
       </c>
       <c r="P75" s="20">
-        <v>22321373.52</v>
+        <v>26920394.61</v>
       </c>
       <c r="Q75" s="35">
-        <v>663934186.43</v>
+        <v>797535749.11</v>
       </c>
     </row>
     <row r="76" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B76" s="8" t="s">
         <v>79</v>
       </c>
       <c r="C76" s="20">
-        <v>1038891618.91</v>
+        <v>1248289876.35</v>
       </c>
       <c r="E76" s="20">
-        <v>150945202.82</v>
+        <v>182769632.65</v>
       </c>
       <c r="F76" s="20">
         <v>0</v>
       </c>
       <c r="I76" s="20">
-        <v>3129873.11</v>
+        <v>3827250.11</v>
       </c>
       <c r="J76" s="20">
         <v>0</v>
       </c>
       <c r="K76" s="20">
         <v>0</v>
       </c>
       <c r="L76" s="20">
-        <v>3097316.01</v>
+        <v>3772593.04</v>
       </c>
       <c r="N76" s="20">
         <v>0</v>
       </c>
       <c r="O76" s="20">
-        <v>63069609.77</v>
+        <v>75517517.8</v>
       </c>
       <c r="P76" s="20">
-        <v>44400528.29</v>
+        <v>53541800.65</v>
       </c>
       <c r="Q76" s="35">
-        <v>1303534148.91</v>
+        <v>1567718670.6</v>
       </c>
     </row>
     <row r="77" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B77" s="8" t="s">
         <v>80</v>
       </c>
       <c r="C77" s="20">
-        <v>1636455001.59</v>
+        <v>1965086412.32</v>
       </c>
       <c r="E77" s="20">
-        <v>150847146.82</v>
+        <v>184053023.56</v>
       </c>
       <c r="F77" s="20">
-        <v>0</v>
+        <v>-780.6</v>
       </c>
       <c r="I77" s="20">
-        <v>12501431.2</v>
+        <v>14931819.34</v>
       </c>
       <c r="J77" s="20">
-        <v>5448.25</v>
+        <v>6537.9</v>
       </c>
       <c r="K77" s="20">
         <v>405.66</v>
       </c>
       <c r="L77" s="20">
-        <v>1960772.63</v>
+        <v>2543807.01</v>
       </c>
       <c r="N77" s="20">
         <v>0</v>
       </c>
       <c r="O77" s="20">
-        <v>98445392.22</v>
+        <v>117974555.87</v>
       </c>
       <c r="P77" s="20">
-        <v>69670556.61</v>
+        <v>83822861.51</v>
       </c>
       <c r="Q77" s="35">
-        <v>1969886154.98</v>
+        <v>2368418642.57</v>
       </c>
     </row>
     <row r="78" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B78" s="14" t="s">
         <v>81</v>
       </c>
       <c r="C78" s="15">
-        <v>3253180758.57</v>
+        <v>3907253239.08</v>
       </c>
       <c r="E78" s="15">
-        <v>336785320.6</v>
+        <v>408990566.29</v>
       </c>
       <c r="F78" s="15">
-        <v>13.57</v>
+        <v>-767.03</v>
       </c>
       <c r="I78" s="15">
-        <v>15631614.7</v>
+        <v>18759690.23</v>
       </c>
       <c r="J78" s="15">
-        <v>10718</v>
+        <v>12861.6</v>
       </c>
       <c r="K78" s="15">
         <v>405.66</v>
       </c>
       <c r="L78" s="15">
-        <v>5600005.96</v>
+        <v>6989702.16</v>
       </c>
       <c r="N78" s="15">
         <v>0</v>
       </c>
       <c r="O78" s="15">
-        <v>189753194.84</v>
+        <v>227382307.52</v>
       </c>
       <c r="P78" s="15">
-        <v>136392458.42</v>
+        <v>164285056.77</v>
       </c>
       <c r="Q78" s="34">
-        <v>3937354490.32</v>
+        <v>4733673062.28</v>
       </c>
     </row>
     <row r="79" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B79" s="8" t="s">
         <v>82</v>
       </c>
       <c r="C79" s="20">
-        <v>56135281.08</v>
+        <v>67972956.32</v>
       </c>
       <c r="E79" s="20">
-        <v>2563629.86</v>
+        <v>3036712.26</v>
       </c>
       <c r="F79" s="20">
         <v>0</v>
       </c>
       <c r="I79" s="20">
-        <v>1254048.27</v>
+        <v>1509712.78</v>
       </c>
       <c r="J79" s="20">
         <v>0</v>
       </c>
       <c r="K79" s="20">
         <v>0</v>
       </c>
       <c r="L79" s="20">
-        <v>455985.47</v>
+        <v>550977.73</v>
       </c>
       <c r="N79" s="20">
         <v>0</v>
       </c>
       <c r="O79" s="20">
-        <v>22157428.7</v>
+        <v>26496396.26</v>
       </c>
       <c r="P79" s="20">
-        <v>2828253.68</v>
+        <v>3426767.63</v>
       </c>
       <c r="Q79" s="35">
-        <v>85394627.06</v>
+        <v>102993522.98</v>
       </c>
     </row>
     <row r="80" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B80" s="14" t="s">
         <v>83</v>
       </c>
       <c r="C80" s="15">
-        <v>56135281.08</v>
+        <v>67972956.32</v>
       </c>
       <c r="E80" s="15">
-        <v>2563629.86</v>
+        <v>3036712.26</v>
       </c>
       <c r="F80" s="15">
         <v>0</v>
       </c>
       <c r="I80" s="15">
-        <v>1254048.27</v>
+        <v>1509712.78</v>
       </c>
       <c r="J80" s="15">
         <v>0</v>
       </c>
       <c r="K80" s="15">
         <v>0</v>
       </c>
       <c r="L80" s="15">
-        <v>455985.47</v>
+        <v>550977.73</v>
       </c>
       <c r="N80" s="15">
         <v>0</v>
       </c>
       <c r="O80" s="15">
-        <v>22157428.7</v>
+        <v>26496396.26</v>
       </c>
       <c r="P80" s="15">
-        <v>2828253.68</v>
+        <v>3426767.63</v>
       </c>
       <c r="Q80" s="34">
-        <v>85394627.06</v>
+        <v>102993522.98</v>
       </c>
     </row>
     <row r="81" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B81" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C81" s="20">
-        <v>54707234.27</v>
+        <v>65784848.27</v>
       </c>
       <c r="E81" s="20">
-        <v>3137358.38</v>
+        <v>3689764.83</v>
       </c>
       <c r="F81" s="20">
         <v>0</v>
       </c>
       <c r="I81" s="20">
-        <v>147122.66</v>
+        <v>177398.22</v>
       </c>
       <c r="J81" s="20">
         <v>0</v>
       </c>
       <c r="K81" s="20">
-        <v>248.33</v>
+        <v>255.87</v>
       </c>
       <c r="L81" s="20">
-        <v>1237805.32</v>
+        <v>1487091.29</v>
       </c>
       <c r="N81" s="20">
         <v>0</v>
       </c>
       <c r="O81" s="20">
-        <v>20325206.27</v>
+        <v>24388301.09</v>
       </c>
       <c r="P81" s="20">
-        <v>2654698.75</v>
+        <v>3204150.75</v>
       </c>
       <c r="Q81" s="35">
-        <v>82209673.98</v>
+        <v>98731810.32</v>
       </c>
     </row>
     <row r="82" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B82" s="14" t="s">
         <v>85</v>
       </c>
       <c r="C82" s="15">
-        <v>54707234.27</v>
+        <v>65784848.27</v>
       </c>
       <c r="E82" s="15">
-        <v>3137358.38</v>
+        <v>3689764.83</v>
       </c>
       <c r="F82" s="15">
         <v>0</v>
       </c>
       <c r="I82" s="15">
-        <v>147122.66</v>
+        <v>177398.22</v>
       </c>
       <c r="J82" s="15">
         <v>0</v>
       </c>
       <c r="K82" s="15">
-        <v>248.33</v>
+        <v>255.87</v>
       </c>
       <c r="L82" s="15">
-        <v>1237805.32</v>
+        <v>1487091.29</v>
       </c>
       <c r="N82" s="15">
         <v>0</v>
       </c>
       <c r="O82" s="15">
-        <v>20325206.27</v>
+        <v>24388301.09</v>
       </c>
       <c r="P82" s="15">
-        <v>2654698.75</v>
+        <v>3204150.75</v>
       </c>
       <c r="Q82" s="34">
-        <v>82209673.98</v>
+        <v>98731810.32</v>
       </c>
     </row>
     <row r="83" ht="12.5" customHeight="1" s="1" customFormat="1">
       <c r="B83" s="14" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="15">
-        <v>31347156.01</v>
+        <v>31388592.23</v>
       </c>
       <c r="E83" s="15">
         <v>5805022.24</v>
       </c>
       <c r="F83" s="15">
         <v>0</v>
       </c>
       <c r="I83" s="15">
         <v>0</v>
       </c>
       <c r="J83" s="15">
         <v>0</v>
       </c>
       <c r="K83" s="15">
         <v>0</v>
       </c>
       <c r="L83" s="15">
         <v>0</v>
       </c>
       <c r="N83" s="15">
         <v>0</v>
       </c>
       <c r="O83" s="15">
         <v>0</v>
       </c>
       <c r="P83" s="15">
         <v>0</v>
       </c>
       <c r="Q83" s="34">
-        <v>37152178.25</v>
+        <v>37193614.47</v>
       </c>
     </row>
     <row r="84" ht="12.45" customHeight="1" s="1" customFormat="1">
       <c r="B84" s="25" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="26">
-        <v>57348842115.34</v>
+        <v>68951818629.87</v>
       </c>
       <c r="D84" s="27"/>
       <c r="E84" s="26">
-        <v>5167147782.42</v>
+        <v>6148212047.69</v>
       </c>
       <c r="F84" s="26">
-        <v>448239.2</v>
+        <v>453588.8</v>
       </c>
       <c r="G84" s="27"/>
       <c r="H84" s="27"/>
       <c r="I84" s="26">
-        <v>176682400.18</v>
+        <v>213985675.66</v>
       </c>
       <c r="J84" s="26">
-        <v>18695473.58</v>
+        <v>22135613.64</v>
       </c>
       <c r="K84" s="26">
-        <v>50774.7</v>
+        <v>50856.71</v>
       </c>
       <c r="L84" s="26">
-        <v>160742397.93</v>
+        <v>191493463.14</v>
       </c>
       <c r="M84" s="27"/>
       <c r="N84" s="26">
         <v>0</v>
       </c>
       <c r="O84" s="26">
-        <v>4401390331.14</v>
+        <v>5221257715.88</v>
       </c>
       <c r="P84" s="26">
-        <v>2513748441.83</v>
+        <v>3023438805.7</v>
       </c>
       <c r="Q84" s="36">
-        <v>69787747956.32</v>
+        <v>83772846397.09</v>
       </c>
     </row>
     <row r="85" ht="5" customHeight="1" s="1" customFormat="1"/>
     <row r="86" ht="17" customHeight="1" s="1" customFormat="1">
       <c r="B86" s="45" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="87" ht="5.5" customHeight="1" s="1" customFormat="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C5"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="G5:L6"/>
     <mergeCell ref="G8:L8"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="F11:H11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="F12:H12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="F15:H15"/>